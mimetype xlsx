--- v4 (2026-02-23)
+++ v5 (2026-04-14)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://zmgovlv-my.sharepoint.com/personal/anita_krampe_zm_gov_lv/Documents/Desktop/Gatavie/Angliski/Year_review/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="118" documentId="13_ncr:1_{D5E88BA7-78A9-48F3-9B25-EEF8946FC29A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C9C69B37-C622-4D94-B4F1-FA0A11278C45}"/>
+  <xr:revisionPtr revIDLastSave="131" documentId="13_ncr:1_{D5E88BA7-78A9-48F3-9B25-EEF8946FC29A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C329C230-0064-4862-95D4-79CC740FCB17}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{6115FE8E-029A-4BD3-922D-BE3C791E55FE}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6115FE8E-029A-4BD3-922D-BE3C791E55FE}"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId1"/>
     <sheet name="Export_countries" sheetId="2" r:id="rId2"/>
     <sheet name="Import" sheetId="3" r:id="rId3"/>
     <sheet name="Import_countries" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -1120,51 +1121,55 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal_4407_val" xfId="1" xr:uid="{5A37B9EE-0886-4608-BFCE-0A15D2C19A0A}"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013–2022 dizains">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1574,1424 +1579,1424 @@
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="11">
         <v>3605</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>74</v>
       </c>
       <c r="D6" s="14"/>
       <c r="E6" s="14">
         <v>55.304000000000002</v>
       </c>
       <c r="F6" s="14">
         <v>1.6076185421770365E-3</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="16">
         <v>12.941000000000001</v>
       </c>
       <c r="J6" s="17">
-        <v>3.8211041748505197E-4</v>
+        <v>3.8019154939262058E-4</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L6" s="17">
         <v>-76.600245913496309</v>
       </c>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="11">
         <v>44</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="16"/>
       <c r="E7" s="16">
         <v>3029679.6230000001</v>
       </c>
       <c r="F7" s="16">
         <v>88.069021025436371</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="16"/>
       <c r="I7" s="16">
-        <v>2991483.6740000001</v>
+        <v>2996812.4950000001</v>
       </c>
       <c r="J7" s="17">
-        <v>88.329887610838199</v>
+        <v>88.042870389708284</v>
       </c>
       <c r="K7" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="17">
-        <v>-1.2607256790464945</v>
+        <v>-1.0848384017401442</v>
       </c>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="19">
         <v>4401</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="21">
         <v>5182.1831350000002</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E8" s="23">
         <v>687066.44200000004</v>
       </c>
       <c r="F8" s="23">
         <v>19.972167508079043</v>
       </c>
       <c r="G8" s="21">
-        <v>4758.8546880000004</v>
+        <v>4786.8778860000002</v>
       </c>
       <c r="H8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I8" s="23">
-        <v>626162.38199999998</v>
+        <v>631029.647</v>
       </c>
       <c r="J8" s="23">
-        <v>18.488769739545212</v>
+        <v>18.538918105680271</v>
       </c>
       <c r="K8" s="21">
-        <v>-8.16892101209001</v>
+        <v>-7.6281605397181709</v>
       </c>
       <c r="L8" s="24">
-        <v>-8.8643624949448565</v>
+        <v>-8.1559499306764334</v>
       </c>
       <c r="M8" s="25"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="26">
         <v>44011</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>79</v>
       </c>
       <c r="C9" s="28">
         <v>515.11703899999998</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E9" s="30">
         <v>108676.33</v>
       </c>
       <c r="F9" s="30">
         <v>3.159085838343529</v>
       </c>
       <c r="G9" s="28">
-        <v>345.20187199999998</v>
+        <v>350.5455</v>
       </c>
       <c r="H9" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I9" s="31">
-        <v>90727.790999999997</v>
+        <v>92237.334000000003</v>
       </c>
       <c r="J9" s="31">
-        <v>2.6789300746856148</v>
+        <v>2.7098257418518381</v>
       </c>
       <c r="K9" s="28">
-        <v>-32.985739965010161</v>
+        <v>-31.948378046178348</v>
       </c>
       <c r="L9" s="32">
-        <v>-16.515591757653212</v>
+        <v>-15.126565278750212</v>
       </c>
       <c r="M9" s="25"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="26">
         <v>44012</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="28">
         <v>2614.9445839999998</v>
       </c>
       <c r="D10" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E10" s="30">
         <v>186662.97399999999</v>
       </c>
       <c r="F10" s="30">
         <v>5.4260606491449082</v>
       </c>
       <c r="G10" s="28">
-        <v>2414.1066390000001</v>
+        <v>2426.2296179999998</v>
       </c>
       <c r="H10" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I10" s="31">
-        <v>160344.72899999999</v>
+        <v>161386.91099999999</v>
       </c>
       <c r="J10" s="31">
-        <v>4.7345175287626553</v>
+        <v>4.7413599988238113</v>
       </c>
       <c r="K10" s="28">
-        <v>-7.6803901019112288</v>
+        <v>-7.216786434201544</v>
       </c>
       <c r="L10" s="32">
-        <v>-14.099338736561648</v>
+        <v>-13.541015906025367</v>
       </c>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="26">
         <v>440131</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="28">
         <v>1803.2635399999999</v>
       </c>
       <c r="D11" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="30">
         <v>356359.69</v>
       </c>
       <c r="F11" s="30">
         <v>10.358933265739561</v>
       </c>
       <c r="G11" s="28">
-        <v>1808.5035479999999</v>
+        <v>1815.5566779999999</v>
       </c>
       <c r="H11" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="31">
-        <v>346091.95699999999</v>
+        <v>347616.99599999998</v>
       </c>
       <c r="J11" s="31">
-        <v>10.219097610500631</v>
+        <v>10.212583595120034</v>
       </c>
       <c r="K11" s="28">
-        <v>0.29058470288818622</v>
+        <v>0.68171610678714212</v>
       </c>
       <c r="L11" s="32">
-        <v>-2.8812835144176963</v>
+        <v>-2.453334157968321</v>
       </c>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="28">
         <v>248.85797199999999</v>
       </c>
       <c r="D12" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="30">
         <v>35367.447999999997</v>
       </c>
       <c r="F12" s="30">
         <v>1.0280877548510439</v>
       </c>
       <c r="G12" s="28">
-        <v>191.04262900000001</v>
+        <v>194.54608999999999</v>
       </c>
       <c r="H12" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="31">
-        <v>28997.904999999999</v>
+        <v>29788.405999999999</v>
       </c>
       <c r="J12" s="31">
-        <v>0.85622452559631212</v>
+        <v>0.87514876988458645</v>
       </c>
       <c r="K12" s="28">
-        <v>-23.232264787563238</v>
+        <v>-21.824449328872614</v>
       </c>
       <c r="L12" s="32">
-        <v>-18.009620032522559</v>
+        <v>-15.774511070179557</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19">
         <v>4402</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="33">
         <v>6.5686960000000001</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="34">
         <v>6198.7470000000003</v>
       </c>
       <c r="F13" s="34">
         <v>0.1801898708134001</v>
       </c>
       <c r="G13" s="33">
-        <v>6.6482279999999996</v>
+        <v>6.7258570000000004</v>
       </c>
       <c r="H13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="23">
-        <v>5829.8950000000004</v>
+        <v>5895.7820000000002</v>
       </c>
       <c r="J13" s="23">
-        <v>0.17213999013553954</v>
+        <v>0.17321122737509645</v>
       </c>
       <c r="K13" s="33">
-        <v>1.2107730362312321</v>
+        <v>2.3925753300198442</v>
       </c>
       <c r="L13" s="24">
-        <v>-5.9504283688300204</v>
+        <v>-4.8875200100923646</v>
       </c>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="19">
         <v>4403</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="21">
         <v>4731.8</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E14" s="23">
         <v>394615.8</v>
       </c>
       <c r="F14" s="23">
         <v>11.470990834587461</v>
       </c>
       <c r="G14" s="21">
-        <v>3669.9050000000002</v>
+        <v>3719.9850000000001</v>
       </c>
       <c r="H14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I14" s="23">
-        <v>310310.51799999998</v>
+        <v>314757.33799999999</v>
       </c>
       <c r="J14" s="24">
-        <v>9.1625748847061832</v>
+        <v>9.2472050086482298</v>
       </c>
       <c r="K14" s="23">
-        <v>-22.441671245614774</v>
+        <v>-21.383300224016232</v>
       </c>
       <c r="L14" s="24">
-        <v>-21.363889129629378</v>
+        <v>-20.237015851874151</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="26"/>
       <c r="B15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="37">
         <v>795.851</v>
       </c>
       <c r="D15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="31">
         <v>98884.733999999997</v>
       </c>
       <c r="F15" s="31">
         <v>2.8744563126834226</v>
       </c>
       <c r="G15" s="37">
-        <v>943.88300000000004</v>
+        <v>979.10699999999997</v>
       </c>
       <c r="H15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I15" s="31">
-        <v>100652.395</v>
+        <v>104231.91</v>
       </c>
       <c r="J15" s="32">
-        <v>2.9719750154022377</v>
+        <v>3.0622124533693049</v>
       </c>
       <c r="K15" s="31">
-        <v>18.600466670268688</v>
+        <v>23.026420774743006</v>
       </c>
       <c r="L15" s="32">
-        <v>1.787597466763684</v>
+        <v>5.4074838285958347</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="26"/>
       <c r="B16" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="37">
         <v>537.62800000000004</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E16" s="31">
         <v>61717.02</v>
       </c>
       <c r="F16" s="31">
         <v>1.7940370627786595</v>
       </c>
       <c r="G16" s="37">
-        <v>606.97799999999995</v>
+        <v>624.22900000000004</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I16" s="31">
-        <v>63985.481</v>
+        <v>65542.222999999998</v>
       </c>
       <c r="J16" s="32">
-        <v>1.889306765929361</v>
+        <v>1.9255543862921447</v>
       </c>
       <c r="K16" s="31">
-        <v>12.89925375910479</v>
+        <v>16.107978007097842</v>
       </c>
       <c r="L16" s="32">
-        <v>3.6755841419433457</v>
+        <v>6.1979709973035018</v>
       </c>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="26"/>
       <c r="B17" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="37">
         <v>258.22300000000001</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E17" s="31">
         <v>37167.714</v>
       </c>
       <c r="F17" s="31">
         <v>1.0804192499047631</v>
       </c>
       <c r="G17" s="37">
-        <v>336.90499999999997</v>
+        <v>354.87799999999999</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I17" s="31">
-        <v>36666.913999999997</v>
+        <v>38689.686999999998</v>
       </c>
       <c r="J17" s="32">
-        <v>1.0826682494728765</v>
+        <v>1.1366580670771598</v>
       </c>
       <c r="K17" s="31">
-        <v>30.470562265948409</v>
+        <v>37.430825294416053</v>
       </c>
       <c r="L17" s="32">
-        <v>-1.347405977133818</v>
+        <v>4.0948792277082156</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="26"/>
       <c r="B18" s="27" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="37">
         <v>3935.9490000000001</v>
       </c>
       <c r="D18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="31">
         <v>295731.06599999999</v>
       </c>
       <c r="F18" s="31">
         <v>8.5965345219040383</v>
       </c>
       <c r="G18" s="37">
-        <v>2726.0219999999999</v>
+        <v>2740.8780000000002</v>
       </c>
       <c r="H18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I18" s="31">
-        <v>209658.12299999999</v>
+        <v>210525.42800000001</v>
       </c>
       <c r="J18" s="32">
-        <v>6.1905998693039459</v>
+        <v>6.1849925552789262</v>
       </c>
       <c r="K18" s="31">
-        <v>-30.740413557187864</v>
+        <v>-30.362969642137127</v>
       </c>
       <c r="L18" s="32">
-        <v>-29.105140749737807</v>
+        <v>-28.811865845707256</v>
       </c>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="26"/>
       <c r="B19" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="37">
         <v>1391.078</v>
       </c>
       <c r="D19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="31">
         <v>109510.711</v>
       </c>
       <c r="F19" s="31">
         <v>3.1833402569541218</v>
       </c>
       <c r="G19" s="37">
-        <v>981.76800000000003</v>
+        <v>984.28800000000001</v>
       </c>
       <c r="H19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I19" s="31">
-        <v>80264.849000000002</v>
+        <v>80412.631999999998</v>
       </c>
       <c r="J19" s="32">
-        <v>2.3699895650077005</v>
+        <v>2.3624297311504998</v>
       </c>
       <c r="K19" s="31">
-        <v>-29.423943157752475</v>
+        <v>-29.24278868618438</v>
       </c>
       <c r="L19" s="32">
-        <v>-26.705937467614465</v>
+        <v>-26.570989024078202</v>
       </c>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="26"/>
       <c r="B20" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="37">
         <v>2544.8710000000001</v>
       </c>
       <c r="D20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="31">
         <v>186220.35500000001</v>
       </c>
       <c r="F20" s="31">
         <v>5.413194264949917</v>
       </c>
       <c r="G20" s="37">
-        <v>1744.2539999999999</v>
+        <v>1756.59</v>
       </c>
       <c r="H20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="31">
-        <v>129393.274</v>
+        <v>130112.796</v>
       </c>
       <c r="J20" s="32">
-        <v>3.8206103042962458</v>
+        <v>3.822562824128426</v>
       </c>
       <c r="K20" s="31">
-        <v>-31.460022924541171</v>
+        <v>-30.975283226536831</v>
       </c>
       <c r="L20" s="32">
-        <v>-30.516041600285853</v>
+        <v>-30.129659563800104</v>
       </c>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19">
         <v>4404</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="21">
         <v>63.948925000000003</v>
       </c>
       <c r="D21" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="23">
         <v>29710.146000000001</v>
       </c>
       <c r="F21" s="23">
         <v>0.86363701722094077</v>
       </c>
       <c r="G21" s="21">
-        <v>75.369377999999998</v>
+        <v>76.658623000000006</v>
       </c>
       <c r="H21" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I21" s="23">
-        <v>34099.129999999997</v>
+        <v>34725.546000000002</v>
       </c>
       <c r="J21" s="24">
-        <v>1.0068489915908398</v>
+        <v>1.0201962087353926</v>
       </c>
       <c r="K21" s="23">
-        <v>17.85870990012732</v>
+        <v>19.874764118396051</v>
       </c>
       <c r="L21" s="24">
-        <v>14.772677320400904</v>
+        <v>16.881101829657791</v>
       </c>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19">
         <v>4406</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="21">
         <v>3.9540000000000002</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E22" s="23">
         <v>1481.357</v>
       </c>
       <c r="F22" s="23">
         <v>4.3061206798491028E-2</v>
       </c>
       <c r="G22" s="21">
-        <v>4.2770000000000001</v>
+        <v>4.3390000000000004</v>
       </c>
       <c r="H22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I22" s="23">
-        <v>1802.5650000000001</v>
+        <v>1835.4359999999999</v>
       </c>
       <c r="J22" s="24">
-        <v>5.3224547151993096E-2</v>
+        <v>5.3922977872729608E-2</v>
       </c>
       <c r="K22" s="23">
-        <v>8.1689428426909441</v>
+        <v>9.7369752149721851</v>
       </c>
       <c r="L22" s="24">
-        <v>21.683361944487391</v>
+        <v>23.902340894193632</v>
       </c>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="19">
         <v>4407</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="21">
         <v>3273.01</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E23" s="23">
         <v>801461.71699999995</v>
       </c>
       <c r="F23" s="23">
         <v>23.29749596944605</v>
       </c>
       <c r="G23" s="21">
-        <v>3024.4810000000002</v>
+        <v>3055.3290000000002</v>
       </c>
       <c r="H23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I23" s="23">
-        <v>842279.68099999998</v>
+        <v>850486.43599999999</v>
       </c>
       <c r="J23" s="24">
-        <v>24.870090452521936</v>
+        <v>24.986303673614696</v>
       </c>
       <c r="K23" s="23">
-        <v>-7.5932856911527917</v>
+        <v>-6.6507893345880404</v>
       </c>
       <c r="L23" s="24">
-        <v>5.0929399538618307</v>
+        <v>6.1169133796567907</v>
       </c>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="26">
         <v>44071</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="37">
         <v>2801.5050000000001</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="31">
         <v>699306.71100000001</v>
       </c>
       <c r="F24" s="31">
         <v>20.327976914372162</v>
       </c>
       <c r="G24" s="37">
-        <v>2602.2420000000002</v>
+        <v>2623.7809999999999</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I24" s="31">
-        <v>745168.35499999998</v>
+        <v>751301.53200000001</v>
       </c>
       <c r="J24" s="32">
-        <v>22.002672994799429</v>
+        <v>22.072366394569933</v>
       </c>
       <c r="K24" s="31">
-        <v>-7.1127126312464162</v>
+        <v>-6.3438758809996818</v>
       </c>
       <c r="L24" s="32">
-        <v>6.5581587132802408</v>
+        <v>7.4351954846319206</v>
       </c>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="37">
         <v>471.505</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="31">
         <v>102155.00599999999</v>
       </c>
       <c r="F25" s="31">
         <v>2.9695190550738895</v>
       </c>
       <c r="G25" s="37">
-        <v>422.23899999999998</v>
+        <v>431.548</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I25" s="31">
-        <v>97111.326000000001</v>
+        <v>99184.903999999995</v>
       </c>
       <c r="J25" s="32">
-        <v>2.8674174577225084</v>
+        <v>2.9139372790447666</v>
       </c>
       <c r="K25" s="31">
-        <v>-10.448669685369193</v>
+        <v>-8.4743534002820731</v>
       </c>
       <c r="L25" s="32">
-        <v>-4.9372812919221927</v>
+        <v>-2.9074463565691526</v>
       </c>
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="19">
         <v>4408</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="21">
         <v>81.227999999999994</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="23">
         <v>34256.538</v>
       </c>
       <c r="F26" s="23">
         <v>0.99579498191075233</v>
       </c>
       <c r="G26" s="21">
-        <v>95.456999999999994</v>
+        <v>99.677000000000007</v>
       </c>
       <c r="H26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="23">
-        <v>40989.817000000003</v>
+        <v>42750.593000000001</v>
       </c>
       <c r="J26" s="24">
-        <v>1.2103111109269671</v>
+        <v>1.2559627687291026</v>
       </c>
       <c r="K26" s="23">
-        <v>17.517358546314078</v>
+        <v>22.712611414783098</v>
       </c>
       <c r="L26" s="24">
-        <v>19.655456718948081</v>
+        <v>24.795427372141344</v>
       </c>
       <c r="M26" s="18"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="19">
         <v>4409</v>
       </c>
       <c r="B27" s="20" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="36"/>
       <c r="E27" s="23">
         <v>54653.417000000001</v>
       </c>
       <c r="F27" s="23">
         <v>1.5887069029823095</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H27" s="36"/>
       <c r="I27" s="23">
-        <v>51218.334999999999</v>
+        <v>55122.995000000003</v>
       </c>
       <c r="J27" s="24">
-        <v>1.5123297557947029</v>
+        <v>1.6194495692923014</v>
       </c>
       <c r="K27" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L27" s="24">
-        <v>-6.2852099439638005</v>
+        <v>0.85919239047761897</v>
       </c>
       <c r="M27" s="18"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="26">
         <v>44091</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D28" s="38"/>
       <c r="E28" s="31">
         <v>32315.888999999999</v>
       </c>
       <c r="F28" s="31">
         <v>0.93938272753028562</v>
       </c>
       <c r="G28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H28" s="38"/>
       <c r="I28" s="31">
-        <v>28252.254000000001</v>
+        <v>30333.649000000001</v>
       </c>
       <c r="J28" s="32">
-        <v>0.83420760148626316</v>
+        <v>0.89116737594018336</v>
       </c>
       <c r="K28" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L28" s="32">
-        <v>-12.574727558941667</v>
+        <v>-6.1339485353474199</v>
       </c>
       <c r="M28" s="25"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="26">
         <v>44092</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D29" s="38"/>
       <c r="E29" s="31">
         <v>22337.527999999998</v>
       </c>
       <c r="F29" s="31">
         <v>0.6493241754520237</v>
       </c>
       <c r="G29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="38"/>
       <c r="I29" s="31">
-        <v>22966.080999999998</v>
+        <v>24789.346000000001</v>
       </c>
       <c r="J29" s="32">
-        <v>0.67812215430843981</v>
+        <v>0.72828219335211808</v>
       </c>
       <c r="K29" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L29" s="32">
-        <v>2.813887910963111</v>
+        <v>10.976227987268793</v>
       </c>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="19">
         <v>4410</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="21">
         <v>999.99699999999996</v>
       </c>
       <c r="D30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="23">
         <v>240844.337</v>
       </c>
       <c r="F30" s="23">
         <v>7.0010455290672429</v>
       </c>
       <c r="G30" s="21">
-        <v>993.32899999999995</v>
+        <v>994.22</v>
       </c>
       <c r="H30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="23">
-        <v>228912.28200000001</v>
+        <v>229264.614</v>
       </c>
       <c r="J30" s="24">
-        <v>6.759119669459543</v>
+        <v>6.7355280749216515</v>
       </c>
       <c r="K30" s="23">
-        <v>-0.6668020004060019</v>
+        <v>-0.57770173310519235</v>
       </c>
       <c r="L30" s="24">
-        <v>-4.9542601452157013</v>
+        <v>-4.8079698049948325</v>
       </c>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="19">
         <v>4411</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="21">
         <v>39.027000000000001</v>
       </c>
       <c r="D31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="23">
         <v>27695.920999999998</v>
       </c>
       <c r="F31" s="23">
         <v>0.80508599996872487</v>
       </c>
       <c r="G31" s="21">
-        <v>26.908999999999999</v>
+        <v>26.956</v>
       </c>
       <c r="H31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="23">
-        <v>20733.495999999999</v>
+        <v>20755.022000000001</v>
       </c>
       <c r="J31" s="24">
-        <v>0.61220035642412907</v>
+        <v>0.60975843998593038</v>
       </c>
       <c r="K31" s="23">
-        <v>-31.05029851128706</v>
+        <v>-30.929869065006283</v>
       </c>
       <c r="L31" s="24">
-        <v>-25.138810151863154</v>
+        <v>-25.061087515378162</v>
       </c>
       <c r="M31" s="25"/>
     </row>
     <row r="32" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="19">
         <v>4412</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="21">
         <v>323.97500000000002</v>
       </c>
       <c r="D32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="23">
         <v>360187.35499999998</v>
       </c>
       <c r="F32" s="23">
         <v>10.470198729851415</v>
       </c>
       <c r="G32" s="21">
-        <v>340.36399999999998</v>
+        <v>344.50599999999997</v>
       </c>
       <c r="H32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="23">
-        <v>375073.50199999998</v>
+        <v>379213.69900000002</v>
       </c>
       <c r="J32" s="24">
-        <v>11.074839072467388</v>
+        <v>11.140858030578537</v>
       </c>
       <c r="K32" s="23">
-        <v>5.0587236669495956</v>
+        <v>6.3372173778840803</v>
       </c>
       <c r="L32" s="24">
-        <v>4.1328899511200214</v>
+        <v>5.2823464610522048</v>
       </c>
       <c r="M32" s="25"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="19">
         <v>4413</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="21">
         <v>11.35</v>
       </c>
       <c r="D33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="23">
         <v>8747.5750000000007</v>
       </c>
       <c r="F33" s="23">
         <v>0.254281132812894</v>
       </c>
       <c r="G33" s="21">
         <v>13.952</v>
       </c>
       <c r="H33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="23">
         <v>9506.6270000000004</v>
       </c>
       <c r="J33" s="24">
-        <v>0.28070328505097497</v>
+        <v>0.27929365958022717</v>
       </c>
       <c r="K33" s="23">
         <v>22.925110132158594</v>
       </c>
       <c r="L33" s="24">
         <v>8.6772848475148781</v>
       </c>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="39" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="36"/>
       <c r="E34" s="23">
         <v>126928.16499999999</v>
       </c>
       <c r="F34" s="23">
         <v>3.6896439964289436</v>
       </c>
       <c r="G34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H34" s="36"/>
       <c r="I34" s="23">
-        <v>131151.58300000001</v>
+        <v>134408.48699999999</v>
       </c>
       <c r="J34" s="24">
-        <v>3.8725280993706397</v>
+        <v>3.9487652363841965</v>
       </c>
       <c r="K34" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L34" s="24">
-        <v>3.3274080658142502</v>
+        <v>5.8933507783713726</v>
       </c>
       <c r="M34" s="25"/>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="19">
         <v>4418</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="36"/>
       <c r="E35" s="23">
         <v>159104.584</v>
       </c>
       <c r="F35" s="23">
         <v>4.6249725044077072</v>
       </c>
       <c r="G35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H35" s="36"/>
       <c r="I35" s="23">
-        <v>156150.15100000001</v>
+        <v>165251.65900000001</v>
       </c>
       <c r="J35" s="24">
-        <v>4.6106637345617738</v>
+        <v>4.8549018062677529</v>
       </c>
       <c r="K35" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L35" s="24">
-        <v>-1.8569125575916718</v>
+        <v>3.8635436173228115</v>
       </c>
       <c r="M35" s="25"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="36"/>
       <c r="E36" s="23">
         <v>12377.974</v>
       </c>
       <c r="F36" s="23">
         <v>0.359812319488378</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H36" s="36"/>
       <c r="I36" s="23">
-        <v>10093.898999999999</v>
+        <v>10198.709999999999</v>
       </c>
       <c r="J36" s="24">
-        <v>0.2980437339418861</v>
+        <v>0.29962625428529577</v>
       </c>
       <c r="K36" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L36" s="24">
-        <v>-18.452737095747661</v>
+        <v>-17.605983014667835</v>
       </c>
       <c r="M36" s="25"/>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="19">
         <v>44219910</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="36"/>
       <c r="E37" s="23">
         <v>10373.396000000001</v>
       </c>
       <c r="F37" s="23">
         <v>0.30154172853582201</v>
       </c>
       <c r="G37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H37" s="36"/>
       <c r="I37" s="23">
-        <v>6975.192</v>
+        <v>6975.2240000000002</v>
       </c>
       <c r="J37" s="24">
-        <v>0.20595730833462597</v>
+        <v>0.20492397959358566</v>
       </c>
       <c r="K37" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L37" s="24">
-        <v>-32.758838089281475</v>
+        <v>-32.758529607854555</v>
       </c>
       <c r="M37" s="25"/>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="36"/>
       <c r="E38" s="23">
         <v>73976.152000000031</v>
       </c>
       <c r="F38" s="23">
         <v>2.1503947930367948</v>
       </c>
       <c r="G38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H38" s="36"/>
       <c r="I38" s="23">
-        <v>140194.61900000047</v>
+        <v>104634.6799999998</v>
       </c>
       <c r="J38" s="24">
-        <v>4.1395428788538737</v>
+        <v>3.0740453681632771</v>
       </c>
       <c r="K38" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L38" s="24">
-        <v>89.513262328108681</v>
+        <v>41.443799347659713</v>
       </c>
       <c r="M38" s="25"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="11">
         <v>47</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="16">
         <v>40981.767999999996</v>
       </c>
       <c r="F39" s="16">
         <v>1.1912890591638492</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="16">
-        <v>19765.643</v>
+        <v>19569.234</v>
       </c>
       <c r="J39" s="16">
-        <v>0.58362244792446438</v>
+        <v>0.57492136580532804</v>
       </c>
       <c r="K39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="L39" s="17">
-        <v>-51.769667428696586</v>
+        <v>-52.248926888659362</v>
       </c>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="11">
         <v>48</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="40"/>
       <c r="E40" s="16">
         <v>131653.02799999999</v>
       </c>
       <c r="F40" s="16">
         <v>3.8269898912655957</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H40" s="40"/>
       <c r="I40" s="16">
-        <v>124930.24099999999</v>
+        <v>124308.399</v>
       </c>
       <c r="J40" s="17">
-        <v>3.6888298079760564</v>
+        <v>3.6520363819122235</v>
       </c>
       <c r="K40" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L40" s="17">
-        <v>-5.1064431271569362</v>
+        <v>-5.57877711707473</v>
       </c>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D41" s="16"/>
       <c r="E41" s="16">
         <v>189982.014</v>
       </c>
       <c r="F41" s="16">
         <v>5.5225410166812035</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H41" s="16"/>
       <c r="I41" s="16">
-        <v>202654.60500000001</v>
+        <v>211037.432</v>
       </c>
       <c r="J41" s="17">
-        <v>5.9838061758610843</v>
+        <v>6.2000346381206857</v>
       </c>
       <c r="K41" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L41" s="17">
-        <v>6.6704161795021371</v>
+        <v>11.082848084766596</v>
       </c>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="41"/>
       <c r="E42" s="16">
         <v>47767.828000000001</v>
       </c>
       <c r="F42" s="16">
         <v>1.3885513889108094</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H42" s="41"/>
       <c r="I42" s="16">
-        <v>47870.296999999999</v>
+        <v>52070.031000000003</v>
       </c>
       <c r="J42" s="17">
-        <v>1.4134718469827239</v>
+        <v>1.5297570329040866</v>
       </c>
       <c r="K42" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L42" s="17">
-        <v>0.21451467293006773</v>
+        <v>9.006486541527492</v>
       </c>
       <c r="M42" s="25"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="42"/>
       <c r="B43" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="44"/>
       <c r="D43" s="45"/>
       <c r="E43" s="45">
         <v>3440119.5649999999</v>
       </c>
       <c r="F43" s="46">
         <v>100</v>
       </c>
       <c r="G43" s="44"/>
       <c r="H43" s="45"/>
       <c r="I43" s="45">
-        <v>3386717.4010000001</v>
+        <v>3403810.5320000001</v>
       </c>
       <c r="J43" s="46">
         <v>100</v>
       </c>
       <c r="K43" s="44"/>
       <c r="L43" s="46">
-        <v>-1.5523345334655503</v>
+        <v>-1.0554584604968469</v>
       </c>
       <c r="M43" s="47"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="3"/>
       <c r="B44" s="48"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="49"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="50"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
     </row>
     <row r="45" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="3"/>
       <c r="B45" s="48"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
@@ -3048,51 +3053,51 @@
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ABDD9527-05DE-4BA3-891C-C9C8A509B515}">
   <dimension ref="A1:N71"/>
   <sheetViews>
-    <sheetView topLeftCell="A45" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+    <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
       <selection activeCell="M69" sqref="M69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="14.08984375" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="13.6328125" customWidth="1"/>
     <col min="4" max="4" width="5" customWidth="1"/>
     <col min="5" max="5" width="15.453125" customWidth="1"/>
     <col min="6" max="7" width="12.453125" customWidth="1"/>
     <col min="8" max="8" width="5.08984375" customWidth="1"/>
     <col min="9" max="9" width="15.36328125" customWidth="1"/>
     <col min="10" max="10" width="10.36328125" customWidth="1"/>
     <col min="11" max="12" width="12" customWidth="1"/>
     <col min="14" max="14" width="10.6328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:14" ht="24" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="116" t="s">
         <v>48</v>
       </c>
@@ -3190,816 +3195,816 @@
       <c r="I6" s="57"/>
       <c r="J6" s="58"/>
       <c r="K6" s="59"/>
       <c r="L6" s="60"/>
     </row>
     <row r="7" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="61"/>
       <c r="B7" s="61" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="63"/>
       <c r="E7" s="63">
         <v>3440119.5649999999</v>
       </c>
       <c r="F7" s="64">
         <v>100</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="63"/>
       <c r="I7" s="63">
-        <v>3386717.4010000001</v>
+        <v>3403810.5320000001</v>
       </c>
       <c r="J7" s="64">
         <v>100</v>
       </c>
       <c r="K7" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="66">
-        <v>-1.5523345334655503</v>
+        <v>-1.0554584604968469</v>
       </c>
       <c r="N7" s="67"/>
     </row>
     <row r="8" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="68"/>
       <c r="B8" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="71"/>
       <c r="E8" s="71">
         <v>695537.924</v>
       </c>
       <c r="F8" s="72">
         <v>20.21842296054033</v>
       </c>
       <c r="G8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H8" s="71"/>
       <c r="I8" s="71">
-        <v>760291.75100000005</v>
+        <v>763900.54299999995</v>
       </c>
       <c r="J8" s="72">
-        <v>22.449223273707688</v>
+        <v>22.44251070435315</v>
       </c>
       <c r="K8" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L8" s="74">
-        <v>9.3098916343201505</v>
+        <v>9.8287406971068254</v>
       </c>
       <c r="N8" s="67"/>
     </row>
     <row r="9" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="68"/>
       <c r="B9" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D9" s="71"/>
       <c r="E9" s="71">
         <v>233623.927</v>
       </c>
       <c r="F9" s="72">
         <v>6.7911571846776786</v>
       </c>
       <c r="G9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H9" s="71"/>
       <c r="I9" s="71">
-        <v>244254.76800000001</v>
+        <v>243667.764</v>
       </c>
       <c r="J9" s="72">
-        <v>7.2121390443701801</v>
+        <v>7.1586758930681862</v>
       </c>
       <c r="K9" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L9" s="74">
-        <v>4.5504076301225842</v>
+        <v>4.2991474071061218</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="68"/>
       <c r="B10" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="71"/>
       <c r="E10" s="71">
         <v>219289.005</v>
       </c>
       <c r="F10" s="72">
         <v>6.3744588191370033</v>
       </c>
       <c r="G10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H10" s="71"/>
       <c r="I10" s="71">
-        <v>229836.609</v>
+        <v>229985.503</v>
       </c>
       <c r="J10" s="72">
-        <v>6.7864123806768131</v>
+        <v>6.7567069564493609</v>
       </c>
       <c r="K10" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="74">
-        <v>4.8099101001438678</v>
+        <v>4.8778086251975976</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="68"/>
       <c r="B11" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D11" s="71"/>
       <c r="E11" s="71">
         <v>398722.80300000001</v>
       </c>
       <c r="F11" s="72">
         <v>11.590376307167686</v>
       </c>
       <c r="G11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H11" s="71"/>
       <c r="I11" s="71">
-        <v>301361.47200000001</v>
+        <v>301784.12</v>
       </c>
       <c r="J11" s="72">
-        <v>8.8983353589235588</v>
+        <v>8.8660669318359115</v>
       </c>
       <c r="K11" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="74">
-        <v>-24.418300199399432</v>
+        <v>-24.312299740729905</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="68"/>
       <c r="B12" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D12" s="71"/>
       <c r="E12" s="71">
         <v>254411.92499999999</v>
       </c>
       <c r="F12" s="72">
         <v>7.3954384489540264</v>
       </c>
       <c r="G12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H12" s="75"/>
       <c r="I12" s="71">
-        <v>274478.158</v>
+        <v>275140.36</v>
       </c>
       <c r="J12" s="72">
-        <v>8.1045486086011937</v>
+        <v>8.0833042090134768</v>
       </c>
       <c r="K12" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="74">
-        <v>7.8873004871921824</v>
+        <v>8.1475878145255969</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="68"/>
       <c r="B13" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="71"/>
       <c r="E13" s="71">
         <v>280491.891</v>
       </c>
       <c r="F13" s="72">
         <v>8.1535506455572868</v>
       </c>
       <c r="G13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H13" s="71"/>
       <c r="I13" s="71">
-        <v>262130.625</v>
+        <v>264838.29399999999</v>
       </c>
       <c r="J13" s="72">
-        <v>7.7399615604951384</v>
+        <v>7.7806414754932653</v>
       </c>
       <c r="K13" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="74">
-        <v>-6.5460951240119813</v>
+        <v>-5.5807663259684066</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="68"/>
       <c r="B14" s="69" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D14" s="71"/>
       <c r="E14" s="71">
         <v>118754.111</v>
       </c>
       <c r="F14" s="72">
         <v>3.4520344062518071</v>
       </c>
       <c r="G14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H14" s="71"/>
       <c r="I14" s="71">
-        <v>130728.242</v>
+        <v>128162.781</v>
       </c>
       <c r="J14" s="72">
-        <v>3.8600280602509001</v>
+        <v>3.7652736483159805</v>
       </c>
       <c r="K14" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L14" s="74">
-        <v>10.083129669506761</v>
+        <v>7.9228162467571321</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="68"/>
       <c r="B15" s="69" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="71"/>
       <c r="E15" s="71">
         <v>81186.251999999993</v>
       </c>
       <c r="F15" s="72">
         <v>2.359983438540747</v>
       </c>
       <c r="G15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H15" s="71"/>
       <c r="I15" s="71">
-        <v>69128.044999999998</v>
+        <v>73676.451000000001</v>
       </c>
       <c r="J15" s="72">
-        <v>2.0411518534020132</v>
+        <v>2.1645285572551956</v>
       </c>
       <c r="K15" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L15" s="74">
-        <v>-14.852523306532239</v>
+        <v>-9.2500895348636032</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="68"/>
       <c r="B16" s="69" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D16" s="71"/>
       <c r="E16" s="71">
         <v>108256.26700000001</v>
       </c>
       <c r="F16" s="72">
         <v>3.146875129033488</v>
       </c>
       <c r="G16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H16" s="71"/>
       <c r="I16" s="71">
-        <v>107259.156</v>
+        <v>107801.00599999999</v>
       </c>
       <c r="J16" s="72">
-        <v>3.1670536185962685</v>
+        <v>3.1670683484447246</v>
       </c>
       <c r="K16" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L16" s="74">
-        <v>-0.92106538275516581</v>
+        <v>-0.420540087531388</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="68"/>
       <c r="B17" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D17" s="71"/>
       <c r="E17" s="71">
         <v>93572.502999999997</v>
       </c>
       <c r="F17" s="72">
         <v>2.7200363601315698</v>
       </c>
       <c r="G17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H17" s="75"/>
       <c r="I17" s="71">
-        <v>101916.558</v>
+        <v>102894.79</v>
       </c>
       <c r="J17" s="72">
-        <v>3.0093021038574692</v>
+        <v>3.0229294207965625</v>
       </c>
       <c r="K17" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L17" s="74">
-        <v>8.9172082956891821</v>
+        <v>9.9626350702620368</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="68"/>
       <c r="B18" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="71"/>
       <c r="E18" s="71">
         <v>956272.95699999994</v>
       </c>
       <c r="F18" s="72">
         <v>27.79766630000838</v>
       </c>
       <c r="G18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H18" s="75"/>
       <c r="I18" s="71">
-        <v>905332.01699999999</v>
+        <v>911958.92000000039</v>
       </c>
       <c r="J18" s="72">
-        <v>26.731844137118781</v>
+        <v>26.792293854974194</v>
       </c>
       <c r="K18" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L18" s="74">
-        <v>-5.3270292364860783</v>
+        <v>-4.6340364093344899</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="61">
         <v>44</v>
       </c>
       <c r="B19" s="61" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="63"/>
       <c r="E19" s="63">
         <v>3029679.6230000001</v>
       </c>
       <c r="F19" s="64">
         <v>100</v>
       </c>
       <c r="G19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="63"/>
       <c r="I19" s="63">
-        <v>2991483.6740000001</v>
+        <v>2996812.4950000001</v>
       </c>
       <c r="J19" s="64">
         <v>100</v>
       </c>
       <c r="K19" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L19" s="66">
-        <v>-1.2607256790464945</v>
+        <v>-1.0848384017401442</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="68"/>
       <c r="B20" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="71"/>
       <c r="E20" s="71">
         <v>679703.84</v>
       </c>
       <c r="F20" s="72">
         <v>22.434842114657481</v>
       </c>
       <c r="G20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H20" s="71"/>
       <c r="I20" s="71">
-        <v>741508.34</v>
+        <v>744037.73699999996</v>
       </c>
       <c r="J20" s="72">
-        <v>24.787310271645492</v>
+        <v>24.827637306017039</v>
       </c>
       <c r="K20" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L20" s="74">
-        <v>9.0928572655996778</v>
+        <v>9.4649894871860667</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="68"/>
       <c r="B21" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="71"/>
       <c r="E21" s="71">
         <v>182601.217</v>
       </c>
       <c r="F21" s="72">
         <v>6.02708007849317</v>
       </c>
       <c r="G21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H21" s="71"/>
       <c r="I21" s="71">
-        <v>191831.81099999999</v>
+        <v>190258.462</v>
       </c>
       <c r="J21" s="72">
-        <v>6.4125976239574811</v>
+        <v>6.3486942315354966</v>
       </c>
       <c r="K21" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L21" s="74">
-        <v>5.0550561226544195</v>
+        <v>4.1934249540078339</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="68"/>
       <c r="B22" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="71"/>
       <c r="E22" s="71">
         <v>185540.986</v>
       </c>
       <c r="F22" s="72">
         <v>6.1241124174138459</v>
       </c>
       <c r="G22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H22" s="71"/>
       <c r="I22" s="71">
-        <v>198418.269</v>
+        <v>197362.27299999999</v>
       </c>
       <c r="J22" s="72">
-        <v>6.6327712474087859</v>
+        <v>6.5857397928394574</v>
       </c>
       <c r="K22" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L22" s="74">
-        <v>6.9403980638542011</v>
+        <v>6.3712537347408418</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="68"/>
       <c r="B23" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="71"/>
       <c r="E23" s="71">
         <v>375016.91800000001</v>
       </c>
       <c r="F23" s="72">
         <v>12.378104772301198</v>
       </c>
       <c r="G23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H23" s="71"/>
       <c r="I23" s="71">
-        <v>277471.94199999998</v>
+        <v>277362.54499999998</v>
       </c>
       <c r="J23" s="72">
-        <v>9.2753954972779162</v>
+        <v>9.2552518872222596</v>
       </c>
       <c r="K23" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L23" s="74">
-        <v>-26.010820130520091</v>
+        <v>-26.039991347803682</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="68"/>
       <c r="B24" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="71"/>
       <c r="E24" s="71">
         <v>225468.84099999999</v>
       </c>
       <c r="F24" s="72">
         <v>7.4420027546259124</v>
       </c>
       <c r="G24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H24" s="71"/>
       <c r="I24" s="71">
-        <v>204402.31899999999</v>
+        <v>206753.23300000001</v>
       </c>
       <c r="J24" s="72">
-        <v>6.832807438547297</v>
+        <v>6.8991047436219395</v>
       </c>
       <c r="K24" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L24" s="74">
-        <v>-9.3434294098314012</v>
+        <v>-8.3007514107015687</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="68"/>
       <c r="B25" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="71"/>
       <c r="E25" s="71">
         <v>1381347.821</v>
       </c>
       <c r="F25" s="72">
         <v>45.593857862508386</v>
       </c>
       <c r="G25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H25" s="75"/>
       <c r="I25" s="71">
-        <v>1377850.9930000002</v>
+        <v>1381038.2450000001</v>
       </c>
       <c r="J25" s="72">
-        <v>46.059117921163022</v>
+        <v>46.083572038763805</v>
       </c>
       <c r="K25" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L25" s="74">
-        <v>-0.25314609013306194</v>
+        <v>-2.2411154909251819E-2</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="76">
         <v>4403</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="77">
         <v>4731.8</v>
       </c>
       <c r="D26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="79">
         <v>394615.8</v>
       </c>
       <c r="F26" s="80">
         <v>100</v>
       </c>
       <c r="G26" s="77">
-        <v>3669.9050000000002</v>
+        <v>3719.9850000000001</v>
       </c>
       <c r="H26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="79">
-        <v>310310.51799999998</v>
+        <v>314757.33799999999</v>
       </c>
       <c r="J26" s="80">
         <v>100</v>
       </c>
       <c r="K26" s="81">
-        <v>-22.441671245614774</v>
+        <v>-21.383300224016232</v>
       </c>
       <c r="L26" s="82">
-        <v>-21.363889129629378</v>
+        <v>-20.237015851874151</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="76"/>
       <c r="B27" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="77">
         <v>1928.7059999999999</v>
       </c>
       <c r="D27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="79">
         <v>171227.731</v>
       </c>
       <c r="F27" s="80">
         <v>43.390997268735823</v>
       </c>
       <c r="G27" s="77">
-        <v>1588.7460000000001</v>
+        <v>1608.5170000000001</v>
       </c>
       <c r="H27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I27" s="79">
-        <v>144250.32999999999</v>
+        <v>145954.85500000001</v>
       </c>
       <c r="J27" s="80">
-        <v>46.48580103881622</v>
+        <v>46.370596449764115</v>
       </c>
       <c r="K27" s="81">
-        <v>-17.626325629722718</v>
+        <v>-16.601234195362068</v>
       </c>
       <c r="L27" s="82">
-        <v>-15.755275645158209</v>
+        <v>-14.759803130253468</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="68"/>
       <c r="B28" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="70">
         <v>872.97400000000005</v>
       </c>
       <c r="D28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="71">
         <v>69960.570999999996</v>
       </c>
       <c r="F28" s="72">
         <v>17.728781006741244</v>
       </c>
       <c r="G28" s="70">
-        <v>664.84699999999998</v>
+        <v>667.92200000000003</v>
       </c>
       <c r="H28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I28" s="71">
-        <v>48677.260999999999</v>
+        <v>48834.942000000003</v>
       </c>
       <c r="J28" s="72">
-        <v>15.686629416795986</v>
+        <v>15.515108340381254</v>
       </c>
       <c r="K28" s="85">
-        <v>-23.841145326206746</v>
+        <v>-23.488901158568297</v>
       </c>
       <c r="L28" s="74">
-        <v>-30.421864338414274</v>
+        <v>-30.196478813759249</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="68"/>
       <c r="B29" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="70">
         <v>211.35900000000001</v>
       </c>
       <c r="D29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="71">
         <v>20407.965</v>
       </c>
       <c r="F29" s="72">
         <v>5.1716036205342011</v>
       </c>
       <c r="G29" s="70">
-        <v>172.45699999999999</v>
+        <v>176.286</v>
       </c>
       <c r="H29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I29" s="71">
-        <v>17695.345000000001</v>
+        <v>18103.13</v>
       </c>
       <c r="J29" s="72">
-        <v>5.7024638140045258</v>
+        <v>5.7514560629560298</v>
       </c>
       <c r="K29" s="86">
-        <v>-18.405651048689677</v>
+        <v>-16.594041417682714</v>
       </c>
       <c r="L29" s="87">
-        <v>-13.291967131460677</v>
+        <v>-11.293801219278841</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="68"/>
       <c r="B30" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="88">
         <v>365.17200000000003</v>
       </c>
       <c r="D30" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="90">
         <v>28355.280999999999</v>
       </c>
       <c r="F30" s="91">
         <v>7.1855412276953938</v>
       </c>
       <c r="G30" s="70">
         <v>142.88999999999999</v>
       </c>
       <c r="H30" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="71">
         <v>9909.7209999999995</v>
       </c>
       <c r="J30" s="72">
-        <v>3.1934853719653806</v>
+        <v>3.1483685377972033</v>
       </c>
       <c r="K30" s="86">
         <v>-60.870493904242394</v>
       </c>
       <c r="L30" s="87">
         <v>-65.051585981461429</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="68"/>
       <c r="B31" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="88">
         <v>5.3129999999999997</v>
       </c>
       <c r="D31" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="90">
         <v>406.05099999999999</v>
       </c>
       <c r="F31" s="91">
         <v>0.1028978059165396</v>
       </c>
@@ -4018,1404 +4023,1404 @@
       <c r="K31" s="71" t="s">
         <v>74</v>
       </c>
       <c r="L31" s="72" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="68"/>
       <c r="B32" s="83" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="88">
         <v>364.94299999999998</v>
       </c>
       <c r="D32" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="90">
         <v>41100.186999999998</v>
       </c>
       <c r="F32" s="91">
         <v>10.415241102865117</v>
       </c>
       <c r="G32" s="70">
-        <v>512.15700000000004</v>
+        <v>512.78700000000003</v>
       </c>
       <c r="H32" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="71">
-        <v>56837.94</v>
+        <v>56906.917000000001</v>
       </c>
       <c r="J32" s="72">
-        <v>18.316472276328064</v>
+        <v>18.07961566888077</v>
       </c>
       <c r="K32" s="86">
-        <v>40.338902239527833</v>
+        <v>40.511531937864284</v>
       </c>
       <c r="L32" s="87">
-        <v>38.291195609401981</v>
+        <v>38.459022096420156</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="68"/>
       <c r="B33" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="88">
         <v>108.94499999999971</v>
       </c>
       <c r="D33" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="90">
         <v>10997.676000000007</v>
       </c>
       <c r="F33" s="91">
         <v>2.7869325049833304</v>
       </c>
       <c r="G33" s="70">
-        <v>96.394999999999982</v>
+        <v>108.63199999999983</v>
       </c>
       <c r="H33" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="71">
-        <v>11130.062999999995</v>
+        <v>12200.14499999999</v>
       </c>
       <c r="J33" s="72">
-        <v>3.5867501597222673</v>
+        <v>3.876047839748852</v>
       </c>
       <c r="K33" s="86">
-        <v>-11.519574097021215</v>
+        <v>-0.28730093166265114</v>
       </c>
       <c r="L33" s="87">
-        <v>1.2037725061184545</v>
+        <v>10.933846387182001</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="76"/>
       <c r="B34" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="77">
         <v>2803.0940000000001</v>
       </c>
       <c r="D34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="79">
         <v>223388.06899999999</v>
       </c>
       <c r="F34" s="80">
         <v>56.609002731264177</v>
       </c>
       <c r="G34" s="77">
-        <v>2081.1590000000001</v>
+        <v>2111.4679999999998</v>
       </c>
       <c r="H34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I34" s="79">
-        <v>166060.18799999999</v>
+        <v>168802.48300000001</v>
       </c>
       <c r="J34" s="80">
-        <v>53.51419896118378</v>
+        <v>53.629403550235899</v>
       </c>
       <c r="K34" s="92">
-        <v>-25.754933655453577</v>
+        <v>-24.673664172517945</v>
       </c>
       <c r="L34" s="93">
-        <v>-25.662910851340047</v>
+        <v>-24.435318432337578</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="68"/>
       <c r="B35" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="70">
         <v>656.43</v>
       </c>
       <c r="D35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E35" s="71">
         <v>46139.696000000004</v>
       </c>
       <c r="F35" s="72">
         <v>11.692308316088711</v>
       </c>
       <c r="G35" s="70">
-        <v>565.91899999999998</v>
+        <v>576.49699999999996</v>
       </c>
       <c r="H35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I35" s="71">
-        <v>36760.872000000003</v>
+        <v>37224.955999999998</v>
       </c>
       <c r="J35" s="72">
-        <v>11.846479531834627</v>
+        <v>11.826557003096779</v>
       </c>
       <c r="K35" s="86">
-        <v>-13.788370427920718</v>
+        <v>-12.176926709626311</v>
       </c>
       <c r="L35" s="87">
-        <v>-20.327017325818531</v>
+        <v>-19.321193620348094</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="68"/>
       <c r="B36" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="70">
         <v>1457.8320000000001</v>
       </c>
       <c r="D36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E36" s="71">
         <v>110597.516</v>
       </c>
       <c r="F36" s="72">
         <v>28.026631472941531</v>
       </c>
       <c r="G36" s="70">
-        <v>939.81700000000001</v>
+        <v>946.21199999999999</v>
       </c>
       <c r="H36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I36" s="71">
-        <v>68493.501000000004</v>
+        <v>68853.775999999998</v>
       </c>
       <c r="J36" s="72">
-        <v>22.072568291094797</v>
+        <v>21.875193263961332</v>
       </c>
       <c r="K36" s="86">
-        <v>-35.533243885440854</v>
+        <v>-35.094578799203205</v>
       </c>
       <c r="L36" s="87">
-        <v>-38.069584673131359</v>
+        <v>-37.743831425653362</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="68"/>
       <c r="B37" s="83" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="70">
         <v>57.301000000000002</v>
       </c>
       <c r="D37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E37" s="71">
         <v>9280.768</v>
       </c>
       <c r="F37" s="72">
         <v>2.3518490643304193</v>
       </c>
       <c r="G37" s="70">
-        <v>58.383000000000003</v>
+        <v>58.462000000000003</v>
       </c>
       <c r="H37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I37" s="71">
-        <v>8261.5640000000003</v>
+        <v>8274.2990000000009</v>
       </c>
       <c r="J37" s="72">
-        <v>2.6623538426112905</v>
+        <v>2.6287866877308517</v>
       </c>
       <c r="K37" s="86">
-        <v>1.8882742011483231</v>
+        <v>2.0261426502155309</v>
       </c>
       <c r="L37" s="87">
-        <v>-10.981892877830797</v>
+        <v>-10.844673630458161</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="68"/>
       <c r="B38" s="83" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="70">
         <v>69.23</v>
       </c>
       <c r="D38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E38" s="71">
         <v>4118.43</v>
       </c>
       <c r="F38" s="72">
         <v>1.0436556265613288</v>
       </c>
       <c r="G38" s="70">
         <v>52.048999999999999</v>
       </c>
       <c r="H38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I38" s="71">
         <v>3333.364</v>
       </c>
       <c r="J38" s="72">
-        <v>1.0742027120073321</v>
+        <v>1.0590266206915246</v>
       </c>
       <c r="K38" s="86">
         <v>-24.817275747508312</v>
       </c>
       <c r="L38" s="87">
         <v>-19.062264018084566</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="68"/>
       <c r="B39" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="88">
         <v>175.874</v>
       </c>
       <c r="D39" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E39" s="90">
         <v>20065.25</v>
       </c>
       <c r="F39" s="91">
         <v>5.0847558562024124</v>
       </c>
       <c r="G39" s="88">
-        <v>159.52199999999999</v>
+        <v>171.75800000000001</v>
       </c>
       <c r="H39" s="89" t="s">
         <v>76</v>
       </c>
       <c r="I39" s="90">
-        <v>20724.544999999998</v>
+        <v>22419.312000000002</v>
       </c>
       <c r="J39" s="91">
-        <v>6.6786472896803319</v>
+        <v>7.1227289385704493</v>
       </c>
       <c r="K39" s="86">
-        <v>-9.2975653024324263</v>
+        <v>-2.3403118141396599</v>
       </c>
       <c r="L39" s="87">
-        <v>3.2857552235830512</v>
+        <v>11.732034238297564</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="68"/>
       <c r="B40" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="70">
         <v>386.42700000000013</v>
       </c>
       <c r="D40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="71">
         <v>33186.408999999985</v>
       </c>
       <c r="F40" s="72">
         <v>8.409802395139776</v>
       </c>
       <c r="G40" s="70">
-        <v>305.46900000000028</v>
+        <v>306.49</v>
       </c>
       <c r="H40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I40" s="71">
-        <v>28486.341999999975</v>
+        <v>28696.776000000013</v>
       </c>
       <c r="J40" s="72">
-        <v>9.179947293955399</v>
+        <v>9.1171110361849639</v>
       </c>
       <c r="K40" s="85">
-        <v>-20.950399428611309</v>
+        <v>-20.686183936422687</v>
       </c>
       <c r="L40" s="74">
-        <v>-14.162626031638471</v>
+        <v>-13.528529103585671</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="76">
         <v>4407</v>
       </c>
       <c r="B41" s="39" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="77">
         <v>3273.01</v>
       </c>
       <c r="D41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E41" s="79">
         <v>801461.71699999995</v>
       </c>
       <c r="F41" s="80">
         <v>100</v>
       </c>
       <c r="G41" s="77">
-        <v>3024.4810000000002</v>
+        <v>3055.3290000000002</v>
       </c>
       <c r="H41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I41" s="79">
-        <v>842279.68099999998</v>
+        <v>850486.43599999999</v>
       </c>
       <c r="J41" s="80">
         <v>100</v>
       </c>
       <c r="K41" s="81">
-        <v>-7.5932856911527917</v>
+        <v>-6.6507893345880404</v>
       </c>
       <c r="L41" s="82">
-        <v>5.0929399538618307</v>
+        <v>6.1169133796567907</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="76"/>
       <c r="B42" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="77">
         <v>2801.5050000000001</v>
       </c>
       <c r="D42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E42" s="79">
         <v>699306.71100000001</v>
       </c>
       <c r="F42" s="80">
         <v>87.253913214671982</v>
       </c>
       <c r="G42" s="77">
-        <v>2602.2420000000002</v>
+        <v>2623.7809999999999</v>
       </c>
       <c r="H42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I42" s="79">
-        <v>745168.35499999998</v>
+        <v>751301.53200000001</v>
       </c>
       <c r="J42" s="80">
-        <v>88.470418058203165</v>
+        <v>88.337861745745712</v>
       </c>
       <c r="K42" s="81">
-        <v>-7.1127126312464162</v>
+        <v>-6.3438758809996818</v>
       </c>
       <c r="L42" s="82">
-        <v>6.5581587132802408</v>
+        <v>7.4351954846319206</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="68"/>
       <c r="B43" s="83" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="70">
         <v>929.34900000000005</v>
       </c>
       <c r="D43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E43" s="71">
         <v>272698.45699999999</v>
       </c>
       <c r="F43" s="72">
         <v>34.025138221293226</v>
       </c>
       <c r="G43" s="70">
-        <v>993.375</v>
+        <v>994.34199999999998</v>
       </c>
       <c r="H43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I43" s="71">
-        <v>318652.68400000001</v>
+        <v>319008.86099999998</v>
       </c>
       <c r="J43" s="72">
-        <v>37.832170380945001</v>
+        <v>37.508988679509059</v>
       </c>
       <c r="K43" s="85">
-        <v>6.8893386660985207</v>
+        <v>6.9933899966535655</v>
       </c>
       <c r="L43" s="74">
-        <v>16.851663740803644</v>
+        <v>16.982275774299662</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="68"/>
       <c r="B44" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="70">
         <v>225.04900000000001</v>
       </c>
       <c r="D44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E44" s="71">
         <v>51421.303999999996</v>
       </c>
       <c r="F44" s="72">
         <v>6.4159401390347375</v>
       </c>
       <c r="G44" s="70">
-        <v>229.47499999999999</v>
+        <v>229.97300000000001</v>
       </c>
       <c r="H44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I44" s="71">
-        <v>54634.14</v>
+        <v>54841.165999999997</v>
       </c>
       <c r="J44" s="72">
-        <v>6.4864606415692458</v>
+        <v>6.4482117149249873</v>
       </c>
       <c r="K44" s="85">
-        <v>1.9666828112988672</v>
+        <v>2.1879679536456536</v>
       </c>
       <c r="L44" s="74">
-        <v>6.2480640319817695</v>
+        <v>6.6506714804432061</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="68"/>
       <c r="B45" s="83" t="s">
         <v>82</v>
       </c>
       <c r="C45" s="70">
         <v>131.422</v>
       </c>
       <c r="D45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E45" s="71">
         <v>40838.254000000001</v>
       </c>
       <c r="F45" s="72">
         <v>5.0954715782138846</v>
       </c>
       <c r="G45" s="70">
-        <v>163.405</v>
+        <v>163.45699999999999</v>
       </c>
       <c r="H45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I45" s="71">
-        <v>42868.785000000003</v>
+        <v>42880.722999999998</v>
       </c>
       <c r="J45" s="72">
-        <v>5.0896140518436663</v>
+        <v>5.0419055713194236</v>
       </c>
       <c r="K45" s="85">
-        <v>24.336108109753319</v>
+        <v>24.375675305504405</v>
       </c>
       <c r="L45" s="74">
-        <v>4.9721298075084279</v>
+        <v>5.001362203193108</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="68"/>
       <c r="B46" s="83" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="70">
         <v>128.89500000000001</v>
       </c>
       <c r="D46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="71">
         <v>30501.188999999998</v>
       </c>
       <c r="F46" s="72">
         <v>3.8056950635360165</v>
       </c>
       <c r="G46" s="70">
-        <v>118.74299999999999</v>
+        <v>120.358</v>
       </c>
       <c r="H46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I46" s="71">
-        <v>29572.414000000001</v>
+        <v>29972.79</v>
       </c>
       <c r="J46" s="72">
-        <v>3.5109969606402038</v>
+        <v>3.5241937709162956</v>
       </c>
       <c r="K46" s="85">
-        <v>-7.8761782846503081</v>
+        <v>-6.6232204507544941</v>
       </c>
       <c r="L46" s="74">
-        <v>-3.0450452275811211</v>
+        <v>-1.7323882029648012</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="68"/>
       <c r="B47" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="70">
         <v>162.97900000000001</v>
       </c>
       <c r="D47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E47" s="71">
         <v>36898.726000000002</v>
       </c>
       <c r="F47" s="72">
         <v>4.6039286989424602</v>
       </c>
       <c r="G47" s="70">
-        <v>166.22200000000001</v>
+        <v>166.65100000000001</v>
       </c>
       <c r="H47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I47" s="71">
-        <v>40580.523000000001</v>
+        <v>40714.749000000003</v>
       </c>
       <c r="J47" s="72">
-        <v>4.8179392089597375</v>
+        <v>4.7872308453841121</v>
       </c>
       <c r="K47" s="85">
-        <v>1.9898269102154234</v>
+        <v>2.2530510065713969</v>
       </c>
       <c r="L47" s="74">
-        <v>9.9781141495237495</v>
+        <v>10.341882806468714</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="68"/>
       <c r="B48" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="70">
         <v>1223.8109999999999</v>
       </c>
       <c r="D48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="71">
         <v>266948.78099999996</v>
       </c>
       <c r="F48" s="72">
         <v>33.307739513651647</v>
       </c>
       <c r="G48" s="70">
-        <v>931.02200000000039</v>
+        <v>949</v>
       </c>
       <c r="H48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I48" s="71">
-        <v>258859.80899999995</v>
+        <v>263883.24300000002</v>
       </c>
       <c r="J48" s="72">
-        <v>30.733236814245309</v>
+        <v>31.027331163691841</v>
       </c>
       <c r="K48" s="85">
-        <v>-23.924364137926489</v>
+        <v>-22.455346454640459</v>
       </c>
       <c r="L48" s="74">
-        <v>-3.0301588078800816</v>
+        <v>-1.1483618649676257</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="76"/>
       <c r="B49" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C49" s="77">
         <v>471.505</v>
       </c>
       <c r="D49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E49" s="79">
         <v>102155.00599999999</v>
       </c>
       <c r="F49" s="80">
         <v>12.746086785328014</v>
       </c>
       <c r="G49" s="77">
-        <v>422.23899999999998</v>
+        <v>431.548</v>
       </c>
       <c r="H49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I49" s="79">
-        <v>97111.326000000001</v>
+        <v>99184.903999999995</v>
       </c>
       <c r="J49" s="80">
-        <v>11.529581941796836</v>
+        <v>11.662138254254298</v>
       </c>
       <c r="K49" s="81">
-        <v>-10.448669685369193</v>
+        <v>-8.4743534002820731</v>
       </c>
       <c r="L49" s="82">
-        <v>-4.9372812919221927</v>
+        <v>-2.9074463565691526</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="68"/>
       <c r="B50" s="83" t="s">
         <v>51</v>
       </c>
       <c r="C50" s="70">
         <v>72.899000000000001</v>
       </c>
       <c r="D50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E50" s="71">
         <v>17205.263999999999</v>
       </c>
       <c r="F50" s="72">
         <v>2.1467356000985389</v>
       </c>
       <c r="G50" s="70">
-        <v>72.637</v>
+        <v>72.945999999999998</v>
       </c>
       <c r="H50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I50" s="71">
-        <v>17989.983</v>
+        <v>18126.289000000001</v>
       </c>
       <c r="J50" s="72">
-        <v>2.1358680977132583</v>
+        <v>2.1312849015266364</v>
       </c>
       <c r="K50" s="85">
-        <v>-0.3594013635303645</v>
+        <v>6.4472763686740611E-2</v>
       </c>
       <c r="L50" s="74">
-        <v>4.5609239125886178</v>
+        <v>5.3531581962357651</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="68"/>
       <c r="B51" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C51" s="70">
         <v>47.432000000000002</v>
       </c>
       <c r="D51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E51" s="71">
         <v>12112.031000000001</v>
       </c>
       <c r="F51" s="72">
         <v>1.5112426137254915</v>
       </c>
       <c r="G51" s="70">
-        <v>30.417000000000002</v>
+        <v>31.023</v>
       </c>
       <c r="H51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I51" s="71">
-        <v>12480.18</v>
+        <v>12813.195</v>
       </c>
       <c r="J51" s="72">
-        <v>1.4817144805372551</v>
+        <v>1.506572528100848</v>
       </c>
       <c r="K51" s="85">
-        <v>-35.872406813965256</v>
+        <v>-34.594788328554564</v>
       </c>
       <c r="L51" s="74">
-        <v>3.0395315203536009</v>
+        <v>5.7889878254109393</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="68"/>
       <c r="B52" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C52" s="70">
         <v>11.637</v>
       </c>
       <c r="D52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E52" s="71">
         <v>2111.2179999999998</v>
       </c>
       <c r="F52" s="72">
         <v>0.26342094141472261</v>
       </c>
       <c r="G52" s="70">
         <v>0.83499999999999996</v>
       </c>
       <c r="H52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I52" s="71">
         <v>1125.249</v>
       </c>
       <c r="J52" s="72">
-        <v>0.13359564826068743</v>
+        <v>0.13230651923060183</v>
       </c>
       <c r="K52" s="85">
         <v>-92.824611154077502</v>
       </c>
       <c r="L52" s="74">
         <v>-46.701430169693509</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="68"/>
       <c r="B53" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C53" s="70">
         <v>2.7269999999999999</v>
       </c>
       <c r="D53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E53" s="71">
         <v>2645.0569999999998</v>
       </c>
       <c r="F53" s="72">
         <v>0.33002911354279946</v>
       </c>
       <c r="G53" s="70">
-        <v>7.9560000000000004</v>
+        <v>8.0079999999999991</v>
       </c>
       <c r="H53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I53" s="71">
-        <v>3265.7080000000001</v>
+        <v>3290.08</v>
       </c>
       <c r="J53" s="72">
-        <v>0.38772251945135072</v>
+        <v>0.38684685148817594</v>
       </c>
       <c r="K53" s="85">
-        <v>191.74917491749179</v>
+        <v>193.65603226989364</v>
       </c>
       <c r="L53" s="74">
-        <v>23.464560499074324</v>
+        <v>24.3859773154227</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="68"/>
       <c r="B54" s="83" t="s">
         <v>72</v>
       </c>
       <c r="C54" s="70">
         <v>3.3170000000000002</v>
       </c>
       <c r="D54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E54" s="71">
         <v>1315.127</v>
       </c>
       <c r="F54" s="72">
         <v>0.16409105664119952</v>
       </c>
       <c r="G54" s="70">
         <v>3.01</v>
       </c>
       <c r="H54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I54" s="71">
         <v>1552.672</v>
       </c>
       <c r="J54" s="72">
-        <v>0.18434161894497847</v>
+        <v>0.18256281749800887</v>
       </c>
       <c r="K54" s="85">
         <v>-9.2553512209828277</v>
       </c>
       <c r="L54" s="74">
         <v>18.062514114606429</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="68"/>
       <c r="B55" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C55" s="70">
         <v>333.49299999999994</v>
       </c>
       <c r="D55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E55" s="71">
         <v>66766.308999999994</v>
       </c>
       <c r="F55" s="72">
         <v>8.3305674599052626</v>
       </c>
       <c r="G55" s="70">
-        <v>307.38399999999996</v>
+        <v>315.726</v>
       </c>
       <c r="H55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I55" s="71">
-        <v>60697.534</v>
+        <v>62277.418999999994</v>
       </c>
       <c r="J55" s="72">
-        <v>7.2063395768893068</v>
+        <v>7.3225646364100276</v>
       </c>
       <c r="K55" s="85">
-        <v>-7.8289499329820975</v>
+        <v>-5.3275481044579474</v>
       </c>
       <c r="L55" s="74">
-        <v>-9.0895769002297175</v>
+        <v>-6.7232861412183196</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="76">
         <v>4412</v>
       </c>
       <c r="B56" s="39" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="77">
         <v>323.97500000000002</v>
       </c>
       <c r="D56" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E56" s="79">
         <v>360187.35499999998</v>
       </c>
       <c r="F56" s="80">
         <v>100</v>
       </c>
       <c r="G56" s="77">
-        <v>340.36399999999998</v>
+        <v>344.50599999999997</v>
       </c>
       <c r="H56" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I56" s="79">
-        <v>375073.50199999998</v>
+        <v>379213.69900000002</v>
       </c>
       <c r="J56" s="80">
         <v>100</v>
       </c>
       <c r="K56" s="81">
-        <v>5.0587236669495956</v>
+        <v>6.3372173778840803</v>
       </c>
       <c r="L56" s="82">
-        <v>4.1328899511200214</v>
+        <v>5.2823464610522048</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="76"/>
       <c r="B57" s="83" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="70">
         <v>47.738999999999997</v>
       </c>
       <c r="D57" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E57" s="71">
         <v>53425.529000000002</v>
       </c>
       <c r="F57" s="72">
         <v>14.832705329147384</v>
       </c>
       <c r="G57" s="70">
-        <v>47.673000000000002</v>
+        <v>47.802</v>
       </c>
       <c r="H57" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I57" s="71">
-        <v>53119.720999999998</v>
+        <v>53314.624000000003</v>
       </c>
       <c r="J57" s="72">
-        <v>14.162483011129909</v>
+        <v>14.059255807633679</v>
       </c>
       <c r="K57" s="85">
-        <v>-0.138251743857214</v>
+        <v>0.13196757368190032</v>
       </c>
       <c r="L57" s="74">
-        <v>-0.57240050912739593</v>
+        <v>-0.20758802406991389</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="76"/>
       <c r="B58" s="83" t="s">
         <v>51</v>
       </c>
       <c r="C58" s="70">
         <v>28.99</v>
       </c>
       <c r="D58" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E58" s="71">
         <v>35700.466</v>
       </c>
       <c r="F58" s="72">
         <v>9.9116377919485821</v>
       </c>
       <c r="G58" s="70">
-        <v>29.408999999999999</v>
+        <v>29.411000000000001</v>
       </c>
       <c r="H58" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I58" s="71">
-        <v>35806.402999999998</v>
+        <v>35811.483999999997</v>
       </c>
       <c r="J58" s="72">
-        <v>9.546502967836954</v>
+        <v>9.4436155904800252</v>
       </c>
       <c r="K58" s="85">
-        <v>1.4453259744739582</v>
+        <v>1.4522249051397136</v>
       </c>
       <c r="L58" s="74">
-        <v>0.29673842352645502</v>
+        <v>0.31097073074619358</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="76"/>
       <c r="B59" s="83" t="s">
         <v>68</v>
       </c>
       <c r="C59" s="70">
         <v>20.856999999999999</v>
       </c>
       <c r="D59" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E59" s="71">
         <v>20327.021000000001</v>
       </c>
       <c r="F59" s="72">
         <v>5.6434576943990722</v>
       </c>
       <c r="G59" s="70">
-        <v>22.010999999999999</v>
+        <v>22.616</v>
       </c>
       <c r="H59" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I59" s="71">
-        <v>22320.762999999999</v>
+        <v>22923.331999999999</v>
       </c>
       <c r="J59" s="72">
-        <v>5.9510370316695953</v>
+        <v>6.0449641087465027</v>
       </c>
       <c r="K59" s="85">
-        <v>5.5329146090041714</v>
+        <v>8.4336194083521132</v>
       </c>
       <c r="L59" s="74">
-        <v>9.8083334493529488</v>
+        <v>12.772707815867351</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="76"/>
       <c r="B60" s="83" t="s">
         <v>59</v>
       </c>
       <c r="C60" s="70">
         <v>17.591999999999999</v>
       </c>
       <c r="D60" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E60" s="71">
         <v>21405.262999999999</v>
       </c>
       <c r="F60" s="72">
         <v>5.9428135671225881</v>
       </c>
       <c r="G60" s="70">
-        <v>15.228999999999999</v>
+        <v>15.295</v>
       </c>
       <c r="H60" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I60" s="71">
-        <v>18186.519</v>
+        <v>18225.308000000001</v>
       </c>
       <c r="J60" s="72">
-        <v>4.8487880116895061</v>
+        <v>4.8060784850496656</v>
       </c>
       <c r="K60" s="85">
-        <v>-13.432241928149157</v>
+        <v>-13.057071396089126</v>
       </c>
       <c r="L60" s="74">
-        <v>-15.037161655056511</v>
+        <v>-14.855949212116656</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="76"/>
       <c r="B61" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C61" s="70">
         <v>25.468</v>
       </c>
       <c r="D61" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E61" s="71">
         <v>22356.294000000002</v>
       </c>
       <c r="F61" s="72">
         <v>6.2068514315279071</v>
       </c>
       <c r="G61" s="70">
-        <v>34.344999999999999</v>
+        <v>34.353999999999999</v>
       </c>
       <c r="H61" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I61" s="71">
-        <v>28373.633999999998</v>
+        <v>28378.873</v>
       </c>
       <c r="J61" s="72">
-        <v>7.5648196550019149</v>
+        <v>7.4836096572555508</v>
       </c>
       <c r="K61" s="85">
-        <v>34.855504947384951</v>
+        <v>34.890843411339716</v>
       </c>
       <c r="L61" s="74">
-        <v>26.915641742768258</v>
+        <v>26.939075859353061</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="68"/>
       <c r="B62" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C62" s="70">
         <v>183.32900000000004</v>
       </c>
       <c r="D62" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E62" s="71">
         <v>206972.78199999998</v>
       </c>
       <c r="F62" s="72">
         <v>57.462534185854473</v>
       </c>
       <c r="G62" s="70">
-        <v>191.697</v>
+        <v>195.02799999999996</v>
       </c>
       <c r="H62" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I62" s="71">
-        <v>217266.462</v>
+        <v>220560.07800000001</v>
       </c>
       <c r="J62" s="72">
-        <v>57.926369322672123</v>
+        <v>58.162476350834574</v>
       </c>
       <c r="K62" s="85">
-        <v>4.5644715238723634</v>
+        <v>6.3814235609204895</v>
       </c>
       <c r="L62" s="74">
-        <v>4.9734462186433879</v>
+        <v>6.5647742996468166</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="61" t="s">
         <v>69</v>
       </c>
       <c r="B63" s="61" t="s">
         <v>43</v>
       </c>
       <c r="C63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D63" s="63"/>
       <c r="E63" s="63">
         <v>189982.014</v>
       </c>
       <c r="F63" s="64">
         <v>100</v>
       </c>
       <c r="G63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H63" s="63"/>
       <c r="I63" s="63">
-        <v>202654.60500000001</v>
+        <v>211037.432</v>
       </c>
       <c r="J63" s="64">
         <v>100</v>
       </c>
       <c r="K63" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L63" s="66">
-        <v>6.6704161795021371</v>
+        <v>11.082848084766596</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="68"/>
       <c r="B64" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D64" s="71"/>
       <c r="E64" s="71">
         <v>51505.548000000003</v>
       </c>
       <c r="F64" s="72">
         <v>27.110749547059754</v>
       </c>
       <c r="G64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H64" s="71"/>
       <c r="I64" s="71">
-        <v>54625.07</v>
+        <v>55008.536999999997</v>
       </c>
       <c r="J64" s="72">
-        <v>26.954763746918061</v>
+        <v>26.065772540295121</v>
       </c>
       <c r="K64" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L64" s="74">
-        <v>6.0566717977643822</v>
+        <v>6.8011877089434982</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="68"/>
       <c r="B65" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="71"/>
       <c r="E65" s="71">
         <v>21901.703000000001</v>
       </c>
       <c r="F65" s="72">
         <v>11.528303410869201</v>
       </c>
       <c r="G65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H65" s="71"/>
       <c r="I65" s="71">
-        <v>21876.031999999999</v>
+        <v>23078.358</v>
       </c>
       <c r="J65" s="72">
-        <v>10.794737183495039</v>
+        <v>10.935670407513298</v>
       </c>
       <c r="K65" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L65" s="74">
-        <v>-0.11721006352794618</v>
+        <v>5.3724361069091238</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="68"/>
       <c r="B66" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D66" s="71"/>
       <c r="E66" s="71">
         <v>16180.773999999999</v>
       </c>
       <c r="F66" s="72">
         <v>8.5170030885134214</v>
       </c>
       <c r="G66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H66" s="71"/>
       <c r="I66" s="71">
-        <v>17282.810000000001</v>
+        <v>17794.157999999999</v>
       </c>
       <c r="J66" s="72">
-        <v>8.5282098573580409</v>
+        <v>8.4317544197562064</v>
       </c>
       <c r="K66" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L66" s="74">
-        <v>6.8107743177180646</v>
+        <v>9.970993970992982</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="94"/>
       <c r="B67" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="71"/>
       <c r="E67" s="71">
         <v>11910.388999999999</v>
       </c>
       <c r="F67" s="72">
         <v>6.2692192535657609</v>
       </c>
       <c r="G67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H67" s="71"/>
       <c r="I67" s="71">
-        <v>13777.714</v>
+        <v>14337.362999999999</v>
       </c>
       <c r="J67" s="72">
-        <v>6.7986187631907002</v>
+        <v>6.7937535365763928</v>
       </c>
       <c r="K67" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L67" s="74">
-        <v>15.678119329267926</v>
+        <v>20.376949904826787</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="94"/>
       <c r="B68" s="69" t="s">
         <v>59</v>
       </c>
       <c r="C68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D68" s="71"/>
       <c r="E68" s="71">
         <v>13638.66</v>
       </c>
       <c r="F68" s="72">
         <v>7.1789216846601072</v>
       </c>
       <c r="G68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H68" s="71"/>
       <c r="I68" s="71">
-        <v>12930.076999999999</v>
+        <v>13546.513999999999</v>
       </c>
       <c r="J68" s="72">
-        <v>6.3803519293331625</v>
+        <v>6.4190100645273196</v>
       </c>
       <c r="K68" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L68" s="74">
-        <v>-5.1954004279012791</v>
+        <v>-0.67562355832611587</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="95"/>
       <c r="B69" s="96" t="s">
         <v>61</v>
       </c>
       <c r="C69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="D69" s="98"/>
       <c r="E69" s="98">
         <v>74844.939999999988</v>
       </c>
       <c r="F69" s="99">
         <v>39.395803015331751</v>
       </c>
       <c r="G69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="H69" s="98"/>
       <c r="I69" s="98">
-        <v>82162.902000000016</v>
+        <v>87272.502000000022</v>
       </c>
       <c r="J69" s="99">
-        <v>40.543318519705004</v>
+        <v>41.354039031331666</v>
       </c>
       <c r="K69" s="100" t="s">
         <v>74</v>
       </c>
       <c r="L69" s="101">
-        <v>9.7774973164518943</v>
+        <v>16.604411734447293</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="3" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A33961D3-2922-40AB-86A0-8E652E75B414}">
   <dimension ref="A1:M48"/>
   <sheetViews>
-    <sheetView topLeftCell="A9" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+    <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
       <selection activeCell="M43" sqref="M43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="24.08984375" customWidth="1"/>
     <col min="2" max="2" width="55.36328125" customWidth="1"/>
     <col min="3" max="3" width="11.36328125" customWidth="1"/>
     <col min="4" max="4" width="5.453125" customWidth="1"/>
     <col min="5" max="5" width="16.08984375" customWidth="1"/>
     <col min="6" max="6" width="10.08984375" customWidth="1"/>
     <col min="7" max="7" width="11.08984375" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="16.453125" customWidth="1"/>
     <col min="10" max="10" width="11.453125" customWidth="1"/>
     <col min="11" max="11" width="11" customWidth="1"/>
     <col min="12" max="12" width="11.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="116" t="s">
         <v>70</v>
@@ -5504,1427 +5509,1427 @@
       </c>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="11">
         <v>3605</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>74</v>
       </c>
       <c r="D6" s="14"/>
       <c r="E6" s="14">
         <v>235.70099999999999</v>
       </c>
       <c r="F6" s="14">
         <v>2.3617666357927523E-2</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="16">
-        <v>205.59100000000001</v>
+        <v>206.46700000000001</v>
       </c>
       <c r="J6" s="17">
-        <v>1.9691708158757208E-2</v>
+        <v>1.9759879984973736E-2</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L6" s="17">
-        <v>-12.774659420197617</v>
+        <v>-12.403002108603689</v>
       </c>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="11">
         <v>44</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="16"/>
       <c r="E7" s="16">
         <v>547120.826</v>
       </c>
       <c r="F7" s="16">
         <v>54.822495984071857</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="16"/>
       <c r="I7" s="16">
-        <v>595033.22499999998</v>
+        <v>595931.33400000003</v>
       </c>
       <c r="J7" s="17">
-        <v>56.992867447816842</v>
+        <v>57.033480600412169</v>
       </c>
       <c r="K7" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="17">
-        <v>8.7571879415169569</v>
+        <v>8.9213397992640164</v>
       </c>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="19">
         <v>4401</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="21">
         <v>493.21371799999997</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E8" s="23">
         <v>55227.463000000003</v>
       </c>
       <c r="F8" s="23">
         <v>5.5338916463179508</v>
       </c>
       <c r="G8" s="21">
-        <v>485.8175</v>
+        <v>488.52662199999997</v>
       </c>
       <c r="H8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I8" s="23">
-        <v>46481.665999999997</v>
+        <v>46994.449000000001</v>
       </c>
       <c r="J8" s="23">
-        <v>4.4520596796787189</v>
+        <v>4.4975936696904055</v>
       </c>
       <c r="K8" s="21">
-        <v>-1.4995969759300118</v>
+        <v>-0.9503174443335326</v>
       </c>
       <c r="L8" s="24">
-        <v>-15.835956469700601</v>
+        <v>-14.907463701528354</v>
       </c>
       <c r="M8" s="25"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="26">
         <v>44011</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>79</v>
       </c>
       <c r="C9" s="37">
         <v>26.473534999999998</v>
       </c>
       <c r="D9" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E9" s="31">
         <v>2280.1990000000001</v>
       </c>
       <c r="F9" s="31">
         <v>0.22848006250155914</v>
       </c>
       <c r="G9" s="37">
-        <v>25.076836</v>
+        <v>26.129017000000001</v>
       </c>
       <c r="H9" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I9" s="31">
-        <v>2213.2310000000002</v>
+        <v>2266.989</v>
       </c>
       <c r="J9" s="31">
-        <v>0.21198544167747801</v>
+        <v>0.21696169638371082</v>
       </c>
       <c r="K9" s="37">
-        <v>-5.2758311271992886</v>
+        <v>-1.3013675733142447</v>
       </c>
       <c r="L9" s="32">
-        <v>-2.9369366445647875</v>
+        <v>-0.57933540011200935</v>
       </c>
       <c r="M9" s="25"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="26">
         <v>44012</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="37">
         <v>56.831415</v>
       </c>
       <c r="D10" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E10" s="31">
         <v>5378.2110000000002</v>
       </c>
       <c r="F10" s="31">
         <v>0.53890646624552196</v>
       </c>
       <c r="G10" s="37">
-        <v>75.125114999999994</v>
+        <v>75.50027</v>
       </c>
       <c r="H10" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I10" s="31">
-        <v>6325.24</v>
+        <v>6521.826</v>
       </c>
       <c r="J10" s="31">
-        <v>0.6058377074584852</v>
+        <v>0.624169959571657</v>
       </c>
       <c r="K10" s="37">
-        <v>32.189414956498965</v>
+        <v>32.849534012130441</v>
       </c>
       <c r="L10" s="32">
-        <v>17.608624875446491</v>
+        <v>21.263855211333279</v>
       </c>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="26">
         <v>440131</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="37">
         <v>160.959147</v>
       </c>
       <c r="D11" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="31">
         <v>27792.825000000001</v>
       </c>
       <c r="F11" s="31">
         <v>2.7848913156680162</v>
       </c>
       <c r="G11" s="37">
-        <v>133.72570400000001</v>
+        <v>135.006936</v>
       </c>
       <c r="H11" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="31">
-        <v>23691.502</v>
+        <v>23953.677</v>
       </c>
       <c r="J11" s="31">
-        <v>2.2691953598484988</v>
+        <v>2.2924815235307614</v>
       </c>
       <c r="K11" s="37">
-        <v>-16.919475225598703</v>
+        <v>-16.123476971457858</v>
       </c>
       <c r="L11" s="32">
-        <v>-14.756769058201174</v>
+        <v>-13.813450054105694</v>
       </c>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="37">
         <v>248.94962100000001</v>
       </c>
       <c r="D12" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="31">
         <v>19776.227999999999</v>
       </c>
       <c r="F12" s="31">
         <v>1.9816138019028531</v>
       </c>
       <c r="G12" s="37">
-        <v>251.88984500000001</v>
+        <v>251.890399</v>
       </c>
       <c r="H12" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="31">
-        <v>14251.692999999999</v>
+        <v>14251.957</v>
       </c>
       <c r="J12" s="31">
-        <v>1.3650411706942569</v>
+        <v>1.3639804902042763</v>
       </c>
       <c r="K12" s="37">
-        <v>1.1810518080684287</v>
+        <v>1.1812743430527233</v>
       </c>
       <c r="L12" s="32">
-        <v>-27.935231126987414</v>
+        <v>-27.933896190921743</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19">
         <v>4402</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="21">
         <v>1.909834</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="23">
         <v>1950.298</v>
       </c>
       <c r="F13" s="23">
         <v>0.19542338582582738</v>
       </c>
       <c r="G13" s="21">
-        <v>1.78193</v>
+        <v>1.7958529999999999</v>
       </c>
       <c r="H13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="23">
-        <v>1606.386</v>
+        <v>1619.0709999999999</v>
       </c>
       <c r="J13" s="23">
-        <v>0.15386123080442896</v>
+        <v>0.15495284305555565</v>
       </c>
       <c r="K13" s="21">
-        <v>-6.6971265565488949</v>
+        <v>-5.9681103174412078</v>
       </c>
       <c r="L13" s="24">
-        <v>-17.633818011401338</v>
+        <v>-16.98340458740152</v>
       </c>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="19">
         <v>4403</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="21">
         <v>1188.0709999999999</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E14" s="23">
         <v>114385.19899999999</v>
       </c>
       <c r="F14" s="23">
         <v>11.461603753344896</v>
       </c>
       <c r="G14" s="21">
-        <v>1169.8050000000001</v>
+        <v>1193.6969999999999</v>
       </c>
       <c r="H14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I14" s="23">
-        <v>122808.47100000001</v>
+        <v>125258.966</v>
       </c>
       <c r="J14" s="24">
-        <v>11.762716122569557</v>
+        <v>11.987882495516986</v>
       </c>
       <c r="K14" s="23">
-        <v>-1.5374502028919022</v>
+        <v>0.47354072273458209</v>
       </c>
       <c r="L14" s="24">
-        <v>7.3639527435713186</v>
+        <v>9.5062709992750083</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="26"/>
       <c r="B15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="37">
         <v>729.44</v>
       </c>
       <c r="D15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="31">
         <v>76773.625</v>
       </c>
       <c r="F15" s="31">
         <v>7.6928560351404691</v>
       </c>
       <c r="G15" s="37">
-        <v>711.50800000000004</v>
+        <v>726.72299999999996</v>
       </c>
       <c r="H15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I15" s="31">
-        <v>80819.209000000003</v>
+        <v>82761.982999999993</v>
       </c>
       <c r="J15" s="32">
-        <v>7.7409433158533396</v>
+        <v>7.9207178454592571</v>
       </c>
       <c r="K15" s="31">
-        <v>-2.4583241939021736</v>
+        <v>-0.37247751699935538</v>
       </c>
       <c r="L15" s="32">
-        <v>5.2694971743225656</v>
+        <v>7.8000198635924685</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="26"/>
       <c r="B16" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="37">
         <v>709.45600000000002</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E16" s="31">
         <v>74621.188999999998</v>
       </c>
       <c r="F16" s="31">
         <v>7.477178056240116</v>
       </c>
       <c r="G16" s="37">
-        <v>700.44100000000003</v>
+        <v>710.24699999999996</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I16" s="31">
-        <v>79821.327000000005</v>
+        <v>80958.538</v>
       </c>
       <c r="J16" s="32">
-        <v>7.6453651965734259</v>
+        <v>7.7481195282487541</v>
       </c>
       <c r="K16" s="31">
-        <v>-1.2706919104215042</v>
+        <v>0.11149387699870604</v>
       </c>
       <c r="L16" s="32">
-        <v>6.9687150120323142</v>
+        <v>8.4926936771270185</v>
       </c>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="26"/>
       <c r="B17" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="37">
         <v>19.984000000000002</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E17" s="31">
         <v>2152.4360000000001</v>
       </c>
       <c r="F17" s="31">
         <v>0.21567797890035295</v>
       </c>
       <c r="G17" s="37">
-        <v>11.067</v>
+        <v>16.475999999999999</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I17" s="31">
-        <v>997.88199999999995</v>
+        <v>1803.4449999999999</v>
       </c>
       <c r="J17" s="32">
-        <v>9.5578119279914775E-2</v>
+        <v>0.17259831721050317</v>
       </c>
       <c r="K17" s="31">
-        <v>-44.6206965572458</v>
+        <v>-17.554043234587681</v>
       </c>
       <c r="L17" s="32">
-        <v>-53.63941134602841</v>
+        <v>-16.213768957590386</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="26"/>
       <c r="B18" s="27" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="37">
         <v>458.63099999999997</v>
       </c>
       <c r="D18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="31">
         <v>37611.574000000001</v>
       </c>
       <c r="F18" s="31">
         <v>3.7687477182044273</v>
       </c>
       <c r="G18" s="37">
-        <v>458.29700000000003</v>
+        <v>466.97399999999999</v>
       </c>
       <c r="H18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I18" s="31">
-        <v>41989.262000000002</v>
+        <v>42496.983</v>
       </c>
       <c r="J18" s="32">
-        <v>4.0217728067162177</v>
+        <v>4.0671646500577285</v>
       </c>
       <c r="K18" s="31">
-        <v>-7.2825430465874821E-2</v>
+        <v>1.8191094801703369</v>
       </c>
       <c r="L18" s="32">
-        <v>11.639204464030147</v>
+        <v>12.98911074553806</v>
       </c>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="26"/>
       <c r="B19" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="37">
         <v>345.36799999999999</v>
       </c>
       <c r="D19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="31">
         <v>29568.584999999999</v>
       </c>
       <c r="F19" s="31">
         <v>2.9628256783213498</v>
       </c>
       <c r="G19" s="37">
-        <v>332.97300000000001</v>
+        <v>333.06200000000001</v>
       </c>
       <c r="H19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I19" s="31">
-        <v>33340.349000000002</v>
+        <v>33304.692999999999</v>
       </c>
       <c r="J19" s="32">
-        <v>3.1933714142112866</v>
+        <v>3.1874185057001596</v>
       </c>
       <c r="K19" s="31">
-        <v>-3.5889254360566065</v>
+        <v>-3.5631558221954505</v>
       </c>
       <c r="L19" s="32">
-        <v>12.755984095958608</v>
+        <v>12.635396654929549</v>
       </c>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="26"/>
       <c r="B20" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="37">
         <v>113.26300000000001</v>
       </c>
       <c r="D20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="31">
         <v>8042.9889999999996</v>
       </c>
       <c r="F20" s="31">
         <v>0.80592203988307709</v>
       </c>
       <c r="G20" s="37">
-        <v>125.324</v>
+        <v>133.91200000000001</v>
       </c>
       <c r="H20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="31">
-        <v>8648.9130000000005</v>
+        <v>9192.2900000000009</v>
       </c>
       <c r="J20" s="32">
-        <v>0.82840139250493094</v>
+        <v>0.87974614435756904</v>
       </c>
       <c r="K20" s="31">
-        <v>10.648667261153239</v>
+        <v>18.231019838782302</v>
       </c>
       <c r="L20" s="32">
-        <v>7.5335674336990994</v>
+        <v>14.289476213382876</v>
       </c>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19">
         <v>4404</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="21">
         <v>17.133893</v>
       </c>
       <c r="D21" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="23">
         <v>6241.152</v>
       </c>
       <c r="F21" s="23">
         <v>0.62537471468136363</v>
       </c>
       <c r="G21" s="21">
-        <v>26.989533999999999</v>
+        <v>26.991204</v>
       </c>
       <c r="H21" s="36" t="s">
         <v>75</v>
       </c>
       <c r="I21" s="23">
-        <v>9570.7829999999994</v>
+        <v>9571.3080000000009</v>
       </c>
       <c r="J21" s="24">
-        <v>0.91669900767443502</v>
+        <v>0.91601998081639691</v>
       </c>
       <c r="K21" s="23">
-        <v>57.521317542954179</v>
+        <v>57.53106430628462</v>
       </c>
       <c r="L21" s="24">
-        <v>53.349621992862851</v>
+        <v>53.3580339014336</v>
       </c>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19">
         <v>4406</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="21">
         <v>1.181</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E22" s="23">
         <v>626.13800000000003</v>
       </c>
       <c r="F22" s="23">
         <v>6.2740159685449048E-2</v>
       </c>
       <c r="G22" s="21">
         <v>0.55800000000000005</v>
       </c>
       <c r="H22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I22" s="23">
         <v>351.97300000000001</v>
       </c>
       <c r="J22" s="24">
-        <v>3.3712320071220291E-2</v>
+        <v>3.368550053011455E-2</v>
       </c>
       <c r="K22" s="23">
         <v>-52.751905165114309</v>
       </c>
       <c r="L22" s="24">
         <v>-43.786673225391212</v>
       </c>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="19">
         <v>4407</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="21">
         <v>460.82900000000001</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E23" s="23">
         <v>115665.893</v>
       </c>
       <c r="F23" s="23">
         <v>11.589931607696807</v>
       </c>
       <c r="G23" s="21">
-        <v>537.55499999999995</v>
+        <v>557.99199999999996</v>
       </c>
       <c r="H23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I23" s="23">
-        <v>141828.739</v>
+        <v>147748.39199999999</v>
       </c>
       <c r="J23" s="24">
-        <v>13.584496096193639</v>
+        <v>14.140228190911154</v>
       </c>
       <c r="K23" s="23">
-        <v>16.64955981502899</v>
+        <v>21.084393560301098</v>
       </c>
       <c r="L23" s="24">
-        <v>22.619326511402981</v>
+        <v>27.737216363340572</v>
       </c>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="26">
         <v>44071</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="37">
         <v>439.15100000000001</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="31">
         <v>105873.792</v>
       </c>
       <c r="F24" s="31">
         <v>10.608745382941171</v>
       </c>
       <c r="G24" s="37">
-        <v>516.91700000000003</v>
+        <v>537.06600000000003</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I24" s="31">
-        <v>133243.09400000001</v>
+        <v>138940.53200000001</v>
       </c>
       <c r="J24" s="32">
-        <v>12.762154574946637</v>
+        <v>13.297273837312513</v>
       </c>
       <c r="K24" s="31">
-        <v>17.708259801298418</v>
+        <v>22.296431068129191</v>
       </c>
       <c r="L24" s="32">
-        <v>25.850875351663998</v>
+        <v>31.232224118316271</v>
       </c>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="37">
         <v>21.678000000000001</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="31">
         <v>9792.1010000000006</v>
       </c>
       <c r="F25" s="31">
         <v>0.98118622475563744</v>
       </c>
       <c r="G25" s="37">
-        <v>20.638000000000002</v>
+        <v>20.925999999999998</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I25" s="31">
-        <v>8585.6450000000004</v>
+        <v>8807.86</v>
       </c>
       <c r="J25" s="32">
-        <v>0.8223415212470051</v>
+        <v>0.84295435359864179</v>
       </c>
       <c r="K25" s="31">
-        <v>-4.7974905434080597</v>
+        <v>-3.4689547006181494</v>
       </c>
       <c r="L25" s="32">
-        <v>-12.32070625088528</v>
+        <v>-10.051377125297217</v>
       </c>
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="19">
         <v>4408</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="21">
         <v>153.49799999999999</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="23">
         <v>51402.03</v>
       </c>
       <c r="F26" s="23">
         <v>5.1505763431643548</v>
       </c>
       <c r="G26" s="21">
-        <v>152.393</v>
+        <v>152.411</v>
       </c>
       <c r="H26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="23">
-        <v>47891.355000000003</v>
+        <v>47960.989000000001</v>
       </c>
       <c r="J26" s="24">
-        <v>4.5870810783907743</v>
+        <v>4.5900961732414647</v>
       </c>
       <c r="K26" s="23">
-        <v>-0.71987908637245424</v>
+        <v>-0.70815254921887527</v>
       </c>
       <c r="L26" s="24">
-        <v>-6.8298372651819301</v>
+        <v>-6.6943679072596893</v>
       </c>
       <c r="M26" s="18"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="19">
         <v>4409</v>
       </c>
       <c r="B27" s="20" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="36"/>
       <c r="E27" s="23">
         <v>12859.763999999999</v>
       </c>
       <c r="F27" s="23">
         <v>1.2885716038272537</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H27" s="36"/>
       <c r="I27" s="23">
-        <v>14542.727999999999</v>
+        <v>15236.34</v>
       </c>
       <c r="J27" s="24">
-        <v>1.3929167891988796</v>
+        <v>1.4581906542462222</v>
       </c>
       <c r="K27" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L27" s="24">
-        <v>13.087051986335052</v>
+        <v>18.480712398765647</v>
       </c>
       <c r="M27" s="18"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="26">
         <v>44091</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D28" s="38"/>
       <c r="E28" s="31">
         <v>7730.1989999999996</v>
       </c>
       <c r="F28" s="31">
         <v>0.77457991634479706</v>
       </c>
       <c r="G28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H28" s="38"/>
       <c r="I28" s="31">
-        <v>8402.65</v>
+        <v>8450.24</v>
       </c>
       <c r="J28" s="32">
-        <v>0.80481408018921663</v>
+        <v>0.80872840814379288</v>
       </c>
       <c r="K28" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L28" s="32">
-        <v>8.6990127938491639</v>
+        <v>9.314650243803559</v>
       </c>
       <c r="M28" s="25"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="26">
         <v>44092</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D29" s="38"/>
       <c r="E29" s="31">
         <v>5129.5649999999996</v>
       </c>
       <c r="F29" s="31">
         <v>0.51399168748245661</v>
       </c>
       <c r="G29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="38"/>
       <c r="I29" s="31">
-        <v>6140.0780000000004</v>
+        <v>6786.1</v>
       </c>
       <c r="J29" s="32">
-        <v>0.58810270900966299</v>
+        <v>0.64946224610242931</v>
       </c>
       <c r="K29" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L29" s="32">
-        <v>19.699779610941686</v>
+        <v>32.293868973295027</v>
       </c>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="19">
         <v>4410</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="21">
         <v>67.683000000000007</v>
       </c>
       <c r="D30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="23">
         <v>25371.058000000001</v>
       </c>
       <c r="F30" s="23">
         <v>2.542225883605195</v>
       </c>
       <c r="G30" s="21">
-        <v>64.796999999999997</v>
+        <v>64.956000000000003</v>
       </c>
       <c r="H30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="23">
-        <v>23309.165000000001</v>
+        <v>23403.124</v>
       </c>
       <c r="J30" s="24">
-        <v>2.2325747459972369</v>
+        <v>2.2397909666603306</v>
       </c>
       <c r="K30" s="23">
-        <v>-4.2639953902752676</v>
+        <v>-4.0290767253224642</v>
       </c>
       <c r="L30" s="24">
-        <v>-8.1269492190668586</v>
+        <v>-7.7566099135479529</v>
       </c>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="19">
         <v>4411</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="21">
         <v>39.543999999999997</v>
       </c>
       <c r="D31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="23">
         <v>22706.974999999999</v>
       </c>
       <c r="F31" s="23">
         <v>2.2752799502242307</v>
       </c>
       <c r="G31" s="21">
-        <v>43.567999999999998</v>
+        <v>45.792000000000002</v>
       </c>
       <c r="H31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="23">
-        <v>24547.774000000001</v>
+        <v>25086.97</v>
       </c>
       <c r="J31" s="24">
-        <v>2.3512099340687485</v>
+        <v>2.4009430872083026</v>
       </c>
       <c r="K31" s="23">
-        <v>10.176006473801339</v>
+        <v>15.800121383775048</v>
       </c>
       <c r="L31" s="24">
-        <v>8.1067557435545812</v>
+        <v>10.481338883757095</v>
       </c>
       <c r="M31" s="25"/>
     </row>
     <row r="32" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="19">
         <v>4412</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="21">
         <v>37.646000000000001</v>
       </c>
       <c r="D32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="23">
         <v>28873.792000000001</v>
       </c>
       <c r="F32" s="23">
         <v>2.8932061635045967</v>
       </c>
       <c r="G32" s="21">
-        <v>42.58</v>
+        <v>43.405999999999999</v>
       </c>
       <c r="H32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="23">
-        <v>29602.563999999998</v>
+        <v>30280.923999999999</v>
       </c>
       <c r="J32" s="24">
-        <v>2.8353626911631946</v>
+        <v>2.8980293416096075</v>
       </c>
       <c r="K32" s="23">
-        <v>13.106306114859473</v>
+        <v>15.300430324602873</v>
       </c>
       <c r="L32" s="24">
-        <v>2.5239913067185533</v>
+        <v>4.8733882962099253</v>
       </c>
       <c r="M32" s="25"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="19">
         <v>4413</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="21">
         <v>1.125</v>
       </c>
       <c r="D33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="23">
         <v>309.98</v>
       </c>
       <c r="F33" s="23">
         <v>3.1060556457674665E-2</v>
       </c>
       <c r="G33" s="21">
         <v>0.21199999999999999</v>
       </c>
       <c r="H33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="23">
         <v>187.00200000000001</v>
       </c>
       <c r="J33" s="24">
-        <v>1.7911235458283267E-2</v>
+        <v>1.7896986331714309E-2</v>
       </c>
       <c r="K33" s="23">
         <v>-81.155555555555566</v>
       </c>
       <c r="L33" s="24">
         <v>-39.672882121427186</v>
       </c>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="39" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="36"/>
       <c r="E34" s="23">
         <v>19788.932000000001</v>
       </c>
       <c r="F34" s="23">
         <v>1.9828867656722522</v>
       </c>
       <c r="G34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H34" s="36"/>
       <c r="I34" s="23">
-        <v>19693.736000000001</v>
+        <v>20285.187000000002</v>
       </c>
       <c r="J34" s="24">
-        <v>1.886285400954373</v>
+        <v>1.9413894743118729</v>
       </c>
       <c r="K34" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L34" s="24">
-        <v>-0.48105678467135016</v>
+        <v>2.5077401852712464</v>
       </c>
       <c r="M34" s="25"/>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="19">
         <v>4418</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="36"/>
       <c r="E35" s="23">
         <v>32370.355</v>
       </c>
       <c r="F35" s="23">
         <v>3.2435680980465555</v>
       </c>
       <c r="G35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H35" s="36"/>
       <c r="I35" s="23">
-        <v>29454.348000000002</v>
+        <v>31602.918000000001</v>
       </c>
       <c r="J35" s="24">
-        <v>2.8211664169271713</v>
+        <v>3.0245504940497332</v>
       </c>
       <c r="K35" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L35" s="24">
-        <v>-9.0082638883632811</v>
+        <v>-2.370801926639353</v>
       </c>
       <c r="M35" s="25"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="36"/>
       <c r="E36" s="23">
         <v>3229.3209999999999</v>
       </c>
       <c r="F36" s="23">
         <v>0.32358380295649519</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H36" s="36"/>
       <c r="I36" s="23">
-        <v>3557.636</v>
+        <v>3603.5929999999998</v>
       </c>
       <c r="J36" s="24">
-        <v>0.34075387466906798</v>
+        <v>0.34488109574261966</v>
       </c>
       <c r="K36" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L36" s="24">
-        <v>10.166688291439597</v>
+        <v>11.589804791781305</v>
       </c>
       <c r="M36" s="25"/>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="19">
         <v>44219910</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="36"/>
       <c r="E37" s="23">
         <v>1082.867</v>
       </c>
       <c r="F37" s="23">
         <v>0.10850523127186525</v>
       </c>
       <c r="G37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H37" s="36"/>
       <c r="I37" s="23">
-        <v>1059.0119999999999</v>
+        <v>1062.1759999999999</v>
       </c>
       <c r="J37" s="24">
-        <v>0.10143321079532561</v>
+        <v>0.10165532643434284</v>
       </c>
       <c r="K37" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L37" s="24">
-        <v>-2.202948284507702</v>
+        <v>-1.9107609706455209</v>
       </c>
       <c r="M37" s="25"/>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="36"/>
       <c r="E38" s="23">
         <v>55029.609000000099</v>
       </c>
       <c r="F38" s="23">
         <v>5.5140663177890978</v>
       </c>
       <c r="G38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H38" s="36"/>
       <c r="I38" s="23">
-        <v>78539.886999999915</v>
+        <v>65677.951999999976</v>
       </c>
       <c r="J38" s="24">
-        <v>7.5226276132017809</v>
+        <v>6.2856943200553372</v>
       </c>
       <c r="K38" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L38" s="24">
-        <v>42.722960288523538</v>
+        <v>19.350206540627717</v>
       </c>
       <c r="M38" s="25"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="11">
         <v>47</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="16">
         <v>12491.835999999999</v>
       </c>
       <c r="F39" s="16">
         <v>1.2517045529970086</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="16">
-        <v>5267.4660000000003</v>
+        <v>4752.7280000000001</v>
       </c>
       <c r="J39" s="16">
-        <v>0.50452307352061232</v>
+        <v>0.45485881463490174</v>
       </c>
       <c r="K39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="L39" s="17">
-        <v>-57.832731713736877</v>
+        <v>-61.953326956902089</v>
       </c>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="11">
         <v>48</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="40"/>
       <c r="E40" s="16">
         <v>345602.38699999999</v>
       </c>
       <c r="F40" s="16">
         <v>34.629984041940205</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H40" s="40"/>
       <c r="I40" s="16">
-        <v>355792.57799999998</v>
+        <v>353183.511</v>
       </c>
       <c r="J40" s="17">
-        <v>34.078163008243841</v>
+        <v>33.801352225932725</v>
       </c>
       <c r="K40" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L40" s="17">
-        <v>2.9485302715805584</v>
+        <v>2.1935971177189848</v>
       </c>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D41" s="16"/>
       <c r="E41" s="16">
         <v>88553.481</v>
       </c>
       <c r="F41" s="16">
         <v>8.8732189048458618</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H41" s="16"/>
       <c r="I41" s="16">
-        <v>85153.755999999994</v>
+        <v>88079.593999999997</v>
       </c>
       <c r="J41" s="17">
-        <v>8.156110490118829</v>
+        <v>8.4296386665433847</v>
       </c>
       <c r="K41" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L41" s="17">
-        <v>-3.83917714087378</v>
+        <v>-0.53514214760230872</v>
       </c>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="41"/>
       <c r="E42" s="16">
         <v>3981.7530000000002</v>
       </c>
       <c r="F42" s="16">
         <v>0.39897884978713283</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H42" s="41"/>
       <c r="I42" s="16">
-        <v>2595.9670000000001</v>
+        <v>2726.194</v>
       </c>
       <c r="J42" s="17">
-        <v>0.24864427214111742</v>
+        <v>0.26090981249185341</v>
       </c>
       <c r="K42" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L42" s="17">
-        <v>-34.803414475985825</v>
+        <v>-31.532819840909269</v>
       </c>
       <c r="M42" s="25"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="42"/>
       <c r="B43" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="44"/>
       <c r="D43" s="45"/>
       <c r="E43" s="45">
         <v>997985.98400000005</v>
       </c>
       <c r="F43" s="46">
         <v>100</v>
       </c>
       <c r="G43" s="44"/>
       <c r="H43" s="45"/>
       <c r="I43" s="45">
-        <v>1044048.583</v>
+        <v>1044879.828</v>
       </c>
       <c r="J43" s="46">
         <v>100</v>
       </c>
       <c r="K43" s="44"/>
       <c r="L43" s="46">
-        <v>4.6155557030347962</v>
+        <v>4.6988479549628543</v>
       </c>
       <c r="M43" s="47"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="3"/>
       <c r="B44" s="48"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="49"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="50"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
     </row>
     <row r="45" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="3"/>
       <c r="B45" s="48"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
@@ -7122,2202 +7127,2202 @@
       <c r="I6" s="57"/>
       <c r="J6" s="58"/>
       <c r="K6" s="59"/>
       <c r="L6" s="60"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="61"/>
       <c r="B7" s="103" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="63"/>
       <c r="E7" s="63">
         <v>997985.98400000005</v>
       </c>
       <c r="F7" s="64">
         <v>100</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="63"/>
       <c r="I7" s="63">
-        <v>1044048.583</v>
+        <v>1044879.828</v>
       </c>
       <c r="J7" s="64">
         <v>100</v>
       </c>
       <c r="K7" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="66">
-        <v>4.6155557030347962</v>
+        <v>4.6988479549628543</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="68"/>
       <c r="B8" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="71"/>
       <c r="E8" s="71">
         <v>239546.44500000001</v>
       </c>
       <c r="F8" s="72">
         <v>24.002986899663711</v>
       </c>
       <c r="G8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H8" s="71"/>
       <c r="I8" s="71">
-        <v>264812.81699999998</v>
+        <v>263790.43699999998</v>
       </c>
       <c r="J8" s="72">
-        <v>25.364032029915602</v>
+        <v>25.246007237494492</v>
       </c>
       <c r="K8" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L8" s="74">
-        <v>10.547587963578408</v>
+        <v>10.12078972827168</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="68"/>
       <c r="B9" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D9" s="71"/>
       <c r="E9" s="71">
         <v>125940.446</v>
       </c>
       <c r="F9" s="72">
         <v>12.619460395147192</v>
       </c>
       <c r="G9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H9" s="71"/>
       <c r="I9" s="71">
-        <v>129454.394</v>
+        <v>127795.55499999999</v>
       </c>
       <c r="J9" s="72">
-        <v>12.39926916312859</v>
+        <v>12.230646202120001</v>
       </c>
       <c r="K9" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L9" s="74">
-        <v>2.7901663934078842</v>
+        <v>1.4730049471160336</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="68"/>
       <c r="B10" s="69" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="71"/>
       <c r="E10" s="71">
         <v>115921.761</v>
       </c>
       <c r="F10" s="72">
         <v>11.61557004391757</v>
       </c>
       <c r="G10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H10" s="71"/>
       <c r="I10" s="71">
-        <v>135211.731</v>
+        <v>138052.66</v>
       </c>
       <c r="J10" s="72">
-        <v>12.950712562769697</v>
+        <v>13.212300237841323</v>
       </c>
       <c r="K10" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="74">
-        <v>16.640508075097308</v>
+        <v>19.09123775302206</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="68"/>
       <c r="B11" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D11" s="71"/>
       <c r="E11" s="71">
         <v>138139.94899999999</v>
       </c>
       <c r="F11" s="72">
         <v>13.841872652993088</v>
       </c>
       <c r="G11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H11" s="71"/>
       <c r="I11" s="71">
-        <v>141325.58600000001</v>
+        <v>141472.46400000001</v>
       </c>
       <c r="J11" s="72">
-        <v>13.53630360705159</v>
+        <v>13.539591846728618</v>
       </c>
       <c r="K11" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="74">
-        <v>2.3060939453510421</v>
+        <v>2.412419451523045</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="68"/>
       <c r="B12" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D12" s="71"/>
       <c r="E12" s="71">
         <v>72969.676999999996</v>
       </c>
       <c r="F12" s="72">
         <v>7.3116935678327106</v>
       </c>
       <c r="G12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H12" s="75"/>
       <c r="I12" s="71">
-        <v>81696.354000000007</v>
+        <v>82786.721999999994</v>
       </c>
       <c r="J12" s="72">
-        <v>7.8249571265401547</v>
+        <v>7.9230854861521927</v>
       </c>
       <c r="K12" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="74">
-        <v>11.959319759631128</v>
+        <v>13.453595251627604</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="68"/>
       <c r="B13" s="69" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="71"/>
       <c r="E13" s="71">
         <v>36419.451999999997</v>
       </c>
       <c r="F13" s="72">
         <v>3.6492949383946454</v>
       </c>
       <c r="G13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H13" s="71"/>
       <c r="I13" s="71">
-        <v>39541.855000000003</v>
+        <v>39542.379999999997</v>
       </c>
       <c r="J13" s="72">
-        <v>3.7873577574694153</v>
+        <v>3.784395003173513</v>
       </c>
       <c r="K13" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="74">
-        <v>8.5734486065303948</v>
+        <v>8.5748901438714675</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="68"/>
       <c r="B14" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D14" s="71"/>
       <c r="E14" s="71">
         <v>60577.457000000002</v>
       </c>
       <c r="F14" s="72">
         <v>6.0699707181458775</v>
       </c>
       <c r="G14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H14" s="71"/>
       <c r="I14" s="71">
-        <v>57878.053</v>
+        <v>56760.728000000003</v>
       </c>
       <c r="J14" s="72">
-        <v>5.5436168337771692</v>
+        <v>5.432273308275601</v>
       </c>
       <c r="K14" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L14" s="74">
-        <v>-4.4561197080293447</v>
+        <v>-6.3005764669190372</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="68"/>
       <c r="B15" s="69" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="71"/>
       <c r="E15" s="71">
         <v>26513.776999999998</v>
       </c>
       <c r="F15" s="72">
         <v>2.6567283934921471</v>
       </c>
       <c r="G15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H15" s="71"/>
       <c r="I15" s="71">
         <v>23555.473000000002</v>
       </c>
       <c r="J15" s="72">
-        <v>2.2561663684572046</v>
+        <v>2.2543714950538796</v>
       </c>
       <c r="K15" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L15" s="74">
         <v>-11.157610626354732</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="68"/>
       <c r="B16" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D16" s="71"/>
       <c r="E16" s="71">
         <v>17887.740000000002</v>
       </c>
       <c r="F16" s="72">
         <v>1.7923838898322646</v>
       </c>
       <c r="G16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H16" s="71"/>
       <c r="I16" s="71">
-        <v>17286.302</v>
+        <v>17580.588</v>
       </c>
       <c r="J16" s="72">
-        <v>1.6556990049571285</v>
+        <v>1.682546406666777</v>
       </c>
       <c r="K16" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L16" s="74">
-        <v>-3.3622917148840594</v>
+        <v>-1.7171090366921806</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="68"/>
       <c r="B17" s="69" t="s">
         <v>80</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D17" s="71"/>
       <c r="E17" s="71">
         <v>5320.6059999999998</v>
       </c>
       <c r="F17" s="72">
         <v>0.53313434109311097</v>
       </c>
       <c r="G17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H17" s="75"/>
       <c r="I17" s="71">
-        <v>6095.6059999999998</v>
+        <v>6318.1030000000001</v>
       </c>
       <c r="J17" s="72">
-        <v>0.5838431371157754</v>
+        <v>0.6046726935185891</v>
       </c>
       <c r="K17" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L17" s="74">
-        <v>14.566009962023124</v>
+        <v>18.747808050436365</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="68"/>
       <c r="B18" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="71"/>
       <c r="E18" s="71">
         <v>158748.67399999988</v>
       </c>
       <c r="F18" s="72">
         <v>15.906904159487661</v>
       </c>
       <c r="G18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H18" s="75"/>
       <c r="I18" s="71">
-        <v>147190.41199999989</v>
+        <v>147224.71799999999</v>
       </c>
       <c r="J18" s="72">
-        <v>14.098042408817665</v>
+        <v>14.090110082975015</v>
       </c>
       <c r="K18" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L18" s="74">
-        <v>-7.2808557758409984</v>
+        <v>-7.2592455165955583</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="61">
         <v>44</v>
       </c>
       <c r="B19" s="103" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="63"/>
       <c r="E19" s="63">
         <v>547120.826</v>
       </c>
       <c r="F19" s="64">
         <v>100</v>
       </c>
       <c r="G19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="63"/>
       <c r="I19" s="63">
-        <v>595033.22499999998</v>
+        <v>595931.33400000003</v>
       </c>
       <c r="J19" s="64">
         <v>100</v>
       </c>
       <c r="K19" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L19" s="66">
-        <v>8.7571879415169569</v>
+        <v>8.9213397992640164</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="68"/>
       <c r="B20" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="71"/>
       <c r="E20" s="71">
         <v>162531.98300000001</v>
       </c>
       <c r="F20" s="72">
         <v>29.706780527488093</v>
       </c>
       <c r="G20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H20" s="71"/>
       <c r="I20" s="71">
-        <v>184260.54800000001</v>
+        <v>184475.046</v>
       </c>
       <c r="J20" s="72">
-        <v>30.966430151862532</v>
+        <v>30.955755382381017</v>
       </c>
       <c r="K20" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L20" s="74">
-        <v>13.368793390036965</v>
+        <v>13.50076618458534</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="68"/>
       <c r="B21" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="71"/>
       <c r="E21" s="71">
         <v>103645.41</v>
       </c>
       <c r="F21" s="72">
         <v>18.943788113084914</v>
       </c>
       <c r="G21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H21" s="71"/>
       <c r="I21" s="71">
-        <v>102489.094</v>
+        <v>101249.61500000001</v>
       </c>
       <c r="J21" s="72">
-        <v>17.224096015814915</v>
+        <v>16.990147895126455</v>
       </c>
       <c r="K21" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L21" s="74">
-        <v>-1.1156461246089009</v>
+        <v>-2.3115302452853417</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="68"/>
       <c r="B22" s="69" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="71"/>
       <c r="E22" s="71">
         <v>78695.032000000007</v>
       </c>
       <c r="F22" s="72">
         <v>14.383483183292316</v>
       </c>
       <c r="G22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H22" s="71"/>
       <c r="I22" s="71">
-        <v>97080.596999999994</v>
+        <v>99121.983999999997</v>
       </c>
       <c r="J22" s="72">
-        <v>16.315155678911879</v>
+        <v>16.633121694520597</v>
       </c>
       <c r="K22" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L22" s="74">
-        <v>23.36305676831034</v>
+        <v>25.957104890687365</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="68"/>
       <c r="B23" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="71"/>
       <c r="E23" s="71">
         <v>47487.788999999997</v>
       </c>
       <c r="F23" s="72">
         <v>8.6795798557300756</v>
       </c>
       <c r="G23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H23" s="71"/>
       <c r="I23" s="71">
-        <v>49614.659</v>
+        <v>49162.957000000002</v>
       </c>
       <c r="J23" s="72">
-        <v>8.3381325471363397</v>
+        <v>8.2497687560761825</v>
       </c>
       <c r="K23" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L23" s="74">
-        <v>4.4787724271601759</v>
+        <v>3.5275763207253243</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="68"/>
       <c r="B24" s="69" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="71"/>
       <c r="E24" s="71">
         <v>26356.064999999999</v>
       </c>
       <c r="F24" s="72">
         <v>4.8172293481659567</v>
       </c>
       <c r="G24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H24" s="71"/>
       <c r="I24" s="71">
         <v>23480.669000000002</v>
       </c>
       <c r="J24" s="72">
-        <v>3.9461105722289718</v>
+        <v>3.940163515550267</v>
       </c>
       <c r="K24" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L24" s="74">
         <v>-10.909807666660395</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="68"/>
       <c r="B25" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="71"/>
       <c r="E25" s="71">
         <v>128404.54699999996</v>
       </c>
       <c r="F25" s="72">
         <v>23.469138972238639</v>
       </c>
       <c r="G25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H25" s="75"/>
       <c r="I25" s="71">
-        <v>138107.658</v>
+        <v>138441.06300000002</v>
       </c>
       <c r="J25" s="72">
-        <v>23.210075034045367</v>
+        <v>23.231042756345484</v>
       </c>
       <c r="K25" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L25" s="74">
-        <v>7.5566724284304634</v>
+        <v>7.8163244483858225</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="76">
         <v>4403</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="77">
         <v>1188.0709999999999</v>
       </c>
       <c r="D26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="79">
         <v>114385.19899999999</v>
       </c>
       <c r="F26" s="80">
         <v>100</v>
       </c>
       <c r="G26" s="77">
-        <v>1169.8050000000001</v>
+        <v>1193.6969999999999</v>
       </c>
       <c r="H26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="79">
-        <v>122808.47100000001</v>
+        <v>125258.966</v>
       </c>
       <c r="J26" s="80">
         <v>100</v>
       </c>
       <c r="K26" s="81">
-        <v>-1.5374502028919022</v>
+        <v>0.47354072273458209</v>
       </c>
       <c r="L26" s="82">
-        <v>7.3639527435713186</v>
+        <v>9.5062709992750083</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="76"/>
       <c r="B27" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="77">
         <v>1054.8240000000001</v>
       </c>
       <c r="D27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="79">
         <v>104189.774</v>
       </c>
       <c r="F27" s="80">
         <v>91.086762020670179</v>
       </c>
       <c r="G27" s="77">
-        <v>1033.414</v>
+        <v>1043.309</v>
       </c>
       <c r="H27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I27" s="79">
-        <v>113161.67600000001</v>
+        <v>114263.231</v>
       </c>
       <c r="J27" s="80">
-        <v>92.144845610853679</v>
+        <v>91.221598460265113</v>
       </c>
       <c r="K27" s="81">
-        <v>-2.0297224939895262</v>
+        <v>-1.0916513086543442</v>
       </c>
       <c r="L27" s="82">
-        <v>8.6111157127569946</v>
+        <v>9.6683739807324987</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="68"/>
       <c r="B28" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="70">
         <v>698.29399999999998</v>
       </c>
       <c r="D28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="71">
         <v>63398.082000000002</v>
       </c>
       <c r="F28" s="72">
         <v>55.425074707436586</v>
       </c>
       <c r="G28" s="70">
-        <v>782.62599999999998</v>
+        <v>791.74199999999996</v>
       </c>
       <c r="H28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I28" s="71">
-        <v>80067.823999999993</v>
+        <v>81042.145000000004</v>
       </c>
       <c r="J28" s="72">
-        <v>65.197313628308265</v>
+        <v>64.699675869909385</v>
       </c>
       <c r="K28" s="85">
-        <v>12.076861608434269</v>
+        <v>13.382328933085489</v>
       </c>
       <c r="L28" s="74">
-        <v>26.29376390282594</v>
+        <v>27.830594307253655</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="68"/>
       <c r="B29" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="70">
         <v>103.116</v>
       </c>
       <c r="D29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="71">
         <v>9994.6360000000004</v>
       </c>
       <c r="F29" s="72">
         <v>8.7377004082494985</v>
       </c>
       <c r="G29" s="70">
-        <v>61.566000000000003</v>
+        <v>62.274999999999999</v>
       </c>
       <c r="H29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I29" s="71">
-        <v>8175.1350000000002</v>
+        <v>8287.9670000000006</v>
       </c>
       <c r="J29" s="72">
-        <v>6.6568168575276871</v>
+        <v>6.6166656684679976</v>
       </c>
       <c r="K29" s="85">
-        <v>-40.294425695333409</v>
+        <v>-39.606850537259007</v>
       </c>
       <c r="L29" s="74">
-        <v>-18.204775041332173</v>
+        <v>-17.075849485664108</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="68"/>
       <c r="B30" s="83" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="70">
         <v>176.303</v>
       </c>
       <c r="D30" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="71">
         <v>21726.819</v>
       </c>
       <c r="F30" s="72">
         <v>18.994432138025129</v>
       </c>
       <c r="G30" s="70">
         <v>159.59399999999999</v>
       </c>
       <c r="H30" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="71">
         <v>20093.839</v>
       </c>
       <c r="J30" s="72">
-        <v>16.361932394712415</v>
+        <v>16.041836877369722</v>
       </c>
       <c r="K30" s="85">
         <v>-9.4774337362381829</v>
       </c>
       <c r="L30" s="74">
         <v>-7.5159644861035542</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="68"/>
       <c r="B31" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="70">
         <v>12.775</v>
       </c>
       <c r="D31" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="71">
         <v>1484.6479999999999</v>
       </c>
       <c r="F31" s="72">
         <v>1.297937157061728</v>
       </c>
       <c r="G31" s="70">
-        <v>5.7779999999999996</v>
+        <v>5.8479999999999999</v>
       </c>
       <c r="H31" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="71">
-        <v>1318.357</v>
+        <v>1332.759</v>
       </c>
       <c r="J31" s="72">
-        <v>1.0735065661716447</v>
+        <v>1.0640028754508479</v>
       </c>
       <c r="K31" s="85">
-        <v>-54.771037181996093</v>
+        <v>-54.223091976516635</v>
       </c>
       <c r="L31" s="74">
-        <v>-11.200702119290225</v>
+        <v>-10.230640528933451</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="68"/>
       <c r="B32" s="69" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="70">
         <v>49.215000000000003</v>
       </c>
       <c r="D32" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="71">
         <v>6395.951</v>
       </c>
       <c r="F32" s="72">
         <v>5.591589695096828</v>
       </c>
       <c r="G32" s="70">
         <v>21.898</v>
       </c>
       <c r="H32" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="71">
         <v>3244.5390000000002</v>
       </c>
       <c r="J32" s="72">
-        <v>2.6419504889039782</v>
+        <v>2.5902648757295346</v>
       </c>
       <c r="K32" s="85">
         <v>-55.505435334755674</v>
       </c>
       <c r="L32" s="74">
         <v>-49.271984729088757</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="68"/>
       <c r="B33" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="70">
         <v>15.121000000000095</v>
       </c>
       <c r="D33" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="71">
         <v>1189.6379999999917</v>
       </c>
       <c r="F33" s="72">
         <v>1.0400279148004032</v>
       </c>
       <c r="G33" s="70">
-        <v>1.9519999999999982</v>
+        <v>1.9520000000002256</v>
       </c>
       <c r="H33" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="71">
-        <v>261.98200000001816</v>
+        <v>261.98199999998906</v>
       </c>
       <c r="J33" s="72">
-        <v>0.21332567522969825</v>
+        <v>0.2091522933376195</v>
       </c>
       <c r="K33" s="85">
-        <v>-87.090800872958226</v>
+        <v>-87.090800872956734</v>
       </c>
       <c r="L33" s="74">
-        <v>-77.978006754994382</v>
+        <v>-77.978006754996827</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="76"/>
       <c r="B34" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="77">
         <v>133.24700000000001</v>
       </c>
       <c r="D34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="79">
         <v>10195.424999999999</v>
       </c>
       <c r="F34" s="80">
         <v>8.9132379793298249</v>
       </c>
       <c r="G34" s="77">
-        <v>136.39099999999999</v>
+        <v>150.38800000000001</v>
       </c>
       <c r="H34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I34" s="79">
-        <v>9646.7950000000001</v>
+        <v>10995.735000000001</v>
       </c>
       <c r="J34" s="80">
-        <v>7.8551543891463318</v>
+        <v>8.7784015397348885</v>
       </c>
       <c r="K34" s="81">
-        <v>2.3595277942467572</v>
+        <v>12.86407949147072</v>
       </c>
       <c r="L34" s="82">
-        <v>-5.3811390893464397</v>
+        <v>7.8496972906965761</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="68"/>
       <c r="B35" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="70">
         <v>108.258</v>
       </c>
       <c r="D35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E35" s="71">
         <v>7752.2920000000004</v>
       </c>
       <c r="F35" s="72">
         <v>6.7773558710161446</v>
       </c>
       <c r="G35" s="70">
-        <v>111.26300000000001</v>
+        <v>124.536</v>
       </c>
       <c r="H35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I35" s="71">
-        <v>6662.6229999999996</v>
+        <v>7693.3090000000002</v>
       </c>
       <c r="J35" s="72">
-        <v>5.4252145196075272</v>
+        <v>6.1419228065478357</v>
       </c>
       <c r="K35" s="85">
-        <v>2.7757763860407634</v>
+        <v>15.036302167045399</v>
       </c>
       <c r="L35" s="74">
-        <v>-14.056088186564706</v>
+        <v>-0.76084595368698915</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="68"/>
       <c r="B36" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="70">
         <v>23.109000000000002</v>
       </c>
       <c r="D36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E36" s="71">
         <v>1970.087</v>
       </c>
       <c r="F36" s="72">
         <v>1.7223268545434798</v>
       </c>
       <c r="G36" s="70">
-        <v>6.15</v>
+        <v>6.399</v>
       </c>
       <c r="H36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I36" s="71">
-        <v>571.37699999999995</v>
+        <v>719.53499999999997</v>
       </c>
       <c r="J36" s="72">
-        <v>0.46525862210270486</v>
+        <v>0.57443792087506129</v>
       </c>
       <c r="K36" s="85">
-        <v>-73.386992081007406</v>
+        <v>-72.309489809165257</v>
       </c>
       <c r="L36" s="74">
-        <v>-70.997372197268447</v>
+        <v>-63.476993655610137</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="68"/>
       <c r="B37" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="70">
         <v>1.079</v>
       </c>
       <c r="D37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E37" s="71">
         <v>213.559</v>
       </c>
       <c r="F37" s="72">
         <v>0.18670160288832474</v>
       </c>
       <c r="G37" s="70">
-        <v>15.923999999999999</v>
+        <v>16.334</v>
       </c>
       <c r="H37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I37" s="71">
-        <v>1758.0730000000001</v>
+        <v>1809.4069999999999</v>
       </c>
       <c r="J37" s="72">
-        <v>1.4315567856878537</v>
+        <v>1.4445329207012614</v>
       </c>
       <c r="K37" s="85">
-        <v>1375.8109360518999</v>
+        <v>1413.8090824837811</v>
       </c>
       <c r="L37" s="74">
-        <v>723.22590010254783</v>
+        <v>747.2632855557481</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="68"/>
       <c r="B38" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="70">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E38" s="71">
         <v>45.491</v>
       </c>
       <c r="F38" s="72">
         <v>3.9770005558149177E-2</v>
       </c>
       <c r="G38" s="70">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="H38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I38" s="71">
         <v>12.218</v>
       </c>
       <c r="J38" s="72">
-        <v>9.9488251099551592E-3</v>
+        <v>9.7541919673837952E-3</v>
       </c>
       <c r="K38" s="85">
         <v>-93.103448275862064</v>
       </c>
       <c r="L38" s="74">
         <v>-73.141940163988465</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="68"/>
       <c r="B39" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="70">
         <v>2.7E-2</v>
       </c>
       <c r="D39" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E39" s="71">
         <v>3.859</v>
       </c>
       <c r="F39" s="72">
         <v>3.3736882339121515E-3</v>
       </c>
       <c r="G39" s="70">
-        <v>1.2999999999999999E-2</v>
+        <v>0.05</v>
       </c>
       <c r="H39" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I39" s="71">
-        <v>2.2450000000000001</v>
+        <v>56.795000000000002</v>
       </c>
       <c r="J39" s="72">
-        <v>1.8280497930798275E-3</v>
+        <v>4.5342063577309105E-2</v>
       </c>
       <c r="K39" s="85">
-        <v>-51.851851851851848</v>
+        <v>85.18518518518519</v>
       </c>
       <c r="L39" s="74">
-        <v>-41.824306815237108</v>
+        <v>1371.7543405027209</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="68"/>
       <c r="B40" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="70">
         <v>0.68700000000004025</v>
       </c>
       <c r="D40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="71">
         <v>210.13699999999881</v>
       </c>
       <c r="F40" s="72">
         <v>0.18370995708981439</v>
       </c>
       <c r="G40" s="70">
-        <v>3.0349999999999682</v>
+        <v>3.0629999999999882</v>
       </c>
       <c r="H40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I40" s="71">
-        <v>640.2589999999982</v>
+        <v>704.47099999999955</v>
       </c>
       <c r="J40" s="72">
-        <v>0.52134758684520888</v>
+        <v>0.56241163606603584</v>
       </c>
       <c r="K40" s="85">
-        <v>341.77583697231302</v>
+        <v>345.85152838425165</v>
       </c>
       <c r="L40" s="74">
-        <v>204.68646644807998</v>
+        <v>235.24367436482083</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="76">
         <v>4407</v>
       </c>
       <c r="B41" s="39" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="77">
         <v>460.82900000000001</v>
       </c>
       <c r="D41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E41" s="79">
         <v>115665.893</v>
       </c>
       <c r="F41" s="80">
         <v>100</v>
       </c>
       <c r="G41" s="77">
-        <v>537.55499999999995</v>
+        <v>557.99199999999996</v>
       </c>
       <c r="H41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I41" s="79">
-        <v>141828.739</v>
+        <v>147748.39199999999</v>
       </c>
       <c r="J41" s="80">
         <v>100</v>
       </c>
       <c r="K41" s="81">
-        <v>16.64955981502899</v>
+        <v>21.084393560301098</v>
       </c>
       <c r="L41" s="82">
-        <v>22.619326511402981</v>
+        <v>27.737216363340572</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="76"/>
       <c r="B42" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="77">
         <v>439.15100000000001</v>
       </c>
       <c r="D42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E42" s="79">
         <v>105873.792</v>
       </c>
       <c r="F42" s="80">
         <v>91.534150002196412</v>
       </c>
       <c r="G42" s="77">
-        <v>516.91700000000003</v>
+        <v>537.06600000000003</v>
       </c>
       <c r="H42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I42" s="79">
-        <v>133243.09400000001</v>
+        <v>138940.53200000001</v>
       </c>
       <c r="J42" s="80">
-        <v>93.946470186130611</v>
+        <v>94.038608555550312</v>
       </c>
       <c r="K42" s="81">
-        <v>17.708259801298418</v>
+        <v>22.296431068129191</v>
       </c>
       <c r="L42" s="82">
-        <v>25.850875351663998</v>
+        <v>31.232224118316271</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="68"/>
       <c r="B43" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="70">
         <v>121.381</v>
       </c>
       <c r="D43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E43" s="71">
         <v>28821.984</v>
       </c>
       <c r="F43" s="72">
         <v>24.918308459348513</v>
       </c>
       <c r="G43" s="70">
-        <v>113.41500000000001</v>
+        <v>117.27</v>
       </c>
       <c r="H43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I43" s="71">
-        <v>28847.764999999999</v>
+        <v>29802.388999999999</v>
       </c>
       <c r="J43" s="72">
-        <v>20.339858623434559</v>
+        <v>20.171041184664805</v>
       </c>
       <c r="K43" s="85">
-        <v>-6.5628063700249584</v>
+        <v>-3.3868562625122585</v>
       </c>
       <c r="L43" s="74">
-        <v>8.9449081645451747E-2</v>
+        <v>3.4015874826660055</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="68"/>
       <c r="B44" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="70">
         <v>173.25</v>
       </c>
       <c r="D44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E44" s="71">
         <v>42851.775000000001</v>
       </c>
       <c r="F44" s="72">
         <v>37.047891896706318</v>
       </c>
       <c r="G44" s="70">
-        <v>227.06200000000001</v>
+        <v>239.245</v>
       </c>
       <c r="H44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I44" s="71">
-        <v>60179.122000000003</v>
+        <v>63809.62</v>
       </c>
       <c r="J44" s="72">
-        <v>42.430837659777822</v>
+        <v>43.188030093755607</v>
       </c>
       <c r="K44" s="85">
-        <v>31.060317460317467</v>
+        <v>38.092352092352094</v>
       </c>
       <c r="L44" s="74">
-        <v>40.435540884829166</v>
+        <v>48.907764030778189</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="68"/>
       <c r="B45" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="70">
         <v>80.751000000000005</v>
       </c>
       <c r="D45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E45" s="71">
         <v>19459.213</v>
       </c>
       <c r="F45" s="72">
         <v>16.823639618638488</v>
       </c>
       <c r="G45" s="70">
-        <v>101.626</v>
+        <v>104.343</v>
       </c>
       <c r="H45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I45" s="71">
-        <v>24776.631000000001</v>
+        <v>25502.909</v>
       </c>
       <c r="J45" s="72">
-        <v>17.469400894835566</v>
+        <v>17.261039971250586</v>
       </c>
       <c r="K45" s="85">
-        <v>25.851073051726914</v>
+        <v>29.215737266411558</v>
       </c>
       <c r="L45" s="74">
-        <v>27.325966368732391</v>
+        <v>31.05827558390979</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="68"/>
       <c r="B46" s="83" t="s">
         <v>73</v>
       </c>
       <c r="C46" s="70">
         <v>35.095999999999997</v>
       </c>
       <c r="D46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="71">
         <v>7609.0780000000004</v>
       </c>
       <c r="F46" s="72">
         <v>6.5784976043024201</v>
       </c>
       <c r="G46" s="70">
         <v>30.382000000000001</v>
       </c>
       <c r="H46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I46" s="71">
         <v>7551.3940000000002</v>
       </c>
       <c r="J46" s="72">
-        <v>5.3243045473315522</v>
+        <v>5.1109821892342495</v>
       </c>
       <c r="K46" s="85">
         <v>-13.431730111693627</v>
       </c>
       <c r="L46" s="74">
         <v>-0.75809447609815794</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="68"/>
       <c r="B47" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="70">
         <v>20.268000000000001</v>
       </c>
       <c r="D47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E47" s="71">
         <v>4463.3109999999997</v>
       </c>
       <c r="F47" s="72">
         <v>3.8587961275671812</v>
       </c>
       <c r="G47" s="70">
-        <v>25.335999999999999</v>
+        <v>25.684000000000001</v>
       </c>
       <c r="H47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I47" s="71">
-        <v>5817.2340000000004</v>
+        <v>5872.65</v>
       </c>
       <c r="J47" s="72">
-        <v>4.1015904400024308</v>
+        <v>3.9747640705287677</v>
       </c>
       <c r="K47" s="85">
-        <v>25.004933885928548</v>
+        <v>26.721926189066508</v>
       </c>
       <c r="L47" s="74">
-        <v>30.33449831302369</v>
+        <v>31.576087796705181</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="68"/>
       <c r="B48" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="70">
         <v>8.4050000000000296</v>
       </c>
       <c r="D48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="71">
         <v>2668.4309999999969</v>
       </c>
       <c r="F48" s="72">
         <v>2.3070162956334905</v>
       </c>
       <c r="G48" s="70">
-        <v>19.095999999999947</v>
+        <v>20.142000000000053</v>
       </c>
       <c r="H48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I48" s="71">
-        <v>6070.948000000004</v>
+        <v>6401.570000000007</v>
       </c>
       <c r="J48" s="72">
-        <v>4.2804780207486743</v>
+        <v>4.3327510461162966</v>
       </c>
       <c r="K48" s="85">
-        <v>127.19809637120618</v>
+        <v>139.64306960142753</v>
       </c>
       <c r="L48" s="74">
-        <v>127.51002368058275</v>
+        <v>139.90015106255379</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="76"/>
       <c r="B49" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C49" s="77">
         <v>21.678000000000001</v>
       </c>
       <c r="D49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E49" s="79">
         <v>9792.1010000000006</v>
       </c>
       <c r="F49" s="80">
         <v>8.4658499978035895</v>
       </c>
       <c r="G49" s="77">
-        <v>20.638000000000002</v>
+        <v>20.925999999999998</v>
       </c>
       <c r="H49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I49" s="79">
-        <v>8585.6450000000004</v>
+        <v>8807.86</v>
       </c>
       <c r="J49" s="80">
-        <v>6.053529813869388</v>
+        <v>5.9613914444496965</v>
       </c>
       <c r="K49" s="81">
-        <v>-4.7974905434080597</v>
+        <v>-3.4689547006181494</v>
       </c>
       <c r="L49" s="82">
-        <v>-12.32070625088528</v>
+        <v>-10.051377125297217</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="68"/>
       <c r="B50" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C50" s="70">
         <v>2.8380000000000001</v>
       </c>
       <c r="D50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E50" s="71">
         <v>1308.4580000000001</v>
       </c>
       <c r="F50" s="72">
         <v>1.1312392668770563</v>
       </c>
       <c r="G50" s="70">
-        <v>1.36</v>
+        <v>1.141</v>
       </c>
       <c r="H50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I50" s="71">
-        <v>807.91300000000001</v>
+        <v>859.27</v>
       </c>
       <c r="J50" s="72">
-        <v>0.56963983865075463</v>
+        <v>0.58157654940840231</v>
       </c>
       <c r="K50" s="85">
-        <v>-52.078928823114865</v>
+        <v>-59.795630725863283</v>
       </c>
       <c r="L50" s="74">
-        <v>-38.254571411539388</v>
+        <v>-34.329569615532179</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="68"/>
       <c r="B51" s="83" t="s">
         <v>73</v>
       </c>
       <c r="C51" s="70">
         <v>5.734</v>
       </c>
       <c r="D51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E51" s="71">
         <v>3633.4659999999999</v>
       </c>
       <c r="F51" s="72">
         <v>3.141346083758676</v>
       </c>
       <c r="G51" s="70">
         <v>3.4129999999999998</v>
       </c>
       <c r="H51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I51" s="71">
         <v>2398.0610000000001</v>
       </c>
       <c r="J51" s="72">
-        <v>1.6908145816624656</v>
+        <v>1.6230707945708134</v>
       </c>
       <c r="K51" s="85">
         <v>-40.477851412626443</v>
       </c>
       <c r="L51" s="74">
         <v>-34.000730982483383</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="68"/>
       <c r="B52" s="83" t="s">
         <v>77</v>
       </c>
       <c r="C52" s="70">
         <v>7.0640000000000001</v>
       </c>
       <c r="D52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E52" s="71">
         <v>533.05999999999995</v>
       </c>
       <c r="F52" s="72">
         <v>0.4608618722201886</v>
       </c>
       <c r="G52" s="70">
         <v>8.6539999999999999</v>
       </c>
       <c r="H52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I52" s="71">
         <v>727.62900000000002</v>
       </c>
       <c r="J52" s="72">
-        <v>0.51303353969747978</v>
+        <v>0.49247845621223407</v>
       </c>
       <c r="K52" s="85">
         <v>22.508493771234424</v>
       </c>
       <c r="L52" s="74">
         <v>36.500393951900364</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="68"/>
       <c r="B53" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C53" s="70">
         <v>1.256</v>
       </c>
       <c r="D53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E53" s="71">
         <v>951.58299999999997</v>
       </c>
       <c r="F53" s="72">
         <v>0.82269973915301042</v>
       </c>
       <c r="G53" s="70">
-        <v>1.958</v>
+        <v>1.9830000000000001</v>
       </c>
       <c r="H53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I53" s="71">
-        <v>888.44500000000005</v>
+        <v>905.78099999999995</v>
       </c>
       <c r="J53" s="72">
-        <v>0.62642099638212256</v>
+        <v>0.61305641823837909</v>
       </c>
       <c r="K53" s="85">
-        <v>55.891719745222922</v>
+        <v>57.882165605095551</v>
       </c>
       <c r="L53" s="74">
-        <v>-6.635049175952064</v>
+        <v>-4.8132427754594209</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="68"/>
       <c r="B54" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C54" s="70">
         <v>0.159</v>
       </c>
       <c r="D54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E54" s="71">
         <v>203.298</v>
       </c>
       <c r="F54" s="72">
         <v>0.17576313529174936</v>
       </c>
       <c r="G54" s="70">
         <v>5.7000000000000002E-2</v>
       </c>
       <c r="H54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I54" s="71">
         <v>182.386</v>
       </c>
       <c r="J54" s="72">
-        <v>0.12859593992441826</v>
+        <v>0.12344364465232216</v>
       </c>
       <c r="K54" s="85">
         <v>-64.150943396226424</v>
       </c>
       <c r="L54" s="74">
         <v>-10.28637763283456</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="68"/>
       <c r="B55" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C55" s="70">
         <v>4.6270000000000024</v>
       </c>
       <c r="D55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E55" s="71">
         <v>3162.2360000000008</v>
       </c>
       <c r="F55" s="72">
         <v>2.733939900502909</v>
       </c>
       <c r="G55" s="70">
-        <v>5.1960000000000015</v>
+        <v>5.6779999999999973</v>
       </c>
       <c r="H55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I55" s="71">
-        <v>3581.2110000000002</v>
+        <v>3734.7330000000002</v>
       </c>
       <c r="J55" s="72">
-        <v>2.5250249175521473</v>
+        <v>2.5277655813675453</v>
       </c>
       <c r="K55" s="85">
-        <v>12.297384914631484</v>
+        <v>22.714501837043315</v>
       </c>
       <c r="L55" s="74">
-        <v>13.249327374680428</v>
+        <v>18.104183242490414</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="76">
         <v>4412</v>
       </c>
       <c r="B56" s="39" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="77">
         <v>37.646000000000001</v>
       </c>
       <c r="D56" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E56" s="79">
         <v>28873.792000000001</v>
       </c>
       <c r="F56" s="80">
         <v>100</v>
       </c>
       <c r="G56" s="77">
-        <v>42.58</v>
+        <v>43.405999999999999</v>
       </c>
       <c r="H56" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I56" s="79">
-        <v>29602.563999999998</v>
+        <v>30280.923999999999</v>
       </c>
       <c r="J56" s="80">
         <v>100</v>
       </c>
       <c r="K56" s="81">
-        <v>13.106306114859473</v>
+        <v>15.300430324602873</v>
       </c>
       <c r="L56" s="82">
-        <v>2.5239913067185533</v>
+        <v>4.8733882962099253</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="76"/>
       <c r="B57" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C57" s="70">
         <v>16.510000000000002</v>
       </c>
       <c r="D57" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E57" s="71">
         <v>14817.838</v>
       </c>
       <c r="F57" s="72">
         <v>51.319334848709858</v>
       </c>
       <c r="G57" s="70">
-        <v>16.338000000000001</v>
+        <v>16.356999999999999</v>
       </c>
       <c r="H57" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I57" s="71">
-        <v>13527.887000000001</v>
+        <v>13565.771000000001</v>
       </c>
       <c r="J57" s="72">
-        <v>45.698362479682501</v>
+        <v>44.799726058557532</v>
       </c>
       <c r="K57" s="85">
-        <v>-1.0417928528164784</v>
+        <v>-0.92671108419141268</v>
       </c>
       <c r="L57" s="74">
-        <v>-8.7053927840215231</v>
+        <v>-8.4497279562645993</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="76"/>
       <c r="B58" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C58" s="70">
         <v>1.3740000000000001</v>
       </c>
       <c r="D58" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E58" s="71">
         <v>1856.0029999999999</v>
       </c>
       <c r="F58" s="72">
         <v>6.4279849352658625</v>
       </c>
       <c r="G58" s="70">
-        <v>1.5089999999999999</v>
+        <v>1.609</v>
       </c>
       <c r="H58" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I58" s="71">
-        <v>2018.046</v>
+        <v>2081.9450000000002</v>
       </c>
       <c r="J58" s="72">
-        <v>6.8171324619043139</v>
+        <v>6.8754341842408779</v>
       </c>
       <c r="K58" s="85">
-        <v>9.8253275109170151</v>
+        <v>17.103347889374078</v>
       </c>
       <c r="L58" s="74">
-        <v>8.7307509740016656</v>
+        <v>12.173579460809075</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="76"/>
       <c r="B59" s="83" t="s">
         <v>78</v>
       </c>
       <c r="C59" s="70">
         <v>4.2990000000000004</v>
       </c>
       <c r="D59" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E59" s="71">
         <v>1552.857</v>
       </c>
       <c r="F59" s="72">
         <v>5.3780847351120356</v>
       </c>
       <c r="G59" s="70">
         <v>5.0170000000000003</v>
       </c>
       <c r="H59" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I59" s="71">
         <v>1634.652</v>
       </c>
       <c r="J59" s="72">
-        <v>5.5219946488419049</v>
+        <v>5.3982896955191997</v>
       </c>
       <c r="K59" s="85">
         <v>16.7015585019772</v>
       </c>
       <c r="L59" s="74">
         <v>5.2673877890881178</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="76"/>
       <c r="B60" s="83" t="s">
         <v>73</v>
       </c>
       <c r="C60" s="70">
         <v>1.3120000000000001</v>
       </c>
       <c r="D60" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E60" s="71">
         <v>1182.335</v>
       </c>
       <c r="F60" s="72">
         <v>4.0948379762519584</v>
       </c>
       <c r="G60" s="70">
         <v>1.792</v>
       </c>
       <c r="H60" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I60" s="71">
         <v>1293.2139999999999</v>
       </c>
       <c r="J60" s="72">
-        <v>4.3685878020566058</v>
+        <v>4.2707217256646457</v>
       </c>
       <c r="K60" s="85">
         <v>36.585365853658537</v>
       </c>
       <c r="L60" s="74">
         <v>9.3779681731488864</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="76"/>
       <c r="B61" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C61" s="70">
         <v>1.698</v>
       </c>
       <c r="D61" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E61" s="71">
         <v>1032.845</v>
       </c>
       <c r="F61" s="72">
         <v>3.5771020307966475</v>
       </c>
       <c r="G61" s="70">
-        <v>1.1859999999999999</v>
+        <v>1.3720000000000001</v>
       </c>
       <c r="H61" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I61" s="71">
-        <v>948.43100000000004</v>
+        <v>1088.7629999999999</v>
       </c>
       <c r="J61" s="72">
-        <v>3.2038812583936989</v>
+        <v>3.595540875833247</v>
       </c>
       <c r="K61" s="85">
-        <v>-30.153121319199062</v>
+        <v>-19.199057714958766</v>
       </c>
       <c r="L61" s="74">
-        <v>-8.1729591565046036</v>
+        <v>5.4139778960056821</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="68"/>
       <c r="B62" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C62" s="70">
         <v>12.452999999999999</v>
       </c>
       <c r="D62" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E62" s="71">
         <v>8431.9140000000007</v>
       </c>
       <c r="F62" s="72">
         <v>29.202655473863633</v>
       </c>
       <c r="G62" s="70">
-        <v>16.737999999999996</v>
+        <v>17.258999999999997</v>
       </c>
       <c r="H62" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I62" s="71">
-        <v>10180.333999999999</v>
+        <v>10616.578999999998</v>
       </c>
       <c r="J62" s="72">
-        <v>34.39004134912097</v>
+        <v>35.060287460184504</v>
       </c>
       <c r="K62" s="85">
-        <v>34.409379266040283</v>
+        <v>38.59311009395325</v>
       </c>
       <c r="L62" s="74">
-        <v>20.735742798135728</v>
+        <v>25.909479152657354</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="61" t="s">
         <v>69</v>
       </c>
       <c r="B63" s="103" t="s">
         <v>43</v>
       </c>
       <c r="C63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D63" s="63"/>
       <c r="E63" s="63">
         <v>88553.481</v>
       </c>
       <c r="F63" s="64">
         <v>100</v>
       </c>
       <c r="G63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H63" s="63"/>
       <c r="I63" s="63">
-        <v>85153.755999999994</v>
+        <v>88079.593999999997</v>
       </c>
       <c r="J63" s="64">
         <v>100</v>
       </c>
       <c r="K63" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L63" s="66">
-        <v>-3.83917714087378</v>
+        <v>-0.53514214760230872</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="68"/>
       <c r="B64" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D64" s="71"/>
       <c r="E64" s="71">
         <v>27374.833999999999</v>
       </c>
       <c r="F64" s="72">
         <v>30.91333473384293</v>
       </c>
       <c r="G64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H64" s="71"/>
       <c r="I64" s="71">
-        <v>28704.843000000001</v>
+        <v>29277.817999999999</v>
       </c>
       <c r="J64" s="72">
-        <v>33.709426745662284</v>
+        <v>33.240182737445409</v>
       </c>
       <c r="K64" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L64" s="74">
-        <v>4.8585098269454416</v>
+        <v>6.9515818799120401</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="68"/>
       <c r="B65" s="69" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="71"/>
       <c r="E65" s="71">
         <v>8332.4419999999991</v>
       </c>
       <c r="F65" s="72">
         <v>9.4095024903651154</v>
       </c>
       <c r="G65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H65" s="71"/>
       <c r="I65" s="71">
-        <v>4410.2950000000001</v>
+        <v>6049.2650000000003</v>
       </c>
       <c r="J65" s="72">
-        <v>5.1792137037384469</v>
+        <v>6.8679528654503113</v>
       </c>
       <c r="K65" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L65" s="74">
-        <v>-47.070798692628159</v>
+        <v>-27.401054816823194</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="68"/>
       <c r="B66" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D66" s="71"/>
       <c r="E66" s="71">
         <v>14870.833000000001</v>
       </c>
       <c r="F66" s="72">
         <v>16.793053002625612</v>
       </c>
       <c r="G66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H66" s="71"/>
       <c r="I66" s="71">
-        <v>13038.234</v>
+        <v>13315.277</v>
       </c>
       <c r="J66" s="72">
-        <v>15.311402118304684</v>
+        <v>15.117323315545709</v>
       </c>
       <c r="K66" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L66" s="74">
-        <v>-12.323445498984489</v>
+        <v>-10.460449660082933</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="94"/>
       <c r="B67" s="69" t="s">
         <v>64</v>
       </c>
       <c r="C67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="71"/>
       <c r="E67" s="71">
         <v>8424.9580000000005</v>
       </c>
       <c r="F67" s="72">
         <v>9.5139772088688428</v>
       </c>
       <c r="G67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H67" s="71"/>
       <c r="I67" s="71">
-        <v>8054.6639999999998</v>
+        <v>8108.5770000000002</v>
       </c>
       <c r="J67" s="72">
-        <v>9.4589650279196142</v>
+        <v>9.2059654589234388</v>
       </c>
       <c r="K67" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L67" s="74">
-        <v>-4.3952029197059588</v>
+        <v>-3.7552828156532088</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="94"/>
       <c r="B68" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D68" s="71"/>
       <c r="E68" s="71">
         <v>3427.011</v>
       </c>
       <c r="F68" s="72">
         <v>3.8699901588284256</v>
       </c>
       <c r="G68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H68" s="71"/>
       <c r="I68" s="71">
-        <v>3938.8009999999999</v>
+        <v>3976.8690000000001</v>
       </c>
       <c r="J68" s="72">
-        <v>4.6255164598963789</v>
+        <v>4.5150855259391864</v>
       </c>
       <c r="K68" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L68" s="74">
-        <v>14.934005172437438</v>
+        <v>16.044827402071373</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="95"/>
       <c r="B69" s="96" t="s">
         <v>61</v>
       </c>
       <c r="C69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="D69" s="98"/>
       <c r="E69" s="98">
         <v>26123.403000000006</v>
       </c>
       <c r="F69" s="99">
         <v>29.500142405469084</v>
       </c>
       <c r="G69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="H69" s="98"/>
       <c r="I69" s="98">
-        <v>27006.918999999994</v>
+        <v>27351.788</v>
       </c>
       <c r="J69" s="99">
-        <v>31.715475944478591</v>
+        <v>31.053490096695949</v>
       </c>
       <c r="K69" s="100" t="s">
         <v>74</v>
       </c>
       <c r="L69" s="101">
-        <v>3.3820861700138707</v>
+        <v>4.7022395971918147</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="3" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">