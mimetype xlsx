--- v5 (2026-04-14)
+++ v6 (2026-06-13)
@@ -9,53 +9,53 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://zmgovlv-my.sharepoint.com/personal/anita_krampe_zm_gov_lv/Documents/Desktop/Gatavie/Angliski/Year_review/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="131" documentId="13_ncr:1_{D5E88BA7-78A9-48F3-9B25-EEF8946FC29A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{C329C230-0064-4862-95D4-79CC740FCB17}"/>
+  <xr:revisionPtr revIDLastSave="135" documentId="13_ncr:1_{D5E88BA7-78A9-48F3-9B25-EEF8946FC29A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{592466CD-5B2B-407F-A7E9-6B5AE9BBCE58}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{6115FE8E-029A-4BD3-922D-BE3C791E55FE}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{6115FE8E-029A-4BD3-922D-BE3C791E55FE}"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId1"/>
     <sheet name="Export_countries" sheetId="2" r:id="rId2"/>
     <sheet name="Import" sheetId="3" r:id="rId3"/>
     <sheet name="Import_countries" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -1579,1424 +1579,1424 @@
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="11">
         <v>3605</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>74</v>
       </c>
       <c r="D6" s="14"/>
       <c r="E6" s="14">
         <v>55.304000000000002</v>
       </c>
       <c r="F6" s="14">
         <v>1.6076185421770365E-3</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="16">
         <v>12.941000000000001</v>
       </c>
       <c r="J6" s="17">
-        <v>3.8019154939262058E-4</v>
+        <v>3.8009901157180293E-4</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L6" s="17">
         <v>-76.600245913496309</v>
       </c>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="11">
         <v>44</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="16"/>
       <c r="E7" s="16">
         <v>3029679.6230000001</v>
       </c>
       <c r="F7" s="16">
         <v>88.069021025436371</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="16"/>
       <c r="I7" s="16">
-        <v>2996812.4950000001</v>
+        <v>2994762.31</v>
       </c>
       <c r="J7" s="17">
-        <v>88.042870389708284</v>
+        <v>87.961223547136171</v>
       </c>
       <c r="K7" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="17">
-        <v>-1.0848384017401442</v>
+        <v>-1.1525084281163969</v>
       </c>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="19">
         <v>4401</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="21">
         <v>5182.1831350000002</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E8" s="23">
         <v>687066.44200000004</v>
       </c>
       <c r="F8" s="23">
         <v>19.972167508079043</v>
       </c>
       <c r="G8" s="21">
-        <v>4786.8778860000002</v>
+        <v>4827.6906429999999</v>
       </c>
       <c r="H8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I8" s="23">
-        <v>631029.647</v>
+        <v>634647.17000000004</v>
       </c>
       <c r="J8" s="23">
-        <v>18.538918105680271</v>
+        <v>18.640658528231356</v>
       </c>
       <c r="K8" s="21">
-        <v>-7.6281605397181709</v>
+        <v>-6.8406013983911498</v>
       </c>
       <c r="L8" s="24">
-        <v>-8.1559499306764334</v>
+        <v>-7.6294327295932742</v>
       </c>
       <c r="M8" s="25"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="26">
         <v>44011</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>79</v>
       </c>
       <c r="C9" s="28">
         <v>515.11703899999998</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E9" s="30">
         <v>108676.33</v>
       </c>
       <c r="F9" s="30">
         <v>3.159085838343529</v>
       </c>
       <c r="G9" s="28">
-        <v>350.5455</v>
+        <v>353.81061699999998</v>
       </c>
       <c r="H9" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I9" s="31">
-        <v>92237.334000000003</v>
+        <v>92680.437000000005</v>
       </c>
       <c r="J9" s="31">
-        <v>2.7098257418518381</v>
+        <v>2.722180858955471</v>
       </c>
       <c r="K9" s="28">
-        <v>-31.948378046178348</v>
+        <v>-31.314518796183716</v>
       </c>
       <c r="L9" s="32">
-        <v>-15.126565278750212</v>
+        <v>-14.718838039525254</v>
       </c>
       <c r="M9" s="25"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="26">
         <v>44012</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="28">
         <v>2614.9445839999998</v>
       </c>
       <c r="D10" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E10" s="30">
         <v>186662.97399999999</v>
       </c>
       <c r="F10" s="30">
         <v>5.4260606491449082</v>
       </c>
       <c r="G10" s="28">
-        <v>2426.2296179999998</v>
+        <v>2428.5541280000002</v>
       </c>
       <c r="H10" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I10" s="31">
-        <v>161386.91099999999</v>
+        <v>161700.13399999999</v>
       </c>
       <c r="J10" s="31">
-        <v>4.7413599988238113</v>
+        <v>4.7494058499673963</v>
       </c>
       <c r="K10" s="28">
-        <v>-7.216786434201544</v>
+        <v>-7.1278931546183628</v>
       </c>
       <c r="L10" s="32">
-        <v>-13.541015906025367</v>
+        <v>-13.373214550840704</v>
       </c>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="26">
         <v>440131</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="28">
         <v>1803.2635399999999</v>
       </c>
       <c r="D11" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="30">
         <v>356359.69</v>
       </c>
       <c r="F11" s="30">
         <v>10.358933265739561</v>
       </c>
       <c r="G11" s="28">
-        <v>1815.5566779999999</v>
+        <v>1818.4026799999999</v>
       </c>
       <c r="H11" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="31">
-        <v>347616.99599999998</v>
+        <v>348339.20500000002</v>
       </c>
       <c r="J11" s="31">
-        <v>10.212583595120034</v>
+        <v>10.23131037108474</v>
       </c>
       <c r="K11" s="28">
-        <v>0.68171610678714212</v>
+        <v>0.83954117987656962</v>
       </c>
       <c r="L11" s="32">
-        <v>-2.453334157968321</v>
+        <v>-2.2506712249076166</v>
       </c>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="28">
         <v>248.85797199999999</v>
       </c>
       <c r="D12" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="30">
         <v>35367.447999999997</v>
       </c>
       <c r="F12" s="30">
         <v>1.0280877548510439</v>
       </c>
       <c r="G12" s="28">
-        <v>194.54608999999999</v>
+        <v>226.92321799999999</v>
       </c>
       <c r="H12" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="31">
-        <v>29788.405999999999</v>
+        <v>31927.394</v>
       </c>
       <c r="J12" s="31">
-        <v>0.87514876988458645</v>
+        <v>0.93776144822374696</v>
       </c>
       <c r="K12" s="28">
-        <v>-21.824449328872614</v>
+        <v>-8.8141656960862793</v>
       </c>
       <c r="L12" s="32">
-        <v>-15.774511070179557</v>
+        <v>-9.7266107523505703</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19">
         <v>4402</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="33">
         <v>6.5686960000000001</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="34">
         <v>6198.7470000000003</v>
       </c>
       <c r="F13" s="34">
         <v>0.1801898708134001</v>
       </c>
       <c r="G13" s="33">
-        <v>6.7258570000000004</v>
+        <v>6.8244600000000002</v>
       </c>
       <c r="H13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="23">
-        <v>5895.7820000000002</v>
+        <v>5968.8860000000004</v>
       </c>
       <c r="J13" s="23">
-        <v>0.17321122737509645</v>
+        <v>0.17531625599140502</v>
       </c>
       <c r="K13" s="33">
-        <v>2.3925753300198442</v>
+        <v>3.8936799632682062</v>
       </c>
       <c r="L13" s="24">
-        <v>-4.8875200100923646</v>
+        <v>-3.7081848960765758</v>
       </c>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="19">
         <v>4403</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="21">
         <v>4731.8</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E14" s="23">
         <v>394615.8</v>
       </c>
       <c r="F14" s="23">
         <v>11.470990834587461</v>
       </c>
       <c r="G14" s="21">
-        <v>3719.9850000000001</v>
+        <v>3739.3449999999998</v>
       </c>
       <c r="H14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I14" s="23">
-        <v>314757.33799999999</v>
+        <v>316607.875</v>
       </c>
       <c r="J14" s="24">
-        <v>9.2472050086482298</v>
+        <v>9.2993076534540542</v>
       </c>
       <c r="K14" s="23">
-        <v>-21.383300224016232</v>
+        <v>-20.974153599053221</v>
       </c>
       <c r="L14" s="24">
-        <v>-20.237015851874151</v>
+        <v>-19.768069347451366</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="26"/>
       <c r="B15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="37">
         <v>795.851</v>
       </c>
       <c r="D15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="31">
         <v>98884.733999999997</v>
       </c>
       <c r="F15" s="31">
         <v>2.8744563126834226</v>
       </c>
       <c r="G15" s="37">
-        <v>979.10699999999997</v>
+        <v>999.80799999999999</v>
       </c>
       <c r="H15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I15" s="31">
-        <v>104231.91</v>
+        <v>105962.85400000001</v>
       </c>
       <c r="J15" s="32">
-        <v>3.0622124533693049</v>
+        <v>3.1123078640543436</v>
       </c>
       <c r="K15" s="31">
-        <v>23.026420774743006</v>
+        <v>25.627535807582071</v>
       </c>
       <c r="L15" s="32">
-        <v>5.4074838285958347</v>
+        <v>7.1579501847069853</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="26"/>
       <c r="B16" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="37">
         <v>537.62800000000004</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E16" s="31">
         <v>61717.02</v>
       </c>
       <c r="F16" s="31">
         <v>1.7940370627786595</v>
       </c>
       <c r="G16" s="37">
-        <v>624.22900000000004</v>
+        <v>626.476</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I16" s="31">
-        <v>65542.222999999998</v>
+        <v>65746.812000000005</v>
       </c>
       <c r="J16" s="32">
-        <v>1.9255543862921447</v>
+        <v>1.9310948346493431</v>
       </c>
       <c r="K16" s="31">
-        <v>16.107978007097842</v>
+        <v>16.52592498902586</v>
       </c>
       <c r="L16" s="32">
-        <v>6.1979709973035018</v>
+        <v>6.529466263925265</v>
       </c>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="26"/>
       <c r="B17" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="37">
         <v>258.22300000000001</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E17" s="31">
         <v>37167.714</v>
       </c>
       <c r="F17" s="31">
         <v>1.0804192499047631</v>
       </c>
       <c r="G17" s="37">
-        <v>354.87799999999999</v>
+        <v>373.33199999999999</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I17" s="31">
-        <v>38689.686999999998</v>
+        <v>40216.042000000001</v>
       </c>
       <c r="J17" s="32">
-        <v>1.1366580670771598</v>
+        <v>1.1812130294050005</v>
       </c>
       <c r="K17" s="31">
-        <v>37.430825294416053</v>
+        <v>44.577361427913068</v>
       </c>
       <c r="L17" s="32">
-        <v>4.0948792277082156</v>
+        <v>8.2015482577163645</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="26"/>
       <c r="B18" s="27" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="37">
         <v>3935.9490000000001</v>
       </c>
       <c r="D18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="31">
         <v>295731.06599999999</v>
       </c>
       <c r="F18" s="31">
         <v>8.5965345219040383</v>
       </c>
       <c r="G18" s="37">
-        <v>2740.8780000000002</v>
+        <v>2739.5369999999998</v>
       </c>
       <c r="H18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I18" s="31">
-        <v>210525.42800000001</v>
+        <v>210645.02100000001</v>
       </c>
       <c r="J18" s="32">
-        <v>6.1849925552789262</v>
+        <v>6.1869997893997111</v>
       </c>
       <c r="K18" s="31">
-        <v>-30.362969642137127</v>
+        <v>-30.397040205551452</v>
       </c>
       <c r="L18" s="32">
-        <v>-28.811865845707256</v>
+        <v>-28.771426063165102</v>
       </c>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="26"/>
       <c r="B19" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="37">
         <v>1391.078</v>
       </c>
       <c r="D19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="31">
         <v>109510.711</v>
       </c>
       <c r="F19" s="31">
         <v>3.1833402569541218</v>
       </c>
       <c r="G19" s="37">
-        <v>984.28800000000001</v>
+        <v>984.32600000000002</v>
       </c>
       <c r="H19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I19" s="31">
-        <v>80412.631999999998</v>
+        <v>80420.255999999994</v>
       </c>
       <c r="J19" s="32">
-        <v>2.3624297311504998</v>
+        <v>2.3620786504869291</v>
       </c>
       <c r="K19" s="31">
-        <v>-29.24278868618438</v>
+        <v>-29.240056991771844</v>
       </c>
       <c r="L19" s="32">
-        <v>-26.570989024078202</v>
+        <v>-26.564027147992856</v>
       </c>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="26"/>
       <c r="B20" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="37">
         <v>2544.8710000000001</v>
       </c>
       <c r="D20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="31">
         <v>186220.35500000001</v>
       </c>
       <c r="F20" s="31">
         <v>5.413194264949917</v>
       </c>
       <c r="G20" s="37">
-        <v>1756.59</v>
+        <v>1755.211</v>
       </c>
       <c r="H20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="31">
-        <v>130112.796</v>
+        <v>130224.765</v>
       </c>
       <c r="J20" s="32">
-        <v>3.822562824128426</v>
+        <v>3.824921138912782</v>
       </c>
       <c r="K20" s="31">
-        <v>-30.975283226536831</v>
+        <v>-31.029470649003425</v>
       </c>
       <c r="L20" s="32">
-        <v>-30.129659563800104</v>
+        <v>-30.069532409601525</v>
       </c>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19">
         <v>4404</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="21">
         <v>63.948925000000003</v>
       </c>
       <c r="D21" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="23">
         <v>29710.146000000001</v>
       </c>
       <c r="F21" s="23">
         <v>0.86363701722094077</v>
       </c>
       <c r="G21" s="21">
-        <v>76.658623000000006</v>
+        <v>77.369308000000004</v>
       </c>
       <c r="H21" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I21" s="23">
-        <v>34725.546000000002</v>
+        <v>35096.046000000002</v>
       </c>
       <c r="J21" s="24">
-        <v>1.0201962087353926</v>
+        <v>1.0308301054538695</v>
       </c>
       <c r="K21" s="23">
-        <v>19.874764118396051</v>
+        <v>20.986096326091488</v>
       </c>
       <c r="L21" s="24">
-        <v>16.881101829657791</v>
+        <v>18.128150565130181</v>
       </c>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19">
         <v>4406</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="21">
         <v>3.9540000000000002</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E22" s="23">
         <v>1481.357</v>
       </c>
       <c r="F22" s="23">
         <v>4.3061206798491028E-2</v>
       </c>
       <c r="G22" s="21">
         <v>4.3390000000000004</v>
       </c>
       <c r="H22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I22" s="23">
         <v>1835.4359999999999</v>
       </c>
       <c r="J22" s="24">
-        <v>5.3922977872729608E-2</v>
+        <v>5.3909853133707095E-2</v>
       </c>
       <c r="K22" s="23">
         <v>9.7369752149721851</v>
       </c>
       <c r="L22" s="24">
         <v>23.902340894193632</v>
       </c>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="19">
         <v>4407</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="21">
         <v>3273.01</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E23" s="23">
         <v>801461.71699999995</v>
       </c>
       <c r="F23" s="23">
         <v>23.29749596944605</v>
       </c>
       <c r="G23" s="21">
-        <v>3055.3290000000002</v>
+        <v>3066.0880000000002</v>
       </c>
       <c r="H23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I23" s="23">
-        <v>850486.43599999999</v>
+        <v>853249.94</v>
       </c>
       <c r="J23" s="24">
-        <v>24.986303673614696</v>
+        <v>25.061390836697328</v>
       </c>
       <c r="K23" s="23">
-        <v>-6.6507893345880404</v>
+        <v>-6.32207051001983</v>
       </c>
       <c r="L23" s="24">
-        <v>6.1169133796567907</v>
+        <v>6.461721365039323</v>
       </c>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="26">
         <v>44071</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="37">
         <v>2801.5050000000001</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="31">
         <v>699306.71100000001</v>
       </c>
       <c r="F24" s="31">
         <v>20.327976914372162</v>
       </c>
       <c r="G24" s="37">
-        <v>2623.7809999999999</v>
+        <v>2632.6529999999998</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I24" s="31">
-        <v>751301.53200000001</v>
+        <v>753619.86399999994</v>
       </c>
       <c r="J24" s="32">
-        <v>22.072366394569933</v>
+        <v>22.135087350844334</v>
       </c>
       <c r="K24" s="31">
-        <v>-6.3438758809996818</v>
+        <v>-6.0271889573639994</v>
       </c>
       <c r="L24" s="32">
-        <v>7.4351954846319206</v>
+        <v>7.7667141106557942</v>
       </c>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="37">
         <v>471.505</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="31">
         <v>102155.00599999999</v>
       </c>
       <c r="F25" s="31">
         <v>2.9695190550738895</v>
       </c>
       <c r="G25" s="37">
-        <v>431.548</v>
+        <v>433.435</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I25" s="31">
-        <v>99184.903999999995</v>
+        <v>99630.076000000001</v>
       </c>
       <c r="J25" s="32">
-        <v>2.9139372790447666</v>
+        <v>2.9263034858529946</v>
       </c>
       <c r="K25" s="31">
-        <v>-8.4743534002820731</v>
+        <v>-8.0741455551902934</v>
       </c>
       <c r="L25" s="32">
-        <v>-2.9074463565691526</v>
+        <v>-2.471665461015188</v>
       </c>
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="19">
         <v>4408</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="21">
         <v>81.227999999999994</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="23">
         <v>34256.538</v>
       </c>
       <c r="F26" s="23">
         <v>0.99579498191075233</v>
       </c>
       <c r="G26" s="21">
-        <v>99.677000000000007</v>
+        <v>100.215</v>
       </c>
       <c r="H26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="23">
-        <v>42750.593000000001</v>
+        <v>43105.036999999997</v>
       </c>
       <c r="J26" s="24">
-        <v>1.2559627687291026</v>
+        <v>1.2660676885453976</v>
       </c>
       <c r="K26" s="23">
-        <v>22.712611414783098</v>
+        <v>23.374944600384119</v>
       </c>
       <c r="L26" s="24">
-        <v>24.795427372141344</v>
+        <v>25.830102855110447</v>
       </c>
       <c r="M26" s="18"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="19">
         <v>4409</v>
       </c>
       <c r="B27" s="20" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="36"/>
       <c r="E27" s="23">
         <v>54653.417000000001</v>
       </c>
       <c r="F27" s="23">
         <v>1.5887069029823095</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H27" s="36"/>
       <c r="I27" s="23">
-        <v>55122.995000000003</v>
+        <v>56864.836000000003</v>
       </c>
       <c r="J27" s="24">
-        <v>1.6194495692923014</v>
+        <v>1.6702162087004617</v>
       </c>
       <c r="K27" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L27" s="24">
-        <v>0.85919239047761897</v>
+        <v>4.0462593583124029</v>
       </c>
       <c r="M27" s="18"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="26">
         <v>44091</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D28" s="38"/>
       <c r="E28" s="31">
         <v>32315.888999999999</v>
       </c>
       <c r="F28" s="31">
         <v>0.93938272753028562</v>
       </c>
       <c r="G28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H28" s="38"/>
       <c r="I28" s="31">
-        <v>30333.649000000001</v>
+        <v>32071.73</v>
       </c>
       <c r="J28" s="32">
-        <v>0.89116737594018336</v>
+        <v>0.94200084015128183</v>
       </c>
       <c r="K28" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L28" s="32">
-        <v>-6.1339485353474199</v>
+        <v>-0.7555385525677466</v>
       </c>
       <c r="M28" s="25"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="26">
         <v>44092</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D29" s="38"/>
       <c r="E29" s="31">
         <v>22337.527999999998</v>
       </c>
       <c r="F29" s="31">
         <v>0.6493241754520237</v>
       </c>
       <c r="G29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="38"/>
       <c r="I29" s="31">
-        <v>24789.346000000001</v>
+        <v>24793.106</v>
       </c>
       <c r="J29" s="32">
-        <v>0.72828219335211808</v>
+        <v>0.72821536854917979</v>
       </c>
       <c r="K29" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L29" s="32">
-        <v>10.976227987268793</v>
+        <v>10.993060646639151</v>
       </c>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="19">
         <v>4410</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="21">
         <v>999.99699999999996</v>
       </c>
       <c r="D30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="23">
         <v>240844.337</v>
       </c>
       <c r="F30" s="23">
         <v>7.0010455290672429</v>
       </c>
       <c r="G30" s="21">
-        <v>994.22</v>
+        <v>994.30799999999999</v>
       </c>
       <c r="H30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="23">
-        <v>229264.614</v>
+        <v>229279.75700000001</v>
       </c>
       <c r="J30" s="24">
-        <v>6.7355280749216515</v>
+        <v>6.7343334370700223</v>
       </c>
       <c r="K30" s="23">
-        <v>-0.57770173310519235</v>
+        <v>-0.56890170670511664</v>
       </c>
       <c r="L30" s="24">
-        <v>-4.8079698049948325</v>
+        <v>-4.8016823414037706</v>
       </c>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="19">
         <v>4411</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="21">
         <v>39.027000000000001</v>
       </c>
       <c r="D31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="23">
         <v>27695.920999999998</v>
       </c>
       <c r="F31" s="23">
         <v>0.80508599996872487</v>
       </c>
       <c r="G31" s="21">
-        <v>26.956</v>
+        <v>26.957999999999998</v>
       </c>
       <c r="H31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="23">
         <v>20755.022000000001</v>
       </c>
       <c r="J31" s="24">
-        <v>0.60975843998593038</v>
+        <v>0.6096100260683891</v>
       </c>
       <c r="K31" s="23">
-        <v>-30.929869065006283</v>
+        <v>-30.924744407717743</v>
       </c>
       <c r="L31" s="24">
         <v>-25.061087515378162</v>
       </c>
       <c r="M31" s="25"/>
     </row>
     <row r="32" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="19">
         <v>4412</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="21">
         <v>323.97500000000002</v>
       </c>
       <c r="D32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="23">
         <v>360187.35499999998</v>
       </c>
       <c r="F32" s="23">
         <v>10.470198729851415</v>
       </c>
       <c r="G32" s="21">
-        <v>344.50599999999997</v>
+        <v>345.2</v>
       </c>
       <c r="H32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="23">
-        <v>379213.69900000002</v>
+        <v>380119.57400000002</v>
       </c>
       <c r="J32" s="24">
-        <v>11.140858030578537</v>
+        <v>11.16475344691251</v>
       </c>
       <c r="K32" s="23">
-        <v>6.3372173778840803</v>
+        <v>6.5514314376109164</v>
       </c>
       <c r="L32" s="24">
-        <v>5.2823464610522048</v>
+        <v>5.5338475166625551</v>
       </c>
       <c r="M32" s="25"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="19">
         <v>4413</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="21">
         <v>11.35</v>
       </c>
       <c r="D33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="23">
         <v>8747.5750000000007</v>
       </c>
       <c r="F33" s="23">
         <v>0.254281132812894</v>
       </c>
       <c r="G33" s="21">
         <v>13.952</v>
       </c>
       <c r="H33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="23">
         <v>9506.6270000000004</v>
       </c>
       <c r="J33" s="24">
-        <v>0.27929365958022717</v>
+        <v>0.27922568009286874</v>
       </c>
       <c r="K33" s="23">
         <v>22.925110132158594</v>
       </c>
       <c r="L33" s="24">
         <v>8.6772848475148781</v>
       </c>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="39" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="36"/>
       <c r="E34" s="23">
         <v>126928.16499999999</v>
       </c>
       <c r="F34" s="23">
         <v>3.6896439964289436</v>
       </c>
       <c r="G34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H34" s="36"/>
       <c r="I34" s="23">
-        <v>134408.48699999999</v>
+        <v>136836.11900000001</v>
       </c>
       <c r="J34" s="24">
-        <v>3.9487652363841965</v>
+        <v>4.019107764409366</v>
       </c>
       <c r="K34" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L34" s="24">
-        <v>5.8933507783713726</v>
+        <v>7.8059538637464847</v>
       </c>
       <c r="M34" s="25"/>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="19">
         <v>4418</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="36"/>
       <c r="E35" s="23">
         <v>159104.584</v>
       </c>
       <c r="F35" s="23">
         <v>4.6249725044077072</v>
       </c>
       <c r="G35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H35" s="36"/>
       <c r="I35" s="23">
-        <v>165251.65900000001</v>
+        <v>167666.027</v>
       </c>
       <c r="J35" s="24">
-        <v>4.8549018062677529</v>
+        <v>4.9246341964972737</v>
       </c>
       <c r="K35" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L35" s="24">
-        <v>3.8635436173228115</v>
+        <v>5.3810159234632735</v>
       </c>
       <c r="M35" s="25"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="36"/>
       <c r="E36" s="23">
         <v>12377.974</v>
       </c>
       <c r="F36" s="23">
         <v>0.359812319488378</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H36" s="36"/>
       <c r="I36" s="23">
-        <v>10198.709999999999</v>
+        <v>10226.525</v>
       </c>
       <c r="J36" s="24">
-        <v>0.29962625428529577</v>
+        <v>0.30037029938291721</v>
       </c>
       <c r="K36" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L36" s="24">
-        <v>-17.605983014667835</v>
+        <v>-17.381269341816363</v>
       </c>
       <c r="M36" s="25"/>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="19">
         <v>44219910</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="36"/>
       <c r="E37" s="23">
         <v>10373.396000000001</v>
       </c>
       <c r="F37" s="23">
         <v>0.30154172853582201</v>
       </c>
       <c r="G37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H37" s="36"/>
       <c r="I37" s="23">
-        <v>6975.2240000000002</v>
+        <v>6976.0649999999996</v>
       </c>
       <c r="J37" s="24">
-        <v>0.20492397959358566</v>
+        <v>0.20489880311881994</v>
       </c>
       <c r="K37" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L37" s="24">
-        <v>-32.758529607854555</v>
+        <v>-32.750422330353537</v>
       </c>
       <c r="M37" s="25"/>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="36"/>
       <c r="E38" s="23">
         <v>73976.152000000031</v>
       </c>
       <c r="F38" s="23">
         <v>2.1503947930367948</v>
       </c>
       <c r="G38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H38" s="36"/>
       <c r="I38" s="23">
-        <v>104634.6799999998</v>
+        <v>86021.368000000162</v>
       </c>
       <c r="J38" s="24">
-        <v>3.0740453681632771</v>
+        <v>2.5265927633764296</v>
       </c>
       <c r="K38" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L38" s="24">
-        <v>41.443799347659713</v>
+        <v>16.282566305963204</v>
       </c>
       <c r="M38" s="25"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="11">
         <v>47</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="16">
         <v>40981.767999999996</v>
       </c>
       <c r="F39" s="16">
         <v>1.1912890591638492</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="16">
-        <v>19569.234</v>
+        <v>19372.375</v>
       </c>
       <c r="J39" s="16">
-        <v>0.57492136580532804</v>
+        <v>0.56899935007327918</v>
       </c>
       <c r="K39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="L39" s="17">
-        <v>-52.248926888659362</v>
+        <v>-52.729284397881514</v>
       </c>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="11">
         <v>48</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="40"/>
       <c r="E40" s="16">
         <v>131653.02799999999</v>
       </c>
       <c r="F40" s="16">
         <v>3.8269898912655957</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H40" s="40"/>
       <c r="I40" s="16">
-        <v>124308.399</v>
+        <v>124469.004</v>
       </c>
       <c r="J40" s="17">
-        <v>3.6520363819122235</v>
+        <v>3.655864723879668</v>
       </c>
       <c r="K40" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L40" s="17">
-        <v>-5.57877711707473</v>
+        <v>-5.4567859996353381</v>
       </c>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D41" s="16"/>
       <c r="E41" s="16">
         <v>189982.014</v>
       </c>
       <c r="F41" s="16">
         <v>5.5225410166812035</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H41" s="16"/>
       <c r="I41" s="16">
-        <v>211037.432</v>
+        <v>212892.446</v>
       </c>
       <c r="J41" s="17">
-        <v>6.2000346381206857</v>
+        <v>6.2530104548105578</v>
       </c>
       <c r="K41" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L41" s="17">
-        <v>11.082848084766596</v>
+        <v>12.059263673244352</v>
       </c>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="41"/>
       <c r="E42" s="16">
         <v>47767.828000000001</v>
       </c>
       <c r="F42" s="16">
         <v>1.3885513889108094</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H42" s="41"/>
       <c r="I42" s="16">
-        <v>52070.031000000003</v>
+        <v>53130.137999999999</v>
       </c>
       <c r="J42" s="17">
-        <v>1.5297570329040866</v>
+        <v>1.5605218250887478</v>
       </c>
       <c r="K42" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L42" s="17">
-        <v>9.006486541527492</v>
+        <v>11.225777316063015</v>
       </c>
       <c r="M42" s="25"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="42"/>
       <c r="B43" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="44"/>
       <c r="D43" s="45"/>
       <c r="E43" s="45">
         <v>3440119.5649999999</v>
       </c>
       <c r="F43" s="46">
         <v>100</v>
       </c>
       <c r="G43" s="44"/>
       <c r="H43" s="45"/>
       <c r="I43" s="45">
-        <v>3403810.5320000001</v>
+        <v>3404639.2140000002</v>
       </c>
       <c r="J43" s="46">
         <v>100</v>
       </c>
       <c r="K43" s="44"/>
       <c r="L43" s="46">
-        <v>-1.0554584604968469</v>
+        <v>-1.0313697047329164</v>
       </c>
       <c r="M43" s="47"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="3"/>
       <c r="B44" s="48"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="49"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="50"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
     </row>
     <row r="45" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="3"/>
       <c r="B45" s="48"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
@@ -3195,816 +3195,816 @@
       <c r="I6" s="57"/>
       <c r="J6" s="58"/>
       <c r="K6" s="59"/>
       <c r="L6" s="60"/>
     </row>
     <row r="7" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="61"/>
       <c r="B7" s="61" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="63"/>
       <c r="E7" s="63">
         <v>3440119.5649999999</v>
       </c>
       <c r="F7" s="64">
         <v>100</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="63"/>
       <c r="I7" s="63">
-        <v>3403810.5320000001</v>
+        <v>3404639.2140000002</v>
       </c>
       <c r="J7" s="64">
         <v>100</v>
       </c>
       <c r="K7" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="66">
-        <v>-1.0554584604968469</v>
+        <v>-1.0313697047329164</v>
       </c>
       <c r="N7" s="67"/>
     </row>
     <row r="8" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="68"/>
       <c r="B8" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="71"/>
       <c r="E8" s="71">
         <v>695537.924</v>
       </c>
       <c r="F8" s="72">
         <v>20.21842296054033</v>
       </c>
       <c r="G8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H8" s="71"/>
       <c r="I8" s="71">
-        <v>763900.54299999995</v>
+        <v>764651.29399999999</v>
       </c>
       <c r="J8" s="72">
-        <v>22.44251070435315</v>
+        <v>22.459099068580489</v>
       </c>
       <c r="K8" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L8" s="74">
-        <v>9.8287406971068254</v>
+        <v>9.9366788805034307</v>
       </c>
       <c r="N8" s="67"/>
     </row>
     <row r="9" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="68"/>
       <c r="B9" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D9" s="71"/>
       <c r="E9" s="71">
         <v>233623.927</v>
       </c>
       <c r="F9" s="72">
         <v>6.7911571846776786</v>
       </c>
       <c r="G9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H9" s="71"/>
       <c r="I9" s="71">
-        <v>243667.764</v>
+        <v>243049.69699999999</v>
       </c>
       <c r="J9" s="72">
-        <v>7.1586758930681862</v>
+        <v>7.1387798155108717</v>
       </c>
       <c r="K9" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L9" s="74">
-        <v>4.2991474071061218</v>
+        <v>4.0345910288546722</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="68"/>
       <c r="B10" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="71"/>
       <c r="E10" s="71">
         <v>219289.005</v>
       </c>
       <c r="F10" s="72">
         <v>6.3744588191370033</v>
       </c>
       <c r="G10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H10" s="71"/>
       <c r="I10" s="71">
-        <v>229985.503</v>
+        <v>229316.98699999999</v>
       </c>
       <c r="J10" s="72">
-        <v>6.7567069564493609</v>
+        <v>6.7354269450061022</v>
       </c>
       <c r="K10" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="74">
-        <v>4.8778086251975976</v>
+        <v>4.5729524834133795</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="68"/>
       <c r="B11" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D11" s="71"/>
       <c r="E11" s="71">
         <v>398722.80300000001</v>
       </c>
       <c r="F11" s="72">
         <v>11.590376307167686</v>
       </c>
       <c r="G11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H11" s="71"/>
       <c r="I11" s="71">
-        <v>301784.12</v>
+        <v>302198.24300000002</v>
       </c>
       <c r="J11" s="72">
-        <v>8.8660669318359115</v>
+        <v>8.8760724413133065</v>
       </c>
       <c r="K11" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="74">
-        <v>-24.312299740729905</v>
+        <v>-24.208437358923764</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="68"/>
       <c r="B12" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D12" s="71"/>
       <c r="E12" s="71">
         <v>254411.92499999999</v>
       </c>
       <c r="F12" s="72">
         <v>7.3954384489540264</v>
       </c>
       <c r="G12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H12" s="75"/>
       <c r="I12" s="71">
-        <v>275140.36</v>
+        <v>275368.61</v>
       </c>
       <c r="J12" s="72">
-        <v>8.0833042090134768</v>
+        <v>8.0880408375628843</v>
       </c>
       <c r="K12" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="74">
-        <v>8.1475878145255969</v>
+        <v>8.2373045210046651</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="68"/>
       <c r="B13" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="71"/>
       <c r="E13" s="71">
         <v>280491.891</v>
       </c>
       <c r="F13" s="72">
         <v>8.1535506455572868</v>
       </c>
       <c r="G13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H13" s="71"/>
       <c r="I13" s="71">
-        <v>264838.29399999999</v>
+        <v>264276.14</v>
       </c>
       <c r="J13" s="72">
-        <v>7.7806414754932653</v>
+        <v>7.7622362720045901</v>
       </c>
       <c r="K13" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="74">
-        <v>-5.5807663259684066</v>
+        <v>-5.7811835280471584</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="68"/>
       <c r="B14" s="69" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D14" s="71"/>
       <c r="E14" s="71">
         <v>118754.111</v>
       </c>
       <c r="F14" s="72">
         <v>3.4520344062518071</v>
       </c>
       <c r="G14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H14" s="71"/>
       <c r="I14" s="71">
-        <v>128162.781</v>
+        <v>128551.72</v>
       </c>
       <c r="J14" s="72">
-        <v>3.7652736483159805</v>
+        <v>3.7757809835294927</v>
       </c>
       <c r="K14" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L14" s="74">
-        <v>7.9228162467571321</v>
+        <v>8.2503324874369994</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="68"/>
       <c r="B15" s="69" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="71"/>
       <c r="E15" s="71">
         <v>81186.251999999993</v>
       </c>
       <c r="F15" s="72">
         <v>2.359983438540747</v>
       </c>
       <c r="G15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H15" s="71"/>
       <c r="I15" s="71">
-        <v>73676.451000000001</v>
+        <v>73724.034</v>
       </c>
       <c r="J15" s="72">
-        <v>2.1645285572551956</v>
+        <v>2.1653993085917622</v>
       </c>
       <c r="K15" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L15" s="74">
-        <v>-9.2500895348636032</v>
+        <v>-9.1914798579444135</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="68"/>
       <c r="B16" s="69" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D16" s="71"/>
       <c r="E16" s="71">
         <v>108256.26700000001</v>
       </c>
       <c r="F16" s="72">
         <v>3.146875129033488</v>
       </c>
       <c r="G16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H16" s="71"/>
       <c r="I16" s="71">
-        <v>107801.00599999999</v>
+        <v>108129.645</v>
       </c>
       <c r="J16" s="72">
-        <v>3.1670683484447246</v>
+        <v>3.1759501727926698</v>
       </c>
       <c r="K16" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L16" s="74">
-        <v>-0.420540087531388</v>
+        <v>-0.11696505293315076</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="68"/>
       <c r="B17" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D17" s="71"/>
       <c r="E17" s="71">
         <v>93572.502999999997</v>
       </c>
       <c r="F17" s="72">
         <v>2.7200363601315698</v>
       </c>
       <c r="G17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H17" s="75"/>
       <c r="I17" s="71">
-        <v>102894.79</v>
+        <v>102808.781</v>
       </c>
       <c r="J17" s="72">
-        <v>3.0229294207965625</v>
+        <v>3.0196674166603779</v>
       </c>
       <c r="K17" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L17" s="74">
-        <v>9.9626350702620368</v>
+        <v>9.8707181104261004</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="68"/>
       <c r="B18" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="71"/>
       <c r="E18" s="71">
         <v>956272.95699999994</v>
       </c>
       <c r="F18" s="72">
         <v>27.79766630000838</v>
       </c>
       <c r="G18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H18" s="75"/>
       <c r="I18" s="71">
-        <v>911958.92000000039</v>
+        <v>912564.06300000008</v>
       </c>
       <c r="J18" s="72">
-        <v>26.792293854974194</v>
+        <v>26.803546738447455</v>
       </c>
       <c r="K18" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L18" s="74">
-        <v>-4.6340364093344899</v>
+        <v>-4.5707550004469963</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="61">
         <v>44</v>
       </c>
       <c r="B19" s="61" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="63"/>
       <c r="E19" s="63">
         <v>3029679.6230000001</v>
       </c>
       <c r="F19" s="64">
         <v>100</v>
       </c>
       <c r="G19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="63"/>
       <c r="I19" s="63">
-        <v>2996812.4950000001</v>
+        <v>2994762.31</v>
       </c>
       <c r="J19" s="64">
         <v>100</v>
       </c>
       <c r="K19" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L19" s="66">
-        <v>-1.0848384017401442</v>
+        <v>-1.1525084281163969</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="68"/>
       <c r="B20" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="71"/>
       <c r="E20" s="71">
         <v>679703.84</v>
       </c>
       <c r="F20" s="72">
         <v>22.434842114657481</v>
       </c>
       <c r="G20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H20" s="71"/>
       <c r="I20" s="71">
-        <v>744037.73699999996</v>
+        <v>744782.23800000001</v>
       </c>
       <c r="J20" s="72">
-        <v>24.827637306017039</v>
+        <v>24.869494166967794</v>
       </c>
       <c r="K20" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L20" s="74">
-        <v>9.4649894871860667</v>
+        <v>9.5745226332692273</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="68"/>
       <c r="B21" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="71"/>
       <c r="E21" s="71">
         <v>182601.217</v>
       </c>
       <c r="F21" s="72">
         <v>6.02708007849317</v>
       </c>
       <c r="G21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H21" s="71"/>
       <c r="I21" s="71">
-        <v>190258.462</v>
+        <v>189663.299</v>
       </c>
       <c r="J21" s="72">
-        <v>6.3486942315354966</v>
+        <v>6.3331670218595741</v>
       </c>
       <c r="K21" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L21" s="74">
-        <v>4.1934249540078339</v>
+        <v>3.8674890102183683</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="68"/>
       <c r="B22" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="71"/>
       <c r="E22" s="71">
         <v>185540.986</v>
       </c>
       <c r="F22" s="72">
         <v>6.1241124174138459</v>
       </c>
       <c r="G22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H22" s="71"/>
       <c r="I22" s="71">
-        <v>197362.27299999999</v>
+        <v>196604.829</v>
       </c>
       <c r="J22" s="72">
-        <v>6.5857397928394574</v>
+        <v>6.5649560348580716</v>
       </c>
       <c r="K22" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L22" s="74">
-        <v>6.3712537347408418</v>
+        <v>5.9630183273899355</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="68"/>
       <c r="B23" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="71"/>
       <c r="E23" s="71">
         <v>375016.91800000001</v>
       </c>
       <c r="F23" s="72">
         <v>12.378104772301198</v>
       </c>
       <c r="G23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H23" s="71"/>
       <c r="I23" s="71">
-        <v>277362.54499999998</v>
+        <v>277264.21000000002</v>
       </c>
       <c r="J23" s="72">
-        <v>9.2552518872222596</v>
+        <v>9.2583043760825223</v>
       </c>
       <c r="K23" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L23" s="74">
-        <v>-26.039991347803682</v>
+        <v>-26.066212831496838</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="68"/>
       <c r="B24" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="71"/>
       <c r="E24" s="71">
         <v>225468.84099999999</v>
       </c>
       <c r="F24" s="72">
         <v>7.4420027546259124</v>
       </c>
       <c r="G24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H24" s="71"/>
       <c r="I24" s="71">
-        <v>206753.23300000001</v>
+        <v>206121.84899999999</v>
       </c>
       <c r="J24" s="72">
-        <v>6.8991047436219395</v>
+        <v>6.8827448613108793</v>
       </c>
       <c r="K24" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L24" s="74">
-        <v>-8.3007514107015687</v>
+        <v>-8.5807830093915278</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="68"/>
       <c r="B25" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="71"/>
       <c r="E25" s="71">
         <v>1381347.821</v>
       </c>
       <c r="F25" s="72">
         <v>45.593857862508386</v>
       </c>
       <c r="G25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H25" s="75"/>
       <c r="I25" s="71">
-        <v>1381038.2450000001</v>
+        <v>1380325.8850000002</v>
       </c>
       <c r="J25" s="72">
-        <v>46.083572038763805</v>
+        <v>46.09133353892117</v>
       </c>
       <c r="K25" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L25" s="74">
-        <v>-2.2411154909251819E-2</v>
+        <v>-7.3981077355299504E-2</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="76">
         <v>4403</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="77">
         <v>4731.8</v>
       </c>
       <c r="D26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="79">
         <v>394615.8</v>
       </c>
       <c r="F26" s="80">
         <v>100</v>
       </c>
       <c r="G26" s="77">
-        <v>3719.9850000000001</v>
+        <v>3739.3449999999998</v>
       </c>
       <c r="H26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="79">
-        <v>314757.33799999999</v>
+        <v>316607.875</v>
       </c>
       <c r="J26" s="80">
         <v>100</v>
       </c>
       <c r="K26" s="81">
-        <v>-21.383300224016232</v>
+        <v>-20.974153599053221</v>
       </c>
       <c r="L26" s="82">
-        <v>-20.237015851874151</v>
+        <v>-19.768069347451366</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="76"/>
       <c r="B27" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="77">
         <v>1928.7059999999999</v>
       </c>
       <c r="D27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="79">
         <v>171227.731</v>
       </c>
       <c r="F27" s="80">
         <v>43.390997268735823</v>
       </c>
       <c r="G27" s="77">
-        <v>1608.5170000000001</v>
+        <v>1610.8019999999999</v>
       </c>
       <c r="H27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I27" s="79">
-        <v>145954.85500000001</v>
+        <v>146167.068</v>
       </c>
       <c r="J27" s="80">
-        <v>46.370596449764115</v>
+        <v>46.166592666085769</v>
       </c>
       <c r="K27" s="81">
-        <v>-16.601234195362068</v>
+        <v>-16.482760980678236</v>
       </c>
       <c r="L27" s="82">
-        <v>-14.759803130253468</v>
+        <v>-14.635867013854199</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="68"/>
       <c r="B28" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="70">
         <v>872.97400000000005</v>
       </c>
       <c r="D28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="71">
         <v>69960.570999999996</v>
       </c>
       <c r="F28" s="72">
         <v>17.728781006741244</v>
       </c>
       <c r="G28" s="70">
-        <v>667.92200000000003</v>
+        <v>668.60599999999999</v>
       </c>
       <c r="H28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I28" s="71">
-        <v>48834.942000000003</v>
+        <v>48873.432999999997</v>
       </c>
       <c r="J28" s="72">
-        <v>15.515108340381254</v>
+        <v>15.436581607453698</v>
       </c>
       <c r="K28" s="85">
-        <v>-23.488901158568297</v>
+        <v>-23.410548309571652</v>
       </c>
       <c r="L28" s="74">
-        <v>-30.196478813759249</v>
+        <v>-30.141460680759742</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="68"/>
       <c r="B29" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="70">
         <v>211.35900000000001</v>
       </c>
       <c r="D29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="71">
         <v>20407.965</v>
       </c>
       <c r="F29" s="72">
         <v>5.1716036205342011</v>
       </c>
       <c r="G29" s="70">
-        <v>176.286</v>
+        <v>177.34399999999999</v>
       </c>
       <c r="H29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I29" s="71">
-        <v>18103.13</v>
+        <v>18208.964</v>
       </c>
       <c r="J29" s="72">
-        <v>5.7514560629560298</v>
+        <v>5.7512669260042886</v>
       </c>
       <c r="K29" s="86">
-        <v>-16.594041417682714</v>
+        <v>-16.093471297649977</v>
       </c>
       <c r="L29" s="87">
-        <v>-11.293801219278841</v>
+        <v>-10.77520958116108</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="68"/>
       <c r="B30" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="88">
         <v>365.17200000000003</v>
       </c>
       <c r="D30" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="90">
         <v>28355.280999999999</v>
       </c>
       <c r="F30" s="91">
         <v>7.1855412276953938</v>
       </c>
       <c r="G30" s="70">
         <v>142.88999999999999</v>
       </c>
       <c r="H30" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="71">
         <v>9909.7209999999995</v>
       </c>
       <c r="J30" s="72">
-        <v>3.1483685377972033</v>
+        <v>3.1299666819721397</v>
       </c>
       <c r="K30" s="86">
         <v>-60.870493904242394</v>
       </c>
       <c r="L30" s="87">
         <v>-65.051585981461429</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="68"/>
       <c r="B31" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="88">
         <v>5.3129999999999997</v>
       </c>
       <c r="D31" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="90">
         <v>406.05099999999999</v>
       </c>
       <c r="F31" s="91">
         <v>0.1028978059165396</v>
       </c>
@@ -4032,1367 +4032,1367 @@
       <c r="B32" s="83" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="88">
         <v>364.94299999999998</v>
       </c>
       <c r="D32" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="90">
         <v>41100.186999999998</v>
       </c>
       <c r="F32" s="91">
         <v>10.415241102865117</v>
       </c>
       <c r="G32" s="70">
         <v>512.78700000000003</v>
       </c>
       <c r="H32" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="71">
         <v>56906.917000000001</v>
       </c>
       <c r="J32" s="72">
-        <v>18.07961566888077</v>
+        <v>17.973942372722092</v>
       </c>
       <c r="K32" s="86">
         <v>40.511531937864284</v>
       </c>
       <c r="L32" s="87">
         <v>38.459022096420156</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="68"/>
       <c r="B33" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="88">
         <v>108.94499999999971</v>
       </c>
       <c r="D33" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="90">
         <v>10997.676000000007</v>
       </c>
       <c r="F33" s="91">
         <v>2.7869325049833304</v>
       </c>
       <c r="G33" s="70">
-        <v>108.63199999999983</v>
+        <v>109.17499999999995</v>
       </c>
       <c r="H33" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="71">
-        <v>12200.14499999999</v>
+        <v>12268.032999999996</v>
       </c>
       <c r="J33" s="72">
-        <v>3.876047839748852</v>
+        <v>3.8748350779335472</v>
       </c>
       <c r="K33" s="86">
-        <v>-0.28730093166265114</v>
+        <v>0.2111157005830889</v>
       </c>
       <c r="L33" s="87">
-        <v>10.933846387182001</v>
+        <v>11.551140440943962</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="76"/>
       <c r="B34" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="77">
         <v>2803.0940000000001</v>
       </c>
       <c r="D34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="79">
         <v>223388.06899999999</v>
       </c>
       <c r="F34" s="80">
         <v>56.609002731264177</v>
       </c>
       <c r="G34" s="77">
-        <v>2111.4679999999998</v>
+        <v>2128.5430000000001</v>
       </c>
       <c r="H34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I34" s="79">
-        <v>168802.48300000001</v>
+        <v>170440.807</v>
       </c>
       <c r="J34" s="80">
-        <v>53.629403550235899</v>
+        <v>53.833407333914231</v>
       </c>
       <c r="K34" s="92">
-        <v>-24.673664172517945</v>
+        <v>-24.064515852839751</v>
       </c>
       <c r="L34" s="93">
-        <v>-24.435318432337578</v>
+        <v>-23.701920266833941</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="68"/>
       <c r="B35" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="70">
         <v>656.43</v>
       </c>
       <c r="D35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E35" s="71">
         <v>46139.696000000004</v>
       </c>
       <c r="F35" s="72">
         <v>11.692308316088711</v>
       </c>
       <c r="G35" s="70">
-        <v>576.49699999999996</v>
+        <v>580.98099999999999</v>
       </c>
       <c r="H35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I35" s="71">
-        <v>37224.955999999998</v>
+        <v>37469.675000000003</v>
       </c>
       <c r="J35" s="72">
-        <v>11.826557003096779</v>
+        <v>11.83472615771165</v>
       </c>
       <c r="K35" s="86">
-        <v>-12.176926709626311</v>
+        <v>-11.493837880657489</v>
       </c>
       <c r="L35" s="87">
-        <v>-19.321193620348094</v>
+        <v>-18.790806510732104</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="68"/>
       <c r="B36" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="70">
         <v>1457.8320000000001</v>
       </c>
       <c r="D36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E36" s="71">
         <v>110597.516</v>
       </c>
       <c r="F36" s="72">
         <v>28.026631472941531</v>
       </c>
       <c r="G36" s="70">
-        <v>946.21199999999999</v>
+        <v>944.178</v>
       </c>
       <c r="H36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I36" s="71">
         <v>68853.775999999998</v>
       </c>
       <c r="J36" s="72">
-        <v>21.875193263961332</v>
+        <v>21.747335248688934</v>
       </c>
       <c r="K36" s="86">
-        <v>-35.094578799203205</v>
+        <v>-35.234101048680508</v>
       </c>
       <c r="L36" s="87">
         <v>-37.743831425653362</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="68"/>
       <c r="B37" s="83" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="70">
         <v>57.301000000000002</v>
       </c>
       <c r="D37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E37" s="71">
         <v>9280.768</v>
       </c>
       <c r="F37" s="72">
         <v>2.3518490643304193</v>
       </c>
       <c r="G37" s="70">
-        <v>58.462000000000003</v>
+        <v>59.043999999999997</v>
       </c>
       <c r="H37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I37" s="71">
-        <v>8274.2990000000009</v>
+        <v>8373.36</v>
       </c>
       <c r="J37" s="72">
-        <v>2.6287866877308517</v>
+        <v>2.6447099586515339</v>
       </c>
       <c r="K37" s="86">
-        <v>2.0261426502155309</v>
+        <v>3.0418317306853195</v>
       </c>
       <c r="L37" s="87">
-        <v>-10.844673630458161</v>
+        <v>-9.7772942928861006</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="68"/>
       <c r="B38" s="83" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="70">
         <v>69.23</v>
       </c>
       <c r="D38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E38" s="71">
         <v>4118.43</v>
       </c>
       <c r="F38" s="72">
         <v>1.0436556265613288</v>
       </c>
       <c r="G38" s="70">
         <v>52.048999999999999</v>
       </c>
       <c r="H38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I38" s="71">
         <v>3333.364</v>
       </c>
       <c r="J38" s="72">
-        <v>1.0590266206915246</v>
+        <v>1.0528367306088011</v>
       </c>
       <c r="K38" s="86">
         <v>-24.817275747508312</v>
       </c>
       <c r="L38" s="87">
         <v>-19.062264018084566</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="68"/>
       <c r="B39" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="88">
         <v>175.874</v>
       </c>
       <c r="D39" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E39" s="90">
         <v>20065.25</v>
       </c>
       <c r="F39" s="91">
         <v>5.0847558562024124</v>
       </c>
       <c r="G39" s="88">
-        <v>171.75800000000001</v>
+        <v>176.62</v>
       </c>
       <c r="H39" s="89" t="s">
         <v>76</v>
       </c>
       <c r="I39" s="90">
-        <v>22419.312000000002</v>
+        <v>23154.415000000001</v>
       </c>
       <c r="J39" s="91">
-        <v>7.1227289385704493</v>
+        <v>7.3132782941675103</v>
       </c>
       <c r="K39" s="86">
-        <v>-2.3403118141396599</v>
+        <v>0.42416730159091703</v>
       </c>
       <c r="L39" s="87">
-        <v>11.732034238297564</v>
+        <v>15.395596865227201</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="68"/>
       <c r="B40" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="70">
         <v>386.42700000000013</v>
       </c>
       <c r="D40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="71">
         <v>33186.408999999985</v>
       </c>
       <c r="F40" s="72">
         <v>8.409802395139776</v>
       </c>
       <c r="G40" s="70">
-        <v>306.49</v>
+        <v>315.67099999999982</v>
       </c>
       <c r="H40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I40" s="71">
-        <v>28696.776000000013</v>
+        <v>29256.217000000004</v>
       </c>
       <c r="J40" s="72">
-        <v>9.1171110361849639</v>
+        <v>9.2405209440858052</v>
       </c>
       <c r="K40" s="85">
-        <v>-20.686183936422687</v>
+        <v>-18.310314755439006</v>
       </c>
       <c r="L40" s="74">
-        <v>-13.528529103585671</v>
+        <v>-11.842775757991721</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="76">
         <v>4407</v>
       </c>
       <c r="B41" s="39" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="77">
         <v>3273.01</v>
       </c>
       <c r="D41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E41" s="79">
         <v>801461.71699999995</v>
       </c>
       <c r="F41" s="80">
         <v>100</v>
       </c>
       <c r="G41" s="77">
-        <v>3055.3290000000002</v>
+        <v>3066.0880000000002</v>
       </c>
       <c r="H41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I41" s="79">
-        <v>850486.43599999999</v>
+        <v>853249.94</v>
       </c>
       <c r="J41" s="80">
         <v>100</v>
       </c>
       <c r="K41" s="81">
-        <v>-6.6507893345880404</v>
+        <v>-6.32207051001983</v>
       </c>
       <c r="L41" s="82">
-        <v>6.1169133796567907</v>
+        <v>6.461721365039323</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="76"/>
       <c r="B42" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="77">
         <v>2801.5050000000001</v>
       </c>
       <c r="D42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E42" s="79">
         <v>699306.71100000001</v>
       </c>
       <c r="F42" s="80">
         <v>87.253913214671982</v>
       </c>
       <c r="G42" s="77">
-        <v>2623.7809999999999</v>
+        <v>2632.6529999999998</v>
       </c>
       <c r="H42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I42" s="79">
-        <v>751301.53200000001</v>
+        <v>753619.86399999994</v>
       </c>
       <c r="J42" s="80">
-        <v>88.337861745745712</v>
+        <v>88.323459360571405</v>
       </c>
       <c r="K42" s="81">
-        <v>-6.3438758809996818</v>
+        <v>-6.0271889573639994</v>
       </c>
       <c r="L42" s="82">
-        <v>7.4351954846319206</v>
+        <v>7.7667141106557942</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="68"/>
       <c r="B43" s="83" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="70">
         <v>929.34900000000005</v>
       </c>
       <c r="D43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E43" s="71">
         <v>272698.45699999999</v>
       </c>
       <c r="F43" s="72">
         <v>34.025138221293226</v>
       </c>
       <c r="G43" s="70">
-        <v>994.34199999999998</v>
+        <v>995.04499999999996</v>
       </c>
       <c r="H43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I43" s="71">
-        <v>319008.86099999998</v>
+        <v>319242.65000000002</v>
       </c>
       <c r="J43" s="72">
-        <v>37.508988679509059</v>
+        <v>37.41490447687579</v>
       </c>
       <c r="K43" s="85">
-        <v>6.9933899966535655</v>
+        <v>7.0690343455472497</v>
       </c>
       <c r="L43" s="74">
-        <v>16.982275774299662</v>
+        <v>17.0680074658435</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="68"/>
       <c r="B44" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="70">
         <v>225.04900000000001</v>
       </c>
       <c r="D44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E44" s="71">
         <v>51421.303999999996</v>
       </c>
       <c r="F44" s="72">
         <v>6.4159401390347375</v>
       </c>
       <c r="G44" s="70">
-        <v>229.97300000000001</v>
+        <v>230.126</v>
       </c>
       <c r="H44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I44" s="71">
-        <v>54841.165999999997</v>
+        <v>54892.610999999997</v>
       </c>
       <c r="J44" s="72">
-        <v>6.4482117149249873</v>
+        <v>6.4333565613845796</v>
       </c>
       <c r="K44" s="85">
-        <v>2.1879679536456536</v>
+        <v>2.2559531479811055</v>
       </c>
       <c r="L44" s="74">
-        <v>6.6506714804432061</v>
+        <v>6.750717562510669</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="68"/>
       <c r="B45" s="83" t="s">
         <v>82</v>
       </c>
       <c r="C45" s="70">
         <v>131.422</v>
       </c>
       <c r="D45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E45" s="71">
         <v>40838.254000000001</v>
       </c>
       <c r="F45" s="72">
         <v>5.0954715782138846</v>
       </c>
       <c r="G45" s="70">
         <v>163.45699999999999</v>
       </c>
       <c r="H45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I45" s="71">
         <v>42880.722999999998</v>
       </c>
       <c r="J45" s="72">
-        <v>5.0419055713194236</v>
+        <v>5.0255758588157651</v>
       </c>
       <c r="K45" s="85">
         <v>24.375675305504405</v>
       </c>
       <c r="L45" s="74">
         <v>5.001362203193108</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="68"/>
       <c r="B46" s="83" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="70">
         <v>128.89500000000001</v>
       </c>
       <c r="D46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="71">
         <v>30501.188999999998</v>
       </c>
       <c r="F46" s="72">
         <v>3.8056950635360165</v>
       </c>
       <c r="G46" s="70">
-        <v>120.358</v>
+        <v>123.13</v>
       </c>
       <c r="H46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I46" s="71">
-        <v>29972.79</v>
+        <v>30623.261999999999</v>
       </c>
       <c r="J46" s="72">
-        <v>3.5241937709162956</v>
+        <v>3.5890142576511632</v>
       </c>
       <c r="K46" s="85">
-        <v>-6.6232204507544941</v>
+        <v>-4.4726327631017604</v>
       </c>
       <c r="L46" s="74">
-        <v>-1.7323882029648012</v>
+        <v>0.4002237420973993</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="68"/>
       <c r="B47" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="70">
         <v>162.97900000000001</v>
       </c>
       <c r="D47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E47" s="71">
         <v>36898.726000000002</v>
       </c>
       <c r="F47" s="72">
         <v>4.6039286989424602</v>
       </c>
       <c r="G47" s="70">
-        <v>166.65100000000001</v>
+        <v>166.96700000000001</v>
       </c>
       <c r="H47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I47" s="71">
-        <v>40714.749000000003</v>
+        <v>40786.357000000004</v>
       </c>
       <c r="J47" s="72">
-        <v>4.7872308453841121</v>
+        <v>4.780118355472724</v>
       </c>
       <c r="K47" s="85">
-        <v>2.2530510065713969</v>
+        <v>2.4469410169408325</v>
       </c>
       <c r="L47" s="74">
-        <v>10.341882806468714</v>
+        <v>10.535949127349276</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="68"/>
       <c r="B48" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="70">
         <v>1223.8109999999999</v>
       </c>
       <c r="D48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="71">
         <v>266948.78099999996</v>
       </c>
       <c r="F48" s="72">
         <v>33.307739513651647</v>
       </c>
       <c r="G48" s="70">
-        <v>949</v>
+        <v>953.92799999999943</v>
       </c>
       <c r="H48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I48" s="71">
-        <v>263883.24300000002</v>
+        <v>265194.26099999994</v>
       </c>
       <c r="J48" s="72">
-        <v>31.027331163691841</v>
+        <v>31.080489850371386</v>
       </c>
       <c r="K48" s="85">
-        <v>-22.455346454640459</v>
+        <v>-22.052669897557752</v>
       </c>
       <c r="L48" s="74">
-        <v>-1.1483618649676257</v>
+        <v>-0.65724967667112855</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="76"/>
       <c r="B49" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C49" s="77">
         <v>471.505</v>
       </c>
       <c r="D49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E49" s="79">
         <v>102155.00599999999</v>
       </c>
       <c r="F49" s="80">
         <v>12.746086785328014</v>
       </c>
       <c r="G49" s="77">
-        <v>431.548</v>
+        <v>433.435</v>
       </c>
       <c r="H49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I49" s="79">
-        <v>99184.903999999995</v>
+        <v>99630.076000000001</v>
       </c>
       <c r="J49" s="80">
-        <v>11.662138254254298</v>
+        <v>11.676540639428584</v>
       </c>
       <c r="K49" s="81">
-        <v>-8.4743534002820731</v>
+        <v>-8.0741455551902934</v>
       </c>
       <c r="L49" s="82">
-        <v>-2.9074463565691526</v>
+        <v>-2.471665461015188</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="68"/>
       <c r="B50" s="83" t="s">
         <v>51</v>
       </c>
       <c r="C50" s="70">
         <v>72.899000000000001</v>
       </c>
       <c r="D50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E50" s="71">
         <v>17205.263999999999</v>
       </c>
       <c r="F50" s="72">
         <v>2.1467356000985389</v>
       </c>
       <c r="G50" s="70">
-        <v>72.945999999999998</v>
+        <v>73.06</v>
       </c>
       <c r="H50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I50" s="71">
-        <v>18126.289000000001</v>
+        <v>18178.009999999998</v>
       </c>
       <c r="J50" s="72">
-        <v>2.1312849015266364</v>
+        <v>2.1304437478190739</v>
       </c>
       <c r="K50" s="85">
-        <v>6.4472763686740611E-2</v>
+        <v>0.22085350965034001</v>
       </c>
       <c r="L50" s="74">
-        <v>5.3531581962357651</v>
+        <v>5.6537696835108093</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="68"/>
       <c r="B51" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C51" s="70">
         <v>47.432000000000002</v>
       </c>
       <c r="D51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E51" s="71">
         <v>12112.031000000001</v>
       </c>
       <c r="F51" s="72">
         <v>1.5112426137254915</v>
       </c>
       <c r="G51" s="70">
-        <v>31.023</v>
+        <v>31.04</v>
       </c>
       <c r="H51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I51" s="71">
-        <v>12813.195</v>
+        <v>12829.503000000001</v>
       </c>
       <c r="J51" s="72">
-        <v>1.506572528100848</v>
+        <v>1.5036043248945321</v>
       </c>
       <c r="K51" s="85">
-        <v>-34.594788328554564</v>
+        <v>-34.558947545960535</v>
       </c>
       <c r="L51" s="74">
-        <v>5.7889878254109393</v>
+        <v>5.9236308097295964</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="68"/>
       <c r="B52" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C52" s="70">
         <v>11.637</v>
       </c>
       <c r="D52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E52" s="71">
         <v>2111.2179999999998</v>
       </c>
       <c r="F52" s="72">
         <v>0.26342094141472261</v>
       </c>
       <c r="G52" s="70">
         <v>0.83499999999999996</v>
       </c>
       <c r="H52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I52" s="71">
         <v>1125.249</v>
       </c>
       <c r="J52" s="72">
-        <v>0.13230651923060183</v>
+        <v>0.1318780051716148</v>
       </c>
       <c r="K52" s="85">
         <v>-92.824611154077502</v>
       </c>
       <c r="L52" s="74">
         <v>-46.701430169693509</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="68"/>
       <c r="B53" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C53" s="70">
         <v>2.7269999999999999</v>
       </c>
       <c r="D53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E53" s="71">
         <v>2645.0569999999998</v>
       </c>
       <c r="F53" s="72">
         <v>0.33002911354279946</v>
       </c>
       <c r="G53" s="70">
         <v>8.0079999999999991</v>
       </c>
       <c r="H53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I53" s="71">
         <v>3290.08</v>
       </c>
       <c r="J53" s="72">
-        <v>0.38684685148817594</v>
+        <v>0.38559393276957049</v>
       </c>
       <c r="K53" s="85">
         <v>193.65603226989364</v>
       </c>
       <c r="L53" s="74">
         <v>24.3859773154227</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="68"/>
       <c r="B54" s="83" t="s">
         <v>72</v>
       </c>
       <c r="C54" s="70">
         <v>3.3170000000000002</v>
       </c>
       <c r="D54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E54" s="71">
         <v>1315.127</v>
       </c>
       <c r="F54" s="72">
         <v>0.16409105664119952</v>
       </c>
       <c r="G54" s="70">
         <v>3.01</v>
       </c>
       <c r="H54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I54" s="71">
         <v>1552.672</v>
       </c>
       <c r="J54" s="72">
-        <v>0.18256281749800887</v>
+        <v>0.18197153345243719</v>
       </c>
       <c r="K54" s="85">
         <v>-9.2553512209828277</v>
       </c>
       <c r="L54" s="74">
         <v>18.062514114606429</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="68"/>
       <c r="B55" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C55" s="70">
         <v>333.49299999999994</v>
       </c>
       <c r="D55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E55" s="71">
         <v>66766.308999999994</v>
       </c>
       <c r="F55" s="72">
         <v>8.3305674599052626</v>
       </c>
       <c r="G55" s="70">
-        <v>315.726</v>
+        <v>317.48200000000003</v>
       </c>
       <c r="H55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I55" s="71">
-        <v>62277.418999999994</v>
+        <v>62654.562000000005</v>
       </c>
       <c r="J55" s="72">
-        <v>7.3225646364100276</v>
+        <v>7.3430490953213559</v>
       </c>
       <c r="K55" s="85">
-        <v>-5.3275481044579474</v>
+        <v>-4.8010003208462892</v>
       </c>
       <c r="L55" s="74">
-        <v>-6.7232861412183196</v>
+        <v>-6.1584159160273311</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="76">
         <v>4412</v>
       </c>
       <c r="B56" s="39" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="77">
         <v>323.97500000000002</v>
       </c>
       <c r="D56" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E56" s="79">
         <v>360187.35499999998</v>
       </c>
       <c r="F56" s="80">
         <v>100</v>
       </c>
       <c r="G56" s="77">
-        <v>344.50599999999997</v>
+        <v>345.2</v>
       </c>
       <c r="H56" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I56" s="79">
-        <v>379213.69900000002</v>
+        <v>380119.57400000002</v>
       </c>
       <c r="J56" s="80">
         <v>100</v>
       </c>
       <c r="K56" s="81">
-        <v>6.3372173778840803</v>
+        <v>6.5514314376109164</v>
       </c>
       <c r="L56" s="82">
-        <v>5.2823464610522048</v>
+        <v>5.5338475166625551</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="76"/>
       <c r="B57" s="83" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="70">
         <v>47.738999999999997</v>
       </c>
       <c r="D57" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E57" s="71">
         <v>53425.529000000002</v>
       </c>
       <c r="F57" s="72">
         <v>14.832705329147384</v>
       </c>
       <c r="G57" s="70">
         <v>47.802</v>
       </c>
       <c r="H57" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I57" s="71">
         <v>53314.624000000003</v>
       </c>
       <c r="J57" s="72">
-        <v>14.059255807633679</v>
+        <v>14.025750749683835</v>
       </c>
       <c r="K57" s="85">
         <v>0.13196757368190032</v>
       </c>
       <c r="L57" s="74">
         <v>-0.20758802406991389</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="76"/>
       <c r="B58" s="83" t="s">
         <v>51</v>
       </c>
       <c r="C58" s="70">
         <v>28.99</v>
       </c>
       <c r="D58" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E58" s="71">
         <v>35700.466</v>
       </c>
       <c r="F58" s="72">
         <v>9.9116377919485821</v>
       </c>
       <c r="G58" s="70">
-        <v>29.411000000000001</v>
+        <v>29.69</v>
       </c>
       <c r="H58" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I58" s="71">
-        <v>35811.483999999997</v>
+        <v>36183.374000000003</v>
       </c>
       <c r="J58" s="72">
-        <v>9.4436155904800252</v>
+        <v>9.5189452148549449</v>
       </c>
       <c r="K58" s="85">
-        <v>1.4522249051397136</v>
+        <v>2.4146257330113929</v>
       </c>
       <c r="L58" s="74">
-        <v>0.31097073074619358</v>
+        <v>1.3526658167431289</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="76"/>
       <c r="B59" s="83" t="s">
         <v>68</v>
       </c>
       <c r="C59" s="70">
         <v>20.856999999999999</v>
       </c>
       <c r="D59" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E59" s="71">
         <v>20327.021000000001</v>
       </c>
       <c r="F59" s="72">
         <v>5.6434576943990722</v>
       </c>
       <c r="G59" s="70">
-        <v>22.616</v>
+        <v>22.706</v>
       </c>
       <c r="H59" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I59" s="71">
-        <v>22923.331999999999</v>
+        <v>23034.675999999999</v>
       </c>
       <c r="J59" s="72">
-        <v>6.0449641087465027</v>
+        <v>6.0598499986743644</v>
       </c>
       <c r="K59" s="85">
-        <v>8.4336194083521132</v>
+        <v>8.8651292132137911</v>
       </c>
       <c r="L59" s="74">
-        <v>12.772707815867351</v>
+        <v>13.320471307625445</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="76"/>
       <c r="B60" s="83" t="s">
         <v>59</v>
       </c>
       <c r="C60" s="70">
         <v>17.591999999999999</v>
       </c>
       <c r="D60" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E60" s="71">
         <v>21405.262999999999</v>
       </c>
       <c r="F60" s="72">
         <v>5.9428135671225881</v>
       </c>
       <c r="G60" s="70">
-        <v>15.295</v>
+        <v>15.321999999999999</v>
       </c>
       <c r="H60" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I60" s="71">
-        <v>18225.308000000001</v>
+        <v>18252.623</v>
       </c>
       <c r="J60" s="72">
-        <v>4.8060784850496656</v>
+        <v>4.8018108638625376</v>
       </c>
       <c r="K60" s="85">
-        <v>-13.057071396089126</v>
+        <v>-12.903592542064574</v>
       </c>
       <c r="L60" s="74">
-        <v>-14.855949212116656</v>
+        <v>-14.728340408618196</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="76"/>
       <c r="B61" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C61" s="70">
         <v>25.468</v>
       </c>
       <c r="D61" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E61" s="71">
         <v>22356.294000000002</v>
       </c>
       <c r="F61" s="72">
         <v>6.2068514315279071</v>
       </c>
       <c r="G61" s="70">
         <v>34.353999999999999</v>
       </c>
       <c r="H61" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I61" s="71">
         <v>28378.873</v>
       </c>
       <c r="J61" s="72">
-        <v>7.4836096572555508</v>
+        <v>7.4657752299806575</v>
       </c>
       <c r="K61" s="85">
         <v>34.890843411339716</v>
       </c>
       <c r="L61" s="74">
         <v>26.939075859353061</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="68"/>
       <c r="B62" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C62" s="70">
         <v>183.32900000000004</v>
       </c>
       <c r="D62" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E62" s="71">
         <v>206972.78199999998</v>
       </c>
       <c r="F62" s="72">
         <v>57.462534185854473</v>
       </c>
       <c r="G62" s="70">
-        <v>195.02799999999996</v>
+        <v>195.32599999999996</v>
       </c>
       <c r="H62" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I62" s="71">
-        <v>220560.07800000001</v>
+        <v>220955.40400000004</v>
       </c>
       <c r="J62" s="72">
-        <v>58.162476350834574</v>
+        <v>58.127867942943659</v>
       </c>
       <c r="K62" s="85">
-        <v>6.3814235609204895</v>
+        <v>6.5439728575402283</v>
       </c>
       <c r="L62" s="74">
-        <v>6.5647742996468166</v>
+        <v>6.7557781583087877</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="61" t="s">
         <v>69</v>
       </c>
       <c r="B63" s="61" t="s">
         <v>43</v>
       </c>
       <c r="C63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D63" s="63"/>
       <c r="E63" s="63">
         <v>189982.014</v>
       </c>
       <c r="F63" s="64">
         <v>100</v>
       </c>
       <c r="G63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H63" s="63"/>
       <c r="I63" s="63">
-        <v>211037.432</v>
+        <v>212892.446</v>
       </c>
       <c r="J63" s="64">
         <v>100</v>
       </c>
       <c r="K63" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L63" s="66">
-        <v>11.082848084766596</v>
+        <v>12.059263673244352</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="68"/>
       <c r="B64" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D64" s="71"/>
       <c r="E64" s="71">
         <v>51505.548000000003</v>
       </c>
       <c r="F64" s="72">
         <v>27.110749547059754</v>
       </c>
       <c r="G64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H64" s="71"/>
       <c r="I64" s="71">
-        <v>55008.536999999997</v>
+        <v>55081.275999999998</v>
       </c>
       <c r="J64" s="72">
-        <v>26.065772540295121</v>
+        <v>25.872818427761406</v>
       </c>
       <c r="K64" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L64" s="74">
-        <v>6.8011877089434982</v>
+        <v>6.9424132716731703</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="68"/>
       <c r="B65" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="71"/>
       <c r="E65" s="71">
         <v>21901.703000000001</v>
       </c>
       <c r="F65" s="72">
         <v>11.528303410869201</v>
       </c>
       <c r="G65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H65" s="71"/>
       <c r="I65" s="71">
-        <v>23078.358</v>
+        <v>23191.11</v>
       </c>
       <c r="J65" s="72">
-        <v>10.935670407513298</v>
+        <v>10.89334564740733</v>
       </c>
       <c r="K65" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L65" s="74">
-        <v>5.3724361069091238</v>
+        <v>5.8872453890914294</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="68"/>
       <c r="B66" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D66" s="71"/>
       <c r="E66" s="71">
         <v>16180.773999999999</v>
       </c>
       <c r="F66" s="72">
         <v>8.5170030885134214</v>
       </c>
       <c r="G66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H66" s="71"/>
       <c r="I66" s="71">
-        <v>17794.157999999999</v>
+        <v>17931.705000000002</v>
       </c>
       <c r="J66" s="72">
-        <v>8.4317544197562064</v>
+        <v>8.4228939715409172</v>
       </c>
       <c r="K66" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L66" s="74">
-        <v>9.970993970992982</v>
+        <v>10.821058374587041</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="94"/>
       <c r="B67" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="71"/>
       <c r="E67" s="71">
         <v>11910.388999999999</v>
       </c>
       <c r="F67" s="72">
         <v>6.2692192535657609</v>
       </c>
       <c r="G67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H67" s="71"/>
       <c r="I67" s="71">
-        <v>14337.362999999999</v>
+        <v>14343.602999999999</v>
       </c>
       <c r="J67" s="72">
-        <v>6.7937535365763928</v>
+        <v>6.7374879989870555</v>
       </c>
       <c r="K67" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L67" s="74">
-        <v>20.376949904826787</v>
+        <v>20.429341140746956</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="94"/>
       <c r="B68" s="69" t="s">
         <v>59</v>
       </c>
       <c r="C68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D68" s="71"/>
       <c r="E68" s="71">
         <v>13638.66</v>
       </c>
       <c r="F68" s="72">
         <v>7.1789216846601072</v>
       </c>
       <c r="G68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H68" s="71"/>
       <c r="I68" s="71">
-        <v>13546.513999999999</v>
+        <v>14048.155000000001</v>
       </c>
       <c r="J68" s="72">
-        <v>6.4190100645273196</v>
+        <v>6.5987099420145698</v>
       </c>
       <c r="K68" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L68" s="74">
-        <v>-0.67562355832611587</v>
+        <v>3.0024577194533832</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="95"/>
       <c r="B69" s="96" t="s">
         <v>61</v>
       </c>
       <c r="C69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="D69" s="98"/>
       <c r="E69" s="98">
         <v>74844.939999999988</v>
       </c>
       <c r="F69" s="99">
         <v>39.395803015331751</v>
       </c>
       <c r="G69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="H69" s="98"/>
       <c r="I69" s="98">
-        <v>87272.502000000022</v>
+        <v>88296.596999999994</v>
       </c>
       <c r="J69" s="99">
-        <v>41.354039031331666</v>
+        <v>41.474744012288717</v>
       </c>
       <c r="K69" s="100" t="s">
         <v>74</v>
       </c>
       <c r="L69" s="101">
-        <v>16.604411734447293</v>
+        <v>17.972700626121163</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="3" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A33961D3-2922-40AB-86A0-8E652E75B414}">
@@ -5509,1427 +5509,1427 @@
       </c>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="11">
         <v>3605</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>74</v>
       </c>
       <c r="D6" s="14"/>
       <c r="E6" s="14">
         <v>235.70099999999999</v>
       </c>
       <c r="F6" s="14">
         <v>2.3617666357927523E-2</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="16">
-        <v>206.46700000000001</v>
+        <v>206.583</v>
       </c>
       <c r="J6" s="17">
-        <v>1.9759879984973736E-2</v>
+        <v>1.9755819040622298E-2</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L6" s="17">
-        <v>-12.403002108603689</v>
+        <v>-12.353787213461121</v>
       </c>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="11">
         <v>44</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="16"/>
       <c r="E7" s="16">
         <v>547120.826</v>
       </c>
       <c r="F7" s="16">
         <v>54.822495984071857</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="16"/>
       <c r="I7" s="16">
-        <v>595931.33400000003</v>
+        <v>593755.25800000003</v>
       </c>
       <c r="J7" s="17">
-        <v>57.033480600412169</v>
+        <v>56.781639493404626</v>
       </c>
       <c r="K7" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="17">
-        <v>8.9213397992640164</v>
+        <v>8.5236075440491508</v>
       </c>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="19">
         <v>4401</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="21">
         <v>493.21371799999997</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E8" s="23">
         <v>55227.463000000003</v>
       </c>
       <c r="F8" s="23">
         <v>5.5338916463179508</v>
       </c>
       <c r="G8" s="21">
-        <v>488.52662199999997</v>
+        <v>492.797191</v>
       </c>
       <c r="H8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I8" s="23">
-        <v>46994.449000000001</v>
+        <v>47759.750999999997</v>
       </c>
       <c r="J8" s="23">
-        <v>4.4975936696904055</v>
+        <v>4.5673312817665535</v>
       </c>
       <c r="K8" s="21">
-        <v>-0.9503174443335326</v>
+        <v>-8.4451625086383694E-2</v>
       </c>
       <c r="L8" s="24">
-        <v>-14.907463701528354</v>
+        <v>-13.521736459268475</v>
       </c>
       <c r="M8" s="25"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="26">
         <v>44011</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>79</v>
       </c>
       <c r="C9" s="37">
         <v>26.473534999999998</v>
       </c>
       <c r="D9" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E9" s="31">
         <v>2280.1990000000001</v>
       </c>
       <c r="F9" s="31">
         <v>0.22848006250155914</v>
       </c>
       <c r="G9" s="37">
         <v>26.129017000000001</v>
       </c>
       <c r="H9" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I9" s="31">
         <v>2266.989</v>
       </c>
       <c r="J9" s="31">
-        <v>0.21696169638371082</v>
+        <v>0.21679530479798101</v>
       </c>
       <c r="K9" s="37">
         <v>-1.3013675733142447</v>
       </c>
       <c r="L9" s="32">
         <v>-0.57933540011200935</v>
       </c>
       <c r="M9" s="25"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="26">
         <v>44012</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="37">
         <v>56.831415</v>
       </c>
       <c r="D10" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E10" s="31">
         <v>5378.2110000000002</v>
       </c>
       <c r="F10" s="31">
         <v>0.53890646624552196</v>
       </c>
       <c r="G10" s="37">
-        <v>75.50027</v>
+        <v>75.722269999999995</v>
       </c>
       <c r="H10" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I10" s="31">
-        <v>6521.826</v>
+        <v>6672.2780000000002</v>
       </c>
       <c r="J10" s="31">
-        <v>0.624169959571657</v>
+        <v>0.6380792066952522</v>
       </c>
       <c r="K10" s="37">
-        <v>32.849534012130441</v>
+        <v>33.240163033068939</v>
       </c>
       <c r="L10" s="32">
-        <v>21.263855211333279</v>
+        <v>24.06129101294092</v>
       </c>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="26">
         <v>440131</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="37">
         <v>160.959147</v>
       </c>
       <c r="D11" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="31">
         <v>27792.825000000001</v>
       </c>
       <c r="F11" s="31">
         <v>2.7848913156680162</v>
       </c>
       <c r="G11" s="37">
-        <v>135.006936</v>
+        <v>139.05544599999999</v>
       </c>
       <c r="H11" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="31">
-        <v>23953.677</v>
+        <v>24568.335999999999</v>
       </c>
       <c r="J11" s="31">
-        <v>2.2924815235307614</v>
+        <v>2.3495040741261688</v>
       </c>
       <c r="K11" s="37">
-        <v>-16.123476971457858</v>
+        <v>-13.608236256371322</v>
       </c>
       <c r="L11" s="32">
-        <v>-13.813450054105694</v>
+        <v>-11.601875663952841</v>
       </c>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="37">
         <v>248.94962100000001</v>
       </c>
       <c r="D12" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="31">
         <v>19776.227999999999</v>
       </c>
       <c r="F12" s="31">
         <v>1.9816138019028531</v>
       </c>
       <c r="G12" s="37">
-        <v>251.890399</v>
+        <v>251.890458</v>
       </c>
       <c r="H12" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="31">
-        <v>14251.957</v>
+        <v>14252.147999999999</v>
       </c>
       <c r="J12" s="31">
-        <v>1.3639804902042763</v>
+        <v>1.3629526961471516</v>
       </c>
       <c r="K12" s="37">
-        <v>1.1812743430527233</v>
+        <v>1.1812980426268604</v>
       </c>
       <c r="L12" s="32">
-        <v>-27.933896190921743</v>
+        <v>-27.932930384904541</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19">
         <v>4402</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="21">
         <v>1.909834</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="23">
         <v>1950.298</v>
       </c>
       <c r="F13" s="23">
         <v>0.19542338582582738</v>
       </c>
       <c r="G13" s="21">
         <v>1.7958529999999999</v>
       </c>
       <c r="H13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="23">
         <v>1619.0709999999999</v>
       </c>
       <c r="J13" s="23">
-        <v>0.15495284305555565</v>
+        <v>0.15483400710571243</v>
       </c>
       <c r="K13" s="21">
         <v>-5.9681103174412078</v>
       </c>
       <c r="L13" s="24">
         <v>-16.98340458740152</v>
       </c>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="19">
         <v>4403</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="21">
         <v>1188.0709999999999</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E14" s="23">
         <v>114385.19899999999</v>
       </c>
       <c r="F14" s="23">
         <v>11.461603753344896</v>
       </c>
       <c r="G14" s="21">
-        <v>1193.6969999999999</v>
+        <v>1200.566</v>
       </c>
       <c r="H14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I14" s="23">
-        <v>125258.966</v>
+        <v>126009.04300000001</v>
       </c>
       <c r="J14" s="24">
-        <v>11.987882495516986</v>
+        <v>12.05041969082642</v>
       </c>
       <c r="K14" s="23">
-        <v>0.47354072273458209</v>
+        <v>1.051704822354903</v>
       </c>
       <c r="L14" s="24">
-        <v>9.5062709992750083</v>
+        <v>10.162017552638094</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="26"/>
       <c r="B15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="37">
         <v>729.44</v>
       </c>
       <c r="D15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="31">
         <v>76773.625</v>
       </c>
       <c r="F15" s="31">
         <v>7.6928560351404691</v>
       </c>
       <c r="G15" s="37">
-        <v>726.72299999999996</v>
+        <v>727.68700000000001</v>
       </c>
       <c r="H15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I15" s="31">
-        <v>82761.982999999993</v>
+        <v>83054.240999999995</v>
       </c>
       <c r="J15" s="32">
-        <v>7.9207178454592571</v>
+        <v>7.9425923515111752</v>
       </c>
       <c r="K15" s="31">
-        <v>-0.37247751699935538</v>
+        <v>-0.24032134239965489</v>
       </c>
       <c r="L15" s="32">
-        <v>7.8000198635924685</v>
+        <v>8.1806948675407671</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="26"/>
       <c r="B16" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="37">
         <v>709.45600000000002</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E16" s="31">
         <v>74621.188999999998</v>
       </c>
       <c r="F16" s="31">
         <v>7.477178056240116</v>
       </c>
       <c r="G16" s="37">
-        <v>710.24699999999996</v>
+        <v>710.596</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I16" s="31">
-        <v>80958.538</v>
+        <v>81010.659</v>
       </c>
       <c r="J16" s="32">
-        <v>7.7481195282487541</v>
+        <v>7.7471617682266221</v>
       </c>
       <c r="K16" s="31">
-        <v>0.11149387699870604</v>
+        <v>0.16068649782368269</v>
       </c>
       <c r="L16" s="32">
-        <v>8.4926936771270185</v>
+        <v>8.562541130241172</v>
       </c>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="26"/>
       <c r="B17" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="37">
         <v>19.984000000000002</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E17" s="31">
         <v>2152.4360000000001</v>
       </c>
       <c r="F17" s="31">
         <v>0.21567797890035295</v>
       </c>
       <c r="G17" s="37">
-        <v>16.475999999999999</v>
+        <v>17.091000000000001</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I17" s="31">
-        <v>1803.4449999999999</v>
+        <v>2043.5820000000001</v>
       </c>
       <c r="J17" s="32">
-        <v>0.17259831721050317</v>
+        <v>0.1954305832845539</v>
       </c>
       <c r="K17" s="31">
-        <v>-17.554043234587681</v>
+        <v>-14.476581265012012</v>
       </c>
       <c r="L17" s="32">
-        <v>-16.213768957590386</v>
+        <v>-5.0572467659897917</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="26"/>
       <c r="B18" s="27" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="37">
         <v>458.63099999999997</v>
       </c>
       <c r="D18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="31">
         <v>37611.574000000001</v>
       </c>
       <c r="F18" s="31">
         <v>3.7687477182044273</v>
       </c>
       <c r="G18" s="37">
-        <v>466.97399999999999</v>
+        <v>472.87900000000002</v>
       </c>
       <c r="H18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I18" s="31">
-        <v>42496.983</v>
+        <v>42954.802000000003</v>
       </c>
       <c r="J18" s="32">
-        <v>4.0671646500577285</v>
+        <v>4.1078273393152438</v>
       </c>
       <c r="K18" s="31">
-        <v>1.8191094801703369</v>
+        <v>3.1066369259819</v>
       </c>
       <c r="L18" s="32">
-        <v>12.98911074553806</v>
+        <v>14.206339782536096</v>
       </c>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="26"/>
       <c r="B19" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="37">
         <v>345.36799999999999</v>
       </c>
       <c r="D19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="31">
         <v>29568.584999999999</v>
       </c>
       <c r="F19" s="31">
         <v>2.9628256783213498</v>
       </c>
       <c r="G19" s="37">
         <v>333.06200000000001</v>
       </c>
       <c r="H19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I19" s="31">
         <v>33304.692999999999</v>
       </c>
       <c r="J19" s="32">
-        <v>3.1874185057001596</v>
+        <v>3.1849740206671422</v>
       </c>
       <c r="K19" s="31">
         <v>-3.5631558221954505</v>
       </c>
       <c r="L19" s="32">
         <v>12.635396654929549</v>
       </c>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="26"/>
       <c r="B20" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="37">
         <v>113.26300000000001</v>
       </c>
       <c r="D20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="31">
         <v>8042.9889999999996</v>
       </c>
       <c r="F20" s="31">
         <v>0.80592203988307709</v>
       </c>
       <c r="G20" s="37">
-        <v>133.91200000000001</v>
+        <v>139.81700000000001</v>
       </c>
       <c r="H20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="31">
-        <v>9192.2900000000009</v>
+        <v>9650.1090000000004</v>
       </c>
       <c r="J20" s="32">
-        <v>0.87974614435756904</v>
+        <v>0.92285331864810105</v>
       </c>
       <c r="K20" s="31">
-        <v>18.231019838782302</v>
+        <v>23.444549411546578</v>
       </c>
       <c r="L20" s="32">
-        <v>14.289476213382876</v>
+        <v>19.981626233729784</v>
       </c>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19">
         <v>4404</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="21">
         <v>17.133893</v>
       </c>
       <c r="D21" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="23">
         <v>6241.152</v>
       </c>
       <c r="F21" s="23">
         <v>0.62537471468136363</v>
       </c>
       <c r="G21" s="21">
-        <v>26.991204</v>
+        <v>27.150154000000001</v>
       </c>
       <c r="H21" s="36" t="s">
         <v>75</v>
       </c>
       <c r="I21" s="23">
-        <v>9571.3080000000009</v>
+        <v>9626.4940000000006</v>
       </c>
       <c r="J21" s="24">
-        <v>0.91601998081639691</v>
+        <v>0.92059498341894708</v>
       </c>
       <c r="K21" s="23">
-        <v>57.53106430628462</v>
+        <v>58.458757738244302</v>
       </c>
       <c r="L21" s="24">
-        <v>53.3580339014336</v>
+        <v>54.242261685022264</v>
       </c>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19">
         <v>4406</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="21">
         <v>1.181</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E22" s="23">
         <v>626.13800000000003</v>
       </c>
       <c r="F22" s="23">
         <v>6.2740159685449048E-2</v>
       </c>
       <c r="G22" s="21">
         <v>0.55800000000000005</v>
       </c>
       <c r="H22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I22" s="23">
         <v>351.97300000000001</v>
       </c>
       <c r="J22" s="24">
-        <v>3.368550053011455E-2</v>
+        <v>3.3659666551385907E-2</v>
       </c>
       <c r="K22" s="23">
         <v>-52.751905165114309</v>
       </c>
       <c r="L22" s="24">
         <v>-43.786673225391212</v>
       </c>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="19">
         <v>4407</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="21">
         <v>460.82900000000001</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E23" s="23">
         <v>115665.893</v>
       </c>
       <c r="F23" s="23">
         <v>11.589931607696807</v>
       </c>
       <c r="G23" s="21">
-        <v>557.99199999999996</v>
+        <v>568.81100000000004</v>
       </c>
       <c r="H23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I23" s="23">
-        <v>147748.39199999999</v>
+        <v>150033.255</v>
       </c>
       <c r="J23" s="24">
-        <v>14.140228190911154</v>
+        <v>14.347888431553134</v>
       </c>
       <c r="K23" s="23">
-        <v>21.084393560301098</v>
+        <v>23.432119072367414</v>
       </c>
       <c r="L23" s="24">
-        <v>27.737216363340572</v>
+        <v>29.712615455275142</v>
       </c>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="26">
         <v>44071</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="37">
         <v>439.15100000000001</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="31">
         <v>105873.792</v>
       </c>
       <c r="F24" s="31">
         <v>10.608745382941171</v>
       </c>
       <c r="G24" s="37">
-        <v>537.06600000000003</v>
+        <v>547.87300000000005</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I24" s="31">
-        <v>138940.53200000001</v>
+        <v>141211.35</v>
       </c>
       <c r="J24" s="32">
-        <v>13.297273837312513</v>
+        <v>13.504237411025981</v>
       </c>
       <c r="K24" s="31">
-        <v>22.296431068129191</v>
+        <v>24.757315820754144</v>
       </c>
       <c r="L24" s="32">
-        <v>31.232224118316271</v>
+        <v>33.377058979808716</v>
       </c>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="37">
         <v>21.678000000000001</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="31">
         <v>9792.1010000000006</v>
       </c>
       <c r="F25" s="31">
         <v>0.98118622475563744</v>
       </c>
       <c r="G25" s="37">
-        <v>20.925999999999998</v>
+        <v>20.937999999999999</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I25" s="31">
-        <v>8807.86</v>
+        <v>8821.9050000000007</v>
       </c>
       <c r="J25" s="32">
-        <v>0.84295435359864179</v>
+        <v>0.84365102052715413</v>
       </c>
       <c r="K25" s="31">
-        <v>-3.4689547006181494</v>
+        <v>-3.4135990405019001</v>
       </c>
       <c r="L25" s="32">
-        <v>-10.051377125297217</v>
+        <v>-9.907945189699328</v>
       </c>
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="19">
         <v>4408</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="21">
         <v>153.49799999999999</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="23">
         <v>51402.03</v>
       </c>
       <c r="F26" s="23">
         <v>5.1505763431643548</v>
       </c>
       <c r="G26" s="21">
         <v>152.411</v>
       </c>
       <c r="H26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="23">
         <v>47960.989000000001</v>
       </c>
       <c r="J26" s="24">
-        <v>4.5900961732414647</v>
+        <v>4.5865759510379691</v>
       </c>
       <c r="K26" s="23">
         <v>-0.70815254921887527</v>
       </c>
       <c r="L26" s="24">
         <v>-6.6943679072596893</v>
       </c>
       <c r="M26" s="18"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="19">
         <v>4409</v>
       </c>
       <c r="B27" s="20" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="36"/>
       <c r="E27" s="23">
         <v>12859.763999999999</v>
       </c>
       <c r="F27" s="23">
         <v>1.2885716038272537</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H27" s="36"/>
       <c r="I27" s="23">
         <v>15236.34</v>
       </c>
       <c r="J27" s="24">
-        <v>1.4581906542462222</v>
+        <v>1.4570723432295745</v>
       </c>
       <c r="K27" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L27" s="24">
         <v>18.480712398765647</v>
       </c>
       <c r="M27" s="18"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="26">
         <v>44091</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D28" s="38"/>
       <c r="E28" s="31">
         <v>7730.1989999999996</v>
       </c>
       <c r="F28" s="31">
         <v>0.77457991634479706</v>
       </c>
       <c r="G28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H28" s="38"/>
       <c r="I28" s="31">
         <v>8450.24</v>
       </c>
       <c r="J28" s="32">
-        <v>0.80872840814379288</v>
+        <v>0.80810818068199308</v>
       </c>
       <c r="K28" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L28" s="32">
         <v>9.314650243803559</v>
       </c>
       <c r="M28" s="25"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="26">
         <v>44092</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D29" s="38"/>
       <c r="E29" s="31">
         <v>5129.5649999999996</v>
       </c>
       <c r="F29" s="31">
         <v>0.51399168748245661</v>
       </c>
       <c r="G29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="38"/>
       <c r="I29" s="31">
         <v>6786.1</v>
       </c>
       <c r="J29" s="32">
-        <v>0.64946224610242931</v>
+        <v>0.64896416254758138</v>
       </c>
       <c r="K29" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L29" s="32">
         <v>32.293868973295027</v>
       </c>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="19">
         <v>4410</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="21">
         <v>67.683000000000007</v>
       </c>
       <c r="D30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="23">
         <v>25371.058000000001</v>
       </c>
       <c r="F30" s="23">
         <v>2.542225883605195</v>
       </c>
       <c r="G30" s="21">
-        <v>64.956000000000003</v>
+        <v>65.075000000000003</v>
       </c>
       <c r="H30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="23">
-        <v>23403.124</v>
+        <v>23467.816999999999</v>
       </c>
       <c r="J30" s="24">
-        <v>2.2397909666603306</v>
+        <v>2.2442599145643145</v>
       </c>
       <c r="K30" s="23">
-        <v>-4.0290767253224642</v>
+        <v>-3.85325709557792</v>
       </c>
       <c r="L30" s="24">
-        <v>-7.7566099135479529</v>
+        <v>-7.5016225180676415</v>
       </c>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="19">
         <v>4411</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="21">
         <v>39.543999999999997</v>
       </c>
       <c r="D31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="23">
         <v>22706.974999999999</v>
       </c>
       <c r="F31" s="23">
         <v>2.2752799502242307</v>
       </c>
       <c r="G31" s="21">
-        <v>45.792000000000002</v>
+        <v>46.698999999999998</v>
       </c>
       <c r="H31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="23">
-        <v>25086.97</v>
+        <v>25281.254000000001</v>
       </c>
       <c r="J31" s="24">
-        <v>2.4009430872083026</v>
+        <v>2.4176814120426595</v>
       </c>
       <c r="K31" s="23">
-        <v>15.800121383775048</v>
+        <v>18.093768966214853</v>
       </c>
       <c r="L31" s="24">
-        <v>10.481338883757095</v>
+        <v>11.336952632396004</v>
       </c>
       <c r="M31" s="25"/>
     </row>
     <row r="32" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="19">
         <v>4412</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="21">
         <v>37.646000000000001</v>
       </c>
       <c r="D32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="23">
         <v>28873.792000000001</v>
       </c>
       <c r="F32" s="23">
         <v>2.8932061635045967</v>
       </c>
       <c r="G32" s="21">
         <v>43.405999999999999</v>
       </c>
       <c r="H32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="23">
         <v>30280.923999999999</v>
       </c>
       <c r="J32" s="24">
-        <v>2.8980293416096075</v>
+        <v>2.8958067940093657</v>
       </c>
       <c r="K32" s="23">
         <v>15.300430324602873</v>
       </c>
       <c r="L32" s="24">
         <v>4.8733882962099253</v>
       </c>
       <c r="M32" s="25"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="19">
         <v>4413</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="21">
         <v>1.125</v>
       </c>
       <c r="D33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="23">
         <v>309.98</v>
       </c>
       <c r="F33" s="23">
         <v>3.1060556457674665E-2</v>
       </c>
       <c r="G33" s="21">
         <v>0.21199999999999999</v>
       </c>
       <c r="H33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="23">
         <v>187.00200000000001</v>
       </c>
       <c r="J33" s="24">
-        <v>1.7896986331714309E-2</v>
+        <v>1.7883260830922447E-2</v>
       </c>
       <c r="K33" s="23">
         <v>-81.155555555555566</v>
       </c>
       <c r="L33" s="24">
         <v>-39.672882121427186</v>
       </c>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="39" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="36"/>
       <c r="E34" s="23">
         <v>19788.932000000001</v>
       </c>
       <c r="F34" s="23">
         <v>1.9828867656722522</v>
       </c>
       <c r="G34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H34" s="36"/>
       <c r="I34" s="23">
-        <v>20285.187000000002</v>
+        <v>20649.396000000001</v>
       </c>
       <c r="J34" s="24">
-        <v>1.9413894743118729</v>
+        <v>1.9747304021828997</v>
       </c>
       <c r="K34" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L34" s="24">
-        <v>2.5077401852712464</v>
+        <v>4.34820838234221</v>
       </c>
       <c r="M34" s="25"/>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="19">
         <v>4418</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="36"/>
       <c r="E35" s="23">
         <v>32370.355</v>
       </c>
       <c r="F35" s="23">
         <v>3.2435680980465555</v>
       </c>
       <c r="G35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H35" s="36"/>
       <c r="I35" s="23">
-        <v>31602.918000000001</v>
+        <v>32450.052</v>
       </c>
       <c r="J35" s="24">
-        <v>3.0245504940497332</v>
+        <v>3.1032435155399227</v>
       </c>
       <c r="K35" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L35" s="24">
-        <v>-2.370801926639353</v>
+        <v>0.2462036638152412</v>
       </c>
       <c r="M35" s="25"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="36"/>
       <c r="E36" s="23">
         <v>3229.3209999999999</v>
       </c>
       <c r="F36" s="23">
         <v>0.32358380295649519</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H36" s="36"/>
       <c r="I36" s="23">
-        <v>3603.5929999999998</v>
+        <v>3618.9360000000001</v>
       </c>
       <c r="J36" s="24">
-        <v>0.34488109574261966</v>
+        <v>0.34608387299823079</v>
       </c>
       <c r="K36" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L36" s="24">
-        <v>11.589804791781305</v>
+        <v>12.064920148848636</v>
       </c>
       <c r="M36" s="25"/>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="19">
         <v>44219910</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="36"/>
       <c r="E37" s="23">
         <v>1082.867</v>
       </c>
       <c r="F37" s="23">
         <v>0.10850523127186525</v>
       </c>
       <c r="G37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H37" s="36"/>
       <c r="I37" s="23">
-        <v>1062.1759999999999</v>
+        <v>1062.9880000000001</v>
       </c>
       <c r="J37" s="24">
-        <v>0.10165532643434284</v>
+        <v>0.10165501793638886</v>
       </c>
       <c r="K37" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L37" s="24">
-        <v>-1.9107609706455209</v>
+        <v>-1.8357748458490197</v>
       </c>
       <c r="M37" s="25"/>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="36"/>
       <c r="E38" s="23">
         <v>55029.609000000099</v>
       </c>
       <c r="F38" s="23">
         <v>5.5140663177890978</v>
       </c>
       <c r="G38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H38" s="36"/>
       <c r="I38" s="23">
-        <v>65677.951999999976</v>
+        <v>58159.972999999969</v>
       </c>
       <c r="J38" s="24">
-        <v>6.2856943200553372</v>
+        <v>5.5619189478102182</v>
       </c>
       <c r="K38" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L38" s="24">
-        <v>19.350206540627717</v>
+        <v>5.6885085263823427</v>
       </c>
       <c r="M38" s="25"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="11">
         <v>47</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="16">
         <v>12491.835999999999</v>
       </c>
       <c r="F39" s="16">
         <v>1.2517045529970086</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="16">
-        <v>4752.7280000000001</v>
+        <v>4588.7539999999999</v>
       </c>
       <c r="J39" s="16">
-        <v>0.45485881463490174</v>
+        <v>0.43882891450860784</v>
       </c>
       <c r="K39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="L39" s="17">
-        <v>-61.953326956902089</v>
+        <v>-63.265976274424354</v>
       </c>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="11">
         <v>48</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="40"/>
       <c r="E40" s="16">
         <v>345602.38699999999</v>
       </c>
       <c r="F40" s="16">
         <v>34.629984041940205</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H40" s="40"/>
       <c r="I40" s="16">
-        <v>353183.511</v>
+        <v>352018.93099999998</v>
       </c>
       <c r="J40" s="17">
-        <v>33.801352225932725</v>
+        <v>33.664058996671109</v>
       </c>
       <c r="K40" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L40" s="17">
-        <v>2.1935971177189848</v>
+        <v>1.8566260654906863</v>
       </c>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D41" s="16"/>
       <c r="E41" s="16">
         <v>88553.481</v>
       </c>
       <c r="F41" s="16">
         <v>8.8732189048458618</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H41" s="16"/>
       <c r="I41" s="16">
-        <v>88079.593999999997</v>
+        <v>92385.828999999998</v>
       </c>
       <c r="J41" s="17">
-        <v>8.4296386665433847</v>
+        <v>8.8349850648014403</v>
       </c>
       <c r="K41" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L41" s="17">
-        <v>-0.53514214760230872</v>
+        <v>4.3277214590807533</v>
       </c>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="41"/>
       <c r="E42" s="16">
         <v>3981.7530000000002</v>
       </c>
       <c r="F42" s="16">
         <v>0.39897884978713283</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H42" s="41"/>
       <c r="I42" s="16">
-        <v>2726.194</v>
+        <v>2726.424</v>
       </c>
       <c r="J42" s="17">
-        <v>0.26090981249185341</v>
+        <v>0.26073171157360298</v>
       </c>
       <c r="K42" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L42" s="17">
-        <v>-31.532819840909269</v>
+        <v>-31.527043490643447</v>
       </c>
       <c r="M42" s="25"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="42"/>
       <c r="B43" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="44"/>
       <c r="D43" s="45"/>
       <c r="E43" s="45">
         <v>997985.98400000005</v>
       </c>
       <c r="F43" s="46">
         <v>100</v>
       </c>
       <c r="G43" s="44"/>
       <c r="H43" s="45"/>
       <c r="I43" s="45">
-        <v>1044879.828</v>
+        <v>1045681.779</v>
       </c>
       <c r="J43" s="46">
         <v>100</v>
       </c>
       <c r="K43" s="44"/>
       <c r="L43" s="46">
-        <v>4.6988479549628543</v>
+        <v>4.7792048951260551</v>
       </c>
       <c r="M43" s="47"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="3"/>
       <c r="B44" s="48"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="49"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="50"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
     </row>
     <row r="45" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="3"/>
       <c r="B45" s="48"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
@@ -7127,1719 +7127,1719 @@
       <c r="I6" s="57"/>
       <c r="J6" s="58"/>
       <c r="K6" s="59"/>
       <c r="L6" s="60"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="61"/>
       <c r="B7" s="103" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="63"/>
       <c r="E7" s="63">
         <v>997985.98400000005</v>
       </c>
       <c r="F7" s="64">
         <v>100</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="63"/>
       <c r="I7" s="63">
-        <v>1044879.828</v>
+        <v>1045681.779</v>
       </c>
       <c r="J7" s="64">
         <v>100</v>
       </c>
       <c r="K7" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="66">
-        <v>4.6988479549628543</v>
+        <v>4.7792048951260551</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="68"/>
       <c r="B8" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="71"/>
       <c r="E8" s="71">
         <v>239546.44500000001</v>
       </c>
       <c r="F8" s="72">
         <v>24.002986899663711</v>
       </c>
       <c r="G8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H8" s="71"/>
       <c r="I8" s="71">
-        <v>263790.43699999998</v>
+        <v>264464.12300000002</v>
       </c>
       <c r="J8" s="72">
-        <v>25.246007237494492</v>
+        <v>25.291071175870609</v>
       </c>
       <c r="K8" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L8" s="74">
-        <v>10.12078972827168</v>
+        <v>10.402023707761563</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="68"/>
       <c r="B9" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D9" s="71"/>
       <c r="E9" s="71">
         <v>125940.446</v>
       </c>
       <c r="F9" s="72">
         <v>12.619460395147192</v>
       </c>
       <c r="G9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H9" s="71"/>
       <c r="I9" s="71">
-        <v>127795.55499999999</v>
+        <v>127142.05499999999</v>
       </c>
       <c r="J9" s="72">
-        <v>12.230646202120001</v>
+        <v>12.158771201080668</v>
       </c>
       <c r="K9" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L9" s="74">
-        <v>1.4730049471160336</v>
+        <v>0.95410889683525246</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="68"/>
       <c r="B10" s="69" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="71"/>
       <c r="E10" s="71">
         <v>115921.761</v>
       </c>
       <c r="F10" s="72">
         <v>11.61557004391757</v>
       </c>
       <c r="G10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H10" s="71"/>
       <c r="I10" s="71">
-        <v>138052.66</v>
+        <v>138050.853</v>
       </c>
       <c r="J10" s="72">
-        <v>13.212300237841323</v>
+        <v>13.201994695940858</v>
       </c>
       <c r="K10" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="74">
-        <v>19.09123775302206</v>
+        <v>19.089678943024342</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="68"/>
       <c r="B11" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D11" s="71"/>
       <c r="E11" s="71">
         <v>138139.94899999999</v>
       </c>
       <c r="F11" s="72">
         <v>13.841872652993088</v>
       </c>
       <c r="G11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H11" s="71"/>
       <c r="I11" s="71">
-        <v>141472.46400000001</v>
+        <v>140679.70199999999</v>
       </c>
       <c r="J11" s="72">
-        <v>13.539591846728618</v>
+        <v>13.453395174824022</v>
       </c>
       <c r="K11" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="74">
-        <v>2.412419451523045</v>
+        <v>1.8385362224217969</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="68"/>
       <c r="B12" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D12" s="71"/>
       <c r="E12" s="71">
         <v>72969.676999999996</v>
       </c>
       <c r="F12" s="72">
         <v>7.3116935678327106</v>
       </c>
       <c r="G12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H12" s="75"/>
       <c r="I12" s="71">
-        <v>82786.721999999994</v>
+        <v>82244.176999999996</v>
       </c>
       <c r="J12" s="72">
-        <v>7.9230854861521927</v>
+        <v>7.8651248067697273</v>
       </c>
       <c r="K12" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="74">
-        <v>13.453595251627604</v>
+        <v>12.710074076386551</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="68"/>
       <c r="B13" s="69" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="71"/>
       <c r="E13" s="71">
         <v>36419.451999999997</v>
       </c>
       <c r="F13" s="72">
         <v>3.6492949383946454</v>
       </c>
       <c r="G13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H13" s="71"/>
       <c r="I13" s="71">
         <v>39542.379999999997</v>
       </c>
       <c r="J13" s="72">
-        <v>3.784395003173513</v>
+        <v>3.7814926867918577</v>
       </c>
       <c r="K13" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="74">
         <v>8.5748901438714675</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="68"/>
       <c r="B14" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D14" s="71"/>
       <c r="E14" s="71">
         <v>60577.457000000002</v>
       </c>
       <c r="F14" s="72">
         <v>6.0699707181458775</v>
       </c>
       <c r="G14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H14" s="71"/>
       <c r="I14" s="71">
-        <v>56760.728000000003</v>
+        <v>56708.976000000002</v>
       </c>
       <c r="J14" s="72">
-        <v>5.432273308275601</v>
+        <v>5.4231580906221382</v>
       </c>
       <c r="K14" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L14" s="74">
-        <v>-6.3005764669190372</v>
+        <v>-6.3860075869477315</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="68"/>
       <c r="B15" s="69" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="71"/>
       <c r="E15" s="71">
         <v>26513.776999999998</v>
       </c>
       <c r="F15" s="72">
         <v>2.6567283934921471</v>
       </c>
       <c r="G15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H15" s="71"/>
       <c r="I15" s="71">
         <v>23555.473000000002</v>
       </c>
       <c r="J15" s="72">
-        <v>2.2543714950538796</v>
+        <v>2.2526425795165359</v>
       </c>
       <c r="K15" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L15" s="74">
         <v>-11.157610626354732</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="68"/>
       <c r="B16" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D16" s="71"/>
       <c r="E16" s="71">
         <v>17887.740000000002</v>
       </c>
       <c r="F16" s="72">
         <v>1.7923838898322646</v>
       </c>
       <c r="G16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H16" s="71"/>
       <c r="I16" s="71">
-        <v>17580.588</v>
+        <v>17578.175999999999</v>
       </c>
       <c r="J16" s="72">
-        <v>1.682546406666777</v>
+        <v>1.6810253705300529</v>
       </c>
       <c r="K16" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L16" s="74">
-        <v>-1.7171090366921806</v>
+        <v>-1.7305931325030559</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="68"/>
       <c r="B17" s="69" t="s">
         <v>80</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D17" s="71"/>
       <c r="E17" s="71">
         <v>5320.6059999999998</v>
       </c>
       <c r="F17" s="72">
         <v>0.53313434109311097</v>
       </c>
       <c r="G17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H17" s="75"/>
       <c r="I17" s="71">
-        <v>6318.1030000000001</v>
+        <v>6203.0659999999998</v>
       </c>
       <c r="J17" s="72">
-        <v>0.6046726935185891</v>
+        <v>0.59320781183851912</v>
       </c>
       <c r="K17" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L17" s="74">
-        <v>18.747808050436365</v>
+        <v>16.585704711079906</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="68"/>
       <c r="B18" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="71"/>
       <c r="E18" s="71">
         <v>158748.67399999988</v>
       </c>
       <c r="F18" s="72">
         <v>15.906904159487661</v>
       </c>
       <c r="G18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H18" s="75"/>
       <c r="I18" s="71">
-        <v>147224.71799999999</v>
+        <v>149512.79799999995</v>
       </c>
       <c r="J18" s="72">
-        <v>14.090110082975015</v>
+        <v>14.298116406215007</v>
       </c>
       <c r="K18" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L18" s="74">
-        <v>-7.2592455165955583</v>
+        <v>-5.8179232413619646</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="61">
         <v>44</v>
       </c>
       <c r="B19" s="103" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="63"/>
       <c r="E19" s="63">
         <v>547120.826</v>
       </c>
       <c r="F19" s="64">
         <v>100</v>
       </c>
       <c r="G19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="63"/>
       <c r="I19" s="63">
-        <v>595931.33400000003</v>
+        <v>593755.25800000003</v>
       </c>
       <c r="J19" s="64">
         <v>100</v>
       </c>
       <c r="K19" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L19" s="66">
-        <v>8.9213397992640164</v>
+        <v>8.5236075440491508</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="68"/>
       <c r="B20" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="71"/>
       <c r="E20" s="71">
         <v>162531.98300000001</v>
       </c>
       <c r="F20" s="72">
         <v>29.706780527488093</v>
       </c>
       <c r="G20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H20" s="71"/>
       <c r="I20" s="71">
-        <v>184475.046</v>
+        <v>185236.53599999999</v>
       </c>
       <c r="J20" s="72">
-        <v>30.955755382381017</v>
+        <v>31.197456107411845</v>
       </c>
       <c r="K20" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L20" s="74">
-        <v>13.50076618458534</v>
+        <v>13.969283202555886</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="68"/>
       <c r="B21" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="71"/>
       <c r="E21" s="71">
         <v>103645.41</v>
       </c>
       <c r="F21" s="72">
         <v>18.943788113084914</v>
       </c>
       <c r="G21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H21" s="71"/>
       <c r="I21" s="71">
-        <v>101249.61500000001</v>
+        <v>100584.524</v>
       </c>
       <c r="J21" s="72">
-        <v>16.990147895126455</v>
+        <v>16.940401393464377</v>
       </c>
       <c r="K21" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L21" s="74">
-        <v>-2.3115302452853417</v>
+        <v>-2.953228705448701</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="68"/>
       <c r="B22" s="69" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="71"/>
       <c r="E22" s="71">
         <v>78695.032000000007</v>
       </c>
       <c r="F22" s="72">
         <v>14.383483183292316</v>
       </c>
       <c r="G22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H22" s="71"/>
       <c r="I22" s="71">
-        <v>99121.983999999997</v>
+        <v>98960.284</v>
       </c>
       <c r="J22" s="72">
-        <v>16.633121694520597</v>
+        <v>16.666847605415228</v>
       </c>
       <c r="K22" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L22" s="74">
-        <v>25.957104890687365</v>
+        <v>25.751628133272746</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="68"/>
       <c r="B23" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="71"/>
       <c r="E23" s="71">
         <v>47487.788999999997</v>
       </c>
       <c r="F23" s="72">
         <v>8.6795798557300756</v>
       </c>
       <c r="G23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H23" s="71"/>
       <c r="I23" s="71">
-        <v>49162.957000000002</v>
+        <v>48808.6</v>
       </c>
       <c r="J23" s="72">
-        <v>8.2497687560761825</v>
+        <v>8.22032299375444</v>
       </c>
       <c r="K23" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L23" s="74">
-        <v>3.5275763207253243</v>
+        <v>2.7813697538118727</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="68"/>
       <c r="B24" s="69" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="71"/>
       <c r="E24" s="71">
         <v>26356.064999999999</v>
       </c>
       <c r="F24" s="72">
         <v>4.8172293481659567</v>
       </c>
       <c r="G24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H24" s="71"/>
       <c r="I24" s="71">
         <v>23480.669000000002</v>
       </c>
       <c r="J24" s="72">
-        <v>3.940163515550267</v>
+        <v>3.9546039691660302</v>
       </c>
       <c r="K24" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L24" s="74">
         <v>-10.909807666660395</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="68"/>
       <c r="B25" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="71"/>
       <c r="E25" s="71">
         <v>128404.54699999996</v>
       </c>
       <c r="F25" s="72">
         <v>23.469138972238639</v>
       </c>
       <c r="G25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H25" s="75"/>
       <c r="I25" s="71">
-        <v>138441.06300000002</v>
+        <v>136684.64500000008</v>
       </c>
       <c r="J25" s="72">
-        <v>23.231042756345484</v>
+        <v>23.020367930788087</v>
       </c>
       <c r="K25" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L25" s="74">
-        <v>7.8163244483858225</v>
+        <v>6.4484460974735702</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="76">
         <v>4403</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="77">
         <v>1188.0709999999999</v>
       </c>
       <c r="D26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="79">
         <v>114385.19899999999</v>
       </c>
       <c r="F26" s="80">
         <v>100</v>
       </c>
       <c r="G26" s="77">
-        <v>1193.6969999999999</v>
+        <v>1200.566</v>
       </c>
       <c r="H26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="79">
-        <v>125258.966</v>
+        <v>126009.04300000001</v>
       </c>
       <c r="J26" s="80">
         <v>100</v>
       </c>
       <c r="K26" s="81">
-        <v>0.47354072273458209</v>
+        <v>1.051704822354903</v>
       </c>
       <c r="L26" s="82">
-        <v>9.5062709992750083</v>
+        <v>10.162017552638094</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="76"/>
       <c r="B27" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="77">
         <v>1054.8240000000001</v>
       </c>
       <c r="D27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="79">
         <v>104189.774</v>
       </c>
       <c r="F27" s="80">
         <v>91.086762020670179</v>
       </c>
       <c r="G27" s="77">
-        <v>1043.309</v>
+        <v>1043.6579999999999</v>
       </c>
       <c r="H27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I27" s="79">
-        <v>114263.231</v>
+        <v>114315.352</v>
       </c>
       <c r="J27" s="80">
-        <v>91.221598460265113</v>
+        <v>90.719958884220702</v>
       </c>
       <c r="K27" s="81">
-        <v>-1.0916513086543442</v>
+        <v>-1.0585652203590521</v>
       </c>
       <c r="L27" s="82">
-        <v>9.6683739807324987</v>
+        <v>9.7183990436527807</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="68"/>
       <c r="B28" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="70">
         <v>698.29399999999998</v>
       </c>
       <c r="D28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="71">
         <v>63398.082000000002</v>
       </c>
       <c r="F28" s="72">
         <v>55.425074707436586</v>
       </c>
       <c r="G28" s="70">
-        <v>791.74199999999996</v>
+        <v>791.98199999999997</v>
       </c>
       <c r="H28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I28" s="71">
-        <v>81042.145000000004</v>
+        <v>81073.337</v>
       </c>
       <c r="J28" s="72">
-        <v>64.699675869909385</v>
+        <v>64.339300632574435</v>
       </c>
       <c r="K28" s="85">
-        <v>13.382328933085489</v>
+        <v>13.416698410698071</v>
       </c>
       <c r="L28" s="74">
-        <v>27.830594307253655</v>
+        <v>27.879794533847253</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="68"/>
       <c r="B29" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="70">
         <v>103.116</v>
       </c>
       <c r="D29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="71">
         <v>9994.6360000000004</v>
       </c>
       <c r="F29" s="72">
         <v>8.7377004082494985</v>
       </c>
       <c r="G29" s="70">
         <v>62.274999999999999</v>
       </c>
       <c r="H29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I29" s="71">
         <v>8287.9670000000006</v>
       </c>
       <c r="J29" s="72">
-        <v>6.6166656684679976</v>
+        <v>6.5772795369932293</v>
       </c>
       <c r="K29" s="85">
         <v>-39.606850537259007</v>
       </c>
       <c r="L29" s="74">
         <v>-17.075849485664108</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="68"/>
       <c r="B30" s="83" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="70">
         <v>176.303</v>
       </c>
       <c r="D30" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="71">
         <v>21726.819</v>
       </c>
       <c r="F30" s="72">
         <v>18.994432138025129</v>
       </c>
       <c r="G30" s="70">
         <v>159.59399999999999</v>
       </c>
       <c r="H30" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="71">
         <v>20093.839</v>
       </c>
       <c r="J30" s="72">
-        <v>16.041836877369722</v>
+        <v>15.946346803062379</v>
       </c>
       <c r="K30" s="85">
         <v>-9.4774337362381829</v>
       </c>
       <c r="L30" s="74">
         <v>-7.5159644861035542</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="68"/>
       <c r="B31" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="70">
         <v>12.775</v>
       </c>
       <c r="D31" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="71">
         <v>1484.6479999999999</v>
       </c>
       <c r="F31" s="72">
         <v>1.297937157061728</v>
       </c>
       <c r="G31" s="70">
-        <v>5.8479999999999999</v>
+        <v>5.9569999999999999</v>
       </c>
       <c r="H31" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="71">
-        <v>1332.759</v>
+        <v>1353.6880000000001</v>
       </c>
       <c r="J31" s="72">
-        <v>1.0640028754508479</v>
+        <v>1.0742784547613775</v>
       </c>
       <c r="K31" s="85">
-        <v>-54.223091976516635</v>
+        <v>-53.369863013698634</v>
       </c>
       <c r="L31" s="74">
-        <v>-10.230640528933451</v>
+        <v>-8.8209461097849324</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="68"/>
       <c r="B32" s="69" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="70">
         <v>49.215000000000003</v>
       </c>
       <c r="D32" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="71">
         <v>6395.951</v>
       </c>
       <c r="F32" s="72">
         <v>5.591589695096828</v>
       </c>
       <c r="G32" s="70">
         <v>21.898</v>
       </c>
       <c r="H32" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="71">
         <v>3244.5390000000002</v>
       </c>
       <c r="J32" s="72">
-        <v>2.5902648757295346</v>
+        <v>2.5748461560810361</v>
       </c>
       <c r="K32" s="85">
         <v>-55.505435334755674</v>
       </c>
       <c r="L32" s="74">
         <v>-49.271984729088757</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="68"/>
       <c r="B33" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="70">
         <v>15.121000000000095</v>
       </c>
       <c r="D33" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="71">
         <v>1189.6379999999917</v>
       </c>
       <c r="F33" s="72">
         <v>1.0400279148004032</v>
       </c>
       <c r="G33" s="70">
-        <v>1.9520000000002256</v>
+        <v>1.9519999999999982</v>
       </c>
       <c r="H33" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="71">
         <v>261.98199999998906</v>
       </c>
       <c r="J33" s="72">
-        <v>0.2091522933376195</v>
+        <v>0.20790730074823999</v>
       </c>
       <c r="K33" s="85">
-        <v>-87.090800872956734</v>
+        <v>-87.090800872958226</v>
       </c>
       <c r="L33" s="74">
         <v>-77.978006754996827</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="76"/>
       <c r="B34" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="77">
         <v>133.24700000000001</v>
       </c>
       <c r="D34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="79">
         <v>10195.424999999999</v>
       </c>
       <c r="F34" s="80">
         <v>8.9132379793298249</v>
       </c>
       <c r="G34" s="77">
-        <v>150.38800000000001</v>
+        <v>156.90799999999999</v>
       </c>
       <c r="H34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I34" s="79">
-        <v>10995.735000000001</v>
+        <v>11693.691000000001</v>
       </c>
       <c r="J34" s="80">
-        <v>8.7784015397348885</v>
+        <v>9.2800411157792855</v>
       </c>
       <c r="K34" s="81">
-        <v>12.86407949147072</v>
+        <v>17.757247817962106</v>
       </c>
       <c r="L34" s="82">
-        <v>7.8496972906965761</v>
+        <v>14.695473705117751</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="68"/>
       <c r="B35" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="70">
         <v>108.258</v>
       </c>
       <c r="D35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E35" s="71">
         <v>7752.2920000000004</v>
       </c>
       <c r="F35" s="72">
         <v>6.7773558710161446</v>
       </c>
       <c r="G35" s="70">
-        <v>124.536</v>
+        <v>130.995</v>
       </c>
       <c r="H35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I35" s="71">
-        <v>7693.3090000000002</v>
+        <v>8296.9259999999995</v>
       </c>
       <c r="J35" s="72">
-        <v>6.1419228065478357</v>
+        <v>6.5843893441838128</v>
       </c>
       <c r="K35" s="85">
-        <v>15.036302167045399</v>
+        <v>21.002604888322352</v>
       </c>
       <c r="L35" s="74">
-        <v>-0.76084595368698915</v>
+        <v>7.0254577613949403</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="68"/>
       <c r="B36" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="70">
         <v>23.109000000000002</v>
       </c>
       <c r="D36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E36" s="71">
         <v>1970.087</v>
       </c>
       <c r="F36" s="72">
         <v>1.7223268545434798</v>
       </c>
       <c r="G36" s="70">
-        <v>6.399</v>
+        <v>6.4249999999999998</v>
       </c>
       <c r="H36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I36" s="71">
-        <v>719.53499999999997</v>
+        <v>759.45899999999995</v>
       </c>
       <c r="J36" s="72">
-        <v>0.57443792087506129</v>
+        <v>0.60270198226963756</v>
       </c>
       <c r="K36" s="85">
-        <v>-72.309489809165257</v>
+        <v>-72.196979531784152</v>
       </c>
       <c r="L36" s="74">
-        <v>-63.476993655610137</v>
+        <v>-61.450484166435295</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="68"/>
       <c r="B37" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="70">
         <v>1.079</v>
       </c>
       <c r="D37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E37" s="71">
         <v>213.559</v>
       </c>
       <c r="F37" s="72">
         <v>0.18670160288832474</v>
       </c>
       <c r="G37" s="70">
         <v>16.334</v>
       </c>
       <c r="H37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I37" s="71">
         <v>1809.4069999999999</v>
       </c>
       <c r="J37" s="72">
-        <v>1.4445329207012614</v>
+        <v>1.4359342448144772</v>
       </c>
       <c r="K37" s="85">
         <v>1413.8090824837811</v>
       </c>
       <c r="L37" s="74">
         <v>747.2632855557481</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="68"/>
       <c r="B38" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="70">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E38" s="71">
         <v>45.491</v>
       </c>
       <c r="F38" s="72">
         <v>3.9770005558149177E-2</v>
       </c>
       <c r="G38" s="70">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="H38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I38" s="71">
         <v>12.218</v>
       </c>
       <c r="J38" s="72">
-        <v>9.7541919673837952E-3</v>
+        <v>9.6961295071497349E-3</v>
       </c>
       <c r="K38" s="85">
         <v>-93.103448275862064</v>
       </c>
       <c r="L38" s="74">
         <v>-73.141940163988465</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="68"/>
       <c r="B39" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="70">
         <v>2.7E-2</v>
       </c>
       <c r="D39" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E39" s="71">
         <v>3.859</v>
       </c>
       <c r="F39" s="72">
         <v>3.3736882339121515E-3</v>
       </c>
       <c r="G39" s="70">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="H39" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I39" s="71">
-        <v>56.795000000000002</v>
+        <v>101.774</v>
       </c>
       <c r="J39" s="72">
-        <v>4.5342063577309105E-2</v>
+        <v>8.0767219222512468E-2</v>
       </c>
       <c r="K39" s="85">
-        <v>85.18518518518519</v>
+        <v>196.29629629629633</v>
       </c>
       <c r="L39" s="74">
-        <v>1371.7543405027209</v>
+        <v>2537.3153666753046</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="68"/>
       <c r="B40" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="70">
         <v>0.68700000000004025</v>
       </c>
       <c r="D40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="71">
         <v>210.13699999999881</v>
       </c>
       <c r="F40" s="72">
         <v>0.18370995708981439</v>
       </c>
       <c r="G40" s="70">
-        <v>3.0629999999999882</v>
+        <v>3.0679999999999552</v>
       </c>
       <c r="H40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I40" s="71">
-        <v>704.47099999999955</v>
+        <v>713.90700000000106</v>
       </c>
       <c r="J40" s="72">
-        <v>0.56241163606603584</v>
+        <v>0.56655219578169569</v>
       </c>
       <c r="K40" s="85">
-        <v>345.85152838425165</v>
+        <v>346.57933042209248</v>
       </c>
       <c r="L40" s="74">
-        <v>235.24367436482083</v>
+        <v>239.7340782441955</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="76">
         <v>4407</v>
       </c>
       <c r="B41" s="39" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="77">
         <v>460.82900000000001</v>
       </c>
       <c r="D41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E41" s="79">
         <v>115665.893</v>
       </c>
       <c r="F41" s="80">
         <v>100</v>
       </c>
       <c r="G41" s="77">
-        <v>557.99199999999996</v>
+        <v>568.81100000000004</v>
       </c>
       <c r="H41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I41" s="79">
-        <v>147748.39199999999</v>
+        <v>150033.255</v>
       </c>
       <c r="J41" s="80">
         <v>100</v>
       </c>
       <c r="K41" s="81">
-        <v>21.084393560301098</v>
+        <v>23.432119072367414</v>
       </c>
       <c r="L41" s="82">
-        <v>27.737216363340572</v>
+        <v>29.712615455275142</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="76"/>
       <c r="B42" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="77">
         <v>439.15100000000001</v>
       </c>
       <c r="D42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E42" s="79">
         <v>105873.792</v>
       </c>
       <c r="F42" s="80">
         <v>91.534150002196412</v>
       </c>
       <c r="G42" s="77">
-        <v>537.06600000000003</v>
+        <v>547.87300000000005</v>
       </c>
       <c r="H42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I42" s="79">
-        <v>138940.53200000001</v>
+        <v>141211.35</v>
       </c>
       <c r="J42" s="80">
-        <v>94.038608555550312</v>
+        <v>94.120033588553412</v>
       </c>
       <c r="K42" s="81">
-        <v>22.296431068129191</v>
+        <v>24.757315820754144</v>
       </c>
       <c r="L42" s="82">
-        <v>31.232224118316271</v>
+        <v>33.377058979808716</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="68"/>
       <c r="B43" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="70">
         <v>121.381</v>
       </c>
       <c r="D43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E43" s="71">
         <v>28821.984</v>
       </c>
       <c r="F43" s="72">
         <v>24.918308459348513</v>
       </c>
       <c r="G43" s="70">
-        <v>117.27</v>
+        <v>119.95</v>
       </c>
       <c r="H43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I43" s="71">
-        <v>29802.388999999999</v>
+        <v>30397.753000000001</v>
       </c>
       <c r="J43" s="72">
-        <v>20.171041184664805</v>
+        <v>20.260676874603565</v>
       </c>
       <c r="K43" s="85">
-        <v>-3.3868562625122585</v>
+        <v>-1.1789324523607461</v>
       </c>
       <c r="L43" s="74">
-        <v>3.4015874826660055</v>
+        <v>5.4672468071594249</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="68"/>
       <c r="B44" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="70">
         <v>173.25</v>
       </c>
       <c r="D44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E44" s="71">
         <v>42851.775000000001</v>
       </c>
       <c r="F44" s="72">
         <v>37.047891896706318</v>
       </c>
       <c r="G44" s="70">
-        <v>239.245</v>
+        <v>242.977</v>
       </c>
       <c r="H44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I44" s="71">
-        <v>63809.62</v>
+        <v>64631</v>
       </c>
       <c r="J44" s="72">
-        <v>43.188030093755607</v>
+        <v>43.077782988844703</v>
       </c>
       <c r="K44" s="85">
-        <v>38.092352092352094</v>
+        <v>40.246464646464645</v>
       </c>
       <c r="L44" s="74">
-        <v>48.907764030778189</v>
+        <v>50.824557442486331</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="68"/>
       <c r="B45" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="70">
         <v>80.751000000000005</v>
       </c>
       <c r="D45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E45" s="71">
         <v>19459.213</v>
       </c>
       <c r="F45" s="72">
         <v>16.823639618638488</v>
       </c>
       <c r="G45" s="70">
-        <v>104.343</v>
+        <v>107.973</v>
       </c>
       <c r="H45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I45" s="71">
-        <v>25502.909</v>
+        <v>26198.019</v>
       </c>
       <c r="J45" s="72">
-        <v>17.261039971250586</v>
+        <v>17.461474791038825</v>
       </c>
       <c r="K45" s="85">
-        <v>29.215737266411558</v>
+        <v>33.711037634208857</v>
       </c>
       <c r="L45" s="74">
-        <v>31.05827558390979</v>
+        <v>34.630413881589149</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="68"/>
       <c r="B46" s="83" t="s">
         <v>73</v>
       </c>
       <c r="C46" s="70">
         <v>35.095999999999997</v>
       </c>
       <c r="D46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="71">
         <v>7609.0780000000004</v>
       </c>
       <c r="F46" s="72">
         <v>6.5784976043024201</v>
       </c>
       <c r="G46" s="70">
         <v>30.382000000000001</v>
       </c>
       <c r="H46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I46" s="71">
         <v>7551.3940000000002</v>
       </c>
       <c r="J46" s="72">
-        <v>5.1109821892342495</v>
+        <v>5.0331468180171122</v>
       </c>
       <c r="K46" s="85">
         <v>-13.431730111693627</v>
       </c>
       <c r="L46" s="74">
         <v>-0.75809447609815794</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="68"/>
       <c r="B47" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="70">
         <v>20.268000000000001</v>
       </c>
       <c r="D47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E47" s="71">
         <v>4463.3109999999997</v>
       </c>
       <c r="F47" s="72">
         <v>3.8587961275671812</v>
       </c>
       <c r="G47" s="70">
-        <v>25.684000000000001</v>
+        <v>26.382000000000001</v>
       </c>
       <c r="H47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I47" s="71">
-        <v>5872.65</v>
+        <v>6018.7790000000005</v>
       </c>
       <c r="J47" s="72">
-        <v>3.9747640705287677</v>
+        <v>4.0116299549723156</v>
       </c>
       <c r="K47" s="85">
-        <v>26.721926189066508</v>
+        <v>30.165778567199531</v>
       </c>
       <c r="L47" s="74">
-        <v>31.576087796705181</v>
+        <v>34.850092229737086</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="68"/>
       <c r="B48" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="70">
         <v>8.4050000000000296</v>
       </c>
       <c r="D48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="71">
         <v>2668.4309999999969</v>
       </c>
       <c r="F48" s="72">
         <v>2.3070162956334905</v>
       </c>
       <c r="G48" s="70">
-        <v>20.142000000000053</v>
+        <v>20.20900000000006</v>
       </c>
       <c r="H48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I48" s="71">
-        <v>6401.570000000007</v>
+        <v>6414.4049999999988</v>
       </c>
       <c r="J48" s="72">
-        <v>4.3327510461162966</v>
+        <v>4.2753221610768879</v>
       </c>
       <c r="K48" s="85">
-        <v>139.64306960142753</v>
+        <v>140.44021415823903</v>
       </c>
       <c r="L48" s="74">
-        <v>139.90015106255379</v>
+        <v>140.38114532472477</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="76"/>
       <c r="B49" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C49" s="77">
         <v>21.678000000000001</v>
       </c>
       <c r="D49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E49" s="79">
         <v>9792.1010000000006</v>
       </c>
       <c r="F49" s="80">
         <v>8.4658499978035895</v>
       </c>
       <c r="G49" s="77">
-        <v>20.925999999999998</v>
+        <v>20.937999999999999</v>
       </c>
       <c r="H49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I49" s="79">
-        <v>8807.86</v>
+        <v>8821.9050000000007</v>
       </c>
       <c r="J49" s="80">
-        <v>5.9613914444496965</v>
+        <v>5.8799664114465831</v>
       </c>
       <c r="K49" s="81">
-        <v>-3.4689547006181494</v>
+        <v>-3.4135990405019001</v>
       </c>
       <c r="L49" s="82">
-        <v>-10.051377125297217</v>
+        <v>-9.907945189699328</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="68"/>
       <c r="B50" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C50" s="70">
         <v>2.8380000000000001</v>
       </c>
       <c r="D50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E50" s="71">
         <v>1308.4580000000001</v>
       </c>
       <c r="F50" s="72">
         <v>1.1312392668770563</v>
       </c>
       <c r="G50" s="70">
-        <v>1.141</v>
+        <v>1.149</v>
       </c>
       <c r="H50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I50" s="71">
-        <v>859.27</v>
+        <v>868.35500000000002</v>
       </c>
       <c r="J50" s="72">
-        <v>0.58157654940840231</v>
+        <v>0.57877501891164063</v>
       </c>
       <c r="K50" s="85">
-        <v>-59.795630725863283</v>
+        <v>-59.513742071881602</v>
       </c>
       <c r="L50" s="74">
-        <v>-34.329569615532179</v>
+        <v>-33.635240871315702</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="68"/>
       <c r="B51" s="83" t="s">
         <v>73</v>
       </c>
       <c r="C51" s="70">
         <v>5.734</v>
       </c>
       <c r="D51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E51" s="71">
         <v>3633.4659999999999</v>
       </c>
       <c r="F51" s="72">
         <v>3.141346083758676</v>
       </c>
       <c r="G51" s="70">
         <v>3.4129999999999998</v>
       </c>
       <c r="H51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I51" s="71">
         <v>2398.0610000000001</v>
       </c>
       <c r="J51" s="72">
-        <v>1.6230707945708134</v>
+        <v>1.5983529784780051</v>
       </c>
       <c r="K51" s="85">
         <v>-40.477851412626443</v>
       </c>
       <c r="L51" s="74">
         <v>-34.000730982483383</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="68"/>
       <c r="B52" s="83" t="s">
         <v>77</v>
       </c>
       <c r="C52" s="70">
         <v>7.0640000000000001</v>
       </c>
       <c r="D52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E52" s="71">
         <v>533.05999999999995</v>
       </c>
       <c r="F52" s="72">
         <v>0.4608618722201886</v>
       </c>
       <c r="G52" s="70">
         <v>8.6539999999999999</v>
       </c>
       <c r="H52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I52" s="71">
         <v>727.62900000000002</v>
       </c>
       <c r="J52" s="72">
-        <v>0.49247845621223407</v>
+        <v>0.48497848027092394</v>
       </c>
       <c r="K52" s="85">
         <v>22.508493771234424</v>
       </c>
       <c r="L52" s="74">
         <v>36.500393951900364</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="68"/>
       <c r="B53" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C53" s="70">
         <v>1.256</v>
       </c>
       <c r="D53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E53" s="71">
         <v>951.58299999999997</v>
       </c>
       <c r="F53" s="72">
         <v>0.82269973915301042</v>
       </c>
       <c r="G53" s="70">
-        <v>1.9830000000000001</v>
+        <v>1.9870000000000001</v>
       </c>
       <c r="H53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I53" s="71">
-        <v>905.78099999999995</v>
+        <v>910.74099999999999</v>
       </c>
       <c r="J53" s="72">
-        <v>0.61305641823837909</v>
+        <v>0.60702608898273924</v>
       </c>
       <c r="K53" s="85">
-        <v>57.882165605095551</v>
+        <v>58.200636942675168</v>
       </c>
       <c r="L53" s="74">
-        <v>-4.8132427754594209</v>
+        <v>-4.2920060572750867</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="68"/>
       <c r="B54" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C54" s="70">
         <v>0.159</v>
       </c>
       <c r="D54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E54" s="71">
         <v>203.298</v>
       </c>
       <c r="F54" s="72">
         <v>0.17576313529174936</v>
       </c>
       <c r="G54" s="70">
         <v>5.7000000000000002E-2</v>
       </c>
       <c r="H54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I54" s="71">
         <v>182.386</v>
       </c>
       <c r="J54" s="72">
-        <v>0.12344364465232216</v>
+        <v>0.12156371599083152</v>
       </c>
       <c r="K54" s="85">
         <v>-64.150943396226424</v>
       </c>
       <c r="L54" s="74">
         <v>-10.28637763283456</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="68"/>
       <c r="B55" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C55" s="70">
         <v>4.6270000000000024</v>
       </c>
       <c r="D55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E55" s="71">
         <v>3162.2360000000008</v>
       </c>
       <c r="F55" s="72">
         <v>2.733939900502909</v>
       </c>
       <c r="G55" s="70">
-        <v>5.6779999999999973</v>
+        <v>5.677999999999999</v>
       </c>
       <c r="H55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I55" s="71">
         <v>3734.7330000000002</v>
       </c>
       <c r="J55" s="72">
-        <v>2.5277655813675453</v>
+        <v>2.4892701288124424</v>
       </c>
       <c r="K55" s="85">
-        <v>22.714501837043315</v>
+        <v>22.714501837043354</v>
       </c>
       <c r="L55" s="74">
         <v>18.104183242490414</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="76">
         <v>4412</v>
       </c>
       <c r="B56" s="39" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="77">
         <v>37.646000000000001</v>
       </c>
       <c r="D56" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E56" s="79">
         <v>28873.792000000001</v>
       </c>
       <c r="F56" s="80">
         <v>100</v>
       </c>
       <c r="G56" s="77">
@@ -9077,252 +9077,252 @@
         <v>25.909479152657354</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="61" t="s">
         <v>69</v>
       </c>
       <c r="B63" s="103" t="s">
         <v>43</v>
       </c>
       <c r="C63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D63" s="63"/>
       <c r="E63" s="63">
         <v>88553.481</v>
       </c>
       <c r="F63" s="64">
         <v>100</v>
       </c>
       <c r="G63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H63" s="63"/>
       <c r="I63" s="63">
-        <v>88079.593999999997</v>
+        <v>92385.828999999998</v>
       </c>
       <c r="J63" s="64">
         <v>100</v>
       </c>
       <c r="K63" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L63" s="66">
-        <v>-0.53514214760230872</v>
+        <v>4.3277214590807533</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="68"/>
       <c r="B64" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D64" s="71"/>
       <c r="E64" s="71">
         <v>27374.833999999999</v>
       </c>
       <c r="F64" s="72">
         <v>30.91333473384293</v>
       </c>
       <c r="G64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H64" s="71"/>
       <c r="I64" s="71">
-        <v>29277.817999999999</v>
+        <v>29382.205000000002</v>
       </c>
       <c r="J64" s="72">
-        <v>33.240182737445409</v>
+        <v>31.803800775549679</v>
       </c>
       <c r="K64" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L64" s="74">
-        <v>6.9515818799120401</v>
+        <v>7.3329065666663142</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="68"/>
       <c r="B65" s="69" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="71"/>
       <c r="E65" s="71">
         <v>8332.4419999999991</v>
       </c>
       <c r="F65" s="72">
         <v>9.4095024903651154</v>
       </c>
       <c r="G65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H65" s="71"/>
       <c r="I65" s="71">
-        <v>6049.2650000000003</v>
+        <v>9450.8209999999999</v>
       </c>
       <c r="J65" s="72">
-        <v>6.8679528654503113</v>
+        <v>10.229730146167764</v>
       </c>
       <c r="K65" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L65" s="74">
-        <v>-27.401054816823194</v>
+        <v>13.421983615367511</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="68"/>
       <c r="B66" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D66" s="71"/>
       <c r="E66" s="71">
         <v>14870.833000000001</v>
       </c>
       <c r="F66" s="72">
         <v>16.793053002625612</v>
       </c>
       <c r="G66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H66" s="71"/>
       <c r="I66" s="71">
-        <v>13315.277</v>
+        <v>13453.456</v>
       </c>
       <c r="J66" s="72">
-        <v>15.117323315545709</v>
+        <v>14.562250667253309</v>
       </c>
       <c r="K66" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L66" s="74">
-        <v>-10.460449660082933</v>
+        <v>-9.5312549068367609</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="94"/>
       <c r="B67" s="69" t="s">
         <v>64</v>
       </c>
       <c r="C67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="71"/>
       <c r="E67" s="71">
         <v>8424.9580000000005</v>
       </c>
       <c r="F67" s="72">
         <v>9.5139772088688428</v>
       </c>
       <c r="G67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H67" s="71"/>
       <c r="I67" s="71">
         <v>8108.5770000000002</v>
       </c>
       <c r="J67" s="72">
-        <v>9.2059654589234388</v>
+        <v>8.7768623042826199</v>
       </c>
       <c r="K67" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L67" s="74">
         <v>-3.7552828156532088</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="94"/>
       <c r="B68" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D68" s="71"/>
       <c r="E68" s="71">
         <v>3427.011</v>
       </c>
       <c r="F68" s="72">
         <v>3.8699901588284256</v>
       </c>
       <c r="G68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H68" s="71"/>
       <c r="I68" s="71">
-        <v>3976.8690000000001</v>
+        <v>4101.2089999999998</v>
       </c>
       <c r="J68" s="72">
-        <v>4.5150855259391864</v>
+        <v>4.4392187031195007</v>
       </c>
       <c r="K68" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L68" s="74">
-        <v>16.044827402071373</v>
+        <v>19.673062035692325</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="95"/>
       <c r="B69" s="96" t="s">
         <v>61</v>
       </c>
       <c r="C69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="D69" s="98"/>
       <c r="E69" s="98">
         <v>26123.403000000006</v>
       </c>
       <c r="F69" s="99">
         <v>29.500142405469084</v>
       </c>
       <c r="G69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="H69" s="98"/>
       <c r="I69" s="98">
-        <v>27351.788</v>
+        <v>27889.561000000002</v>
       </c>
       <c r="J69" s="99">
-        <v>31.053490096695949</v>
+        <v>30.188137403627131</v>
       </c>
       <c r="K69" s="100" t="s">
         <v>74</v>
       </c>
       <c r="L69" s="101">
-        <v>4.7022395971918147</v>
+        <v>6.7608266809649393</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="3" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">