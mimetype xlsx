--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,61 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://zmgovlv-my.sharepoint.com/personal/anita_krampe_zm_gov_lv/Documents/Desktop/Gatavie/Angliski/Year_review/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Anita.Krampe\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\20DD3OFD\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="135" documentId="13_ncr:1_{D5E88BA7-78A9-48F3-9B25-EEF8946FC29A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{592466CD-5B2B-407F-A7E9-6B5AE9BBCE58}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{19E33954-17D9-4DCF-ABFE-CE5E208470C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{6115FE8E-029A-4BD3-922D-BE3C791E55FE}"/>
+    <workbookView xWindow="3680" yWindow="300" windowWidth="12030" windowHeight="10020" xr2:uid="{6115FE8E-029A-4BD3-922D-BE3C791E55FE}"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId1"/>
     <sheet name="Export_countries" sheetId="2" r:id="rId2"/>
     <sheet name="Import" sheetId="3" r:id="rId3"/>
     <sheet name="Import_countries" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -1121,55 +1120,51 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal_4407_val" xfId="1" xr:uid="{5A37B9EE-0886-4608-BFCE-0A15D2C19A0A}"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013–2022 dizains">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1443,51 +1438,51 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF04C837-F983-4C27-A519-9E98E78F6737}">
   <dimension ref="A1:M48"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="A8" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
       <selection activeCell="M43" sqref="M43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="24.08984375" customWidth="1"/>
     <col min="2" max="2" width="55.36328125" customWidth="1"/>
     <col min="3" max="3" width="11.36328125" customWidth="1"/>
     <col min="4" max="4" width="5.453125" customWidth="1"/>
     <col min="5" max="5" width="16.08984375" customWidth="1"/>
     <col min="6" max="6" width="10.08984375" customWidth="1"/>
     <col min="7" max="7" width="11.08984375" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="16.453125" customWidth="1"/>
     <col min="10" max="10" width="11.453125" customWidth="1"/>
     <col min="11" max="11" width="11" customWidth="1"/>
     <col min="12" max="12" width="11.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="104" t="s">
         <v>0</v>
@@ -1579,1424 +1574,1424 @@
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="11">
         <v>3605</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>74</v>
       </c>
       <c r="D6" s="14"/>
       <c r="E6" s="14">
         <v>55.304000000000002</v>
       </c>
       <c r="F6" s="14">
         <v>1.6076185421770365E-3</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="16">
         <v>12.941000000000001</v>
       </c>
       <c r="J6" s="17">
-        <v>3.8009901157180293E-4</v>
+        <v>3.7998392763415192E-4</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L6" s="17">
         <v>-76.600245913496309</v>
       </c>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="11">
         <v>44</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="16"/>
       <c r="E7" s="16">
         <v>3029679.6230000001</v>
       </c>
       <c r="F7" s="16">
         <v>88.069021025436371</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="16"/>
       <c r="I7" s="16">
-        <v>2994762.31</v>
+        <v>2995107.014</v>
       </c>
       <c r="J7" s="17">
-        <v>87.961223547136171</v>
+        <v>87.944712685597452</v>
       </c>
       <c r="K7" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="17">
-        <v>-1.1525084281163969</v>
+        <v>-1.1411308554719803</v>
       </c>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="19">
         <v>4401</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="21">
         <v>5182.1831350000002</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E8" s="23">
         <v>687066.44200000004</v>
       </c>
       <c r="F8" s="23">
         <v>19.972167508079043</v>
       </c>
       <c r="G8" s="21">
-        <v>4827.6906429999999</v>
+        <v>4834.7135369999996</v>
       </c>
       <c r="H8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I8" s="23">
-        <v>634647.17000000004</v>
+        <v>635956.43700000003</v>
       </c>
       <c r="J8" s="23">
-        <v>18.640658528231356</v>
+        <v>18.673458367628548</v>
       </c>
       <c r="K8" s="21">
-        <v>-6.8406013983911498</v>
+        <v>-6.7050814096711875</v>
       </c>
       <c r="L8" s="24">
-        <v>-7.6294327295932742</v>
+        <v>-7.4388737210367211</v>
       </c>
       <c r="M8" s="25"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="26">
         <v>44011</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>79</v>
       </c>
       <c r="C9" s="28">
         <v>515.11703899999998</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E9" s="30">
         <v>108676.33</v>
       </c>
       <c r="F9" s="30">
         <v>3.159085838343529</v>
       </c>
       <c r="G9" s="28">
-        <v>353.81061699999998</v>
+        <v>355.95036099999999</v>
       </c>
       <c r="H9" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I9" s="31">
-        <v>92680.437000000005</v>
+        <v>93008.698000000004</v>
       </c>
       <c r="J9" s="31">
-        <v>2.722180858955471</v>
+        <v>2.7309953149044648</v>
       </c>
       <c r="K9" s="28">
-        <v>-31.314518796183716</v>
+        <v>-30.899128925921627</v>
       </c>
       <c r="L9" s="32">
-        <v>-14.718838039525254</v>
+        <v>-14.416784225231011</v>
       </c>
       <c r="M9" s="25"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="26">
         <v>44012</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="28">
         <v>2614.9445839999998</v>
       </c>
       <c r="D10" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E10" s="30">
         <v>186662.97399999999</v>
       </c>
       <c r="F10" s="30">
         <v>5.4260606491449082</v>
       </c>
       <c r="G10" s="28">
-        <v>2428.5541280000002</v>
+        <v>2430.7802029999998</v>
       </c>
       <c r="H10" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I10" s="31">
-        <v>161700.13399999999</v>
+        <v>161982.32</v>
       </c>
       <c r="J10" s="31">
-        <v>4.7494058499673963</v>
+        <v>4.7562536249819969</v>
       </c>
       <c r="K10" s="28">
-        <v>-7.1278931546183628</v>
+        <v>-7.0427641995490964</v>
       </c>
       <c r="L10" s="32">
-        <v>-13.373214550840704</v>
+        <v>-13.222040488865233</v>
       </c>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="26">
         <v>440131</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="28">
         <v>1803.2635399999999</v>
       </c>
       <c r="D11" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="30">
         <v>356359.69</v>
       </c>
       <c r="F11" s="30">
         <v>10.358933265739561</v>
       </c>
       <c r="G11" s="28">
-        <v>1818.4026799999999</v>
+        <v>1820.8647550000001</v>
       </c>
       <c r="H11" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="31">
-        <v>348339.20500000002</v>
+        <v>348987.54100000003</v>
       </c>
       <c r="J11" s="31">
-        <v>10.23131037108474</v>
+        <v>10.247249557573959</v>
       </c>
       <c r="K11" s="28">
-        <v>0.83954117987656962</v>
+        <v>0.97607557683998536</v>
       </c>
       <c r="L11" s="32">
-        <v>-2.2506712249076166</v>
+        <v>-2.0687381897767327</v>
       </c>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="28">
         <v>248.85797199999999</v>
       </c>
       <c r="D12" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="30">
         <v>35367.447999999997</v>
       </c>
       <c r="F12" s="30">
         <v>1.0280877548510439</v>
       </c>
       <c r="G12" s="28">
-        <v>226.92321799999999</v>
+        <v>227.11821800000001</v>
       </c>
       <c r="H12" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="31">
-        <v>31927.394</v>
+        <v>31977.878000000001</v>
       </c>
       <c r="J12" s="31">
-        <v>0.93776144822374696</v>
+        <v>0.93895987016812732</v>
       </c>
       <c r="K12" s="28">
-        <v>-8.8141656960862793</v>
+        <v>-8.7358077482042571</v>
       </c>
       <c r="L12" s="32">
-        <v>-9.7266107523505703</v>
+        <v>-9.5838693252620217</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19">
         <v>4402</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="33">
         <v>6.5686960000000001</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="34">
         <v>6198.7470000000003</v>
       </c>
       <c r="F13" s="34">
         <v>0.1801898708134001</v>
       </c>
       <c r="G13" s="33">
         <v>6.8244600000000002</v>
       </c>
       <c r="H13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="23">
         <v>5968.8860000000004</v>
       </c>
       <c r="J13" s="23">
-        <v>0.17531625599140502</v>
+        <v>0.17526317486133236</v>
       </c>
       <c r="K13" s="33">
         <v>3.8936799632682062</v>
       </c>
       <c r="L13" s="24">
         <v>-3.7081848960765758</v>
       </c>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="19">
         <v>4403</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="21">
         <v>4731.8</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E14" s="23">
         <v>394615.8</v>
       </c>
       <c r="F14" s="23">
         <v>11.470990834587461</v>
       </c>
       <c r="G14" s="21">
-        <v>3739.3449999999998</v>
+        <v>3742.1990000000001</v>
       </c>
       <c r="H14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I14" s="23">
-        <v>316607.875</v>
+        <v>316993.42</v>
       </c>
       <c r="J14" s="24">
-        <v>9.2993076534540542</v>
+        <v>9.3078127475297361</v>
       </c>
       <c r="K14" s="23">
-        <v>-20.974153599053221</v>
+        <v>-20.913838285641827</v>
       </c>
       <c r="L14" s="24">
-        <v>-19.768069347451366</v>
+        <v>-19.670367988306602</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="26"/>
       <c r="B15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="37">
         <v>795.851</v>
       </c>
       <c r="D15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="31">
         <v>98884.733999999997</v>
       </c>
       <c r="F15" s="31">
         <v>2.8744563126834226</v>
       </c>
       <c r="G15" s="37">
-        <v>999.80799999999999</v>
+        <v>1002.4</v>
       </c>
       <c r="H15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I15" s="31">
-        <v>105962.85400000001</v>
+        <v>106315.518</v>
       </c>
       <c r="J15" s="32">
-        <v>3.1123078640543436</v>
+        <v>3.1217207401359532</v>
       </c>
       <c r="K15" s="31">
-        <v>25.627535807582071</v>
+        <v>25.953224912703504</v>
       </c>
       <c r="L15" s="32">
-        <v>7.1579501847069853</v>
+        <v>7.5145916861140565</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="26"/>
       <c r="B16" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="37">
         <v>537.62800000000004</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E16" s="31">
         <v>61717.02</v>
       </c>
       <c r="F16" s="31">
         <v>1.7940370627786595</v>
       </c>
       <c r="G16" s="37">
-        <v>626.476</v>
+        <v>626.70399999999995</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I16" s="31">
-        <v>65746.812000000005</v>
+        <v>65794.702000000005</v>
       </c>
       <c r="J16" s="32">
-        <v>1.9310948346493431</v>
+        <v>1.9319163344006329</v>
       </c>
       <c r="K16" s="31">
-        <v>16.52592498902586</v>
+        <v>16.568333494535239</v>
       </c>
       <c r="L16" s="32">
-        <v>6.529466263925265</v>
+        <v>6.6070623630240215</v>
       </c>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="26"/>
       <c r="B17" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="37">
         <v>258.22300000000001</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E17" s="31">
         <v>37167.714</v>
       </c>
       <c r="F17" s="31">
         <v>1.0804192499047631</v>
       </c>
       <c r="G17" s="37">
-        <v>373.33199999999999</v>
+        <v>375.69600000000003</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I17" s="31">
-        <v>40216.042000000001</v>
+        <v>40520.815999999999</v>
       </c>
       <c r="J17" s="32">
-        <v>1.1812130294050005</v>
+        <v>1.1898044057353205</v>
       </c>
       <c r="K17" s="31">
-        <v>44.577361427913068</v>
+        <v>45.492849203982608</v>
       </c>
       <c r="L17" s="32">
-        <v>8.2015482577163645</v>
+        <v>9.0215448816679942</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="26"/>
       <c r="B18" s="27" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="37">
         <v>3935.9490000000001</v>
       </c>
       <c r="D18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="31">
         <v>295731.06599999999</v>
       </c>
       <c r="F18" s="31">
         <v>8.5965345219040383</v>
       </c>
       <c r="G18" s="37">
-        <v>2739.5369999999998</v>
+        <v>2739.799</v>
       </c>
       <c r="H18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I18" s="31">
-        <v>210645.02100000001</v>
+        <v>210677.902</v>
       </c>
       <c r="J18" s="32">
-        <v>6.1869997893997111</v>
+        <v>6.1860920073937828</v>
       </c>
       <c r="K18" s="31">
-        <v>-30.397040205551452</v>
+        <v>-30.390383615234857</v>
       </c>
       <c r="L18" s="32">
-        <v>-28.771426063165102</v>
+        <v>-28.760307515342333</v>
       </c>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="26"/>
       <c r="B19" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="37">
         <v>1391.078</v>
       </c>
       <c r="D19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="31">
         <v>109510.711</v>
       </c>
       <c r="F19" s="31">
         <v>3.1833402569541218</v>
       </c>
       <c r="G19" s="37">
-        <v>984.32600000000002</v>
+        <v>984.38699999999994</v>
       </c>
       <c r="H19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I19" s="31">
-        <v>80420.255999999994</v>
+        <v>80427.176999999996</v>
       </c>
       <c r="J19" s="32">
-        <v>2.3620786504869291</v>
+        <v>2.3615666953857604</v>
       </c>
       <c r="K19" s="31">
-        <v>-29.240056991771844</v>
+        <v>-29.235671903372783</v>
       </c>
       <c r="L19" s="32">
-        <v>-26.564027147992856</v>
+        <v>-26.557707218246442</v>
       </c>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="26"/>
       <c r="B20" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="37">
         <v>2544.8710000000001</v>
       </c>
       <c r="D20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="31">
         <v>186220.35500000001</v>
       </c>
       <c r="F20" s="31">
         <v>5.413194264949917</v>
       </c>
       <c r="G20" s="37">
-        <v>1755.211</v>
+        <v>1755.412</v>
       </c>
       <c r="H20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="31">
-        <v>130224.765</v>
+        <v>130250.72500000001</v>
       </c>
       <c r="J20" s="32">
-        <v>3.824921138912782</v>
+        <v>3.8245253120080225</v>
       </c>
       <c r="K20" s="31">
-        <v>-31.029470649003425</v>
+        <v>-31.021572409760651</v>
       </c>
       <c r="L20" s="32">
-        <v>-30.069532409601525</v>
+        <v>-30.055591935693606</v>
       </c>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19">
         <v>4404</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="21">
         <v>63.948925000000003</v>
       </c>
       <c r="D21" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="23">
         <v>29710.146000000001</v>
       </c>
       <c r="F21" s="23">
         <v>0.86363701722094077</v>
       </c>
       <c r="G21" s="21">
-        <v>77.369308000000004</v>
+        <v>77.773482000000001</v>
       </c>
       <c r="H21" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I21" s="23">
-        <v>35096.046000000002</v>
+        <v>35280.127</v>
       </c>
       <c r="J21" s="24">
-        <v>1.0308301054538695</v>
+        <v>1.03592312996613</v>
       </c>
       <c r="K21" s="23">
-        <v>20.986096326091488</v>
+        <v>21.618122587674456</v>
       </c>
       <c r="L21" s="24">
-        <v>18.128150565130181</v>
+        <v>18.74774025008157</v>
       </c>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19">
         <v>4406</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="21">
         <v>3.9540000000000002</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E22" s="23">
         <v>1481.357</v>
       </c>
       <c r="F22" s="23">
         <v>4.3061206798491028E-2</v>
       </c>
       <c r="G22" s="21">
         <v>4.3390000000000004</v>
       </c>
       <c r="H22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I22" s="23">
         <v>1835.4359999999999</v>
       </c>
       <c r="J22" s="24">
-        <v>5.3909853133707095E-2</v>
+        <v>5.3893530654595248E-2</v>
       </c>
       <c r="K22" s="23">
         <v>9.7369752149721851</v>
       </c>
       <c r="L22" s="24">
         <v>23.902340894193632</v>
       </c>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="19">
         <v>4407</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="21">
         <v>3273.01</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E23" s="23">
         <v>801461.71699999995</v>
       </c>
       <c r="F23" s="23">
         <v>23.29749596944605</v>
       </c>
       <c r="G23" s="21">
-        <v>3066.0880000000002</v>
+        <v>3067.431</v>
       </c>
       <c r="H23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I23" s="23">
-        <v>853249.94</v>
+        <v>853591.52899999998</v>
       </c>
       <c r="J23" s="24">
-        <v>25.061390836697328</v>
+        <v>25.063832917445406</v>
       </c>
       <c r="K23" s="23">
-        <v>-6.32207051001983</v>
+        <v>-6.2810379436665382</v>
       </c>
       <c r="L23" s="24">
-        <v>6.461721365039323</v>
+        <v>6.5043421156945964</v>
       </c>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="26">
         <v>44071</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="37">
         <v>2801.5050000000001</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="31">
         <v>699306.71100000001</v>
       </c>
       <c r="F24" s="31">
         <v>20.327976914372162</v>
       </c>
       <c r="G24" s="37">
-        <v>2632.6529999999998</v>
+        <v>2633.0630000000001</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I24" s="31">
-        <v>753619.86399999994</v>
+        <v>753765.48199999996</v>
       </c>
       <c r="J24" s="32">
-        <v>22.135087350844334</v>
+        <v>22.132661182706865</v>
       </c>
       <c r="K24" s="31">
-        <v>-6.0271889573639994</v>
+        <v>-6.0125539665287056</v>
       </c>
       <c r="L24" s="32">
-        <v>7.7667141106557942</v>
+        <v>7.7875373056444115</v>
       </c>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="37">
         <v>471.505</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="31">
         <v>102155.00599999999</v>
       </c>
       <c r="F25" s="31">
         <v>2.9695190550738895</v>
       </c>
       <c r="G25" s="37">
-        <v>433.435</v>
+        <v>434.36799999999999</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I25" s="31">
-        <v>99630.076000000001</v>
+        <v>99826.047000000006</v>
       </c>
       <c r="J25" s="32">
-        <v>2.9263034858529946</v>
+        <v>2.9311717347385393</v>
       </c>
       <c r="K25" s="31">
-        <v>-8.0741455551902934</v>
+        <v>-7.8762685443420537</v>
       </c>
       <c r="L25" s="32">
-        <v>-2.471665461015188</v>
+        <v>-2.279828557789902</v>
       </c>
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="19">
         <v>4408</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="21">
         <v>81.227999999999994</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="23">
         <v>34256.538</v>
       </c>
       <c r="F26" s="23">
         <v>0.99579498191075233</v>
       </c>
       <c r="G26" s="21">
-        <v>100.215</v>
+        <v>100.416</v>
       </c>
       <c r="H26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="23">
-        <v>43105.036999999997</v>
+        <v>43166.150999999998</v>
       </c>
       <c r="J26" s="24">
-        <v>1.2660676885453976</v>
+        <v>1.2674788345436112</v>
       </c>
       <c r="K26" s="23">
-        <v>23.374944600384119</v>
+        <v>23.622396218052895</v>
       </c>
       <c r="L26" s="24">
-        <v>25.830102855110447</v>
+        <v>26.008503836552304</v>
       </c>
       <c r="M26" s="18"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="19">
         <v>4409</v>
       </c>
       <c r="B27" s="20" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="36"/>
       <c r="E27" s="23">
         <v>54653.417000000001</v>
       </c>
       <c r="F27" s="23">
         <v>1.5887069029823095</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H27" s="36"/>
       <c r="I27" s="23">
-        <v>56864.836000000003</v>
+        <v>58280.483</v>
       </c>
       <c r="J27" s="24">
-        <v>1.6702162087004617</v>
+        <v>1.7112778637474244</v>
       </c>
       <c r="K27" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L27" s="24">
-        <v>4.0462593583124029</v>
+        <v>6.6364853271662749</v>
       </c>
       <c r="M27" s="18"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="26">
         <v>44091</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D28" s="38"/>
       <c r="E28" s="31">
         <v>32315.888999999999</v>
       </c>
       <c r="F28" s="31">
         <v>0.93938272753028562</v>
       </c>
       <c r="G28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H28" s="38"/>
       <c r="I28" s="31">
-        <v>32071.73</v>
+        <v>33487.262000000002</v>
       </c>
       <c r="J28" s="32">
-        <v>0.94200084015128183</v>
+        <v>0.98327960284938454</v>
       </c>
       <c r="K28" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L28" s="32">
-        <v>-0.7555385525677466</v>
+        <v>3.6247587061584574</v>
       </c>
       <c r="M28" s="25"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="26">
         <v>44092</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D29" s="38"/>
       <c r="E29" s="31">
         <v>22337.527999999998</v>
       </c>
       <c r="F29" s="31">
         <v>0.6493241754520237</v>
       </c>
       <c r="G29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="38"/>
       <c r="I29" s="31">
-        <v>24793.106</v>
+        <v>24793.221000000001</v>
       </c>
       <c r="J29" s="32">
-        <v>0.72821536854917979</v>
+        <v>0.72799826089803998</v>
       </c>
       <c r="K29" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L29" s="32">
-        <v>10.993060646639151</v>
+        <v>10.99357547531671</v>
       </c>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="19">
         <v>4410</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="21">
         <v>999.99699999999996</v>
       </c>
       <c r="D30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="23">
         <v>240844.337</v>
       </c>
       <c r="F30" s="23">
         <v>7.0010455290672429</v>
       </c>
       <c r="G30" s="21">
         <v>994.30799999999999</v>
       </c>
       <c r="H30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="23">
         <v>229279.75700000001</v>
       </c>
       <c r="J30" s="24">
-        <v>6.7343334370700223</v>
+        <v>6.7322944588411966</v>
       </c>
       <c r="K30" s="23">
         <v>-0.56890170670511664</v>
       </c>
       <c r="L30" s="24">
         <v>-4.8016823414037706</v>
       </c>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="19">
         <v>4411</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="21">
         <v>39.027000000000001</v>
       </c>
       <c r="D31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="23">
         <v>27695.920999999998</v>
       </c>
       <c r="F31" s="23">
         <v>0.80508599996872487</v>
       </c>
       <c r="G31" s="21">
         <v>26.957999999999998</v>
       </c>
       <c r="H31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="23">
-        <v>20755.022000000001</v>
+        <v>20755.444</v>
       </c>
       <c r="J31" s="24">
-        <v>0.6096100260683891</v>
+        <v>0.60943784335914464</v>
       </c>
       <c r="K31" s="23">
         <v>-30.924744407717743</v>
       </c>
       <c r="L31" s="24">
-        <v>-25.061087515378162</v>
+        <v>-25.059563825301201</v>
       </c>
       <c r="M31" s="25"/>
     </row>
     <row r="32" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="19">
         <v>4412</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="21">
         <v>323.97500000000002</v>
       </c>
       <c r="D32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="23">
         <v>360187.35499999998</v>
       </c>
       <c r="F32" s="23">
         <v>10.470198729851415</v>
       </c>
       <c r="G32" s="21">
         <v>345.2</v>
       </c>
       <c r="H32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="23">
         <v>380119.57400000002</v>
       </c>
       <c r="J32" s="24">
-        <v>11.16475344691251</v>
+        <v>11.161373054566157</v>
       </c>
       <c r="K32" s="23">
         <v>6.5514314376109164</v>
       </c>
       <c r="L32" s="24">
         <v>5.5338475166625551</v>
       </c>
       <c r="M32" s="25"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="19">
         <v>4413</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="21">
         <v>11.35</v>
       </c>
       <c r="D33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="23">
         <v>8747.5750000000007</v>
       </c>
       <c r="F33" s="23">
         <v>0.254281132812894</v>
       </c>
       <c r="G33" s="21">
         <v>13.952</v>
       </c>
       <c r="H33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="23">
         <v>9506.6270000000004</v>
       </c>
       <c r="J33" s="24">
-        <v>0.27922568009286874</v>
+        <v>0.27914113793469392</v>
       </c>
       <c r="K33" s="23">
         <v>22.925110132158594</v>
       </c>
       <c r="L33" s="24">
         <v>8.6772848475148781</v>
       </c>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="39" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="36"/>
       <c r="E34" s="23">
         <v>126928.16499999999</v>
       </c>
       <c r="F34" s="23">
         <v>3.6896439964289436</v>
       </c>
       <c r="G34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H34" s="36"/>
       <c r="I34" s="23">
-        <v>136836.11900000001</v>
+        <v>137956.522</v>
       </c>
       <c r="J34" s="24">
-        <v>4.019107764409366</v>
+        <v>4.0507890481653099</v>
       </c>
       <c r="K34" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L34" s="24">
-        <v>7.8059538637464847</v>
+        <v>8.688660235496199</v>
       </c>
       <c r="M34" s="25"/>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="19">
         <v>4418</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="36"/>
       <c r="E35" s="23">
         <v>159104.584</v>
       </c>
       <c r="F35" s="23">
         <v>4.6249725044077072</v>
       </c>
       <c r="G35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H35" s="36"/>
       <c r="I35" s="23">
-        <v>167666.027</v>
+        <v>168478.34899999999</v>
       </c>
       <c r="J35" s="24">
-        <v>4.9246341964972737</v>
+        <v>4.9469951915877735</v>
       </c>
       <c r="K35" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L35" s="24">
-        <v>5.3810159234632735</v>
+        <v>5.8915744376038752</v>
       </c>
       <c r="M35" s="25"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="36"/>
       <c r="E36" s="23">
         <v>12377.974</v>
       </c>
       <c r="F36" s="23">
         <v>0.359812319488378</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H36" s="36"/>
       <c r="I36" s="23">
-        <v>10226.525</v>
+        <v>10226.833000000001</v>
       </c>
       <c r="J36" s="24">
-        <v>0.30037029938291721</v>
+        <v>0.30028839893351028</v>
       </c>
       <c r="K36" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L36" s="24">
-        <v>-17.381269341816363</v>
+        <v>-17.378781050921578</v>
       </c>
       <c r="M36" s="25"/>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="19">
         <v>44219910</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="36"/>
       <c r="E37" s="23">
         <v>10373.396000000001</v>
       </c>
       <c r="F37" s="23">
         <v>0.30154172853582201</v>
       </c>
       <c r="G37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H37" s="36"/>
       <c r="I37" s="23">
         <v>6976.0649999999996</v>
       </c>
       <c r="J37" s="24">
-        <v>0.20489880311881994</v>
+        <v>0.20483676517511315</v>
       </c>
       <c r="K37" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L37" s="24">
         <v>-32.750422330353537</v>
       </c>
       <c r="M37" s="25"/>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="36"/>
       <c r="E38" s="23">
         <v>73976.152000000031</v>
       </c>
       <c r="F38" s="23">
         <v>2.1503947930367948</v>
       </c>
       <c r="G38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H38" s="36"/>
       <c r="I38" s="23">
-        <v>86021.368000000162</v>
+        <v>80735.373999999938</v>
       </c>
       <c r="J38" s="24">
-        <v>2.5265927633764296</v>
+        <v>2.3706162206577672</v>
       </c>
       <c r="K38" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L38" s="24">
-        <v>16.282566305963204</v>
+        <v>9.1370283763879812</v>
       </c>
       <c r="M38" s="25"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="11">
         <v>47</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="16">
         <v>40981.767999999996</v>
       </c>
       <c r="F39" s="16">
         <v>1.1912890591638492</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="16">
-        <v>19372.375</v>
+        <v>19302.830999999998</v>
       </c>
       <c r="J39" s="16">
-        <v>0.56899935007327918</v>
+        <v>0.56678506590203726</v>
       </c>
       <c r="K39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="L39" s="17">
-        <v>-52.729284397881514</v>
+        <v>-52.898979370533752</v>
       </c>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="11">
         <v>48</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="40"/>
       <c r="E40" s="16">
         <v>131653.02799999999</v>
       </c>
       <c r="F40" s="16">
         <v>3.8269898912655957</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H40" s="40"/>
       <c r="I40" s="16">
-        <v>124469.004</v>
+        <v>124674.079</v>
       </c>
       <c r="J40" s="17">
-        <v>3.655864723879668</v>
+        <v>3.6607793997829021</v>
       </c>
       <c r="K40" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L40" s="17">
-        <v>-5.4567859996353381</v>
+        <v>-5.3010166997450252</v>
       </c>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D41" s="16"/>
       <c r="E41" s="16">
         <v>189982.014</v>
       </c>
       <c r="F41" s="16">
         <v>5.5225410166812035</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H41" s="16"/>
       <c r="I41" s="16">
-        <v>212892.446</v>
+        <v>213181.12100000001</v>
       </c>
       <c r="J41" s="17">
-        <v>6.2530104548105578</v>
+        <v>6.2595935132548783</v>
       </c>
       <c r="K41" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L41" s="17">
-        <v>12.059263673244352</v>
+        <v>12.211212267704468</v>
       </c>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="41"/>
       <c r="E42" s="16">
         <v>47767.828000000001</v>
       </c>
       <c r="F42" s="16">
         <v>1.3885513889108094</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H42" s="41"/>
       <c r="I42" s="16">
-        <v>53130.137999999999</v>
+        <v>53392.375</v>
       </c>
       <c r="J42" s="17">
-        <v>1.5605218250887478</v>
+        <v>1.5677493515350824</v>
       </c>
       <c r="K42" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L42" s="17">
-        <v>11.225777316063015</v>
+        <v>11.774759781834749</v>
       </c>
       <c r="M42" s="25"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="42"/>
       <c r="B43" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="44"/>
       <c r="D43" s="45"/>
       <c r="E43" s="45">
         <v>3440119.5649999999</v>
       </c>
       <c r="F43" s="46">
         <v>100</v>
       </c>
       <c r="G43" s="44"/>
       <c r="H43" s="45"/>
       <c r="I43" s="45">
-        <v>3404639.2140000002</v>
+        <v>3405670.361</v>
       </c>
       <c r="J43" s="46">
         <v>100</v>
       </c>
       <c r="K43" s="44"/>
       <c r="L43" s="46">
-        <v>-1.0313697047329164</v>
+        <v>-1.0013955430645014</v>
       </c>
       <c r="M43" s="47"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="3"/>
       <c r="B44" s="48"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="49"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="50"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
     </row>
     <row r="45" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="3"/>
       <c r="B45" s="48"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
@@ -3195,816 +3190,816 @@
       <c r="I6" s="57"/>
       <c r="J6" s="58"/>
       <c r="K6" s="59"/>
       <c r="L6" s="60"/>
     </row>
     <row r="7" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="61"/>
       <c r="B7" s="61" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="63"/>
       <c r="E7" s="63">
         <v>3440119.5649999999</v>
       </c>
       <c r="F7" s="64">
         <v>100</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="63"/>
       <c r="I7" s="63">
-        <v>3404639.2140000002</v>
+        <v>3405670.361</v>
       </c>
       <c r="J7" s="64">
         <v>100</v>
       </c>
       <c r="K7" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="66">
-        <v>-1.0313697047329164</v>
+        <v>-1.0013955430645014</v>
       </c>
       <c r="N7" s="67"/>
     </row>
     <row r="8" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="68"/>
       <c r="B8" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="71"/>
       <c r="E8" s="71">
         <v>695537.924</v>
       </c>
       <c r="F8" s="72">
         <v>20.21842296054033</v>
       </c>
       <c r="G8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H8" s="71"/>
       <c r="I8" s="71">
-        <v>764651.29399999999</v>
+        <v>764721.21200000006</v>
       </c>
       <c r="J8" s="72">
-        <v>22.459099068580489</v>
+        <v>22.454352034688892</v>
       </c>
       <c r="K8" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L8" s="74">
-        <v>9.9366788805034307</v>
+        <v>9.9467312439458091</v>
       </c>
       <c r="N8" s="67"/>
     </row>
     <row r="9" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="68"/>
       <c r="B9" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D9" s="71"/>
       <c r="E9" s="71">
         <v>233623.927</v>
       </c>
       <c r="F9" s="72">
         <v>6.7911571846776786</v>
       </c>
       <c r="G9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H9" s="71"/>
       <c r="I9" s="71">
-        <v>243049.69699999999</v>
+        <v>243435.02900000001</v>
       </c>
       <c r="J9" s="72">
-        <v>7.1387798155108717</v>
+        <v>7.1479328060546852</v>
       </c>
       <c r="K9" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L9" s="74">
-        <v>4.0345910288546722</v>
+        <v>4.1995279019515896</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="68"/>
       <c r="B10" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="71"/>
       <c r="E10" s="71">
         <v>219289.005</v>
       </c>
       <c r="F10" s="72">
         <v>6.3744588191370033</v>
       </c>
       <c r="G10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H10" s="71"/>
       <c r="I10" s="71">
-        <v>229316.98699999999</v>
+        <v>229284.94</v>
       </c>
       <c r="J10" s="72">
-        <v>6.7354269450061022</v>
+        <v>6.7324466462066965</v>
       </c>
       <c r="K10" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="74">
-        <v>4.5729524834133795</v>
+        <v>4.5583384356183281</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="68"/>
       <c r="B11" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D11" s="71"/>
       <c r="E11" s="71">
         <v>398722.80300000001</v>
       </c>
       <c r="F11" s="72">
         <v>11.590376307167686</v>
       </c>
       <c r="G11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H11" s="71"/>
       <c r="I11" s="71">
-        <v>302198.24300000002</v>
+        <v>302371.69799999997</v>
       </c>
       <c r="J11" s="72">
-        <v>8.8760724413133065</v>
+        <v>8.8784781246771978</v>
       </c>
       <c r="K11" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="74">
-        <v>-24.208437358923764</v>
+        <v>-24.164934705276949</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="68"/>
       <c r="B12" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D12" s="71"/>
       <c r="E12" s="71">
         <v>254411.92499999999</v>
       </c>
       <c r="F12" s="72">
         <v>7.3954384489540264</v>
       </c>
       <c r="G12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H12" s="75"/>
       <c r="I12" s="71">
-        <v>275368.61</v>
+        <v>275575.777</v>
       </c>
       <c r="J12" s="72">
-        <v>8.0880408375628843</v>
+        <v>8.0916749946134896</v>
       </c>
       <c r="K12" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="74">
-        <v>8.2373045210046651</v>
+        <v>8.3187342731674292</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="68"/>
       <c r="B13" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="71"/>
       <c r="E13" s="71">
         <v>280491.891</v>
       </c>
       <c r="F13" s="72">
         <v>8.1535506455572868</v>
       </c>
       <c r="G13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H13" s="71"/>
       <c r="I13" s="71">
-        <v>264276.14</v>
+        <v>264308.26</v>
       </c>
       <c r="J13" s="72">
-        <v>7.7622362720045901</v>
+        <v>7.7608292049260958</v>
       </c>
       <c r="K13" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="74">
-        <v>-5.7811835280471584</v>
+        <v>-5.7697322166079994</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="68"/>
       <c r="B14" s="69" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D14" s="71"/>
       <c r="E14" s="71">
         <v>118754.111</v>
       </c>
       <c r="F14" s="72">
         <v>3.4520344062518071</v>
       </c>
       <c r="G14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H14" s="71"/>
       <c r="I14" s="71">
-        <v>128551.72</v>
+        <v>128470.899</v>
       </c>
       <c r="J14" s="72">
-        <v>3.7757809835294927</v>
+        <v>3.7722646463728027</v>
       </c>
       <c r="K14" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L14" s="74">
-        <v>8.2503324874369994</v>
+        <v>8.1822750540400246</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="68"/>
       <c r="B15" s="69" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="71"/>
       <c r="E15" s="71">
         <v>81186.251999999993</v>
       </c>
       <c r="F15" s="72">
         <v>2.359983438540747</v>
       </c>
       <c r="G15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H15" s="71"/>
       <c r="I15" s="71">
         <v>73724.034</v>
       </c>
       <c r="J15" s="72">
-        <v>2.1653993085917622</v>
+        <v>2.1647436828957387</v>
       </c>
       <c r="K15" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L15" s="74">
         <v>-9.1914798579444135</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="68"/>
       <c r="B16" s="69" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D16" s="71"/>
       <c r="E16" s="71">
         <v>108256.26700000001</v>
       </c>
       <c r="F16" s="72">
         <v>3.146875129033488</v>
       </c>
       <c r="G16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H16" s="71"/>
       <c r="I16" s="71">
-        <v>108129.645</v>
+        <v>108169.959</v>
       </c>
       <c r="J16" s="72">
-        <v>3.1759501727926698</v>
+        <v>3.1761723107059097</v>
       </c>
       <c r="K16" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L16" s="74">
-        <v>-0.11696505293315076</v>
+        <v>-7.9725638424244336E-2</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="68"/>
       <c r="B17" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D17" s="71"/>
       <c r="E17" s="71">
         <v>93572.502999999997</v>
       </c>
       <c r="F17" s="72">
         <v>2.7200363601315698</v>
       </c>
       <c r="G17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H17" s="75"/>
       <c r="I17" s="71">
-        <v>102808.781</v>
+        <v>102796.875</v>
       </c>
       <c r="J17" s="72">
-        <v>3.0196674166603779</v>
+        <v>3.0184035477178703</v>
       </c>
       <c r="K17" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L17" s="74">
-        <v>9.8707181104261004</v>
+        <v>9.8579942870610218</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="68"/>
       <c r="B18" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="71"/>
       <c r="E18" s="71">
         <v>956272.95699999994</v>
       </c>
       <c r="F18" s="72">
         <v>27.79766630000838</v>
       </c>
       <c r="G18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H18" s="75"/>
       <c r="I18" s="71">
-        <v>912564.06300000008</v>
+        <v>912811.67799999984</v>
       </c>
       <c r="J18" s="72">
-        <v>26.803546738447455</v>
+        <v>26.802702001140617</v>
       </c>
       <c r="K18" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L18" s="74">
-        <v>-4.5707550004469963</v>
+        <v>-4.5448612430017823</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="61">
         <v>44</v>
       </c>
       <c r="B19" s="61" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="63"/>
       <c r="E19" s="63">
         <v>3029679.6230000001</v>
       </c>
       <c r="F19" s="64">
         <v>100</v>
       </c>
       <c r="G19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="63"/>
       <c r="I19" s="63">
-        <v>2994762.31</v>
+        <v>2995107.014</v>
       </c>
       <c r="J19" s="64">
         <v>100</v>
       </c>
       <c r="K19" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L19" s="66">
-        <v>-1.1525084281163969</v>
+        <v>-1.1411308554719803</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="68"/>
       <c r="B20" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="71"/>
       <c r="E20" s="71">
         <v>679703.84</v>
       </c>
       <c r="F20" s="72">
         <v>22.434842114657481</v>
       </c>
       <c r="G20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H20" s="71"/>
       <c r="I20" s="71">
-        <v>744782.23800000001</v>
+        <v>744826.24199999997</v>
       </c>
       <c r="J20" s="72">
-        <v>24.869494166967794</v>
+        <v>24.868101156935825</v>
       </c>
       <c r="K20" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L20" s="74">
-        <v>9.5745226332692273</v>
+        <v>9.5809966293555142</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="68"/>
       <c r="B21" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="71"/>
       <c r="E21" s="71">
         <v>182601.217</v>
       </c>
       <c r="F21" s="72">
         <v>6.02708007849317</v>
       </c>
       <c r="G21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H21" s="71"/>
       <c r="I21" s="71">
-        <v>189663.299</v>
+        <v>190003.13500000001</v>
       </c>
       <c r="J21" s="72">
-        <v>6.3331670218595741</v>
+        <v>6.3437845162750506</v>
       </c>
       <c r="K21" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L21" s="74">
-        <v>3.8674890102183683</v>
+        <v>4.0535972988613791</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="68"/>
       <c r="B22" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="71"/>
       <c r="E22" s="71">
         <v>185540.986</v>
       </c>
       <c r="F22" s="72">
         <v>6.1241124174138459</v>
       </c>
       <c r="G22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H22" s="71"/>
       <c r="I22" s="71">
-        <v>196604.829</v>
+        <v>196570.09</v>
       </c>
       <c r="J22" s="72">
-        <v>6.5649560348580716</v>
+        <v>6.5630406219602273</v>
       </c>
       <c r="K22" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L22" s="74">
-        <v>5.9630183273899355</v>
+        <v>5.9442952405135934</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="68"/>
       <c r="B23" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="71"/>
       <c r="E23" s="71">
         <v>375016.91800000001</v>
       </c>
       <c r="F23" s="72">
         <v>12.378104772301198</v>
       </c>
       <c r="G23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H23" s="71"/>
       <c r="I23" s="71">
-        <v>277264.21000000002</v>
+        <v>277196.88299999997</v>
       </c>
       <c r="J23" s="72">
-        <v>9.2583043760825223</v>
+        <v>9.2549909470446714</v>
       </c>
       <c r="K23" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L23" s="74">
-        <v>-26.066212831496838</v>
+        <v>-26.084165888217349</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="68"/>
       <c r="B24" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="71"/>
       <c r="E24" s="71">
         <v>225468.84099999999</v>
       </c>
       <c r="F24" s="72">
         <v>7.4420027546259124</v>
       </c>
       <c r="G24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H24" s="71"/>
       <c r="I24" s="71">
-        <v>206121.84899999999</v>
+        <v>206138.10399999999</v>
       </c>
       <c r="J24" s="72">
-        <v>6.8827448613108793</v>
+        <v>6.8824954512960845</v>
       </c>
       <c r="K24" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L24" s="74">
-        <v>-8.5807830093915278</v>
+        <v>-8.5735735874918486</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="68"/>
       <c r="B25" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="71"/>
       <c r="E25" s="71">
         <v>1381347.821</v>
       </c>
       <c r="F25" s="72">
         <v>45.593857862508386</v>
       </c>
       <c r="G25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H25" s="75"/>
       <c r="I25" s="71">
-        <v>1380325.8850000002</v>
+        <v>1380372.56</v>
       </c>
       <c r="J25" s="72">
-        <v>46.09133353892117</v>
+        <v>46.087587306488139</v>
       </c>
       <c r="K25" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L25" s="74">
-        <v>-7.3981077355299504E-2</v>
+        <v>-7.0602131134062898E-2</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="76">
         <v>4403</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="77">
         <v>4731.8</v>
       </c>
       <c r="D26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="79">
         <v>394615.8</v>
       </c>
       <c r="F26" s="80">
         <v>100</v>
       </c>
       <c r="G26" s="77">
-        <v>3739.3449999999998</v>
+        <v>3742.1990000000001</v>
       </c>
       <c r="H26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="79">
-        <v>316607.875</v>
+        <v>316993.42</v>
       </c>
       <c r="J26" s="80">
         <v>100</v>
       </c>
       <c r="K26" s="81">
-        <v>-20.974153599053221</v>
+        <v>-20.913838285641827</v>
       </c>
       <c r="L26" s="82">
-        <v>-19.768069347451366</v>
+        <v>-19.670367988306602</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="76"/>
       <c r="B27" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="77">
         <v>1928.7059999999999</v>
       </c>
       <c r="D27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="79">
         <v>171227.731</v>
       </c>
       <c r="F27" s="80">
         <v>43.390997268735823</v>
       </c>
       <c r="G27" s="77">
-        <v>1610.8019999999999</v>
+        <v>1611.0909999999999</v>
       </c>
       <c r="H27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I27" s="79">
-        <v>146167.068</v>
+        <v>146221.87899999999</v>
       </c>
       <c r="J27" s="80">
-        <v>46.166592666085769</v>
+        <v>46.12773318764787</v>
       </c>
       <c r="K27" s="81">
-        <v>-16.482760980678236</v>
+        <v>-16.46777684105302</v>
       </c>
       <c r="L27" s="82">
-        <v>-14.635867013854199</v>
+        <v>-14.603856427905368</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="68"/>
       <c r="B28" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="70">
         <v>872.97400000000005</v>
       </c>
       <c r="D28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="71">
         <v>69960.570999999996</v>
       </c>
       <c r="F28" s="72">
         <v>17.728781006741244</v>
       </c>
       <c r="G28" s="70">
         <v>668.60599999999999</v>
       </c>
       <c r="H28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I28" s="71">
         <v>48873.432999999997</v>
       </c>
       <c r="J28" s="72">
-        <v>15.436581607453698</v>
+        <v>15.417806779711706</v>
       </c>
       <c r="K28" s="85">
         <v>-23.410548309571652</v>
       </c>
       <c r="L28" s="74">
         <v>-30.141460680759742</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="68"/>
       <c r="B29" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="70">
         <v>211.35900000000001</v>
       </c>
       <c r="D29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="71">
         <v>20407.965</v>
       </c>
       <c r="F29" s="72">
         <v>5.1716036205342011</v>
       </c>
       <c r="G29" s="70">
-        <v>177.34399999999999</v>
+        <v>177.405</v>
       </c>
       <c r="H29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I29" s="71">
-        <v>18208.964</v>
+        <v>18215.884999999998</v>
       </c>
       <c r="J29" s="72">
-        <v>5.7512669260042886</v>
+        <v>5.7464552418785217</v>
       </c>
       <c r="K29" s="86">
-        <v>-16.093471297649977</v>
+        <v>-16.064610449519538</v>
       </c>
       <c r="L29" s="87">
-        <v>-10.77520958116108</v>
+        <v>-10.741296351694066</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="68"/>
       <c r="B30" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="88">
         <v>365.17200000000003</v>
       </c>
       <c r="D30" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="90">
         <v>28355.280999999999</v>
       </c>
       <c r="F30" s="91">
         <v>7.1855412276953938</v>
       </c>
       <c r="G30" s="70">
         <v>142.88999999999999</v>
       </c>
       <c r="H30" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="71">
         <v>9909.7209999999995</v>
       </c>
       <c r="J30" s="72">
-        <v>3.1299666819721397</v>
+        <v>3.1261598426869557</v>
       </c>
       <c r="K30" s="86">
         <v>-60.870493904242394</v>
       </c>
       <c r="L30" s="87">
         <v>-65.051585981461429</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="68"/>
       <c r="B31" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="88">
         <v>5.3129999999999997</v>
       </c>
       <c r="D31" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="90">
         <v>406.05099999999999</v>
       </c>
       <c r="F31" s="91">
         <v>0.1028978059165396</v>
       </c>
@@ -4032,887 +4027,887 @@
       <c r="B32" s="83" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="88">
         <v>364.94299999999998</v>
       </c>
       <c r="D32" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="90">
         <v>41100.186999999998</v>
       </c>
       <c r="F32" s="91">
         <v>10.415241102865117</v>
       </c>
       <c r="G32" s="70">
         <v>512.78700000000003</v>
       </c>
       <c r="H32" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="71">
         <v>56906.917000000001</v>
       </c>
       <c r="J32" s="72">
-        <v>17.973942372722092</v>
+        <v>17.952081465918127</v>
       </c>
       <c r="K32" s="86">
         <v>40.511531937864284</v>
       </c>
       <c r="L32" s="87">
         <v>38.459022096420156</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="68"/>
       <c r="B33" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="88">
         <v>108.94499999999971</v>
       </c>
       <c r="D33" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="90">
         <v>10997.676000000007</v>
       </c>
       <c r="F33" s="91">
         <v>2.7869325049833304</v>
       </c>
       <c r="G33" s="70">
-        <v>109.17499999999995</v>
+        <v>109.40299999999979</v>
       </c>
       <c r="H33" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="71">
-        <v>12268.032999999996</v>
+        <v>12315.922999999981</v>
       </c>
       <c r="J33" s="72">
-        <v>3.8748350779335472</v>
+        <v>3.8852298574525563</v>
       </c>
       <c r="K33" s="86">
-        <v>0.2111157005830889</v>
+        <v>0.42039561246508322</v>
       </c>
       <c r="L33" s="87">
-        <v>11.551140440943962</v>
+        <v>11.98659607720734</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="76"/>
       <c r="B34" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="77">
         <v>2803.0940000000001</v>
       </c>
       <c r="D34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="79">
         <v>223388.06899999999</v>
       </c>
       <c r="F34" s="80">
         <v>56.609002731264177</v>
       </c>
       <c r="G34" s="77">
-        <v>2128.5430000000001</v>
+        <v>2131.1080000000002</v>
       </c>
       <c r="H34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I34" s="79">
-        <v>170440.807</v>
+        <v>170771.541</v>
       </c>
       <c r="J34" s="80">
-        <v>53.833407333914231</v>
+        <v>53.872266812352137</v>
       </c>
       <c r="K34" s="92">
-        <v>-24.064515852839751</v>
+        <v>-23.973009824144313</v>
       </c>
       <c r="L34" s="93">
-        <v>-23.701920266833941</v>
+        <v>-23.553866701806708</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="68"/>
       <c r="B35" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="70">
         <v>656.43</v>
       </c>
       <c r="D35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E35" s="71">
         <v>46139.696000000004</v>
       </c>
       <c r="F35" s="72">
         <v>11.692308316088711</v>
       </c>
       <c r="G35" s="70">
         <v>580.98099999999999</v>
       </c>
       <c r="H35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I35" s="71">
         <v>37469.675000000003</v>
       </c>
       <c r="J35" s="72">
-        <v>11.83472615771165</v>
+        <v>11.820332106578114</v>
       </c>
       <c r="K35" s="86">
         <v>-11.493837880657489</v>
       </c>
       <c r="L35" s="87">
         <v>-18.790806510732104</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="68"/>
       <c r="B36" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="70">
         <v>1457.8320000000001</v>
       </c>
       <c r="D36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E36" s="71">
         <v>110597.516</v>
       </c>
       <c r="F36" s="72">
         <v>28.026631472941531</v>
       </c>
       <c r="G36" s="70">
         <v>944.178</v>
       </c>
       <c r="H36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I36" s="71">
         <v>68853.775999999998</v>
       </c>
       <c r="J36" s="72">
-        <v>21.747335248688934</v>
+        <v>21.720884931933291</v>
       </c>
       <c r="K36" s="86">
         <v>-35.234101048680508</v>
       </c>
       <c r="L36" s="87">
         <v>-37.743831425653362</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="68"/>
       <c r="B37" s="83" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="70">
         <v>57.301000000000002</v>
       </c>
       <c r="D37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E37" s="71">
         <v>9280.768</v>
       </c>
       <c r="F37" s="72">
         <v>2.3518490643304193</v>
       </c>
       <c r="G37" s="70">
         <v>59.043999999999997</v>
       </c>
       <c r="H37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I37" s="71">
         <v>8373.36</v>
       </c>
       <c r="J37" s="72">
-        <v>2.6447099586515339</v>
+        <v>2.641493315539484</v>
       </c>
       <c r="K37" s="86">
         <v>3.0418317306853195</v>
       </c>
       <c r="L37" s="87">
         <v>-9.7772942928861006</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="68"/>
       <c r="B38" s="83" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="70">
         <v>69.23</v>
       </c>
       <c r="D38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E38" s="71">
         <v>4118.43</v>
       </c>
       <c r="F38" s="72">
         <v>1.0436556265613288</v>
       </c>
       <c r="G38" s="70">
         <v>52.048999999999999</v>
       </c>
       <c r="H38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I38" s="71">
         <v>3333.364</v>
       </c>
       <c r="J38" s="72">
-        <v>1.0528367306088011</v>
+        <v>1.0515562121131727</v>
       </c>
       <c r="K38" s="86">
         <v>-24.817275747508312</v>
       </c>
       <c r="L38" s="87">
         <v>-19.062264018084566</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="68"/>
       <c r="B39" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="88">
         <v>175.874</v>
       </c>
       <c r="D39" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E39" s="90">
         <v>20065.25</v>
       </c>
       <c r="F39" s="91">
         <v>5.0847558562024124</v>
       </c>
       <c r="G39" s="88">
-        <v>176.62</v>
+        <v>178.20400000000001</v>
       </c>
       <c r="H39" s="89" t="s">
         <v>76</v>
       </c>
       <c r="I39" s="90">
-        <v>23154.415000000001</v>
+        <v>23365.846000000001</v>
       </c>
       <c r="J39" s="91">
-        <v>7.3132782941675103</v>
+        <v>7.3710823398163923</v>
       </c>
       <c r="K39" s="86">
-        <v>0.42416730159091703</v>
+        <v>1.324812081376447</v>
       </c>
       <c r="L39" s="87">
-        <v>15.395596865227201</v>
+        <v>16.449314112707299</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="68"/>
       <c r="B40" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="70">
         <v>386.42700000000013</v>
       </c>
       <c r="D40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="71">
         <v>33186.408999999985</v>
       </c>
       <c r="F40" s="72">
         <v>8.409802395139776</v>
       </c>
       <c r="G40" s="70">
-        <v>315.67099999999982</v>
+        <v>316.65200000000004</v>
       </c>
       <c r="H40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I40" s="71">
-        <v>29256.217000000004</v>
+        <v>29375.51999999999</v>
       </c>
       <c r="J40" s="72">
-        <v>9.2405209440858052</v>
+        <v>9.2669179063716829</v>
       </c>
       <c r="K40" s="85">
-        <v>-18.310314755439006</v>
+        <v>-18.056450506822781</v>
       </c>
       <c r="L40" s="74">
-        <v>-11.842775757991721</v>
+        <v>-11.483282207484386</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="76">
         <v>4407</v>
       </c>
       <c r="B41" s="39" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="77">
         <v>3273.01</v>
       </c>
       <c r="D41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E41" s="79">
         <v>801461.71699999995</v>
       </c>
       <c r="F41" s="80">
         <v>100</v>
       </c>
       <c r="G41" s="77">
-        <v>3066.0880000000002</v>
+        <v>3067.431</v>
       </c>
       <c r="H41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I41" s="79">
-        <v>853249.94</v>
+        <v>853591.52899999998</v>
       </c>
       <c r="J41" s="80">
         <v>100</v>
       </c>
       <c r="K41" s="81">
-        <v>-6.32207051001983</v>
+        <v>-6.2810379436665382</v>
       </c>
       <c r="L41" s="82">
-        <v>6.461721365039323</v>
+        <v>6.5043421156945964</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="76"/>
       <c r="B42" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="77">
         <v>2801.5050000000001</v>
       </c>
       <c r="D42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E42" s="79">
         <v>699306.71100000001</v>
       </c>
       <c r="F42" s="80">
         <v>87.253913214671982</v>
       </c>
       <c r="G42" s="77">
-        <v>2632.6529999999998</v>
+        <v>2633.0630000000001</v>
       </c>
       <c r="H42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I42" s="79">
-        <v>753619.86399999994</v>
+        <v>753765.48199999996</v>
       </c>
       <c r="J42" s="80">
-        <v>88.323459360571405</v>
+        <v>88.305173656426959</v>
       </c>
       <c r="K42" s="81">
-        <v>-6.0271889573639994</v>
+        <v>-6.0125539665287056</v>
       </c>
       <c r="L42" s="82">
-        <v>7.7667141106557942</v>
+        <v>7.7875373056444115</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="68"/>
       <c r="B43" s="83" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="70">
         <v>929.34900000000005</v>
       </c>
       <c r="D43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E43" s="71">
         <v>272698.45699999999</v>
       </c>
       <c r="F43" s="72">
         <v>34.025138221293226</v>
       </c>
       <c r="G43" s="70">
-        <v>995.04499999999996</v>
+        <v>995.28599999999994</v>
       </c>
       <c r="H43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I43" s="71">
-        <v>319242.65000000002</v>
+        <v>319325.71000000002</v>
       </c>
       <c r="J43" s="72">
-        <v>37.41490447687579</v>
+        <v>37.409662485064338</v>
       </c>
       <c r="K43" s="85">
-        <v>7.0690343455472497</v>
+        <v>7.0949664765335623</v>
       </c>
       <c r="L43" s="74">
-        <v>17.0680074658435</v>
+        <v>17.098466017356316</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="68"/>
       <c r="B44" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="70">
         <v>225.04900000000001</v>
       </c>
       <c r="D44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E44" s="71">
         <v>51421.303999999996</v>
       </c>
       <c r="F44" s="72">
         <v>6.4159401390347375</v>
       </c>
       <c r="G44" s="70">
-        <v>230.126</v>
+        <v>230.221</v>
       </c>
       <c r="H44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I44" s="71">
-        <v>54892.610999999997</v>
+        <v>54915.163</v>
       </c>
       <c r="J44" s="72">
-        <v>6.4333565613845796</v>
+        <v>6.4334240833357672</v>
       </c>
       <c r="K44" s="85">
-        <v>2.2559531479811055</v>
+        <v>2.298166177143643</v>
       </c>
       <c r="L44" s="74">
-        <v>6.750717562510669</v>
+        <v>6.7945748711467999</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="68"/>
       <c r="B45" s="83" t="s">
         <v>82</v>
       </c>
       <c r="C45" s="70">
         <v>131.422</v>
       </c>
       <c r="D45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E45" s="71">
         <v>40838.254000000001</v>
       </c>
       <c r="F45" s="72">
         <v>5.0954715782138846</v>
       </c>
       <c r="G45" s="70">
         <v>163.45699999999999</v>
       </c>
       <c r="H45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I45" s="71">
         <v>42880.722999999998</v>
       </c>
       <c r="J45" s="72">
-        <v>5.0255758588157651</v>
+        <v>5.0235647312755844</v>
       </c>
       <c r="K45" s="85">
         <v>24.375675305504405</v>
       </c>
       <c r="L45" s="74">
         <v>5.001362203193108</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="68"/>
       <c r="B46" s="83" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="70">
         <v>128.89500000000001</v>
       </c>
       <c r="D46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="71">
         <v>30501.188999999998</v>
       </c>
       <c r="F46" s="72">
         <v>3.8056950635360165</v>
       </c>
       <c r="G46" s="70">
         <v>123.13</v>
       </c>
       <c r="H46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I46" s="71">
         <v>30623.261999999999</v>
       </c>
       <c r="J46" s="72">
-        <v>3.5890142576511632</v>
+        <v>3.5875780112152453</v>
       </c>
       <c r="K46" s="85">
         <v>-4.4726327631017604</v>
       </c>
       <c r="L46" s="74">
         <v>0.4002237420973993</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="68"/>
       <c r="B47" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="70">
         <v>162.97900000000001</v>
       </c>
       <c r="D47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E47" s="71">
         <v>36898.726000000002</v>
       </c>
       <c r="F47" s="72">
         <v>4.6039286989424602</v>
       </c>
       <c r="G47" s="70">
         <v>166.96700000000001</v>
       </c>
       <c r="H47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I47" s="71">
         <v>40786.357000000004</v>
       </c>
       <c r="J47" s="72">
-        <v>4.780118355472724</v>
+        <v>4.7782054547544615</v>
       </c>
       <c r="K47" s="85">
         <v>2.4469410169408325</v>
       </c>
       <c r="L47" s="74">
         <v>10.535949127349276</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="68"/>
       <c r="B48" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="70">
         <v>1223.8109999999999</v>
       </c>
       <c r="D48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="71">
         <v>266948.78099999996</v>
       </c>
       <c r="F48" s="72">
         <v>33.307739513651647</v>
       </c>
       <c r="G48" s="70">
-        <v>953.92799999999943</v>
+        <v>954.00199999999995</v>
       </c>
       <c r="H48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I48" s="71">
-        <v>265194.26099999994</v>
+        <v>265234.26699999993</v>
       </c>
       <c r="J48" s="72">
-        <v>31.080489850371386</v>
+        <v>31.072738890781565</v>
       </c>
       <c r="K48" s="85">
-        <v>-22.052669897557752</v>
+        <v>-22.046623212244373</v>
       </c>
       <c r="L48" s="74">
-        <v>-0.65724967667112855</v>
+        <v>-0.64226328120974818</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="76"/>
       <c r="B49" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C49" s="77">
         <v>471.505</v>
       </c>
       <c r="D49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E49" s="79">
         <v>102155.00599999999</v>
       </c>
       <c r="F49" s="80">
         <v>12.746086785328014</v>
       </c>
       <c r="G49" s="77">
-        <v>433.435</v>
+        <v>434.36799999999999</v>
       </c>
       <c r="H49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I49" s="79">
-        <v>99630.076000000001</v>
+        <v>99826.047000000006</v>
       </c>
       <c r="J49" s="80">
-        <v>11.676540639428584</v>
+        <v>11.694826343573054</v>
       </c>
       <c r="K49" s="81">
-        <v>-8.0741455551902934</v>
+        <v>-7.8762685443420537</v>
       </c>
       <c r="L49" s="82">
-        <v>-2.471665461015188</v>
+        <v>-2.279828557789902</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="68"/>
       <c r="B50" s="83" t="s">
         <v>51</v>
       </c>
       <c r="C50" s="70">
         <v>72.899000000000001</v>
       </c>
       <c r="D50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E50" s="71">
         <v>17205.263999999999</v>
       </c>
       <c r="F50" s="72">
         <v>2.1467356000985389</v>
       </c>
       <c r="G50" s="70">
         <v>73.06</v>
       </c>
       <c r="H50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I50" s="71">
         <v>18178.009999999998</v>
       </c>
       <c r="J50" s="72">
-        <v>2.1304437478190739</v>
+        <v>2.1295911899800499</v>
       </c>
       <c r="K50" s="85">
         <v>0.22085350965034001</v>
       </c>
       <c r="L50" s="74">
         <v>5.6537696835108093</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="68"/>
       <c r="B51" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C51" s="70">
         <v>47.432000000000002</v>
       </c>
       <c r="D51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E51" s="71">
         <v>12112.031000000001</v>
       </c>
       <c r="F51" s="72">
         <v>1.5112426137254915</v>
       </c>
       <c r="G51" s="70">
         <v>31.04</v>
       </c>
       <c r="H51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I51" s="71">
         <v>12829.503000000001</v>
       </c>
       <c r="J51" s="72">
-        <v>1.5036043248945321</v>
+        <v>1.5030026147318998</v>
       </c>
       <c r="K51" s="85">
         <v>-34.558947545960535</v>
       </c>
       <c r="L51" s="74">
         <v>5.9236308097295964</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="68"/>
       <c r="B52" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C52" s="70">
         <v>11.637</v>
       </c>
       <c r="D52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E52" s="71">
         <v>2111.2179999999998</v>
       </c>
       <c r="F52" s="72">
         <v>0.26342094141472261</v>
       </c>
       <c r="G52" s="70">
         <v>0.83499999999999996</v>
       </c>
       <c r="H52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I52" s="71">
         <v>1125.249</v>
       </c>
       <c r="J52" s="72">
-        <v>0.1318780051716148</v>
+        <v>0.13182523042587507</v>
       </c>
       <c r="K52" s="85">
         <v>-92.824611154077502</v>
       </c>
       <c r="L52" s="74">
         <v>-46.701430169693509</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="68"/>
       <c r="B53" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C53" s="70">
         <v>2.7269999999999999</v>
       </c>
       <c r="D53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E53" s="71">
         <v>2645.0569999999998</v>
       </c>
       <c r="F53" s="72">
         <v>0.33002911354279946</v>
       </c>
       <c r="G53" s="70">
         <v>8.0079999999999991</v>
       </c>
       <c r="H53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I53" s="71">
         <v>3290.08</v>
       </c>
       <c r="J53" s="72">
-        <v>0.38559393276957049</v>
+        <v>0.3854396263578666</v>
       </c>
       <c r="K53" s="85">
         <v>193.65603226989364</v>
       </c>
       <c r="L53" s="74">
         <v>24.3859773154227</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="68"/>
       <c r="B54" s="83" t="s">
         <v>72</v>
       </c>
       <c r="C54" s="70">
         <v>3.3170000000000002</v>
       </c>
       <c r="D54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E54" s="71">
         <v>1315.127</v>
       </c>
       <c r="F54" s="72">
         <v>0.16409105664119952</v>
       </c>
       <c r="G54" s="70">
         <v>3.01</v>
       </c>
       <c r="H54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I54" s="71">
         <v>1552.672</v>
       </c>
       <c r="J54" s="72">
-        <v>0.18197153345243719</v>
+        <v>0.18189871235238092</v>
       </c>
       <c r="K54" s="85">
         <v>-9.2553512209828277</v>
       </c>
       <c r="L54" s="74">
         <v>18.062514114606429</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="68"/>
       <c r="B55" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C55" s="70">
         <v>333.49299999999994</v>
       </c>
       <c r="D55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E55" s="71">
         <v>66766.308999999994</v>
       </c>
       <c r="F55" s="72">
         <v>8.3305674599052626</v>
       </c>
       <c r="G55" s="70">
-        <v>317.48200000000003</v>
+        <v>318.41500000000002</v>
       </c>
       <c r="H55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I55" s="71">
-        <v>62654.562000000005</v>
+        <v>62850.53300000001</v>
       </c>
       <c r="J55" s="72">
-        <v>7.3430490953213559</v>
+        <v>7.3630689697249814</v>
       </c>
       <c r="K55" s="85">
-        <v>-4.8010003208462892</v>
+        <v>-4.5212343287565018</v>
       </c>
       <c r="L55" s="74">
-        <v>-6.1584159160273311</v>
+        <v>-5.8648981180013768</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="76">
         <v>4412</v>
       </c>
       <c r="B56" s="39" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="77">
         <v>323.97500000000002</v>
       </c>
       <c r="D56" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E56" s="79">
         <v>360187.35499999998</v>
       </c>
       <c r="F56" s="80">
         <v>100</v>
       </c>
       <c r="G56" s="77">
         <v>345.2</v>
       </c>
       <c r="H56" s="78" t="s">
@@ -5147,252 +5142,252 @@
         <v>6.7557781583087877</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="61" t="s">
         <v>69</v>
       </c>
       <c r="B63" s="61" t="s">
         <v>43</v>
       </c>
       <c r="C63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D63" s="63"/>
       <c r="E63" s="63">
         <v>189982.014</v>
       </c>
       <c r="F63" s="64">
         <v>100</v>
       </c>
       <c r="G63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H63" s="63"/>
       <c r="I63" s="63">
-        <v>212892.446</v>
+        <v>213181.12100000001</v>
       </c>
       <c r="J63" s="64">
         <v>100</v>
       </c>
       <c r="K63" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L63" s="66">
-        <v>12.059263673244352</v>
+        <v>12.211212267704468</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="68"/>
       <c r="B64" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D64" s="71"/>
       <c r="E64" s="71">
         <v>51505.548000000003</v>
       </c>
       <c r="F64" s="72">
         <v>27.110749547059754</v>
       </c>
       <c r="G64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H64" s="71"/>
       <c r="I64" s="71">
-        <v>55081.275999999998</v>
+        <v>55113.707999999999</v>
       </c>
       <c r="J64" s="72">
-        <v>25.872818427761406</v>
+        <v>25.852996616900235</v>
       </c>
       <c r="K64" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L64" s="74">
-        <v>6.9424132716731703</v>
+        <v>7.0053812455310558</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="68"/>
       <c r="B65" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="71"/>
       <c r="E65" s="71">
         <v>21901.703000000001</v>
       </c>
       <c r="F65" s="72">
         <v>11.528303410869201</v>
       </c>
       <c r="G65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H65" s="71"/>
       <c r="I65" s="71">
-        <v>23191.11</v>
+        <v>23192.667000000001</v>
       </c>
       <c r="J65" s="72">
-        <v>10.89334564740733</v>
+        <v>10.879325003643263</v>
       </c>
       <c r="K65" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L65" s="74">
-        <v>5.8872453890914294</v>
+        <v>5.8943544253156928</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="68"/>
       <c r="B66" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D66" s="71"/>
       <c r="E66" s="71">
         <v>16180.773999999999</v>
       </c>
       <c r="F66" s="72">
         <v>8.5170030885134214</v>
       </c>
       <c r="G66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H66" s="71"/>
       <c r="I66" s="71">
-        <v>17931.705000000002</v>
+        <v>17988.86</v>
       </c>
       <c r="J66" s="72">
-        <v>8.4228939715409172</v>
+        <v>8.4382988116475843</v>
       </c>
       <c r="K66" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L66" s="74">
-        <v>10.821058374587041</v>
+        <v>11.174286223885218</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="94"/>
       <c r="B67" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="71"/>
       <c r="E67" s="71">
         <v>11910.388999999999</v>
       </c>
       <c r="F67" s="72">
         <v>6.2692192535657609</v>
       </c>
       <c r="G67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H67" s="71"/>
       <c r="I67" s="71">
-        <v>14343.602999999999</v>
+        <v>14367.540999999999</v>
       </c>
       <c r="J67" s="72">
-        <v>6.7374879989870555</v>
+        <v>6.7395935121290584</v>
       </c>
       <c r="K67" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L67" s="74">
-        <v>20.429341140746956</v>
+        <v>20.630325340339432</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="94"/>
       <c r="B68" s="69" t="s">
         <v>59</v>
       </c>
       <c r="C68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D68" s="71"/>
       <c r="E68" s="71">
         <v>13638.66</v>
       </c>
       <c r="F68" s="72">
         <v>7.1789216846601072</v>
       </c>
       <c r="G68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H68" s="71"/>
       <c r="I68" s="71">
-        <v>14048.155000000001</v>
+        <v>14051.864</v>
       </c>
       <c r="J68" s="72">
-        <v>6.5987099420145698</v>
+        <v>6.5915142645300184</v>
       </c>
       <c r="K68" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L68" s="74">
-        <v>3.0024577194533832</v>
+        <v>3.0296524731901795</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="95"/>
       <c r="B69" s="96" t="s">
         <v>61</v>
       </c>
       <c r="C69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="D69" s="98"/>
       <c r="E69" s="98">
         <v>74844.939999999988</v>
       </c>
       <c r="F69" s="99">
         <v>39.395803015331751</v>
       </c>
       <c r="G69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="H69" s="98"/>
       <c r="I69" s="98">
-        <v>88296.596999999994</v>
+        <v>88466.481000000014</v>
       </c>
       <c r="J69" s="99">
-        <v>41.474744012288717</v>
+        <v>41.49827179114984</v>
       </c>
       <c r="K69" s="100" t="s">
         <v>74</v>
       </c>
       <c r="L69" s="101">
-        <v>17.972700626121163</v>
+        <v>18.199681902343738</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="3" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A33961D3-2922-40AB-86A0-8E652E75B414}">
@@ -5512,1424 +5507,1424 @@
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="11">
         <v>3605</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>74</v>
       </c>
       <c r="D6" s="14"/>
       <c r="E6" s="14">
         <v>235.70099999999999</v>
       </c>
       <c r="F6" s="14">
         <v>2.3617666357927523E-2</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="16">
         <v>206.583</v>
       </c>
       <c r="J6" s="17">
-        <v>1.9755819040622298E-2</v>
+        <v>1.9785264670646899E-2</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L6" s="17">
         <v>-12.353787213461121</v>
       </c>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="11">
         <v>44</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="16"/>
       <c r="E7" s="16">
         <v>547120.826</v>
       </c>
       <c r="F7" s="16">
         <v>54.822495984071857</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="16"/>
       <c r="I7" s="16">
-        <v>593755.25800000003</v>
+        <v>592395.84499999997</v>
       </c>
       <c r="J7" s="17">
-        <v>56.781639493404626</v>
+        <v>56.736075006735874</v>
       </c>
       <c r="K7" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="17">
-        <v>8.5236075440491508</v>
+        <v>8.2751408552669456</v>
       </c>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="19">
         <v>4401</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="21">
         <v>493.21371799999997</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E8" s="23">
         <v>55227.463000000003</v>
       </c>
       <c r="F8" s="23">
         <v>5.5338916463179508</v>
       </c>
       <c r="G8" s="21">
-        <v>492.797191</v>
+        <v>494.58716600000002</v>
       </c>
       <c r="H8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I8" s="23">
-        <v>47759.750999999997</v>
+        <v>48029.94</v>
       </c>
       <c r="J8" s="23">
-        <v>4.5673312817665535</v>
+        <v>4.6000158532661954</v>
       </c>
       <c r="K8" s="21">
-        <v>-8.4451625086383694E-2</v>
+        <v>0.27846914022777713</v>
       </c>
       <c r="L8" s="24">
-        <v>-13.521736459268475</v>
+        <v>-13.032507033683588</v>
       </c>
       <c r="M8" s="25"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="26">
         <v>44011</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>79</v>
       </c>
       <c r="C9" s="37">
         <v>26.473534999999998</v>
       </c>
       <c r="D9" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E9" s="31">
         <v>2280.1990000000001</v>
       </c>
       <c r="F9" s="31">
         <v>0.22848006250155914</v>
       </c>
       <c r="G9" s="37">
         <v>26.129017000000001</v>
       </c>
       <c r="H9" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I9" s="31">
         <v>2266.989</v>
       </c>
       <c r="J9" s="31">
-        <v>0.21679530479798101</v>
+        <v>0.21711843360995411</v>
       </c>
       <c r="K9" s="37">
         <v>-1.3013675733142447</v>
       </c>
       <c r="L9" s="32">
         <v>-0.57933540011200935</v>
       </c>
       <c r="M9" s="25"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="26">
         <v>44012</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="37">
         <v>56.831415</v>
       </c>
       <c r="D10" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E10" s="31">
         <v>5378.2110000000002</v>
       </c>
       <c r="F10" s="31">
         <v>0.53890646624552196</v>
       </c>
       <c r="G10" s="37">
         <v>75.722269999999995</v>
       </c>
       <c r="H10" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I10" s="31">
         <v>6672.2780000000002</v>
       </c>
       <c r="J10" s="31">
-        <v>0.6380792066952522</v>
+        <v>0.63903025024389504</v>
       </c>
       <c r="K10" s="37">
         <v>33.240163033068939</v>
       </c>
       <c r="L10" s="32">
         <v>24.06129101294092</v>
       </c>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="26">
         <v>440131</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="37">
         <v>160.959147</v>
       </c>
       <c r="D11" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="31">
         <v>27792.825000000001</v>
       </c>
       <c r="F11" s="31">
         <v>2.7848913156680162</v>
       </c>
       <c r="G11" s="37">
-        <v>139.05544599999999</v>
+        <v>140.845246</v>
       </c>
       <c r="H11" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="31">
-        <v>24568.335999999999</v>
+        <v>24838.388999999999</v>
       </c>
       <c r="J11" s="31">
-        <v>2.3495040741261688</v>
+        <v>2.3788699958732549</v>
       </c>
       <c r="K11" s="37">
-        <v>-13.608236256371322</v>
+        <v>-12.496277083277533</v>
       </c>
       <c r="L11" s="32">
-        <v>-11.601875663952841</v>
+        <v>-10.630211214585064</v>
       </c>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="37">
         <v>248.94962100000001</v>
       </c>
       <c r="D12" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="31">
         <v>19776.227999999999</v>
       </c>
       <c r="F12" s="31">
         <v>1.9816138019028531</v>
       </c>
       <c r="G12" s="37">
-        <v>251.890458</v>
+        <v>251.89063300000001</v>
       </c>
       <c r="H12" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="31">
-        <v>14252.147999999999</v>
+        <v>14252.284</v>
       </c>
       <c r="J12" s="31">
-        <v>1.3629526961471516</v>
+        <v>1.3649971735390911</v>
       </c>
       <c r="K12" s="37">
-        <v>1.1812980426268604</v>
+        <v>1.1813683379738908</v>
       </c>
       <c r="L12" s="32">
-        <v>-27.932930384904541</v>
+        <v>-27.932242690567683</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19">
         <v>4402</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="21">
         <v>1.909834</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="23">
         <v>1950.298</v>
       </c>
       <c r="F13" s="23">
         <v>0.19542338582582738</v>
       </c>
       <c r="G13" s="21">
         <v>1.7958529999999999</v>
       </c>
       <c r="H13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="23">
         <v>1619.0709999999999</v>
       </c>
       <c r="J13" s="23">
-        <v>0.15483400710571243</v>
+        <v>0.15506478391527351</v>
       </c>
       <c r="K13" s="21">
         <v>-5.9681103174412078</v>
       </c>
       <c r="L13" s="24">
         <v>-16.98340458740152</v>
       </c>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="19">
         <v>4403</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="21">
         <v>1188.0709999999999</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E14" s="23">
         <v>114385.19899999999</v>
       </c>
       <c r="F14" s="23">
         <v>11.461603753344896</v>
       </c>
       <c r="G14" s="21">
-        <v>1200.566</v>
+        <v>1201.348</v>
       </c>
       <c r="H14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I14" s="23">
-        <v>126009.04300000001</v>
+        <v>126027.997</v>
       </c>
       <c r="J14" s="24">
-        <v>12.05041969082642</v>
+        <v>12.070195885220439</v>
       </c>
       <c r="K14" s="23">
-        <v>1.051704822354903</v>
+        <v>1.1175258044342506</v>
       </c>
       <c r="L14" s="24">
-        <v>10.162017552638094</v>
+        <v>10.17858787831458</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="26"/>
       <c r="B15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="37">
         <v>729.44</v>
       </c>
       <c r="D15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="31">
         <v>76773.625</v>
       </c>
       <c r="F15" s="31">
         <v>7.6928560351404691</v>
       </c>
       <c r="G15" s="37">
         <v>727.68700000000001</v>
       </c>
       <c r="H15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I15" s="31">
         <v>83054.240999999995</v>
       </c>
       <c r="J15" s="32">
-        <v>7.9425923515111752</v>
+        <v>7.9544306172564703</v>
       </c>
       <c r="K15" s="31">
         <v>-0.24032134239965489</v>
       </c>
       <c r="L15" s="32">
         <v>8.1806948675407671</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="26"/>
       <c r="B16" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="37">
         <v>709.45600000000002</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E16" s="31">
         <v>74621.188999999998</v>
       </c>
       <c r="F16" s="31">
         <v>7.477178056240116</v>
       </c>
       <c r="G16" s="37">
         <v>710.596</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I16" s="31">
         <v>81010.659</v>
       </c>
       <c r="J16" s="32">
-        <v>7.7471617682266221</v>
+        <v>7.7587087488250424</v>
       </c>
       <c r="K16" s="31">
         <v>0.16068649782368269</v>
       </c>
       <c r="L16" s="32">
         <v>8.562541130241172</v>
       </c>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="26"/>
       <c r="B17" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="37">
         <v>19.984000000000002</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E17" s="31">
         <v>2152.4360000000001</v>
       </c>
       <c r="F17" s="31">
         <v>0.21567797890035295</v>
       </c>
       <c r="G17" s="37">
         <v>17.091000000000001</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I17" s="31">
         <v>2043.5820000000001</v>
       </c>
       <c r="J17" s="32">
-        <v>0.1954305832845539</v>
+        <v>0.19572186843142922</v>
       </c>
       <c r="K17" s="31">
         <v>-14.476581265012012</v>
       </c>
       <c r="L17" s="32">
         <v>-5.0572467659897917</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="26"/>
       <c r="B18" s="27" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="37">
         <v>458.63099999999997</v>
       </c>
       <c r="D18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="31">
         <v>37611.574000000001</v>
       </c>
       <c r="F18" s="31">
         <v>3.7687477182044273</v>
       </c>
       <c r="G18" s="37">
-        <v>472.87900000000002</v>
+        <v>473.661</v>
       </c>
       <c r="H18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I18" s="31">
-        <v>42954.802000000003</v>
+        <v>42973.756000000001</v>
       </c>
       <c r="J18" s="32">
-        <v>4.1078273393152438</v>
+        <v>4.115765267963968</v>
       </c>
       <c r="K18" s="31">
-        <v>3.1066369259819</v>
+        <v>3.2771443709648995</v>
       </c>
       <c r="L18" s="32">
-        <v>14.206339782536096</v>
+        <v>14.256733844746833</v>
       </c>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="26"/>
       <c r="B19" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="37">
         <v>345.36799999999999</v>
       </c>
       <c r="D19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="31">
         <v>29568.584999999999</v>
       </c>
       <c r="F19" s="31">
         <v>2.9628256783213498</v>
       </c>
       <c r="G19" s="37">
         <v>333.06200000000001</v>
       </c>
       <c r="H19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I19" s="31">
         <v>33304.692999999999</v>
       </c>
       <c r="J19" s="32">
-        <v>3.1849740206671422</v>
+        <v>3.1897211570150552</v>
       </c>
       <c r="K19" s="31">
         <v>-3.5631558221954505</v>
       </c>
       <c r="L19" s="32">
         <v>12.635396654929549</v>
       </c>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="26"/>
       <c r="B20" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="37">
         <v>113.26300000000001</v>
       </c>
       <c r="D20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="31">
         <v>8042.9889999999996</v>
       </c>
       <c r="F20" s="31">
         <v>0.80592203988307709</v>
       </c>
       <c r="G20" s="37">
-        <v>139.81700000000001</v>
+        <v>140.59899999999999</v>
       </c>
       <c r="H20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="31">
-        <v>9650.1090000000004</v>
+        <v>9669.0630000000001</v>
       </c>
       <c r="J20" s="32">
-        <v>0.92285331864810105</v>
+        <v>0.92604411094891237</v>
       </c>
       <c r="K20" s="31">
-        <v>23.444549411546578</v>
+        <v>24.134977883333466</v>
       </c>
       <c r="L20" s="32">
-        <v>19.981626233729784</v>
+        <v>20.21728489246971</v>
       </c>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19">
         <v>4404</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="21">
         <v>17.133893</v>
       </c>
       <c r="D21" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="23">
         <v>6241.152</v>
       </c>
       <c r="F21" s="23">
         <v>0.62537471468136363</v>
       </c>
       <c r="G21" s="21">
-        <v>27.150154000000001</v>
+        <v>27.370804</v>
       </c>
       <c r="H21" s="36" t="s">
         <v>75</v>
       </c>
       <c r="I21" s="23">
-        <v>9626.4940000000006</v>
+        <v>9718.5040000000008</v>
       </c>
       <c r="J21" s="24">
-        <v>0.92059498341894708</v>
+        <v>0.93077926955625878</v>
       </c>
       <c r="K21" s="23">
-        <v>58.458757738244302</v>
+        <v>59.746556138759587</v>
       </c>
       <c r="L21" s="24">
-        <v>54.242261685022264</v>
+        <v>55.716508747103113</v>
       </c>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19">
         <v>4406</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="21">
         <v>1.181</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E22" s="23">
         <v>626.13800000000003</v>
       </c>
       <c r="F22" s="23">
         <v>6.2740159685449048E-2</v>
       </c>
       <c r="G22" s="21">
-        <v>0.55800000000000005</v>
+        <v>0.95199999999999996</v>
       </c>
       <c r="H22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I22" s="23">
-        <v>351.97300000000001</v>
+        <v>546.298</v>
       </c>
       <c r="J22" s="24">
-        <v>3.3659666551385907E-2</v>
+        <v>5.2321103474366533E-2</v>
       </c>
       <c r="K22" s="23">
-        <v>-52.751905165114309</v>
+        <v>-19.390347163420838</v>
       </c>
       <c r="L22" s="24">
-        <v>-43.786673225391212</v>
+        <v>-12.751182646637007</v>
       </c>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="19">
         <v>4407</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="21">
         <v>460.82900000000001</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E23" s="23">
         <v>115665.893</v>
       </c>
       <c r="F23" s="23">
         <v>11.589931607696807</v>
       </c>
       <c r="G23" s="21">
-        <v>568.81100000000004</v>
+        <v>570.72900000000004</v>
       </c>
       <c r="H23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I23" s="23">
-        <v>150033.255</v>
+        <v>150586.51</v>
       </c>
       <c r="J23" s="24">
-        <v>14.347888431553134</v>
+        <v>14.422261058165564</v>
       </c>
       <c r="K23" s="23">
-        <v>23.432119072367414</v>
+        <v>23.848325517708311</v>
       </c>
       <c r="L23" s="24">
-        <v>29.712615455275142</v>
+        <v>30.190937098458242</v>
       </c>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="26">
         <v>44071</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="37">
         <v>439.15100000000001</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="31">
         <v>105873.792</v>
       </c>
       <c r="F24" s="31">
         <v>10.608745382941171</v>
       </c>
       <c r="G24" s="37">
-        <v>547.87300000000005</v>
+        <v>549.77800000000002</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I24" s="31">
-        <v>141211.35</v>
+        <v>141755.94</v>
       </c>
       <c r="J24" s="32">
-        <v>13.504237411025981</v>
+        <v>13.576522712596594</v>
       </c>
       <c r="K24" s="31">
-        <v>24.757315820754144</v>
+        <v>25.191107386753075</v>
       </c>
       <c r="L24" s="32">
-        <v>33.377058979808716</v>
+        <v>33.891435568870534</v>
       </c>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="37">
         <v>21.678000000000001</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="31">
         <v>9792.1010000000006</v>
       </c>
       <c r="F25" s="31">
         <v>0.98118622475563744</v>
       </c>
       <c r="G25" s="37">
-        <v>20.937999999999999</v>
+        <v>20.951000000000001</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I25" s="31">
-        <v>8821.9050000000007</v>
+        <v>8830.57</v>
       </c>
       <c r="J25" s="32">
-        <v>0.84365102052715413</v>
+        <v>0.84573834556896943</v>
       </c>
       <c r="K25" s="31">
-        <v>-3.4135990405019001</v>
+        <v>-3.3536304087092921</v>
       </c>
       <c r="L25" s="32">
-        <v>-9.907945189699328</v>
+        <v>-9.8194554978548609</v>
       </c>
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="19">
         <v>4408</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="21">
         <v>153.49799999999999</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="23">
         <v>51402.03</v>
       </c>
       <c r="F26" s="23">
         <v>5.1505763431643548</v>
       </c>
       <c r="G26" s="21">
         <v>152.411</v>
       </c>
       <c r="H26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="23">
         <v>47960.989000000001</v>
       </c>
       <c r="J26" s="24">
-        <v>4.5865759510379691</v>
+        <v>4.5934121453894301</v>
       </c>
       <c r="K26" s="23">
         <v>-0.70815254921887527</v>
       </c>
       <c r="L26" s="24">
         <v>-6.6943679072596893</v>
       </c>
       <c r="M26" s="18"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="19">
         <v>4409</v>
       </c>
       <c r="B27" s="20" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="36"/>
       <c r="E27" s="23">
         <v>12859.763999999999</v>
       </c>
       <c r="F27" s="23">
         <v>1.2885716038272537</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H27" s="36"/>
       <c r="I27" s="23">
         <v>15236.34</v>
       </c>
       <c r="J27" s="24">
-        <v>1.4570723432295745</v>
+        <v>1.4592440787091105</v>
       </c>
       <c r="K27" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L27" s="24">
         <v>18.480712398765647</v>
       </c>
       <c r="M27" s="18"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="26">
         <v>44091</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D28" s="38"/>
       <c r="E28" s="31">
         <v>7730.1989999999996</v>
       </c>
       <c r="F28" s="31">
         <v>0.77457991634479706</v>
       </c>
       <c r="G28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H28" s="38"/>
       <c r="I28" s="31">
         <v>8450.24</v>
       </c>
       <c r="J28" s="32">
-        <v>0.80810818068199308</v>
+        <v>0.80931264881663667</v>
       </c>
       <c r="K28" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L28" s="32">
         <v>9.314650243803559</v>
       </c>
       <c r="M28" s="25"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="26">
         <v>44092</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D29" s="38"/>
       <c r="E29" s="31">
         <v>5129.5649999999996</v>
       </c>
       <c r="F29" s="31">
         <v>0.51399168748245661</v>
       </c>
       <c r="G29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="38"/>
       <c r="I29" s="31">
         <v>6786.1</v>
       </c>
       <c r="J29" s="32">
-        <v>0.64896416254758138</v>
+        <v>0.64993142989247388</v>
       </c>
       <c r="K29" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L29" s="32">
         <v>32.293868973295027</v>
       </c>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="19">
         <v>4410</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="21">
         <v>67.683000000000007</v>
       </c>
       <c r="D30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="23">
         <v>25371.058000000001</v>
       </c>
       <c r="F30" s="23">
         <v>2.542225883605195</v>
       </c>
       <c r="G30" s="21">
         <v>65.075000000000003</v>
       </c>
       <c r="H30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="23">
         <v>23467.816999999999</v>
       </c>
       <c r="J30" s="24">
-        <v>2.2442599145643145</v>
+        <v>2.2476049364531772</v>
       </c>
       <c r="K30" s="23">
         <v>-3.85325709557792</v>
       </c>
       <c r="L30" s="24">
         <v>-7.5016225180676415</v>
       </c>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="19">
         <v>4411</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="21">
         <v>39.543999999999997</v>
       </c>
       <c r="D31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="23">
         <v>22706.974999999999</v>
       </c>
       <c r="F31" s="23">
         <v>2.2752799502242307</v>
       </c>
       <c r="G31" s="21">
-        <v>46.698999999999998</v>
+        <v>46.734999999999999</v>
       </c>
       <c r="H31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="23">
-        <v>25281.254000000001</v>
+        <v>25301.38</v>
       </c>
       <c r="J31" s="24">
-        <v>2.4176814120426595</v>
+        <v>2.4232124610089509</v>
       </c>
       <c r="K31" s="23">
-        <v>18.093768966214853</v>
+        <v>18.184806797491408</v>
       </c>
       <c r="L31" s="24">
-        <v>11.336952632396004</v>
+        <v>11.425586191027218</v>
       </c>
       <c r="M31" s="25"/>
     </row>
     <row r="32" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="19">
         <v>4412</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="21">
         <v>37.646000000000001</v>
       </c>
       <c r="D32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="23">
         <v>28873.792000000001</v>
       </c>
       <c r="F32" s="23">
         <v>2.8932061635045967</v>
       </c>
       <c r="G32" s="21">
         <v>43.405999999999999</v>
       </c>
       <c r="H32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="23">
         <v>30280.923999999999</v>
       </c>
       <c r="J32" s="24">
-        <v>2.8958067940093657</v>
+        <v>2.9001229327279776</v>
       </c>
       <c r="K32" s="23">
         <v>15.300430324602873</v>
       </c>
       <c r="L32" s="24">
         <v>4.8733882962099253</v>
       </c>
       <c r="M32" s="25"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="19">
         <v>4413</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="21">
         <v>1.125</v>
       </c>
       <c r="D33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="23">
         <v>309.98</v>
       </c>
       <c r="F33" s="23">
         <v>3.1060556457674665E-2</v>
       </c>
       <c r="G33" s="21">
         <v>0.21199999999999999</v>
       </c>
       <c r="H33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="23">
         <v>187.00200000000001</v>
       </c>
       <c r="J33" s="24">
-        <v>1.7883260830922447E-2</v>
+        <v>1.7909915452579892E-2</v>
       </c>
       <c r="K33" s="23">
         <v>-81.155555555555566</v>
       </c>
       <c r="L33" s="24">
         <v>-39.672882121427186</v>
       </c>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="39" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="36"/>
       <c r="E34" s="23">
         <v>19788.932000000001</v>
       </c>
       <c r="F34" s="23">
         <v>1.9828867656722522</v>
       </c>
       <c r="G34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H34" s="36"/>
       <c r="I34" s="23">
-        <v>20649.396000000001</v>
+        <v>20725.370999999999</v>
       </c>
       <c r="J34" s="24">
-        <v>1.9747304021828997</v>
+        <v>1.9849501199631618</v>
       </c>
       <c r="K34" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L34" s="24">
-        <v>4.34820838234221</v>
+        <v>4.7321351147196742</v>
       </c>
       <c r="M34" s="25"/>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="19">
         <v>4418</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="36"/>
       <c r="E35" s="23">
         <v>32370.355</v>
       </c>
       <c r="F35" s="23">
         <v>3.2435680980465555</v>
       </c>
       <c r="G35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H35" s="36"/>
       <c r="I35" s="23">
-        <v>32450.052</v>
+        <v>32964.735000000001</v>
       </c>
       <c r="J35" s="24">
-        <v>3.1032435155399227</v>
+        <v>3.1571620451476519</v>
       </c>
       <c r="K35" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L35" s="24">
-        <v>0.2462036638152412</v>
+        <v>1.8361862265644013</v>
       </c>
       <c r="M35" s="25"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="36"/>
       <c r="E36" s="23">
         <v>3229.3209999999999</v>
       </c>
       <c r="F36" s="23">
         <v>0.32358380295649519</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H36" s="36"/>
       <c r="I36" s="23">
-        <v>3618.9360000000001</v>
+        <v>3623.0529999999999</v>
       </c>
       <c r="J36" s="24">
-        <v>0.34608387299823079</v>
+        <v>0.34699400493158322</v>
       </c>
       <c r="K36" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L36" s="24">
-        <v>12.064920148848636</v>
+        <v>12.192408249288317</v>
       </c>
       <c r="M36" s="25"/>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="19">
         <v>44219910</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="36"/>
       <c r="E37" s="23">
         <v>1082.867</v>
       </c>
       <c r="F37" s="23">
         <v>0.10850523127186525</v>
       </c>
       <c r="G37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H37" s="36"/>
       <c r="I37" s="23">
         <v>1062.9880000000001</v>
       </c>
       <c r="J37" s="24">
-        <v>0.10165501793638886</v>
+        <v>0.10180653258845891</v>
       </c>
       <c r="K37" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L37" s="24">
         <v>-1.8357748458490197</v>
       </c>
       <c r="M37" s="25"/>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="36"/>
       <c r="E38" s="23">
         <v>55029.609000000099</v>
       </c>
       <c r="F38" s="23">
         <v>5.5140663177890978</v>
       </c>
       <c r="G38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H38" s="36"/>
       <c r="I38" s="23">
-        <v>58159.972999999969</v>
+        <v>55056.926000000021</v>
       </c>
       <c r="J38" s="24">
-        <v>5.5619189478102182</v>
+        <v>5.2730178807657033</v>
       </c>
       <c r="K38" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L38" s="24">
-        <v>5.6885085263823427</v>
+        <v>4.9640548963236587E-2</v>
       </c>
       <c r="M38" s="25"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="11">
         <v>47</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="16">
         <v>12491.835999999999</v>
       </c>
       <c r="F39" s="16">
         <v>1.2517045529970086</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="16">
-        <v>4588.7539999999999</v>
+        <v>4514.6540000000005</v>
       </c>
       <c r="J39" s="16">
-        <v>0.43882891450860784</v>
+        <v>0.43238613190046965</v>
       </c>
       <c r="K39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="L39" s="17">
-        <v>-63.265976274424354</v>
+        <v>-63.859163696993768</v>
       </c>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="11">
         <v>48</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="40"/>
       <c r="E40" s="16">
         <v>345602.38699999999</v>
       </c>
       <c r="F40" s="16">
         <v>34.629984041940205</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H40" s="40"/>
       <c r="I40" s="16">
-        <v>352018.93099999998</v>
+        <v>350808.98300000001</v>
       </c>
       <c r="J40" s="17">
-        <v>33.664058996671109</v>
+        <v>33.598353095344095</v>
       </c>
       <c r="K40" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L40" s="17">
-        <v>1.8566260654906863</v>
+        <v>1.5065277891150732</v>
       </c>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D41" s="16"/>
       <c r="E41" s="16">
         <v>88553.481</v>
       </c>
       <c r="F41" s="16">
         <v>8.8732189048458618</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H41" s="16"/>
       <c r="I41" s="16">
-        <v>92385.828999999998</v>
+        <v>93472.877999999997</v>
       </c>
       <c r="J41" s="17">
-        <v>8.8349850648014403</v>
+        <v>8.9522643719816628</v>
       </c>
       <c r="K41" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L41" s="17">
-        <v>4.3277214590807533</v>
+        <v>5.5552835918443417</v>
       </c>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="41"/>
       <c r="E42" s="16">
         <v>3981.7530000000002</v>
       </c>
       <c r="F42" s="16">
         <v>0.39897884978713283</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H42" s="41"/>
       <c r="I42" s="16">
-        <v>2726.424</v>
+        <v>2726.5889999999999</v>
       </c>
       <c r="J42" s="17">
-        <v>0.26073171157360298</v>
+        <v>0.26113612936724934</v>
       </c>
       <c r="K42" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L42" s="17">
-        <v>-31.527043490643447</v>
+        <v>-31.522899587191876</v>
       </c>
       <c r="M42" s="25"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="42"/>
       <c r="B43" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="44"/>
       <c r="D43" s="45"/>
       <c r="E43" s="45">
         <v>997985.98400000005</v>
       </c>
       <c r="F43" s="46">
         <v>100</v>
       </c>
       <c r="G43" s="44"/>
       <c r="H43" s="45"/>
       <c r="I43" s="45">
-        <v>1045681.779</v>
+        <v>1044125.532</v>
       </c>
       <c r="J43" s="46">
         <v>100</v>
       </c>
       <c r="K43" s="44"/>
       <c r="L43" s="46">
-        <v>4.7792048951260551</v>
+        <v>4.6232661319620245</v>
       </c>
       <c r="M43" s="47"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="3"/>
       <c r="B44" s="48"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="49"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="50"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
     </row>
     <row r="45" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="3"/>
       <c r="B45" s="48"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
@@ -6986,51 +6981,51 @@
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{500ED4FB-C9C5-4A27-A15F-6F46D49270AB}">
   <dimension ref="A1:M71"/>
   <sheetViews>
-    <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+    <sheetView topLeftCell="A45" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
       <selection activeCell="M69" sqref="M69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="14.08984375" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="13.6328125" customWidth="1"/>
     <col min="4" max="4" width="5" customWidth="1"/>
     <col min="5" max="5" width="15.453125" customWidth="1"/>
     <col min="6" max="7" width="12.453125" customWidth="1"/>
     <col min="8" max="8" width="5.08984375" customWidth="1"/>
     <col min="9" max="9" width="15.36328125" customWidth="1"/>
     <col min="10" max="10" width="10.36328125" customWidth="1"/>
     <col min="11" max="12" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="116" t="s">
         <v>71</v>
       </c>
       <c r="B2" s="105"/>
@@ -7127,1722 +7122,1722 @@
       <c r="I6" s="57"/>
       <c r="J6" s="58"/>
       <c r="K6" s="59"/>
       <c r="L6" s="60"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="61"/>
       <c r="B7" s="103" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="63"/>
       <c r="E7" s="63">
         <v>997985.98400000005</v>
       </c>
       <c r="F7" s="64">
         <v>100</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="63"/>
       <c r="I7" s="63">
-        <v>1045681.779</v>
+        <v>1044125.532</v>
       </c>
       <c r="J7" s="64">
         <v>100</v>
       </c>
       <c r="K7" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="66">
-        <v>4.7792048951260551</v>
+        <v>4.6232661319620245</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="68"/>
       <c r="B8" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="71"/>
       <c r="E8" s="71">
         <v>239546.44500000001</v>
       </c>
       <c r="F8" s="72">
         <v>24.002986899663711</v>
       </c>
       <c r="G8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H8" s="71"/>
       <c r="I8" s="71">
-        <v>264464.12300000002</v>
+        <v>263539.45600000001</v>
       </c>
       <c r="J8" s="72">
-        <v>25.291071175870609</v>
+        <v>25.240207994454064</v>
       </c>
       <c r="K8" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L8" s="74">
-        <v>10.402023707761563</v>
+        <v>10.016016309488542</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="68"/>
       <c r="B9" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D9" s="71"/>
       <c r="E9" s="71">
         <v>125940.446</v>
       </c>
       <c r="F9" s="72">
         <v>12.619460395147192</v>
       </c>
       <c r="G9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H9" s="71"/>
       <c r="I9" s="71">
-        <v>127142.05499999999</v>
+        <v>126346.933</v>
       </c>
       <c r="J9" s="72">
-        <v>12.158771201080668</v>
+        <v>12.10074163764439</v>
       </c>
       <c r="K9" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L9" s="74">
-        <v>0.95410889683525246</v>
+        <v>0.32276128353555955</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="68"/>
       <c r="B10" s="69" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="71"/>
       <c r="E10" s="71">
         <v>115921.761</v>
       </c>
       <c r="F10" s="72">
         <v>11.61557004391757</v>
       </c>
       <c r="G10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H10" s="71"/>
       <c r="I10" s="71">
-        <v>138050.853</v>
+        <v>137910.152</v>
       </c>
       <c r="J10" s="72">
-        <v>13.201994695940858</v>
+        <v>13.208196502563831</v>
       </c>
       <c r="K10" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="74">
-        <v>19.089678943024342</v>
+        <v>18.968303112648542</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="68"/>
       <c r="B11" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D11" s="71"/>
       <c r="E11" s="71">
         <v>138139.94899999999</v>
       </c>
       <c r="F11" s="72">
         <v>13.841872652993088</v>
       </c>
       <c r="G11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H11" s="71"/>
       <c r="I11" s="71">
-        <v>140679.70199999999</v>
+        <v>140161.33100000001</v>
       </c>
       <c r="J11" s="72">
-        <v>13.453395174824022</v>
+        <v>13.423800750425478</v>
       </c>
       <c r="K11" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="74">
-        <v>1.8385362224217969</v>
+        <v>1.463285613345646</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="68"/>
       <c r="B12" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D12" s="71"/>
       <c r="E12" s="71">
         <v>72969.676999999996</v>
       </c>
       <c r="F12" s="72">
         <v>7.3116935678327106</v>
       </c>
       <c r="G12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H12" s="75"/>
       <c r="I12" s="71">
-        <v>82244.176999999996</v>
+        <v>82173.948999999993</v>
       </c>
       <c r="J12" s="72">
-        <v>7.8651248067697273</v>
+        <v>7.870121597601158</v>
       </c>
       <c r="K12" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="74">
-        <v>12.710074076386551</v>
+        <v>12.6138313590178</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="68"/>
       <c r="B13" s="69" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="71"/>
       <c r="E13" s="71">
         <v>36419.451999999997</v>
       </c>
       <c r="F13" s="72">
         <v>3.6492949383946454</v>
       </c>
       <c r="G13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H13" s="71"/>
       <c r="I13" s="71">
         <v>39542.379999999997</v>
       </c>
       <c r="J13" s="72">
-        <v>3.7814926867918577</v>
+        <v>3.7871289215825819</v>
       </c>
       <c r="K13" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="74">
         <v>8.5748901438714675</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="68"/>
       <c r="B14" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D14" s="71"/>
       <c r="E14" s="71">
         <v>60577.457000000002</v>
       </c>
       <c r="F14" s="72">
         <v>6.0699707181458775</v>
       </c>
       <c r="G14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H14" s="71"/>
       <c r="I14" s="71">
-        <v>56708.976000000002</v>
+        <v>56450.675000000003</v>
       </c>
       <c r="J14" s="72">
-        <v>5.4231580906221382</v>
+        <v>5.4065026924367938</v>
       </c>
       <c r="K14" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L14" s="74">
-        <v>-6.3860075869477315</v>
+        <v>-6.8124054794838935</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="68"/>
       <c r="B15" s="69" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="71"/>
       <c r="E15" s="71">
         <v>26513.776999999998</v>
       </c>
       <c r="F15" s="72">
         <v>2.6567283934921471</v>
       </c>
       <c r="G15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H15" s="71"/>
       <c r="I15" s="71">
         <v>23555.473000000002</v>
       </c>
       <c r="J15" s="72">
-        <v>2.2526425795165359</v>
+        <v>2.2560000955900388</v>
       </c>
       <c r="K15" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L15" s="74">
         <v>-11.157610626354732</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="68"/>
       <c r="B16" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D16" s="71"/>
       <c r="E16" s="71">
         <v>17887.740000000002</v>
       </c>
       <c r="F16" s="72">
         <v>1.7923838898322646</v>
       </c>
       <c r="G16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H16" s="71"/>
       <c r="I16" s="71">
-        <v>17578.175999999999</v>
+        <v>17634.89</v>
       </c>
       <c r="J16" s="72">
-        <v>1.6810253705300529</v>
+        <v>1.6889626256165529</v>
       </c>
       <c r="K16" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L16" s="74">
-        <v>-1.7305931325030559</v>
+        <v>-1.4135379874707601</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="68"/>
       <c r="B17" s="69" t="s">
         <v>80</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D17" s="71"/>
       <c r="E17" s="71">
         <v>5320.6059999999998</v>
       </c>
       <c r="F17" s="72">
         <v>0.53313434109311097</v>
       </c>
       <c r="G17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H17" s="75"/>
       <c r="I17" s="71">
-        <v>6203.0659999999998</v>
+        <v>6194.2669999999998</v>
       </c>
       <c r="J17" s="72">
-        <v>0.59320781183851912</v>
+        <v>0.59324926076034312</v>
       </c>
       <c r="K17" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L17" s="74">
-        <v>16.585704711079906</v>
+        <v>16.420328812169142</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="68"/>
       <c r="B18" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="71"/>
       <c r="E18" s="71">
         <v>158748.67399999988</v>
       </c>
       <c r="F18" s="72">
         <v>15.906904159487661</v>
       </c>
       <c r="G18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H18" s="75"/>
       <c r="I18" s="71">
-        <v>149512.79799999995</v>
+        <v>150616.02599999995</v>
       </c>
       <c r="J18" s="72">
-        <v>14.298116406215007</v>
+        <v>14.425087921324767</v>
       </c>
       <c r="K18" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L18" s="74">
-        <v>-5.8179232413619646</v>
+        <v>-5.1229706649391815</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="61">
         <v>44</v>
       </c>
       <c r="B19" s="103" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="63"/>
       <c r="E19" s="63">
         <v>547120.826</v>
       </c>
       <c r="F19" s="64">
         <v>100</v>
       </c>
       <c r="G19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="63"/>
       <c r="I19" s="63">
-        <v>593755.25800000003</v>
+        <v>592395.84499999997</v>
       </c>
       <c r="J19" s="64">
         <v>100</v>
       </c>
       <c r="K19" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L19" s="66">
-        <v>8.5236075440491508</v>
+        <v>8.2751408552669456</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="68"/>
       <c r="B20" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="71"/>
       <c r="E20" s="71">
         <v>162531.98300000001</v>
       </c>
       <c r="F20" s="72">
         <v>29.706780527488093</v>
       </c>
       <c r="G20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H20" s="71"/>
       <c r="I20" s="71">
-        <v>185236.53599999999</v>
+        <v>184629.87400000001</v>
       </c>
       <c r="J20" s="72">
-        <v>31.197456107411845</v>
+        <v>31.166638921986369</v>
       </c>
       <c r="K20" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L20" s="74">
-        <v>13.969283202555886</v>
+        <v>13.596026204885472</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="68"/>
       <c r="B21" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="71"/>
       <c r="E21" s="71">
         <v>103645.41</v>
       </c>
       <c r="F21" s="72">
         <v>18.943788113084914</v>
       </c>
       <c r="G21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H21" s="71"/>
       <c r="I21" s="71">
-        <v>100584.524</v>
+        <v>99872.695999999996</v>
       </c>
       <c r="J21" s="72">
-        <v>16.940401393464377</v>
+        <v>16.859114871070712</v>
       </c>
       <c r="K21" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L21" s="74">
-        <v>-2.953228705448701</v>
+        <v>-3.6400203347162283</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="68"/>
       <c r="B22" s="69" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="71"/>
       <c r="E22" s="71">
         <v>78695.032000000007</v>
       </c>
       <c r="F22" s="72">
         <v>14.383483183292316</v>
       </c>
       <c r="G22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H22" s="71"/>
       <c r="I22" s="71">
-        <v>98960.284</v>
+        <v>98952.797000000006</v>
       </c>
       <c r="J22" s="72">
-        <v>16.666847605415228</v>
+        <v>16.703830358567085</v>
       </c>
       <c r="K22" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L22" s="74">
-        <v>25.751628133272746</v>
+        <v>25.742114190893268</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="68"/>
       <c r="B23" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="71"/>
       <c r="E23" s="71">
         <v>47487.788999999997</v>
       </c>
       <c r="F23" s="72">
         <v>8.6795798557300756</v>
       </c>
       <c r="G23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H23" s="71"/>
       <c r="I23" s="71">
-        <v>48808.6</v>
+        <v>48662.745000000003</v>
       </c>
       <c r="J23" s="72">
-        <v>8.22032299375444</v>
+        <v>8.2145655494933472</v>
       </c>
       <c r="K23" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L23" s="74">
-        <v>2.7813697538118727</v>
+        <v>2.4742276377617953</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="68"/>
       <c r="B24" s="69" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="71"/>
       <c r="E24" s="71">
         <v>26356.064999999999</v>
       </c>
       <c r="F24" s="72">
         <v>4.8172293481659567</v>
       </c>
       <c r="G24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H24" s="71"/>
       <c r="I24" s="71">
         <v>23480.669000000002</v>
       </c>
       <c r="J24" s="72">
-        <v>3.9546039691660302</v>
+        <v>3.9636788809685193</v>
       </c>
       <c r="K24" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L24" s="74">
         <v>-10.909807666660395</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="68"/>
       <c r="B25" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="71"/>
       <c r="E25" s="71">
         <v>128404.54699999996</v>
       </c>
       <c r="F25" s="72">
         <v>23.469138972238639</v>
       </c>
       <c r="G25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H25" s="75"/>
       <c r="I25" s="71">
-        <v>136684.64500000008</v>
+        <v>136797.06399999995</v>
       </c>
       <c r="J25" s="72">
-        <v>23.020367930788087</v>
+        <v>23.092171417913971</v>
       </c>
       <c r="K25" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L25" s="74">
-        <v>6.4484460974735702</v>
+        <v>6.5359967353804036</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="76">
         <v>4403</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="77">
         <v>1188.0709999999999</v>
       </c>
       <c r="D26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="79">
         <v>114385.19899999999</v>
       </c>
       <c r="F26" s="80">
         <v>100</v>
       </c>
       <c r="G26" s="77">
-        <v>1200.566</v>
+        <v>1201.348</v>
       </c>
       <c r="H26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="79">
-        <v>126009.04300000001</v>
+        <v>126027.997</v>
       </c>
       <c r="J26" s="80">
         <v>100</v>
       </c>
       <c r="K26" s="81">
-        <v>1.051704822354903</v>
+        <v>1.1175258044342506</v>
       </c>
       <c r="L26" s="82">
-        <v>10.162017552638094</v>
+        <v>10.17858787831458</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="76"/>
       <c r="B27" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="77">
         <v>1054.8240000000001</v>
       </c>
       <c r="D27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="79">
         <v>104189.774</v>
       </c>
       <c r="F27" s="80">
         <v>91.086762020670179</v>
       </c>
       <c r="G27" s="77">
         <v>1043.6579999999999</v>
       </c>
       <c r="H27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I27" s="79">
         <v>114315.352</v>
       </c>
       <c r="J27" s="80">
-        <v>90.719958884220702</v>
+        <v>90.706315042045773</v>
       </c>
       <c r="K27" s="81">
         <v>-1.0585652203590521</v>
       </c>
       <c r="L27" s="82">
         <v>9.7183990436527807</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="68"/>
       <c r="B28" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="70">
         <v>698.29399999999998</v>
       </c>
       <c r="D28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="71">
         <v>63398.082000000002</v>
       </c>
       <c r="F28" s="72">
         <v>55.425074707436586</v>
       </c>
       <c r="G28" s="70">
         <v>791.98199999999997</v>
       </c>
       <c r="H28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I28" s="71">
         <v>81073.337</v>
       </c>
       <c r="J28" s="72">
-        <v>64.339300632574435</v>
+        <v>64.329624313556295</v>
       </c>
       <c r="K28" s="85">
         <v>13.416698410698071</v>
       </c>
       <c r="L28" s="74">
         <v>27.879794533847253</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="68"/>
       <c r="B29" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="70">
         <v>103.116</v>
       </c>
       <c r="D29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="71">
         <v>9994.6360000000004</v>
       </c>
       <c r="F29" s="72">
         <v>8.7377004082494985</v>
       </c>
       <c r="G29" s="70">
         <v>62.274999999999999</v>
       </c>
       <c r="H29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I29" s="71">
         <v>8287.9670000000006</v>
       </c>
       <c r="J29" s="72">
-        <v>6.5772795369932293</v>
+        <v>6.5762903460252575</v>
       </c>
       <c r="K29" s="85">
         <v>-39.606850537259007</v>
       </c>
       <c r="L29" s="74">
         <v>-17.075849485664108</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="68"/>
       <c r="B30" s="83" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="70">
         <v>176.303</v>
       </c>
       <c r="D30" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="71">
         <v>21726.819</v>
       </c>
       <c r="F30" s="72">
         <v>18.994432138025129</v>
       </c>
       <c r="G30" s="70">
         <v>159.59399999999999</v>
       </c>
       <c r="H30" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="71">
         <v>20093.839</v>
       </c>
       <c r="J30" s="72">
-        <v>15.946346803062379</v>
+        <v>15.943948549781364</v>
       </c>
       <c r="K30" s="85">
         <v>-9.4774337362381829</v>
       </c>
       <c r="L30" s="74">
         <v>-7.5159644861035542</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="68"/>
       <c r="B31" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="70">
         <v>12.775</v>
       </c>
       <c r="D31" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="71">
         <v>1484.6479999999999</v>
       </c>
       <c r="F31" s="72">
         <v>1.297937157061728</v>
       </c>
       <c r="G31" s="70">
         <v>5.9569999999999999</v>
       </c>
       <c r="H31" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="71">
         <v>1353.6880000000001</v>
       </c>
       <c r="J31" s="72">
-        <v>1.0742784547613775</v>
+        <v>1.0741168884878809</v>
       </c>
       <c r="K31" s="85">
         <v>-53.369863013698634</v>
       </c>
       <c r="L31" s="74">
         <v>-8.8209461097849324</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="68"/>
       <c r="B32" s="69" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="70">
         <v>49.215000000000003</v>
       </c>
       <c r="D32" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="71">
         <v>6395.951</v>
       </c>
       <c r="F32" s="72">
         <v>5.591589695096828</v>
       </c>
       <c r="G32" s="70">
         <v>21.898</v>
       </c>
       <c r="H32" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="71">
         <v>3244.5390000000002</v>
       </c>
       <c r="J32" s="72">
-        <v>2.5748461560810361</v>
+        <v>2.5744589116972159</v>
       </c>
       <c r="K32" s="85">
         <v>-55.505435334755674</v>
       </c>
       <c r="L32" s="74">
         <v>-49.271984729088757</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="68"/>
       <c r="B33" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="70">
         <v>15.121000000000095</v>
       </c>
       <c r="D33" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="71">
         <v>1189.6379999999917</v>
       </c>
       <c r="F33" s="72">
         <v>1.0400279148004032</v>
       </c>
       <c r="G33" s="70">
         <v>1.9519999999999982</v>
       </c>
       <c r="H33" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="71">
         <v>261.98199999998906</v>
       </c>
       <c r="J33" s="72">
-        <v>0.20790730074823999</v>
+        <v>0.20787603249775446</v>
       </c>
       <c r="K33" s="85">
         <v>-87.090800872958226</v>
       </c>
       <c r="L33" s="74">
         <v>-77.978006754996827</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="76"/>
       <c r="B34" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="77">
         <v>133.24700000000001</v>
       </c>
       <c r="D34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="79">
         <v>10195.424999999999</v>
       </c>
       <c r="F34" s="80">
         <v>8.9132379793298249</v>
       </c>
       <c r="G34" s="77">
-        <v>156.90799999999999</v>
+        <v>157.69</v>
       </c>
       <c r="H34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I34" s="79">
-        <v>11693.691000000001</v>
+        <v>11712.645</v>
       </c>
       <c r="J34" s="80">
-        <v>9.2800411157792855</v>
+        <v>9.2936849579542233</v>
       </c>
       <c r="K34" s="81">
-        <v>17.757247817962106</v>
+        <v>18.344127822765227</v>
       </c>
       <c r="L34" s="82">
-        <v>14.695473705117751</v>
+        <v>14.881380619248352</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="68"/>
       <c r="B35" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="70">
         <v>108.258</v>
       </c>
       <c r="D35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E35" s="71">
         <v>7752.2920000000004</v>
       </c>
       <c r="F35" s="72">
         <v>6.7773558710161446</v>
       </c>
       <c r="G35" s="70">
-        <v>130.995</v>
+        <v>131.77699999999999</v>
       </c>
       <c r="H35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I35" s="71">
-        <v>8296.9259999999995</v>
+        <v>8315.8799999999992</v>
       </c>
       <c r="J35" s="72">
-        <v>6.5843893441838128</v>
+        <v>6.5984385993217041</v>
       </c>
       <c r="K35" s="85">
-        <v>21.002604888322352</v>
+        <v>21.724953352177199</v>
       </c>
       <c r="L35" s="74">
-        <v>7.0254577613949403</v>
+        <v>7.2699531957774397</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="68"/>
       <c r="B36" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="70">
         <v>23.109000000000002</v>
       </c>
       <c r="D36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E36" s="71">
         <v>1970.087</v>
       </c>
       <c r="F36" s="72">
         <v>1.7223268545434798</v>
       </c>
       <c r="G36" s="70">
         <v>6.4249999999999998</v>
       </c>
       <c r="H36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I36" s="71">
         <v>759.45899999999995</v>
       </c>
       <c r="J36" s="72">
-        <v>0.60270198226963756</v>
+        <v>0.60261133881227991</v>
       </c>
       <c r="K36" s="85">
         <v>-72.196979531784152</v>
       </c>
       <c r="L36" s="74">
         <v>-61.450484166435295</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="68"/>
       <c r="B37" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="70">
         <v>1.079</v>
       </c>
       <c r="D37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E37" s="71">
         <v>213.559</v>
       </c>
       <c r="F37" s="72">
         <v>0.18670160288832474</v>
       </c>
       <c r="G37" s="70">
         <v>16.334</v>
       </c>
       <c r="H37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I37" s="71">
         <v>1809.4069999999999</v>
       </c>
       <c r="J37" s="72">
-        <v>1.4359342448144772</v>
+        <v>1.4357182872627896</v>
       </c>
       <c r="K37" s="85">
         <v>1413.8090824837811</v>
       </c>
       <c r="L37" s="74">
         <v>747.2632855557481</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="68"/>
       <c r="B38" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="70">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E38" s="71">
         <v>45.491</v>
       </c>
       <c r="F38" s="72">
         <v>3.9770005558149177E-2</v>
       </c>
       <c r="G38" s="70">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="H38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I38" s="71">
         <v>12.218</v>
       </c>
       <c r="J38" s="72">
-        <v>9.6961295071497349E-3</v>
+        <v>9.6946712562606223E-3</v>
       </c>
       <c r="K38" s="85">
         <v>-93.103448275862064</v>
       </c>
       <c r="L38" s="74">
         <v>-73.141940163988465</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="68"/>
       <c r="B39" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="70">
         <v>2.7E-2</v>
       </c>
       <c r="D39" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E39" s="71">
         <v>3.859</v>
       </c>
       <c r="F39" s="72">
         <v>3.3736882339121515E-3</v>
       </c>
       <c r="G39" s="70">
         <v>0.08</v>
       </c>
       <c r="H39" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I39" s="71">
         <v>101.774</v>
       </c>
       <c r="J39" s="72">
-        <v>8.0767219222512468E-2</v>
+        <v>8.075507222415032E-2</v>
       </c>
       <c r="K39" s="85">
         <v>196.29629629629633</v>
       </c>
       <c r="L39" s="74">
         <v>2537.3153666753046</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="68"/>
       <c r="B40" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="70">
         <v>0.68700000000004025</v>
       </c>
       <c r="D40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="71">
         <v>210.13699999999881</v>
       </c>
       <c r="F40" s="72">
         <v>0.18370995708981439</v>
       </c>
       <c r="G40" s="70">
-        <v>3.0679999999999552</v>
+        <v>3.0679999999999836</v>
       </c>
       <c r="H40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I40" s="71">
         <v>713.90700000000106</v>
       </c>
       <c r="J40" s="72">
-        <v>0.56655219578169569</v>
+        <v>0.56646698907703896</v>
       </c>
       <c r="K40" s="85">
-        <v>346.57933042209248</v>
+        <v>346.57933042209663</v>
       </c>
       <c r="L40" s="74">
         <v>239.7340782441955</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="76">
         <v>4407</v>
       </c>
       <c r="B41" s="39" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="77">
         <v>460.82900000000001</v>
       </c>
       <c r="D41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E41" s="79">
         <v>115665.893</v>
       </c>
       <c r="F41" s="80">
         <v>100</v>
       </c>
       <c r="G41" s="77">
-        <v>568.81100000000004</v>
+        <v>570.72900000000004</v>
       </c>
       <c r="H41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I41" s="79">
-        <v>150033.255</v>
+        <v>150586.51</v>
       </c>
       <c r="J41" s="80">
         <v>100</v>
       </c>
       <c r="K41" s="81">
-        <v>23.432119072367414</v>
+        <v>23.848325517708311</v>
       </c>
       <c r="L41" s="82">
-        <v>29.712615455275142</v>
+        <v>30.190937098458242</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="76"/>
       <c r="B42" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="77">
         <v>439.15100000000001</v>
       </c>
       <c r="D42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E42" s="79">
         <v>105873.792</v>
       </c>
       <c r="F42" s="80">
         <v>91.534150002196412</v>
       </c>
       <c r="G42" s="77">
-        <v>547.87300000000005</v>
+        <v>549.77800000000002</v>
       </c>
       <c r="H42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I42" s="79">
-        <v>141211.35</v>
+        <v>141755.94</v>
       </c>
       <c r="J42" s="80">
-        <v>94.120033588553412</v>
+        <v>94.135882423996676</v>
       </c>
       <c r="K42" s="81">
-        <v>24.757315820754144</v>
+        <v>25.191107386753075</v>
       </c>
       <c r="L42" s="82">
-        <v>33.377058979808716</v>
+        <v>33.891435568870534</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="68"/>
       <c r="B43" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="70">
         <v>121.381</v>
       </c>
       <c r="D43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E43" s="71">
         <v>28821.984</v>
       </c>
       <c r="F43" s="72">
         <v>24.918308459348513</v>
       </c>
       <c r="G43" s="70">
-        <v>119.95</v>
+        <v>120.361</v>
       </c>
       <c r="H43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I43" s="71">
-        <v>30397.753000000001</v>
+        <v>30503.059000000001</v>
       </c>
       <c r="J43" s="72">
-        <v>20.260676874603565</v>
+        <v>20.256169692756675</v>
       </c>
       <c r="K43" s="85">
-        <v>-1.1789324523607461</v>
+        <v>-0.84032921132631622</v>
       </c>
       <c r="L43" s="74">
-        <v>5.4672468071594249</v>
+        <v>5.8326137437311765</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="68"/>
       <c r="B44" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="70">
         <v>173.25</v>
       </c>
       <c r="D44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E44" s="71">
         <v>42851.775000000001</v>
       </c>
       <c r="F44" s="72">
         <v>37.047891896706318</v>
       </c>
       <c r="G44" s="70">
-        <v>242.977</v>
+        <v>244.346</v>
       </c>
       <c r="H44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I44" s="71">
-        <v>64631</v>
+        <v>65043.313999999998</v>
       </c>
       <c r="J44" s="72">
-        <v>43.077782988844703</v>
+        <v>43.193320570348561</v>
       </c>
       <c r="K44" s="85">
-        <v>40.246464646464645</v>
+        <v>41.036652236652237</v>
       </c>
       <c r="L44" s="74">
-        <v>50.824557442486331</v>
+        <v>51.786743956347195</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="68"/>
       <c r="B45" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="70">
         <v>80.751000000000005</v>
       </c>
       <c r="D45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E45" s="71">
         <v>19459.213</v>
       </c>
       <c r="F45" s="72">
         <v>16.823639618638488</v>
       </c>
       <c r="G45" s="70">
         <v>107.973</v>
       </c>
       <c r="H45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I45" s="71">
         <v>26198.019</v>
       </c>
       <c r="J45" s="72">
-        <v>17.461474791038825</v>
+        <v>17.397321313841456</v>
       </c>
       <c r="K45" s="85">
         <v>33.711037634208857</v>
       </c>
       <c r="L45" s="74">
         <v>34.630413881589149</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="68"/>
       <c r="B46" s="83" t="s">
         <v>73</v>
       </c>
       <c r="C46" s="70">
         <v>35.095999999999997</v>
       </c>
       <c r="D46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="71">
         <v>7609.0780000000004</v>
       </c>
       <c r="F46" s="72">
         <v>6.5784976043024201</v>
       </c>
       <c r="G46" s="70">
         <v>30.382000000000001</v>
       </c>
       <c r="H46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I46" s="71">
         <v>7551.3940000000002</v>
       </c>
       <c r="J46" s="72">
-        <v>5.0331468180171122</v>
+        <v>5.0146550311844003</v>
       </c>
       <c r="K46" s="85">
         <v>-13.431730111693627</v>
       </c>
       <c r="L46" s="74">
         <v>-0.75809447609815794</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="68"/>
       <c r="B47" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="70">
         <v>20.268000000000001</v>
       </c>
       <c r="D47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E47" s="71">
         <v>4463.3109999999997</v>
       </c>
       <c r="F47" s="72">
         <v>3.8587961275671812</v>
       </c>
       <c r="G47" s="70">
-        <v>26.382000000000001</v>
+        <v>26.507000000000001</v>
       </c>
       <c r="H47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I47" s="71">
-        <v>6018.7790000000005</v>
+        <v>6045.7489999999998</v>
       </c>
       <c r="J47" s="72">
-        <v>4.0116299549723156</v>
+        <v>4.0148011930152308</v>
       </c>
       <c r="K47" s="85">
-        <v>30.165778567199531</v>
+        <v>30.782514308269192</v>
       </c>
       <c r="L47" s="74">
-        <v>34.850092229737086</v>
+        <v>35.454352161433519</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="68"/>
       <c r="B48" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="70">
         <v>8.4050000000000296</v>
       </c>
       <c r="D48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="71">
         <v>2668.4309999999969</v>
       </c>
       <c r="F48" s="72">
         <v>2.3070162956334905</v>
       </c>
       <c r="G48" s="70">
         <v>20.20900000000006</v>
       </c>
       <c r="H48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I48" s="71">
         <v>6414.4049999999988</v>
       </c>
       <c r="J48" s="72">
-        <v>4.2753221610768879</v>
+        <v>4.2596146228503455</v>
       </c>
       <c r="K48" s="85">
         <v>140.44021415823903</v>
       </c>
       <c r="L48" s="74">
         <v>140.38114532472477</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="76"/>
       <c r="B49" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C49" s="77">
         <v>21.678000000000001</v>
       </c>
       <c r="D49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E49" s="79">
         <v>9792.1010000000006</v>
       </c>
       <c r="F49" s="80">
         <v>8.4658499978035895</v>
       </c>
       <c r="G49" s="77">
-        <v>20.937999999999999</v>
+        <v>20.951000000000001</v>
       </c>
       <c r="H49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I49" s="79">
-        <v>8821.9050000000007</v>
+        <v>8830.57</v>
       </c>
       <c r="J49" s="80">
-        <v>5.8799664114465831</v>
+        <v>5.8641175760033217</v>
       </c>
       <c r="K49" s="81">
-        <v>-3.4135990405019001</v>
+        <v>-3.3536304087092921</v>
       </c>
       <c r="L49" s="82">
-        <v>-9.907945189699328</v>
+        <v>-9.8194554978548609</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="68"/>
       <c r="B50" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C50" s="70">
         <v>2.8380000000000001</v>
       </c>
       <c r="D50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E50" s="71">
         <v>1308.4580000000001</v>
       </c>
       <c r="F50" s="72">
         <v>1.1312392668770563</v>
       </c>
       <c r="G50" s="70">
         <v>1.149</v>
       </c>
       <c r="H50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I50" s="71">
         <v>868.35500000000002</v>
       </c>
       <c r="J50" s="72">
-        <v>0.57877501891164063</v>
+        <v>0.57664859886851749</v>
       </c>
       <c r="K50" s="85">
         <v>-59.513742071881602</v>
       </c>
       <c r="L50" s="74">
         <v>-33.635240871315702</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="68"/>
       <c r="B51" s="83" t="s">
         <v>73</v>
       </c>
       <c r="C51" s="70">
         <v>5.734</v>
       </c>
       <c r="D51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E51" s="71">
         <v>3633.4659999999999</v>
       </c>
       <c r="F51" s="72">
         <v>3.141346083758676</v>
       </c>
       <c r="G51" s="70">
         <v>3.4129999999999998</v>
       </c>
       <c r="H51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I51" s="71">
         <v>2398.0610000000001</v>
       </c>
       <c r="J51" s="72">
-        <v>1.5983529784780051</v>
+        <v>1.592480627912819</v>
       </c>
       <c r="K51" s="85">
         <v>-40.477851412626443</v>
       </c>
       <c r="L51" s="74">
         <v>-34.000730982483383</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="68"/>
       <c r="B52" s="83" t="s">
         <v>77</v>
       </c>
       <c r="C52" s="70">
         <v>7.0640000000000001</v>
       </c>
       <c r="D52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E52" s="71">
         <v>533.05999999999995</v>
       </c>
       <c r="F52" s="72">
         <v>0.4608618722201886</v>
       </c>
       <c r="G52" s="70">
         <v>8.6539999999999999</v>
       </c>
       <c r="H52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I52" s="71">
         <v>727.62900000000002</v>
       </c>
       <c r="J52" s="72">
-        <v>0.48497848027092394</v>
+        <v>0.48319666881183448</v>
       </c>
       <c r="K52" s="85">
         <v>22.508493771234424</v>
       </c>
       <c r="L52" s="74">
         <v>36.500393951900364</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="68"/>
       <c r="B53" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C53" s="70">
         <v>1.256</v>
       </c>
       <c r="D53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E53" s="71">
         <v>951.58299999999997</v>
       </c>
       <c r="F53" s="72">
         <v>0.82269973915301042</v>
       </c>
       <c r="G53" s="70">
         <v>1.9870000000000001</v>
       </c>
       <c r="H53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I53" s="71">
         <v>910.74099999999999</v>
       </c>
       <c r="J53" s="72">
-        <v>0.60702608898273924</v>
+        <v>0.60479587447773375</v>
       </c>
       <c r="K53" s="85">
         <v>58.200636942675168</v>
       </c>
       <c r="L53" s="74">
         <v>-4.2920060572750867</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="68"/>
       <c r="B54" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C54" s="70">
         <v>0.159</v>
       </c>
       <c r="D54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E54" s="71">
         <v>203.298</v>
       </c>
       <c r="F54" s="72">
         <v>0.17576313529174936</v>
       </c>
       <c r="G54" s="70">
         <v>5.7000000000000002E-2</v>
       </c>
       <c r="H54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I54" s="71">
         <v>182.386</v>
       </c>
       <c r="J54" s="72">
-        <v>0.12156371599083152</v>
+        <v>0.12111709076729382</v>
       </c>
       <c r="K54" s="85">
         <v>-64.150943396226424</v>
       </c>
       <c r="L54" s="74">
         <v>-10.28637763283456</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="68"/>
       <c r="B55" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C55" s="70">
         <v>4.6270000000000024</v>
       </c>
       <c r="D55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E55" s="71">
         <v>3162.2360000000008</v>
       </c>
       <c r="F55" s="72">
         <v>2.733939900502909</v>
       </c>
       <c r="G55" s="70">
-        <v>5.677999999999999</v>
+        <v>5.6910000000000007</v>
       </c>
       <c r="H55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I55" s="71">
-        <v>3734.7330000000002</v>
+        <v>3743.3979999999992</v>
       </c>
       <c r="J55" s="72">
-        <v>2.4892701288124424</v>
+        <v>2.4858787151651232</v>
       </c>
       <c r="K55" s="85">
-        <v>22.714501837043354</v>
+        <v>22.995461422087697</v>
       </c>
       <c r="L55" s="74">
-        <v>18.104183242490414</v>
+        <v>18.378198211645124</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="76">
         <v>4412</v>
       </c>
       <c r="B56" s="39" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="77">
         <v>37.646000000000001</v>
       </c>
       <c r="D56" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E56" s="79">
         <v>28873.792000000001</v>
       </c>
       <c r="F56" s="80">
         <v>100</v>
       </c>
       <c r="G56" s="77">
         <v>43.405999999999999</v>
       </c>
       <c r="H56" s="78" t="s">
@@ -9077,252 +9072,252 @@
         <v>25.909479152657354</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="61" t="s">
         <v>69</v>
       </c>
       <c r="B63" s="103" t="s">
         <v>43</v>
       </c>
       <c r="C63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D63" s="63"/>
       <c r="E63" s="63">
         <v>88553.481</v>
       </c>
       <c r="F63" s="64">
         <v>100</v>
       </c>
       <c r="G63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H63" s="63"/>
       <c r="I63" s="63">
-        <v>92385.828999999998</v>
+        <v>93472.877999999997</v>
       </c>
       <c r="J63" s="64">
         <v>100</v>
       </c>
       <c r="K63" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L63" s="66">
-        <v>4.3277214590807533</v>
+        <v>5.5552835918443417</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="68"/>
       <c r="B64" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D64" s="71"/>
       <c r="E64" s="71">
         <v>27374.833999999999</v>
       </c>
       <c r="F64" s="72">
         <v>30.91333473384293</v>
       </c>
       <c r="G64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H64" s="71"/>
       <c r="I64" s="71">
-        <v>29382.205000000002</v>
+        <v>29432.424999999999</v>
       </c>
       <c r="J64" s="72">
-        <v>31.803800775549679</v>
+        <v>31.487663191455386</v>
       </c>
       <c r="K64" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L64" s="74">
-        <v>7.3329065666663142</v>
+        <v>7.5163597339074295</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="68"/>
       <c r="B65" s="69" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="71"/>
       <c r="E65" s="71">
         <v>8332.4419999999991</v>
       </c>
       <c r="F65" s="72">
         <v>9.4095024903651154</v>
       </c>
       <c r="G65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H65" s="71"/>
       <c r="I65" s="71">
-        <v>9450.8209999999999</v>
+        <v>10021.815000000001</v>
       </c>
       <c r="J65" s="72">
-        <v>10.229730146167764</v>
+        <v>10.721628791615895</v>
       </c>
       <c r="K65" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L65" s="74">
-        <v>13.421983615367511</v>
+        <v>20.274644575983867</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="68"/>
       <c r="B66" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D66" s="71"/>
       <c r="E66" s="71">
         <v>14870.833000000001</v>
       </c>
       <c r="F66" s="72">
         <v>16.793053002625612</v>
       </c>
       <c r="G66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H66" s="71"/>
       <c r="I66" s="71">
-        <v>13453.456</v>
+        <v>13491.188</v>
       </c>
       <c r="J66" s="72">
-        <v>14.562250667253309</v>
+        <v>14.433264802224235</v>
       </c>
       <c r="K66" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L66" s="74">
-        <v>-9.5312549068367609</v>
+        <v>-9.2775233236766255</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="94"/>
       <c r="B67" s="69" t="s">
         <v>64</v>
       </c>
       <c r="C67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="71"/>
       <c r="E67" s="71">
         <v>8424.9580000000005</v>
       </c>
       <c r="F67" s="72">
         <v>9.5139772088688428</v>
       </c>
       <c r="G67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H67" s="71"/>
       <c r="I67" s="71">
         <v>8108.5770000000002</v>
       </c>
       <c r="J67" s="72">
-        <v>8.7768623042826199</v>
+        <v>8.6747912052092815</v>
       </c>
       <c r="K67" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L67" s="74">
         <v>-3.7552828156532088</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="94"/>
       <c r="B68" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D68" s="71"/>
       <c r="E68" s="71">
         <v>3427.011</v>
       </c>
       <c r="F68" s="72">
         <v>3.8699901588284256</v>
       </c>
       <c r="G68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H68" s="71"/>
       <c r="I68" s="71">
         <v>4101.2089999999998</v>
       </c>
       <c r="J68" s="72">
-        <v>4.4392187031195007</v>
+        <v>4.3875925164088772</v>
       </c>
       <c r="K68" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L68" s="74">
         <v>19.673062035692325</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="95"/>
       <c r="B69" s="96" t="s">
         <v>61</v>
       </c>
       <c r="C69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="D69" s="98"/>
       <c r="E69" s="98">
         <v>26123.403000000006</v>
       </c>
       <c r="F69" s="99">
         <v>29.500142405469084</v>
       </c>
       <c r="G69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="H69" s="98"/>
       <c r="I69" s="98">
-        <v>27889.561000000002</v>
+        <v>28317.663999999997</v>
       </c>
       <c r="J69" s="99">
-        <v>30.188137403627131</v>
+        <v>30.295059493086328</v>
       </c>
       <c r="K69" s="100" t="s">
         <v>74</v>
       </c>
       <c r="L69" s="101">
-        <v>6.7608266809649393</v>
+        <v>8.3995986280960047</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="3" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">