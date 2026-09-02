--- v7 (2026-07-03)
+++ v8 (2026-09-02)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Anita.Krampe\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\20DD3OFD\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://zmgovlv-my.sharepoint.com/personal/anita_krampe_zm_gov_lv/Documents/Desktop/Gatavie/Angliski/Year_review/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{19E33954-17D9-4DCF-ABFE-CE5E208470C7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="148" documentId="13_ncr:1_{D5E88BA7-78A9-48F3-9B25-EEF8946FC29A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{4A7140AA-07DC-4EA0-AB76-F16D2DEA3563}"/>
   <bookViews>
-    <workbookView xWindow="3680" yWindow="300" windowWidth="12030" windowHeight="10020" xr2:uid="{6115FE8E-029A-4BD3-922D-BE3C791E55FE}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{6115FE8E-029A-4BD3-922D-BE3C791E55FE}"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId1"/>
     <sheet name="Export_countries" sheetId="2" r:id="rId2"/>
     <sheet name="Import" sheetId="3" r:id="rId3"/>
     <sheet name="Import_countries" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -1120,51 +1121,55 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal_4407_val" xfId="1" xr:uid="{5A37B9EE-0886-4608-BFCE-0A15D2C19A0A}"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013–2022 dizains">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1438,51 +1443,51 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF04C837-F983-4C27-A519-9E98E78F6737}">
   <dimension ref="A1:M48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A8" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
       <selection activeCell="M43" sqref="M43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="24.08984375" customWidth="1"/>
     <col min="2" max="2" width="55.36328125" customWidth="1"/>
     <col min="3" max="3" width="11.36328125" customWidth="1"/>
     <col min="4" max="4" width="5.453125" customWidth="1"/>
     <col min="5" max="5" width="16.08984375" customWidth="1"/>
     <col min="6" max="6" width="10.08984375" customWidth="1"/>
     <col min="7" max="7" width="11.08984375" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="16.453125" customWidth="1"/>
     <col min="10" max="10" width="11.453125" customWidth="1"/>
     <col min="11" max="11" width="11" customWidth="1"/>
     <col min="12" max="12" width="11.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="104" t="s">
         <v>0</v>
@@ -1574,1424 +1579,1424 @@
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="11">
         <v>3605</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>74</v>
       </c>
       <c r="D6" s="14"/>
       <c r="E6" s="14">
         <v>55.304000000000002</v>
       </c>
       <c r="F6" s="14">
         <v>1.6076185421770365E-3</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="16">
         <v>12.941000000000001</v>
       </c>
       <c r="J6" s="17">
-        <v>3.7998392763415192E-4</v>
+        <v>3.7995054732086272E-4</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L6" s="17">
         <v>-76.600245913496309</v>
       </c>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="11">
         <v>44</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="16"/>
       <c r="E7" s="16">
         <v>3029679.6230000001</v>
       </c>
       <c r="F7" s="16">
         <v>88.069021025436371</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="16"/>
       <c r="I7" s="16">
-        <v>2995107.014</v>
+        <v>2994896.034</v>
       </c>
       <c r="J7" s="17">
-        <v>87.944712685597452</v>
+        <v>87.930792619378792</v>
       </c>
       <c r="K7" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="17">
-        <v>-1.1411308554719803</v>
+        <v>-1.1480946280899929</v>
       </c>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="19">
         <v>4401</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="21">
         <v>5182.1831350000002</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E8" s="23">
         <v>687066.44200000004</v>
       </c>
       <c r="F8" s="23">
         <v>19.972167508079043</v>
       </c>
       <c r="G8" s="21">
-        <v>4834.7135369999996</v>
+        <v>4839.9615480000002</v>
       </c>
       <c r="H8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I8" s="23">
-        <v>635956.43700000003</v>
+        <v>637252.23499999999</v>
       </c>
       <c r="J8" s="23">
-        <v>18.673458367628548</v>
+        <v>18.70986287533367</v>
       </c>
       <c r="K8" s="21">
-        <v>-6.7050814096711875</v>
+        <v>-6.6038111368289183</v>
       </c>
       <c r="L8" s="24">
-        <v>-7.4388737210367211</v>
+        <v>-7.2502750760166004</v>
       </c>
       <c r="M8" s="25"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="26">
         <v>44011</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>79</v>
       </c>
       <c r="C9" s="28">
         <v>515.11703899999998</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E9" s="30">
         <v>108676.33</v>
       </c>
       <c r="F9" s="30">
         <v>3.159085838343529</v>
       </c>
       <c r="G9" s="28">
-        <v>355.95036099999999</v>
+        <v>361.07337200000001</v>
       </c>
       <c r="H9" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I9" s="31">
-        <v>93008.698000000004</v>
+        <v>94255.710999999996</v>
       </c>
       <c r="J9" s="31">
-        <v>2.7309953149044648</v>
+        <v>2.7673679763980421</v>
       </c>
       <c r="K9" s="28">
-        <v>-30.899128925921627</v>
+        <v>-29.90459552629941</v>
       </c>
       <c r="L9" s="32">
-        <v>-14.416784225231011</v>
+        <v>-13.26932828887395</v>
       </c>
       <c r="M9" s="25"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="26">
         <v>44012</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="28">
         <v>2614.9445839999998</v>
       </c>
       <c r="D10" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E10" s="30">
         <v>186662.97399999999</v>
       </c>
       <c r="F10" s="30">
         <v>5.4260606491449082</v>
       </c>
       <c r="G10" s="28">
         <v>2430.7802029999998</v>
       </c>
       <c r="H10" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I10" s="31">
         <v>161982.32</v>
       </c>
       <c r="J10" s="31">
-        <v>4.7562536249819969</v>
+        <v>4.7558358040571154</v>
       </c>
       <c r="K10" s="28">
         <v>-7.0427641995490964</v>
       </c>
       <c r="L10" s="32">
         <v>-13.222040488865233</v>
       </c>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="26">
         <v>440131</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="28">
         <v>1803.2635399999999</v>
       </c>
       <c r="D11" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="30">
         <v>356359.69</v>
       </c>
       <c r="F11" s="30">
         <v>10.358933265739561</v>
       </c>
       <c r="G11" s="28">
         <v>1820.8647550000001</v>
       </c>
       <c r="H11" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="31">
         <v>348987.54100000003</v>
       </c>
       <c r="J11" s="31">
-        <v>10.247249557573959</v>
+        <v>10.246349371077354</v>
       </c>
       <c r="K11" s="28">
         <v>0.97607557683998536</v>
       </c>
       <c r="L11" s="32">
         <v>-2.0687381897767327</v>
       </c>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="28">
         <v>248.85797199999999</v>
       </c>
       <c r="D12" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="30">
         <v>35367.447999999997</v>
       </c>
       <c r="F12" s="30">
         <v>1.0280877548510439</v>
       </c>
       <c r="G12" s="28">
-        <v>227.11821800000001</v>
+        <v>227.24321800000001</v>
       </c>
       <c r="H12" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="31">
-        <v>31977.878000000001</v>
+        <v>32026.663</v>
       </c>
       <c r="J12" s="31">
-        <v>0.93895987016812732</v>
+        <v>0.94030972380116085</v>
       </c>
       <c r="K12" s="28">
-        <v>-8.7358077482042571</v>
+        <v>-8.6855782944337339</v>
       </c>
       <c r="L12" s="32">
-        <v>-9.5838693252620217</v>
+        <v>-9.4459317505747009</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19">
         <v>4402</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="33">
         <v>6.5686960000000001</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="34">
         <v>6198.7470000000003</v>
       </c>
       <c r="F13" s="34">
         <v>0.1801898708134001</v>
       </c>
       <c r="G13" s="33">
         <v>6.8244600000000002</v>
       </c>
       <c r="H13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="23">
         <v>5968.8860000000004</v>
       </c>
       <c r="J13" s="23">
-        <v>0.17526317486133236</v>
+        <v>0.17524777857938603</v>
       </c>
       <c r="K13" s="33">
         <v>3.8936799632682062</v>
       </c>
       <c r="L13" s="24">
         <v>-3.7081848960765758</v>
       </c>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="19">
         <v>4403</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="21">
         <v>4731.8</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E14" s="23">
         <v>394615.8</v>
       </c>
       <c r="F14" s="23">
         <v>11.470990834587461</v>
       </c>
       <c r="G14" s="21">
-        <v>3742.1990000000001</v>
+        <v>3744.2359999999999</v>
       </c>
       <c r="H14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I14" s="23">
-        <v>316993.42</v>
+        <v>317243.90100000001</v>
       </c>
       <c r="J14" s="24">
-        <v>9.3078127475297361</v>
+        <v>9.3143492635156164</v>
       </c>
       <c r="K14" s="23">
-        <v>-20.913838285641827</v>
+        <v>-20.870789128872737</v>
       </c>
       <c r="L14" s="24">
-        <v>-19.670367988306602</v>
+        <v>-19.606893337773091</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="26"/>
       <c r="B15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="37">
         <v>795.851</v>
       </c>
       <c r="D15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="31">
         <v>98884.733999999997</v>
       </c>
       <c r="F15" s="31">
         <v>2.8744563126834226</v>
       </c>
       <c r="G15" s="37">
-        <v>1002.4</v>
+        <v>1003.595</v>
       </c>
       <c r="H15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I15" s="31">
-        <v>106315.518</v>
+        <v>106452.785</v>
       </c>
       <c r="J15" s="32">
-        <v>3.1217207401359532</v>
+        <v>3.1254766961270479</v>
       </c>
       <c r="K15" s="31">
-        <v>25.953224912703504</v>
+        <v>26.103378647510656</v>
       </c>
       <c r="L15" s="32">
-        <v>7.5145916861140565</v>
+        <v>7.6534068443770167</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="26"/>
       <c r="B16" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="37">
         <v>537.62800000000004</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E16" s="31">
         <v>61717.02</v>
       </c>
       <c r="F16" s="31">
         <v>1.7940370627786595</v>
       </c>
       <c r="G16" s="37">
         <v>626.70399999999995</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I16" s="31">
-        <v>65794.702000000005</v>
+        <v>65804.645999999993</v>
       </c>
       <c r="J16" s="32">
-        <v>1.9319163344006329</v>
+        <v>1.9320385800135706</v>
       </c>
       <c r="K16" s="31">
         <v>16.568333494535239</v>
       </c>
       <c r="L16" s="32">
-        <v>6.6070623630240215</v>
+        <v>6.6231746121248189</v>
       </c>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="26"/>
       <c r="B17" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="37">
         <v>258.22300000000001</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E17" s="31">
         <v>37167.714</v>
       </c>
       <c r="F17" s="31">
         <v>1.0804192499047631</v>
       </c>
       <c r="G17" s="37">
-        <v>375.69600000000003</v>
+        <v>376.89100000000002</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I17" s="31">
-        <v>40520.815999999999</v>
+        <v>40648.139000000003</v>
       </c>
       <c r="J17" s="32">
-        <v>1.1898044057353205</v>
+        <v>1.1934381161134771</v>
       </c>
       <c r="K17" s="31">
-        <v>45.492849203982608</v>
+        <v>45.9556275002614</v>
       </c>
       <c r="L17" s="32">
-        <v>9.0215448816679942</v>
+        <v>9.3641083226157065</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="26"/>
       <c r="B18" s="27" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="37">
         <v>3935.9490000000001</v>
       </c>
       <c r="D18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="31">
         <v>295731.06599999999</v>
       </c>
       <c r="F18" s="31">
         <v>8.5965345219040383</v>
       </c>
       <c r="G18" s="37">
-        <v>2739.799</v>
+        <v>2740.6410000000001</v>
       </c>
       <c r="H18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I18" s="31">
-        <v>210677.902</v>
+        <v>210791.11600000001</v>
       </c>
       <c r="J18" s="32">
-        <v>6.1860920073937828</v>
+        <v>6.1888725673885681</v>
       </c>
       <c r="K18" s="31">
-        <v>-30.390383615234857</v>
+        <v>-30.368991061621987</v>
       </c>
       <c r="L18" s="32">
-        <v>-28.760307515342333</v>
+        <v>-28.722024760158266</v>
       </c>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="26"/>
       <c r="B19" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="37">
         <v>1391.078</v>
       </c>
       <c r="D19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="31">
         <v>109510.711</v>
       </c>
       <c r="F19" s="31">
         <v>3.1833402569541218</v>
       </c>
       <c r="G19" s="37">
-        <v>984.38699999999994</v>
+        <v>985.00699999999995</v>
       </c>
       <c r="H19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I19" s="31">
-        <v>80427.176999999996</v>
+        <v>80497.960999999996</v>
       </c>
       <c r="J19" s="32">
-        <v>2.3615666953857604</v>
+        <v>2.3634374731599923</v>
       </c>
       <c r="K19" s="31">
-        <v>-29.235671903372783</v>
+        <v>-29.191102152431426</v>
       </c>
       <c r="L19" s="32">
-        <v>-26.557707218246442</v>
+        <v>-26.493070618453025</v>
       </c>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="26"/>
       <c r="B20" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="37">
         <v>2544.8710000000001</v>
       </c>
       <c r="D20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="31">
         <v>186220.35500000001</v>
       </c>
       <c r="F20" s="31">
         <v>5.413194264949917</v>
       </c>
       <c r="G20" s="37">
-        <v>1755.412</v>
+        <v>1755.634</v>
       </c>
       <c r="H20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="31">
-        <v>130250.72500000001</v>
+        <v>130293.155</v>
       </c>
       <c r="J20" s="32">
-        <v>3.8245253120080225</v>
+        <v>3.8254350942285757</v>
       </c>
       <c r="K20" s="31">
-        <v>-31.021572409760651</v>
+        <v>-31.012848981343261</v>
       </c>
       <c r="L20" s="32">
-        <v>-30.055591935693606</v>
+        <v>-30.032807101028247</v>
       </c>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19">
         <v>4404</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="21">
         <v>63.948925000000003</v>
       </c>
       <c r="D21" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="23">
         <v>29710.146000000001</v>
       </c>
       <c r="F21" s="23">
         <v>0.86363701722094077</v>
       </c>
       <c r="G21" s="21">
-        <v>77.773482000000001</v>
+        <v>78.440856999999994</v>
       </c>
       <c r="H21" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I21" s="23">
-        <v>35280.127</v>
+        <v>35628.343000000001</v>
       </c>
       <c r="J21" s="24">
-        <v>1.03592312996613</v>
+        <v>1.0460558243555698</v>
       </c>
       <c r="K21" s="23">
-        <v>21.618122587674456</v>
+        <v>22.661728871908309</v>
       </c>
       <c r="L21" s="24">
-        <v>18.74774025008157</v>
+        <v>19.919784305334616</v>
       </c>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19">
         <v>4406</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="21">
         <v>3.9540000000000002</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E22" s="23">
         <v>1481.357</v>
       </c>
       <c r="F22" s="23">
         <v>4.3061206798491028E-2</v>
       </c>
       <c r="G22" s="21">
         <v>4.3390000000000004</v>
       </c>
       <c r="H22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I22" s="23">
         <v>1835.4359999999999</v>
       </c>
       <c r="J22" s="24">
-        <v>5.3893530654595248E-2</v>
+        <v>5.3888796288726899E-2</v>
       </c>
       <c r="K22" s="23">
         <v>9.7369752149721851</v>
       </c>
       <c r="L22" s="24">
         <v>23.902340894193632</v>
       </c>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="19">
         <v>4407</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="21">
         <v>3273.01</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E23" s="23">
         <v>801461.71699999995</v>
       </c>
       <c r="F23" s="23">
         <v>23.29749596944605</v>
       </c>
       <c r="G23" s="21">
-        <v>3067.431</v>
+        <v>3070.569</v>
       </c>
       <c r="H23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I23" s="23">
-        <v>853591.52899999998</v>
+        <v>854755.821</v>
       </c>
       <c r="J23" s="24">
-        <v>25.063832917445406</v>
+        <v>25.095815007699819</v>
       </c>
       <c r="K23" s="23">
-        <v>-6.2810379436665382</v>
+        <v>-6.1851628928723175</v>
       </c>
       <c r="L23" s="24">
-        <v>6.5043421156945964</v>
+        <v>6.6496131842065331</v>
       </c>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="26">
         <v>44071</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="37">
         <v>2801.5050000000001</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="31">
         <v>699306.71100000001</v>
       </c>
       <c r="F24" s="31">
         <v>20.327976914372162</v>
       </c>
       <c r="G24" s="37">
-        <v>2633.0630000000001</v>
+        <v>2636.201</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I24" s="31">
-        <v>753765.48199999996</v>
+        <v>754929.77399999998</v>
       </c>
       <c r="J24" s="32">
-        <v>22.132661182706865</v>
+        <v>22.164900766564809</v>
       </c>
       <c r="K24" s="31">
-        <v>-6.0125539665287056</v>
+        <v>-5.9005427439893943</v>
       </c>
       <c r="L24" s="32">
-        <v>7.7875373056444115</v>
+        <v>7.9540296303548503</v>
       </c>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="37">
         <v>471.505</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="31">
         <v>102155.00599999999</v>
       </c>
       <c r="F25" s="31">
         <v>2.9695190550738895</v>
       </c>
       <c r="G25" s="37">
         <v>434.36799999999999</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I25" s="31">
         <v>99826.047000000006</v>
       </c>
       <c r="J25" s="32">
-        <v>2.9311717347385393</v>
+        <v>2.9309142411350102</v>
       </c>
       <c r="K25" s="31">
         <v>-7.8762685443420537</v>
       </c>
       <c r="L25" s="32">
         <v>-2.279828557789902</v>
       </c>
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="19">
         <v>4408</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="21">
         <v>81.227999999999994</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="23">
         <v>34256.538</v>
       </c>
       <c r="F26" s="23">
         <v>0.99579498191075233</v>
       </c>
       <c r="G26" s="21">
-        <v>100.416</v>
+        <v>101.033</v>
       </c>
       <c r="H26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="23">
-        <v>43166.150999999998</v>
+        <v>43374.720999999998</v>
       </c>
       <c r="J26" s="24">
-        <v>1.2674788345436112</v>
+        <v>1.2734911509033084</v>
       </c>
       <c r="K26" s="23">
-        <v>23.622396218052895</v>
+        <v>24.381986507115784</v>
       </c>
       <c r="L26" s="24">
-        <v>26.008503836552304</v>
+        <v>26.617351117033479</v>
       </c>
       <c r="M26" s="18"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="19">
         <v>4409</v>
       </c>
       <c r="B27" s="20" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="36"/>
       <c r="E27" s="23">
         <v>54653.417000000001</v>
       </c>
       <c r="F27" s="23">
         <v>1.5887069029823095</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H27" s="36"/>
       <c r="I27" s="23">
         <v>58280.483</v>
       </c>
       <c r="J27" s="24">
-        <v>1.7112778637474244</v>
+        <v>1.7111275337280143</v>
       </c>
       <c r="K27" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L27" s="24">
         <v>6.6364853271662749</v>
       </c>
       <c r="M27" s="18"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="26">
         <v>44091</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D28" s="38"/>
       <c r="E28" s="31">
         <v>32315.888999999999</v>
       </c>
       <c r="F28" s="31">
         <v>0.93938272753028562</v>
       </c>
       <c r="G28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H28" s="38"/>
       <c r="I28" s="31">
         <v>33487.262000000002</v>
       </c>
       <c r="J28" s="32">
-        <v>0.98327960284938454</v>
+        <v>0.98319322503493767</v>
       </c>
       <c r="K28" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L28" s="32">
         <v>3.6247587061584574</v>
       </c>
       <c r="M28" s="25"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="26">
         <v>44092</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D29" s="38"/>
       <c r="E29" s="31">
         <v>22337.527999999998</v>
       </c>
       <c r="F29" s="31">
         <v>0.6493241754520237</v>
       </c>
       <c r="G29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="38"/>
       <c r="I29" s="31">
         <v>24793.221000000001</v>
       </c>
       <c r="J29" s="32">
-        <v>0.72799826089803998</v>
+        <v>0.72793430869307674</v>
       </c>
       <c r="K29" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L29" s="32">
         <v>10.99357547531671</v>
       </c>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="19">
         <v>4410</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="21">
         <v>999.99699999999996</v>
       </c>
       <c r="D30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="23">
         <v>240844.337</v>
       </c>
       <c r="F30" s="23">
         <v>7.0010455290672429</v>
       </c>
       <c r="G30" s="21">
-        <v>994.30799999999999</v>
+        <v>994.31</v>
       </c>
       <c r="H30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="23">
         <v>229279.75700000001</v>
       </c>
       <c r="J30" s="24">
-        <v>6.7322944588411966</v>
+        <v>6.7317030493581953</v>
       </c>
       <c r="K30" s="23">
-        <v>-0.56890170670511664</v>
+        <v>-0.5687017061051195</v>
       </c>
       <c r="L30" s="24">
         <v>-4.8016823414037706</v>
       </c>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="19">
         <v>4411</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="21">
         <v>39.027000000000001</v>
       </c>
       <c r="D31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="23">
         <v>27695.920999999998</v>
       </c>
       <c r="F31" s="23">
         <v>0.80508599996872487</v>
       </c>
       <c r="G31" s="21">
-        <v>26.957999999999998</v>
+        <v>26.96</v>
       </c>
       <c r="H31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="23">
         <v>20755.444</v>
       </c>
       <c r="J31" s="24">
-        <v>0.60943784335914464</v>
+        <v>0.6093843062891211</v>
       </c>
       <c r="K31" s="23">
-        <v>-30.924744407717743</v>
+        <v>-30.919619750429188</v>
       </c>
       <c r="L31" s="24">
         <v>-25.059563825301201</v>
       </c>
       <c r="M31" s="25"/>
     </row>
     <row r="32" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="19">
         <v>4412</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="21">
         <v>323.97500000000002</v>
       </c>
       <c r="D32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="23">
         <v>360187.35499999998</v>
       </c>
       <c r="F32" s="23">
         <v>10.470198729851415</v>
       </c>
       <c r="G32" s="21">
         <v>345.2</v>
       </c>
       <c r="H32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="23">
         <v>380119.57400000002</v>
       </c>
       <c r="J32" s="24">
-        <v>11.161373054566157</v>
+        <v>11.160392565387001</v>
       </c>
       <c r="K32" s="23">
         <v>6.5514314376109164</v>
       </c>
       <c r="L32" s="24">
         <v>5.5338475166625551</v>
       </c>
       <c r="M32" s="25"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="19">
         <v>4413</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="21">
         <v>11.35</v>
       </c>
       <c r="D33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="23">
         <v>8747.5750000000007</v>
       </c>
       <c r="F33" s="23">
         <v>0.254281132812894</v>
       </c>
       <c r="G33" s="21">
         <v>13.952</v>
       </c>
       <c r="H33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="23">
         <v>9506.6270000000004</v>
       </c>
       <c r="J33" s="24">
-        <v>0.27914113793469392</v>
+        <v>0.27911661632217688</v>
       </c>
       <c r="K33" s="23">
         <v>22.925110132158594</v>
       </c>
       <c r="L33" s="24">
         <v>8.6772848475148781</v>
       </c>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="39" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="36"/>
       <c r="E34" s="23">
         <v>126928.16499999999</v>
       </c>
       <c r="F34" s="23">
         <v>3.6896439964289436</v>
       </c>
       <c r="G34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H34" s="36"/>
       <c r="I34" s="23">
-        <v>137956.522</v>
+        <v>138458.64799999999</v>
       </c>
       <c r="J34" s="24">
-        <v>4.0507890481653099</v>
+        <v>4.0651757274481612</v>
       </c>
       <c r="K34" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L34" s="24">
-        <v>8.688660235496199</v>
+        <v>9.0842588010312717</v>
       </c>
       <c r="M34" s="25"/>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="19">
         <v>4418</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="36"/>
       <c r="E35" s="23">
         <v>159104.584</v>
       </c>
       <c r="F35" s="23">
         <v>4.6249725044077072</v>
       </c>
       <c r="G35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H35" s="36"/>
       <c r="I35" s="23">
         <v>168478.34899999999</v>
       </c>
       <c r="J35" s="24">
-        <v>4.9469951915877735</v>
+        <v>4.946560614656156</v>
       </c>
       <c r="K35" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L35" s="24">
         <v>5.8915744376038752</v>
       </c>
       <c r="M35" s="25"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="36"/>
       <c r="E36" s="23">
         <v>12377.974</v>
       </c>
       <c r="F36" s="23">
         <v>0.359812319488378</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H36" s="36"/>
       <c r="I36" s="23">
-        <v>10226.833000000001</v>
+        <v>10228.31</v>
       </c>
       <c r="J36" s="24">
-        <v>0.30028839893351028</v>
+        <v>0.30030538464318468</v>
       </c>
       <c r="K36" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L36" s="24">
-        <v>-17.378781050921578</v>
+        <v>-17.36684856503981</v>
       </c>
       <c r="M36" s="25"/>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="19">
         <v>44219910</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="36"/>
       <c r="E37" s="23">
         <v>10373.396000000001</v>
       </c>
       <c r="F37" s="23">
         <v>0.30154172853582201</v>
       </c>
       <c r="G37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H37" s="36"/>
       <c r="I37" s="23">
         <v>6976.0649999999996</v>
       </c>
       <c r="J37" s="24">
-        <v>0.20483676517511315</v>
+        <v>0.20481877095246995</v>
       </c>
       <c r="K37" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L37" s="24">
         <v>-32.750422330353537</v>
       </c>
       <c r="M37" s="25"/>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="36"/>
       <c r="E38" s="23">
         <v>73976.152000000031</v>
       </c>
       <c r="F38" s="23">
         <v>2.1503947930367948</v>
       </c>
       <c r="G38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H38" s="36"/>
       <c r="I38" s="23">
-        <v>80735.373999999938</v>
+        <v>76753.434000000125</v>
       </c>
       <c r="J38" s="24">
-        <v>2.3706162206577672</v>
+        <v>2.2534973539182257</v>
       </c>
       <c r="K38" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L38" s="24">
-        <v>9.1370283763879812</v>
+        <v>3.7542936810231664</v>
       </c>
       <c r="M38" s="25"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="11">
         <v>47</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="16">
         <v>40981.767999999996</v>
       </c>
       <c r="F39" s="16">
         <v>1.1912890591638492</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="16">
-        <v>19302.830999999998</v>
+        <v>19206.614000000001</v>
       </c>
       <c r="J39" s="16">
-        <v>0.56678506590203726</v>
+        <v>0.56391032389154971</v>
       </c>
       <c r="K39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="L39" s="17">
-        <v>-52.898979370533752</v>
+        <v>-53.133759382952917</v>
       </c>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="11">
         <v>48</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="40"/>
       <c r="E40" s="16">
         <v>131653.02799999999</v>
       </c>
       <c r="F40" s="16">
         <v>3.8269898912655957</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H40" s="40"/>
       <c r="I40" s="16">
-        <v>124674.079</v>
+        <v>124950.73</v>
       </c>
       <c r="J40" s="17">
-        <v>3.6607793997829021</v>
+        <v>3.6685803455406334</v>
       </c>
       <c r="K40" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L40" s="17">
-        <v>-5.3010166997450252</v>
+        <v>-5.090880249256398</v>
       </c>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D41" s="16"/>
       <c r="E41" s="16">
         <v>189982.014</v>
       </c>
       <c r="F41" s="16">
         <v>5.5225410166812035</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H41" s="16"/>
       <c r="I41" s="16">
-        <v>213181.12100000001</v>
+        <v>213441.40599999999</v>
       </c>
       <c r="J41" s="17">
-        <v>6.2595935132548783</v>
+        <v>6.2666856526261077</v>
       </c>
       <c r="K41" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L41" s="17">
-        <v>12.211212267704468</v>
+        <v>12.34821734230062</v>
       </c>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="41"/>
       <c r="E42" s="16">
         <v>47767.828000000001</v>
       </c>
       <c r="F42" s="16">
         <v>1.3885513889108094</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H42" s="41"/>
       <c r="I42" s="16">
-        <v>53392.375</v>
+        <v>53461.839</v>
       </c>
       <c r="J42" s="17">
-        <v>1.5677493515350824</v>
+        <v>1.5696511080155973</v>
       </c>
       <c r="K42" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L42" s="17">
-        <v>11.774759781834749</v>
+        <v>11.920179833171394</v>
       </c>
       <c r="M42" s="25"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="42"/>
       <c r="B43" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="44"/>
       <c r="D43" s="45"/>
       <c r="E43" s="45">
         <v>3440119.5649999999</v>
       </c>
       <c r="F43" s="46">
         <v>100</v>
       </c>
       <c r="G43" s="44"/>
       <c r="H43" s="45"/>
       <c r="I43" s="45">
-        <v>3405670.361</v>
+        <v>3405969.5639999998</v>
       </c>
       <c r="J43" s="46">
         <v>100</v>
       </c>
       <c r="K43" s="44"/>
       <c r="L43" s="46">
-        <v>-1.0013955430645014</v>
+        <v>-0.99269808373652169</v>
       </c>
       <c r="M43" s="47"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="3"/>
       <c r="B44" s="48"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="49"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="50"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
     </row>
     <row r="45" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="3"/>
       <c r="B45" s="48"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
@@ -3190,816 +3195,816 @@
       <c r="I6" s="57"/>
       <c r="J6" s="58"/>
       <c r="K6" s="59"/>
       <c r="L6" s="60"/>
     </row>
     <row r="7" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="61"/>
       <c r="B7" s="61" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="63"/>
       <c r="E7" s="63">
         <v>3440119.5649999999</v>
       </c>
       <c r="F7" s="64">
         <v>100</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="63"/>
       <c r="I7" s="63">
-        <v>3405670.361</v>
+        <v>3405969.5639999998</v>
       </c>
       <c r="J7" s="64">
         <v>100</v>
       </c>
       <c r="K7" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="66">
-        <v>-1.0013955430645014</v>
+        <v>-0.99269808373652169</v>
       </c>
       <c r="N7" s="67"/>
     </row>
     <row r="8" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="68"/>
       <c r="B8" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="71"/>
       <c r="E8" s="71">
         <v>695537.924</v>
       </c>
       <c r="F8" s="72">
         <v>20.21842296054033</v>
       </c>
       <c r="G8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H8" s="71"/>
       <c r="I8" s="71">
-        <v>764721.21200000006</v>
+        <v>764733.54399999999</v>
       </c>
       <c r="J8" s="72">
-        <v>22.454352034688892</v>
+        <v>22.452741565367674</v>
       </c>
       <c r="K8" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L8" s="74">
-        <v>9.9467312439458091</v>
+        <v>9.9485042601357847</v>
       </c>
       <c r="N8" s="67"/>
     </row>
     <row r="9" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="68"/>
       <c r="B9" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D9" s="71"/>
       <c r="E9" s="71">
         <v>233623.927</v>
       </c>
       <c r="F9" s="72">
         <v>6.7911571846776786</v>
       </c>
       <c r="G9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H9" s="71"/>
       <c r="I9" s="71">
-        <v>243435.02900000001</v>
+        <v>243627.136</v>
       </c>
       <c r="J9" s="72">
-        <v>7.1479328060546852</v>
+        <v>7.1529451870345611</v>
       </c>
       <c r="K9" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L9" s="74">
-        <v>4.1995279019515896</v>
+        <v>4.2817570650629477</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="68"/>
       <c r="B10" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="71"/>
       <c r="E10" s="71">
         <v>219289.005</v>
       </c>
       <c r="F10" s="72">
         <v>6.3744588191370033</v>
       </c>
       <c r="G10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H10" s="71"/>
       <c r="I10" s="71">
-        <v>229284.94</v>
+        <v>229467.217</v>
       </c>
       <c r="J10" s="72">
-        <v>6.7324466462066965</v>
+        <v>6.7372069153346086</v>
       </c>
       <c r="K10" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="74">
-        <v>4.5583384356183281</v>
+        <v>4.6414602501388522</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="68"/>
       <c r="B11" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D11" s="71"/>
       <c r="E11" s="71">
         <v>398722.80300000001</v>
       </c>
       <c r="F11" s="72">
         <v>11.590376307167686</v>
       </c>
       <c r="G11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H11" s="71"/>
       <c r="I11" s="71">
-        <v>302371.69799999997</v>
+        <v>302686.81400000001</v>
       </c>
       <c r="J11" s="72">
-        <v>8.8784781246771978</v>
+        <v>8.8869500537909101</v>
       </c>
       <c r="K11" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="74">
-        <v>-24.164934705276949</v>
+        <v>-24.08590335878031</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="68"/>
       <c r="B12" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D12" s="71"/>
       <c r="E12" s="71">
         <v>254411.92499999999</v>
       </c>
       <c r="F12" s="72">
         <v>7.3954384489540264</v>
       </c>
       <c r="G12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H12" s="75"/>
       <c r="I12" s="71">
-        <v>275575.777</v>
+        <v>275674.65899999999</v>
       </c>
       <c r="J12" s="72">
-        <v>8.0916749946134896</v>
+        <v>8.0938673649286912</v>
       </c>
       <c r="K12" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="74">
-        <v>8.3187342731674292</v>
+        <v>8.3576011619738342</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="68"/>
       <c r="B13" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="71"/>
       <c r="E13" s="71">
         <v>280491.891</v>
       </c>
       <c r="F13" s="72">
         <v>8.1535506455572868</v>
       </c>
       <c r="G13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H13" s="71"/>
       <c r="I13" s="71">
-        <v>264308.26</v>
+        <v>264156.16399999999</v>
       </c>
       <c r="J13" s="72">
-        <v>7.7608292049260958</v>
+        <v>7.7556818707966588</v>
       </c>
       <c r="K13" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="74">
-        <v>-5.7697322166079994</v>
+        <v>-5.8239569571014842</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="68"/>
       <c r="B14" s="69" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D14" s="71"/>
       <c r="E14" s="71">
         <v>118754.111</v>
       </c>
       <c r="F14" s="72">
         <v>3.4520344062518071</v>
       </c>
       <c r="G14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H14" s="71"/>
       <c r="I14" s="71">
-        <v>128470.899</v>
+        <v>128233.533</v>
       </c>
       <c r="J14" s="72">
-        <v>3.7722646463728027</v>
+        <v>3.7649641486931382</v>
       </c>
       <c r="K14" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L14" s="74">
-        <v>8.1822750540400246</v>
+        <v>7.9823948157887274</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="68"/>
       <c r="B15" s="69" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="71"/>
       <c r="E15" s="71">
         <v>81186.251999999993</v>
       </c>
       <c r="F15" s="72">
         <v>2.359983438540747</v>
       </c>
       <c r="G15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H15" s="71"/>
       <c r="I15" s="71">
         <v>73724.034</v>
       </c>
       <c r="J15" s="72">
-        <v>2.1647436828957387</v>
+        <v>2.1645535174253836</v>
       </c>
       <c r="K15" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L15" s="74">
         <v>-9.1914798579444135</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="68"/>
       <c r="B16" s="69" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D16" s="71"/>
       <c r="E16" s="71">
         <v>108256.26700000001</v>
       </c>
       <c r="F16" s="72">
         <v>3.146875129033488</v>
       </c>
       <c r="G16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H16" s="71"/>
       <c r="I16" s="71">
-        <v>108169.959</v>
+        <v>108163.23699999999</v>
       </c>
       <c r="J16" s="72">
-        <v>3.1761723107059097</v>
+        <v>3.1756959352558676</v>
       </c>
       <c r="K16" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L16" s="74">
-        <v>-7.9725638424244336E-2</v>
+        <v>-8.5934978711221757E-2</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="68"/>
       <c r="B17" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D17" s="71"/>
       <c r="E17" s="71">
         <v>93572.502999999997</v>
       </c>
       <c r="F17" s="72">
         <v>2.7200363601315698</v>
       </c>
       <c r="G17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H17" s="75"/>
       <c r="I17" s="71">
-        <v>102796.875</v>
+        <v>102550.391</v>
       </c>
       <c r="J17" s="72">
-        <v>3.0184035477178703</v>
+        <v>3.0109015677628057</v>
       </c>
       <c r="K17" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L17" s="74">
-        <v>9.8579942870610218</v>
+        <v>9.594579296441399</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="68"/>
       <c r="B18" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="71"/>
       <c r="E18" s="71">
         <v>956272.95699999994</v>
       </c>
       <c r="F18" s="72">
         <v>27.79766630000838</v>
       </c>
       <c r="G18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H18" s="75"/>
       <c r="I18" s="71">
-        <v>912811.67799999984</v>
+        <v>912952.83499999996</v>
       </c>
       <c r="J18" s="72">
-        <v>26.802702001140617</v>
+        <v>26.80449187360971</v>
       </c>
       <c r="K18" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L18" s="74">
-        <v>-4.5448612430017823</v>
+        <v>-4.5301000810378431</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="61">
         <v>44</v>
       </c>
       <c r="B19" s="61" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="63"/>
       <c r="E19" s="63">
         <v>3029679.6230000001</v>
       </c>
       <c r="F19" s="64">
         <v>100</v>
       </c>
       <c r="G19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="63"/>
       <c r="I19" s="63">
-        <v>2995107.014</v>
+        <v>2994896.034</v>
       </c>
       <c r="J19" s="64">
         <v>100</v>
       </c>
       <c r="K19" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L19" s="66">
-        <v>-1.1411308554719803</v>
+        <v>-1.1480946280899929</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="68"/>
       <c r="B20" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="71"/>
       <c r="E20" s="71">
         <v>679703.84</v>
       </c>
       <c r="F20" s="72">
         <v>22.434842114657481</v>
       </c>
       <c r="G20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H20" s="71"/>
       <c r="I20" s="71">
-        <v>744826.24199999997</v>
+        <v>744825.18200000003</v>
       </c>
       <c r="J20" s="72">
-        <v>24.868101156935825</v>
+        <v>24.869817634544304</v>
       </c>
       <c r="K20" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L20" s="74">
-        <v>9.5809966293555142</v>
+        <v>9.5808406790816516</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="68"/>
       <c r="B21" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="71"/>
       <c r="E21" s="71">
         <v>182601.217</v>
       </c>
       <c r="F21" s="72">
         <v>6.02708007849317</v>
       </c>
       <c r="G21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H21" s="71"/>
       <c r="I21" s="71">
-        <v>190003.13500000001</v>
+        <v>190042.05499999999</v>
       </c>
       <c r="J21" s="72">
-        <v>6.3437845162750506</v>
+        <v>6.345530958087342</v>
       </c>
       <c r="K21" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L21" s="74">
-        <v>4.0535972988613791</v>
+        <v>4.0749115051078704</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="68"/>
       <c r="B22" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="71"/>
       <c r="E22" s="71">
         <v>185540.986</v>
       </c>
       <c r="F22" s="72">
         <v>6.1241124174138459</v>
       </c>
       <c r="G22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H22" s="71"/>
       <c r="I22" s="71">
-        <v>196570.09</v>
+        <v>196654.88200000001</v>
       </c>
       <c r="J22" s="72">
-        <v>6.5630406219602273</v>
+        <v>6.5663341821367558</v>
       </c>
       <c r="K22" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L22" s="74">
-        <v>5.9442952405135934</v>
+        <v>5.9899951162273162</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="68"/>
       <c r="B23" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="71"/>
       <c r="E23" s="71">
         <v>375016.91800000001</v>
       </c>
       <c r="F23" s="72">
         <v>12.378104772301198</v>
       </c>
       <c r="G23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H23" s="71"/>
       <c r="I23" s="71">
-        <v>277196.88299999997</v>
+        <v>277206.12</v>
       </c>
       <c r="J23" s="72">
-        <v>9.2549909470446714</v>
+        <v>9.2559513536689266</v>
       </c>
       <c r="K23" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L23" s="74">
-        <v>-26.084165888217349</v>
+        <v>-26.081702799338778</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="68"/>
       <c r="B24" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="71"/>
       <c r="E24" s="71">
         <v>225468.84099999999</v>
       </c>
       <c r="F24" s="72">
         <v>7.4420027546259124</v>
       </c>
       <c r="G24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H24" s="71"/>
       <c r="I24" s="71">
-        <v>206138.10399999999</v>
+        <v>205988.56899999999</v>
       </c>
       <c r="J24" s="72">
-        <v>6.8824954512960845</v>
+        <v>6.877987304450115</v>
       </c>
       <c r="K24" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L24" s="74">
-        <v>-8.5735735874918486</v>
+        <v>-8.6398953902459628</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="68"/>
       <c r="B25" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="71"/>
       <c r="E25" s="71">
         <v>1381347.821</v>
       </c>
       <c r="F25" s="72">
         <v>45.593857862508386</v>
       </c>
       <c r="G25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H25" s="75"/>
       <c r="I25" s="71">
-        <v>1380372.56</v>
+        <v>1380179.226</v>
       </c>
       <c r="J25" s="72">
-        <v>46.087587306488139</v>
+        <v>46.084378567112559</v>
       </c>
       <c r="K25" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L25" s="74">
-        <v>-7.0602131134062898E-2</v>
+        <v>-8.4598171599821276E-2</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="76">
         <v>4403</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="77">
         <v>4731.8</v>
       </c>
       <c r="D26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="79">
         <v>394615.8</v>
       </c>
       <c r="F26" s="80">
         <v>100</v>
       </c>
       <c r="G26" s="77">
-        <v>3742.1990000000001</v>
+        <v>3744.2359999999999</v>
       </c>
       <c r="H26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="79">
-        <v>316993.42</v>
+        <v>317243.90100000001</v>
       </c>
       <c r="J26" s="80">
         <v>100</v>
       </c>
       <c r="K26" s="81">
-        <v>-20.913838285641827</v>
+        <v>-20.870789128872737</v>
       </c>
       <c r="L26" s="82">
-        <v>-19.670367988306602</v>
+        <v>-19.606893337773091</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="76"/>
       <c r="B27" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="77">
         <v>1928.7059999999999</v>
       </c>
       <c r="D27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="79">
         <v>171227.731</v>
       </c>
       <c r="F27" s="80">
         <v>43.390997268735823</v>
       </c>
       <c r="G27" s="77">
-        <v>1611.0909999999999</v>
+        <v>1611.711</v>
       </c>
       <c r="H27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I27" s="79">
-        <v>146221.87899999999</v>
+        <v>146302.60699999999</v>
       </c>
       <c r="J27" s="80">
-        <v>46.12773318764787</v>
+        <v>46.116759546466426</v>
       </c>
       <c r="K27" s="81">
-        <v>-16.46777684105302</v>
+        <v>-16.435630935974686</v>
       </c>
       <c r="L27" s="82">
-        <v>-14.603856427905368</v>
+        <v>-14.556709859105712</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="68"/>
       <c r="B28" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="70">
         <v>872.97400000000005</v>
       </c>
       <c r="D28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="71">
         <v>69960.570999999996</v>
       </c>
       <c r="F28" s="72">
         <v>17.728781006741244</v>
       </c>
       <c r="G28" s="70">
         <v>668.60599999999999</v>
       </c>
       <c r="H28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I28" s="71">
         <v>48873.432999999997</v>
       </c>
       <c r="J28" s="72">
-        <v>15.417806779711706</v>
+        <v>15.405633597980502</v>
       </c>
       <c r="K28" s="85">
         <v>-23.410548309571652</v>
       </c>
       <c r="L28" s="74">
         <v>-30.141460680759742</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="68"/>
       <c r="B29" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="70">
         <v>211.35900000000001</v>
       </c>
       <c r="D29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="71">
         <v>20407.965</v>
       </c>
       <c r="F29" s="72">
         <v>5.1716036205342011</v>
       </c>
       <c r="G29" s="70">
-        <v>177.405</v>
+        <v>177.76499999999999</v>
       </c>
       <c r="H29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I29" s="71">
-        <v>18215.884999999998</v>
+        <v>18266.545999999998</v>
       </c>
       <c r="J29" s="72">
-        <v>5.7464552418785217</v>
+        <v>5.7578872099419813</v>
       </c>
       <c r="K29" s="86">
-        <v>-16.064610449519538</v>
+        <v>-15.894284132684211</v>
       </c>
       <c r="L29" s="87">
-        <v>-10.741296351694066</v>
+        <v>-10.493055040029722</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="68"/>
       <c r="B30" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="88">
         <v>365.17200000000003</v>
       </c>
       <c r="D30" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="90">
         <v>28355.280999999999</v>
       </c>
       <c r="F30" s="91">
         <v>7.1855412276953938</v>
       </c>
       <c r="G30" s="70">
         <v>142.88999999999999</v>
       </c>
       <c r="H30" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="71">
         <v>9909.7209999999995</v>
       </c>
       <c r="J30" s="72">
-        <v>3.1261598426869557</v>
+        <v>3.1236915725607597</v>
       </c>
       <c r="K30" s="86">
         <v>-60.870493904242394</v>
       </c>
       <c r="L30" s="87">
         <v>-65.051585981461429</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="68"/>
       <c r="B31" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="88">
         <v>5.3129999999999997</v>
       </c>
       <c r="D31" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="90">
         <v>406.05099999999999</v>
       </c>
       <c r="F31" s="91">
         <v>0.1028978059165396</v>
       </c>
@@ -4018,890 +4023,890 @@
       <c r="K31" s="71" t="s">
         <v>74</v>
       </c>
       <c r="L31" s="72" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="68"/>
       <c r="B32" s="83" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="88">
         <v>364.94299999999998</v>
       </c>
       <c r="D32" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="90">
         <v>41100.186999999998</v>
       </c>
       <c r="F32" s="91">
         <v>10.415241102865117</v>
       </c>
       <c r="G32" s="70">
-        <v>512.78700000000003</v>
+        <v>513.04700000000003</v>
       </c>
       <c r="H32" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="71">
-        <v>56906.917000000001</v>
+        <v>56936.983999999997</v>
       </c>
       <c r="J32" s="72">
-        <v>17.952081465918127</v>
+        <v>17.947384904966228</v>
       </c>
       <c r="K32" s="86">
-        <v>40.511531937864284</v>
+        <v>40.582775940352342</v>
       </c>
       <c r="L32" s="87">
-        <v>38.459022096420156</v>
+        <v>38.532177481333605</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="68"/>
       <c r="B33" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="88">
         <v>108.94499999999971</v>
       </c>
       <c r="D33" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="90">
         <v>10997.676000000007</v>
       </c>
       <c r="F33" s="91">
         <v>2.7869325049833304</v>
       </c>
       <c r="G33" s="70">
-        <v>109.40299999999979</v>
+        <v>109.40300000000002</v>
       </c>
       <c r="H33" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="71">
         <v>12315.922999999981</v>
       </c>
       <c r="J33" s="72">
-        <v>3.8852298574525563</v>
+        <v>3.8821622610169526</v>
       </c>
       <c r="K33" s="86">
-        <v>0.42039561246508322</v>
+        <v>0.42039561246529189</v>
       </c>
       <c r="L33" s="87">
         <v>11.98659607720734</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="76"/>
       <c r="B34" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="77">
         <v>2803.0940000000001</v>
       </c>
       <c r="D34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="79">
         <v>223388.06899999999</v>
       </c>
       <c r="F34" s="80">
         <v>56.609002731264177</v>
       </c>
       <c r="G34" s="77">
-        <v>2131.1080000000002</v>
+        <v>2132.5250000000001</v>
       </c>
       <c r="H34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I34" s="79">
-        <v>170771.541</v>
+        <v>170941.29399999999</v>
       </c>
       <c r="J34" s="80">
-        <v>53.872266812352137</v>
+        <v>53.883240453533567</v>
       </c>
       <c r="K34" s="92">
-        <v>-23.973009824144313</v>
+        <v>-23.922458540455651</v>
       </c>
       <c r="L34" s="93">
-        <v>-23.553866701806708</v>
+        <v>-23.477876519895965</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="68"/>
       <c r="B35" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="70">
         <v>656.43</v>
       </c>
       <c r="D35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E35" s="71">
         <v>46139.696000000004</v>
       </c>
       <c r="F35" s="72">
         <v>11.692308316088711</v>
       </c>
       <c r="G35" s="70">
         <v>580.98099999999999</v>
       </c>
       <c r="H35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I35" s="71">
         <v>37469.675000000003</v>
       </c>
       <c r="J35" s="72">
-        <v>11.820332106578114</v>
+        <v>11.810999323198967</v>
       </c>
       <c r="K35" s="86">
         <v>-11.493837880657489</v>
       </c>
       <c r="L35" s="87">
         <v>-18.790806510732104</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="68"/>
       <c r="B36" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="70">
         <v>1457.8320000000001</v>
       </c>
       <c r="D36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E36" s="71">
         <v>110597.516</v>
       </c>
       <c r="F36" s="72">
         <v>28.026631472941531</v>
       </c>
       <c r="G36" s="70">
         <v>944.178</v>
       </c>
       <c r="H36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I36" s="71">
         <v>68853.775999999998</v>
       </c>
       <c r="J36" s="72">
-        <v>21.720884931933291</v>
+        <v>21.703735133429717</v>
       </c>
       <c r="K36" s="86">
         <v>-35.234101048680508</v>
       </c>
       <c r="L36" s="87">
         <v>-37.743831425653362</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="68"/>
       <c r="B37" s="83" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="70">
         <v>57.301000000000002</v>
       </c>
       <c r="D37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E37" s="71">
         <v>9280.768</v>
       </c>
       <c r="F37" s="72">
         <v>2.3518490643304193</v>
       </c>
       <c r="G37" s="70">
         <v>59.043999999999997</v>
       </c>
       <c r="H37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I37" s="71">
         <v>8373.36</v>
       </c>
       <c r="J37" s="72">
-        <v>2.641493315539484</v>
+        <v>2.6394077155166489</v>
       </c>
       <c r="K37" s="86">
         <v>3.0418317306853195</v>
       </c>
       <c r="L37" s="87">
         <v>-9.7772942928861006</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="68"/>
       <c r="B38" s="83" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="70">
         <v>69.23</v>
       </c>
       <c r="D38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E38" s="71">
         <v>4118.43</v>
       </c>
       <c r="F38" s="72">
         <v>1.0436556265613288</v>
       </c>
       <c r="G38" s="70">
         <v>52.048999999999999</v>
       </c>
       <c r="H38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I38" s="71">
         <v>3333.364</v>
       </c>
       <c r="J38" s="72">
-        <v>1.0515562121131727</v>
+        <v>1.0507259523328079</v>
       </c>
       <c r="K38" s="86">
         <v>-24.817275747508312</v>
       </c>
       <c r="L38" s="87">
         <v>-19.062264018084566</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="68"/>
       <c r="B39" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="88">
         <v>175.874</v>
       </c>
       <c r="D39" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E39" s="90">
         <v>20065.25</v>
       </c>
       <c r="F39" s="91">
         <v>5.0847558562024124</v>
       </c>
       <c r="G39" s="88">
-        <v>178.20400000000001</v>
+        <v>179.369</v>
       </c>
       <c r="H39" s="89" t="s">
         <v>76</v>
       </c>
       <c r="I39" s="90">
-        <v>23365.846000000001</v>
+        <v>23517.195</v>
       </c>
       <c r="J39" s="91">
-        <v>7.3710823398163923</v>
+        <v>7.4129699344480056</v>
       </c>
       <c r="K39" s="86">
-        <v>1.324812081376447</v>
+        <v>1.9872181220646625</v>
       </c>
       <c r="L39" s="87">
-        <v>16.449314112707299</v>
+        <v>17.20359826067455</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="68"/>
       <c r="B40" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="70">
         <v>386.42700000000013</v>
       </c>
       <c r="D40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="71">
         <v>33186.408999999985</v>
       </c>
       <c r="F40" s="72">
         <v>8.409802395139776</v>
       </c>
       <c r="G40" s="70">
-        <v>316.65200000000004</v>
+        <v>316.904</v>
       </c>
       <c r="H40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I40" s="71">
-        <v>29375.51999999999</v>
+        <v>29393.923999999999</v>
       </c>
       <c r="J40" s="72">
-        <v>9.2669179063716829</v>
+        <v>9.2654023946074204</v>
       </c>
       <c r="K40" s="85">
-        <v>-18.056450506822781</v>
+        <v>-17.991237672315886</v>
       </c>
       <c r="L40" s="74">
-        <v>-11.483282207484386</v>
+        <v>-11.427825770483295</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="76">
         <v>4407</v>
       </c>
       <c r="B41" s="39" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="77">
         <v>3273.01</v>
       </c>
       <c r="D41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E41" s="79">
         <v>801461.71699999995</v>
       </c>
       <c r="F41" s="80">
         <v>100</v>
       </c>
       <c r="G41" s="77">
-        <v>3067.431</v>
+        <v>3070.569</v>
       </c>
       <c r="H41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I41" s="79">
-        <v>853591.52899999998</v>
+        <v>854755.821</v>
       </c>
       <c r="J41" s="80">
         <v>100</v>
       </c>
       <c r="K41" s="81">
-        <v>-6.2810379436665382</v>
+        <v>-6.1851628928723175</v>
       </c>
       <c r="L41" s="82">
-        <v>6.5043421156945964</v>
+        <v>6.6496131842065331</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="76"/>
       <c r="B42" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="77">
         <v>2801.5050000000001</v>
       </c>
       <c r="D42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E42" s="79">
         <v>699306.71100000001</v>
       </c>
       <c r="F42" s="80">
         <v>87.253913214671982</v>
       </c>
       <c r="G42" s="77">
-        <v>2633.0630000000001</v>
+        <v>2636.201</v>
       </c>
       <c r="H42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I42" s="79">
-        <v>753765.48199999996</v>
+        <v>754929.77399999998</v>
       </c>
       <c r="J42" s="80">
-        <v>88.305173656426959</v>
+        <v>88.321103577485886</v>
       </c>
       <c r="K42" s="81">
-        <v>-6.0125539665287056</v>
+        <v>-5.9005427439893943</v>
       </c>
       <c r="L42" s="82">
-        <v>7.7875373056444115</v>
+        <v>7.9540296303548503</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="68"/>
       <c r="B43" s="83" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="70">
         <v>929.34900000000005</v>
       </c>
       <c r="D43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E43" s="71">
         <v>272698.45699999999</v>
       </c>
       <c r="F43" s="72">
         <v>34.025138221293226</v>
       </c>
       <c r="G43" s="70">
-        <v>995.28599999999994</v>
+        <v>995.39300000000003</v>
       </c>
       <c r="H43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I43" s="71">
-        <v>319325.71000000002</v>
+        <v>319363.93300000002</v>
       </c>
       <c r="J43" s="72">
-        <v>37.409662485064338</v>
+        <v>37.363177313769938</v>
       </c>
       <c r="K43" s="85">
-        <v>7.0949664765335623</v>
+        <v>7.1064799122826816</v>
       </c>
       <c r="L43" s="74">
-        <v>17.098466017356316</v>
+        <v>17.112482598315555</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="68"/>
       <c r="B44" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="70">
         <v>225.04900000000001</v>
       </c>
       <c r="D44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E44" s="71">
         <v>51421.303999999996</v>
       </c>
       <c r="F44" s="72">
         <v>6.4159401390347375</v>
       </c>
       <c r="G44" s="70">
-        <v>230.221</v>
+        <v>230.505</v>
       </c>
       <c r="H44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I44" s="71">
-        <v>54915.163</v>
+        <v>55002.68</v>
       </c>
       <c r="J44" s="72">
-        <v>6.4334240833357672</v>
+        <v>6.4348997279306026</v>
       </c>
       <c r="K44" s="85">
-        <v>2.298166177143643</v>
+        <v>2.424360916955858</v>
       </c>
       <c r="L44" s="74">
-        <v>6.7945748711467999</v>
+        <v>6.9647708661764076</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="68"/>
       <c r="B45" s="83" t="s">
         <v>82</v>
       </c>
       <c r="C45" s="70">
         <v>131.422</v>
       </c>
       <c r="D45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E45" s="71">
         <v>40838.254000000001</v>
       </c>
       <c r="F45" s="72">
         <v>5.0954715782138846</v>
       </c>
       <c r="G45" s="70">
         <v>163.45699999999999</v>
       </c>
       <c r="H45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I45" s="71">
         <v>42880.722999999998</v>
       </c>
       <c r="J45" s="72">
-        <v>5.0235647312755844</v>
+        <v>5.0167219627510429</v>
       </c>
       <c r="K45" s="85">
         <v>24.375675305504405</v>
       </c>
       <c r="L45" s="74">
         <v>5.001362203193108</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="68"/>
       <c r="B46" s="83" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="70">
         <v>128.89500000000001</v>
       </c>
       <c r="D46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="71">
         <v>30501.188999999998</v>
       </c>
       <c r="F46" s="72">
         <v>3.8056950635360165</v>
       </c>
       <c r="G46" s="70">
-        <v>123.13</v>
+        <v>124.35899999999999</v>
       </c>
       <c r="H46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I46" s="71">
-        <v>30623.261999999999</v>
+        <v>31110.617999999999</v>
       </c>
       <c r="J46" s="72">
-        <v>3.5875780112152453</v>
+        <v>3.6397082342888187</v>
       </c>
       <c r="K46" s="85">
-        <v>-4.4726327631017604</v>
+        <v>-3.5191434888863142</v>
       </c>
       <c r="L46" s="74">
-        <v>0.4002237420973993</v>
+        <v>1.9980499776582485</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="68"/>
       <c r="B47" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="70">
         <v>162.97900000000001</v>
       </c>
       <c r="D47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E47" s="71">
         <v>36898.726000000002</v>
       </c>
       <c r="F47" s="72">
         <v>4.6039286989424602</v>
       </c>
       <c r="G47" s="70">
-        <v>166.96700000000001</v>
+        <v>167.29</v>
       </c>
       <c r="H47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I47" s="71">
-        <v>40786.357000000004</v>
+        <v>40896.108</v>
       </c>
       <c r="J47" s="72">
-        <v>4.7782054547544615</v>
+        <v>4.784536939702221</v>
       </c>
       <c r="K47" s="85">
-        <v>2.4469410169408325</v>
+        <v>2.6451260591855261</v>
       </c>
       <c r="L47" s="74">
-        <v>10.535949127349276</v>
+        <v>10.833387580915389</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="68"/>
       <c r="B48" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="70">
         <v>1223.8109999999999</v>
       </c>
       <c r="D48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="71">
         <v>266948.78099999996</v>
       </c>
       <c r="F48" s="72">
         <v>33.307739513651647</v>
       </c>
       <c r="G48" s="70">
-        <v>954.00199999999995</v>
+        <v>955.19700000000012</v>
       </c>
       <c r="H48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I48" s="71">
-        <v>265234.26699999993</v>
+        <v>265675.71199999994</v>
       </c>
       <c r="J48" s="72">
-        <v>31.072738890781565</v>
+        <v>31.082059399043263</v>
       </c>
       <c r="K48" s="85">
-        <v>-22.046623212244373</v>
+        <v>-21.948977415630342</v>
       </c>
       <c r="L48" s="74">
-        <v>-0.64226328120974818</v>
+        <v>-0.47689635263778107</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="76"/>
       <c r="B49" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C49" s="77">
         <v>471.505</v>
       </c>
       <c r="D49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E49" s="79">
         <v>102155.00599999999</v>
       </c>
       <c r="F49" s="80">
         <v>12.746086785328014</v>
       </c>
       <c r="G49" s="77">
         <v>434.36799999999999</v>
       </c>
       <c r="H49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I49" s="79">
         <v>99826.047000000006</v>
       </c>
       <c r="J49" s="80">
-        <v>11.694826343573054</v>
+        <v>11.678896422514098</v>
       </c>
       <c r="K49" s="81">
         <v>-7.8762685443420537</v>
       </c>
       <c r="L49" s="82">
         <v>-2.279828557789902</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="68"/>
       <c r="B50" s="83" t="s">
         <v>51</v>
       </c>
       <c r="C50" s="70">
         <v>72.899000000000001</v>
       </c>
       <c r="D50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E50" s="71">
         <v>17205.263999999999</v>
       </c>
       <c r="F50" s="72">
         <v>2.1467356000985389</v>
       </c>
       <c r="G50" s="70">
         <v>73.06</v>
       </c>
       <c r="H50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I50" s="71">
         <v>18178.009999999998</v>
       </c>
       <c r="J50" s="72">
-        <v>2.1295911899800499</v>
+        <v>2.126690401328077</v>
       </c>
       <c r="K50" s="85">
         <v>0.22085350965034001</v>
       </c>
       <c r="L50" s="74">
         <v>5.6537696835108093</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="68"/>
       <c r="B51" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C51" s="70">
         <v>47.432000000000002</v>
       </c>
       <c r="D51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E51" s="71">
         <v>12112.031000000001</v>
       </c>
       <c r="F51" s="72">
         <v>1.5112426137254915</v>
       </c>
       <c r="G51" s="70">
         <v>31.04</v>
       </c>
       <c r="H51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I51" s="71">
         <v>12829.503000000001</v>
       </c>
       <c r="J51" s="72">
-        <v>1.5030026147318998</v>
+        <v>1.5009553237075881</v>
       </c>
       <c r="K51" s="85">
         <v>-34.558947545960535</v>
       </c>
       <c r="L51" s="74">
         <v>5.9236308097295964</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="68"/>
       <c r="B52" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C52" s="70">
         <v>11.637</v>
       </c>
       <c r="D52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E52" s="71">
         <v>2111.2179999999998</v>
       </c>
       <c r="F52" s="72">
         <v>0.26342094141472261</v>
       </c>
       <c r="G52" s="70">
         <v>0.83499999999999996</v>
       </c>
       <c r="H52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I52" s="71">
         <v>1125.249</v>
       </c>
       <c r="J52" s="72">
-        <v>0.13182523042587507</v>
+        <v>0.13164566679213058</v>
       </c>
       <c r="K52" s="85">
         <v>-92.824611154077502</v>
       </c>
       <c r="L52" s="74">
         <v>-46.701430169693509</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="68"/>
       <c r="B53" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C53" s="70">
         <v>2.7269999999999999</v>
       </c>
       <c r="D53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E53" s="71">
         <v>2645.0569999999998</v>
       </c>
       <c r="F53" s="72">
         <v>0.33002911354279946</v>
       </c>
       <c r="G53" s="70">
         <v>8.0079999999999991</v>
       </c>
       <c r="H53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I53" s="71">
         <v>3290.08</v>
       </c>
       <c r="J53" s="72">
-        <v>0.3854396263578666</v>
+        <v>0.38491460592229182</v>
       </c>
       <c r="K53" s="85">
         <v>193.65603226989364</v>
       </c>
       <c r="L53" s="74">
         <v>24.3859773154227</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="68"/>
       <c r="B54" s="83" t="s">
         <v>72</v>
       </c>
       <c r="C54" s="70">
         <v>3.3170000000000002</v>
       </c>
       <c r="D54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E54" s="71">
         <v>1315.127</v>
       </c>
       <c r="F54" s="72">
         <v>0.16409105664119952</v>
       </c>
       <c r="G54" s="70">
         <v>3.01</v>
       </c>
       <c r="H54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I54" s="71">
         <v>1552.672</v>
       </c>
       <c r="J54" s="72">
-        <v>0.18189871235238092</v>
+        <v>0.18165094192438383</v>
       </c>
       <c r="K54" s="85">
         <v>-9.2553512209828277</v>
       </c>
       <c r="L54" s="74">
         <v>18.062514114606429</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="68"/>
       <c r="B55" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C55" s="70">
         <v>333.49299999999994</v>
       </c>
       <c r="D55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E55" s="71">
         <v>66766.308999999994</v>
       </c>
       <c r="F55" s="72">
         <v>8.3305674599052626</v>
       </c>
       <c r="G55" s="70">
         <v>318.41500000000002</v>
       </c>
       <c r="H55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I55" s="71">
         <v>62850.53300000001</v>
       </c>
       <c r="J55" s="72">
-        <v>7.3630689697249814</v>
+        <v>7.3530394828396268</v>
       </c>
       <c r="K55" s="85">
         <v>-4.5212343287565018</v>
       </c>
       <c r="L55" s="74">
         <v>-5.8648981180013768</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="76">
         <v>4412</v>
       </c>
       <c r="B56" s="39" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="77">
         <v>323.97500000000002</v>
       </c>
       <c r="D56" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E56" s="79">
         <v>360187.35499999998</v>
       </c>
       <c r="F56" s="80">
@@ -5142,252 +5147,252 @@
         <v>6.7557781583087877</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="61" t="s">
         <v>69</v>
       </c>
       <c r="B63" s="61" t="s">
         <v>43</v>
       </c>
       <c r="C63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D63" s="63"/>
       <c r="E63" s="63">
         <v>189982.014</v>
       </c>
       <c r="F63" s="64">
         <v>100</v>
       </c>
       <c r="G63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H63" s="63"/>
       <c r="I63" s="63">
-        <v>213181.12100000001</v>
+        <v>213441.40599999999</v>
       </c>
       <c r="J63" s="64">
         <v>100</v>
       </c>
       <c r="K63" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L63" s="66">
-        <v>12.211212267704468</v>
+        <v>12.34821734230062</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="68"/>
       <c r="B64" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D64" s="71"/>
       <c r="E64" s="71">
         <v>51505.548000000003</v>
       </c>
       <c r="F64" s="72">
         <v>27.110749547059754</v>
       </c>
       <c r="G64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H64" s="71"/>
       <c r="I64" s="71">
         <v>55113.707999999999</v>
       </c>
       <c r="J64" s="72">
-        <v>25.852996616900235</v>
+        <v>25.82146971052093</v>
       </c>
       <c r="K64" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L64" s="74">
         <v>7.0053812455310558</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="68"/>
       <c r="B65" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="71"/>
       <c r="E65" s="71">
         <v>21901.703000000001</v>
       </c>
       <c r="F65" s="72">
         <v>11.528303410869201</v>
       </c>
       <c r="G65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H65" s="71"/>
       <c r="I65" s="71">
-        <v>23192.667000000001</v>
+        <v>23195.098000000002</v>
       </c>
       <c r="J65" s="72">
-        <v>10.879325003643263</v>
+        <v>10.867196967396291</v>
       </c>
       <c r="K65" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L65" s="74">
-        <v>5.8943544253156928</v>
+        <v>5.9054540188039271</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="68"/>
       <c r="B66" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D66" s="71"/>
       <c r="E66" s="71">
         <v>16180.773999999999</v>
       </c>
       <c r="F66" s="72">
         <v>8.5170030885134214</v>
       </c>
       <c r="G66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H66" s="71"/>
       <c r="I66" s="71">
-        <v>17988.86</v>
+        <v>18038.124</v>
       </c>
       <c r="J66" s="72">
-        <v>8.4382988116475843</v>
+        <v>8.451089382347865</v>
       </c>
       <c r="K66" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L66" s="74">
-        <v>11.174286223885218</v>
+        <v>11.478746319551835</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="94"/>
       <c r="B67" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="71"/>
       <c r="E67" s="71">
         <v>11910.388999999999</v>
       </c>
       <c r="F67" s="72">
         <v>6.2692192535657609</v>
       </c>
       <c r="G67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H67" s="71"/>
       <c r="I67" s="71">
-        <v>14367.540999999999</v>
+        <v>14380.933000000001</v>
       </c>
       <c r="J67" s="72">
-        <v>6.7395935121290584</v>
+        <v>6.7376491138743724</v>
       </c>
       <c r="K67" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L67" s="74">
-        <v>20.630325340339432</v>
+        <v>20.742764992814273</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="94"/>
       <c r="B68" s="69" t="s">
         <v>59</v>
       </c>
       <c r="C68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D68" s="71"/>
       <c r="E68" s="71">
         <v>13638.66</v>
       </c>
       <c r="F68" s="72">
         <v>7.1789216846601072</v>
       </c>
       <c r="G68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H68" s="71"/>
       <c r="I68" s="71">
         <v>14051.864</v>
       </c>
       <c r="J68" s="72">
-        <v>6.5915142645300184</v>
+        <v>6.5834761227163208</v>
       </c>
       <c r="K68" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L68" s="74">
         <v>3.0296524731901795</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="95"/>
       <c r="B69" s="96" t="s">
         <v>61</v>
       </c>
       <c r="C69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="D69" s="98"/>
       <c r="E69" s="98">
         <v>74844.939999999988</v>
       </c>
       <c r="F69" s="99">
         <v>39.395803015331751</v>
       </c>
       <c r="G69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="H69" s="98"/>
       <c r="I69" s="98">
-        <v>88466.481000000014</v>
+        <v>88661.678999999989</v>
       </c>
       <c r="J69" s="99">
-        <v>41.49827179114984</v>
+        <v>41.539118703144219</v>
       </c>
       <c r="K69" s="100" t="s">
         <v>74</v>
       </c>
       <c r="L69" s="101">
-        <v>18.199681902343738</v>
+        <v>18.460485104270248</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="3" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A33961D3-2922-40AB-86A0-8E652E75B414}">
@@ -5507,1424 +5512,1424 @@
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="11">
         <v>3605</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>74</v>
       </c>
       <c r="D6" s="14"/>
       <c r="E6" s="14">
         <v>235.70099999999999</v>
       </c>
       <c r="F6" s="14">
         <v>2.3617666357927523E-2</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="16">
         <v>206.583</v>
       </c>
       <c r="J6" s="17">
-        <v>1.9785264670646899E-2</v>
+        <v>1.9752478155884014E-2</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L6" s="17">
         <v>-12.353787213461121</v>
       </c>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="11">
         <v>44</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="16"/>
       <c r="E7" s="16">
         <v>547120.826</v>
       </c>
       <c r="F7" s="16">
         <v>54.822495984071857</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="16"/>
       <c r="I7" s="16">
-        <v>592395.84499999997</v>
+        <v>593144.23300000001</v>
       </c>
       <c r="J7" s="17">
-        <v>56.736075006735874</v>
+        <v>56.713613925739672</v>
       </c>
       <c r="K7" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="17">
-        <v>8.2751408552669456</v>
+        <v>8.411927459694251</v>
       </c>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="19">
         <v>4401</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="21">
         <v>493.21371799999997</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E8" s="23">
         <v>55227.463000000003</v>
       </c>
       <c r="F8" s="23">
         <v>5.5338916463179508</v>
       </c>
       <c r="G8" s="21">
-        <v>494.58716600000002</v>
+        <v>494.66221200000001</v>
       </c>
       <c r="H8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I8" s="23">
-        <v>48029.94</v>
+        <v>48047.716</v>
       </c>
       <c r="J8" s="23">
-        <v>4.6000158532661954</v>
+        <v>4.5940927410780112</v>
       </c>
       <c r="K8" s="21">
-        <v>0.27846914022777713</v>
+        <v>0.29368485651083198</v>
       </c>
       <c r="L8" s="24">
-        <v>-13.032507033683588</v>
+        <v>-13.000320148691246</v>
       </c>
       <c r="M8" s="25"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="26">
         <v>44011</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>79</v>
       </c>
       <c r="C9" s="37">
         <v>26.473534999999998</v>
       </c>
       <c r="D9" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E9" s="31">
         <v>2280.1990000000001</v>
       </c>
       <c r="F9" s="31">
         <v>0.22848006250155914</v>
       </c>
       <c r="G9" s="37">
-        <v>26.129017000000001</v>
+        <v>26.204063000000001</v>
       </c>
       <c r="H9" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I9" s="31">
-        <v>2266.989</v>
+        <v>2284.7649999999999</v>
       </c>
       <c r="J9" s="31">
-        <v>0.21711843360995411</v>
+        <v>0.21845829886209581</v>
       </c>
       <c r="K9" s="37">
-        <v>-1.3013675733142447</v>
+        <v>-1.0178920193317471</v>
       </c>
       <c r="L9" s="32">
-        <v>-0.57933540011200935</v>
+        <v>0.20024568031122739</v>
       </c>
       <c r="M9" s="25"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="26">
         <v>44012</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="37">
         <v>56.831415</v>
       </c>
       <c r="D10" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E10" s="31">
         <v>5378.2110000000002</v>
       </c>
       <c r="F10" s="31">
         <v>0.53890646624552196</v>
       </c>
       <c r="G10" s="37">
         <v>75.722269999999995</v>
       </c>
       <c r="H10" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I10" s="31">
         <v>6672.2780000000002</v>
       </c>
       <c r="J10" s="31">
-        <v>0.63903025024389504</v>
+        <v>0.63797130182534612</v>
       </c>
       <c r="K10" s="37">
         <v>33.240163033068939</v>
       </c>
       <c r="L10" s="32">
         <v>24.06129101294092</v>
       </c>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="26">
         <v>440131</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="37">
         <v>160.959147</v>
       </c>
       <c r="D11" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="31">
         <v>27792.825000000001</v>
       </c>
       <c r="F11" s="31">
         <v>2.7848913156680162</v>
       </c>
       <c r="G11" s="37">
         <v>140.845246</v>
       </c>
       <c r="H11" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="31">
         <v>24838.388999999999</v>
       </c>
       <c r="J11" s="31">
-        <v>2.3788699958732549</v>
+        <v>2.3749279279991566</v>
       </c>
       <c r="K11" s="37">
         <v>-12.496277083277533</v>
       </c>
       <c r="L11" s="32">
         <v>-10.630211214585064</v>
       </c>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="37">
         <v>248.94962100000001</v>
       </c>
       <c r="D12" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="31">
         <v>19776.227999999999</v>
       </c>
       <c r="F12" s="31">
         <v>1.9816138019028531</v>
       </c>
       <c r="G12" s="37">
         <v>251.89063300000001</v>
       </c>
       <c r="H12" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="31">
         <v>14252.284</v>
       </c>
       <c r="J12" s="31">
-        <v>1.3649971735390911</v>
+        <v>1.3627352123914127</v>
       </c>
       <c r="K12" s="37">
         <v>1.1813683379738908</v>
       </c>
       <c r="L12" s="32">
         <v>-27.932242690567683</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19">
         <v>4402</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="21">
         <v>1.909834</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="23">
         <v>1950.298</v>
       </c>
       <c r="F13" s="23">
         <v>0.19542338582582738</v>
       </c>
       <c r="G13" s="21">
         <v>1.7958529999999999</v>
       </c>
       <c r="H13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="23">
         <v>1619.0709999999999</v>
       </c>
       <c r="J13" s="23">
-        <v>0.15506478391527351</v>
+        <v>0.15480782329778001</v>
       </c>
       <c r="K13" s="21">
         <v>-5.9681103174412078</v>
       </c>
       <c r="L13" s="24">
         <v>-16.98340458740152</v>
       </c>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="19">
         <v>4403</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="21">
         <v>1188.0709999999999</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E14" s="23">
         <v>114385.19899999999</v>
       </c>
       <c r="F14" s="23">
         <v>11.461603753344896</v>
       </c>
       <c r="G14" s="21">
-        <v>1201.348</v>
+        <v>1203.0029999999999</v>
       </c>
       <c r="H14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I14" s="23">
-        <v>126027.997</v>
+        <v>126182.03200000001</v>
       </c>
       <c r="J14" s="24">
-        <v>12.070195885220439</v>
+        <v>12.064922238253185</v>
       </c>
       <c r="K14" s="23">
-        <v>1.1175258044342506</v>
+        <v>1.2568272434896581</v>
       </c>
       <c r="L14" s="24">
-        <v>10.17858787831458</v>
+        <v>10.313251280001721</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="26"/>
       <c r="B15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="37">
         <v>729.44</v>
       </c>
       <c r="D15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="31">
         <v>76773.625</v>
       </c>
       <c r="F15" s="31">
         <v>7.6928560351404691</v>
       </c>
       <c r="G15" s="37">
-        <v>727.68700000000001</v>
+        <v>729.31700000000001</v>
       </c>
       <c r="H15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I15" s="31">
-        <v>83054.240999999995</v>
+        <v>83205.528999999995</v>
       </c>
       <c r="J15" s="32">
-        <v>7.9544306172564703</v>
+        <v>7.9557146232810725</v>
       </c>
       <c r="K15" s="31">
-        <v>-0.24032134239965489</v>
+        <v>-1.6862250493535767E-2</v>
       </c>
       <c r="L15" s="32">
-        <v>8.1806948675407671</v>
+        <v>8.3777521251601641</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="26"/>
       <c r="B16" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="37">
         <v>709.45600000000002</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E16" s="31">
         <v>74621.188999999998</v>
       </c>
       <c r="F16" s="31">
         <v>7.477178056240116</v>
       </c>
       <c r="G16" s="37">
-        <v>710.596</v>
+        <v>710.84400000000005</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I16" s="31">
-        <v>81010.659</v>
+        <v>81037.975999999995</v>
       </c>
       <c r="J16" s="32">
-        <v>7.7587087488250424</v>
+        <v>7.7484635751105033</v>
       </c>
       <c r="K16" s="31">
-        <v>0.16068649782368269</v>
+        <v>0.19564285875375409</v>
       </c>
       <c r="L16" s="32">
-        <v>8.562541130241172</v>
+        <v>8.5991486948834286</v>
       </c>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="26"/>
       <c r="B17" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="37">
         <v>19.984000000000002</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E17" s="31">
         <v>2152.4360000000001</v>
       </c>
       <c r="F17" s="31">
         <v>0.21567797890035295</v>
       </c>
       <c r="G17" s="37">
-        <v>17.091000000000001</v>
+        <v>18.472999999999999</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I17" s="31">
-        <v>2043.5820000000001</v>
+        <v>2167.5529999999999</v>
       </c>
       <c r="J17" s="32">
-        <v>0.19572186843142922</v>
+        <v>0.20725104817057</v>
       </c>
       <c r="K17" s="31">
-        <v>-14.476581265012012</v>
+        <v>-7.5610488390712698</v>
       </c>
       <c r="L17" s="32">
-        <v>-5.0572467659897917</v>
+        <v>0.70232053357218216</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="26"/>
       <c r="B18" s="27" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="37">
         <v>458.63099999999997</v>
       </c>
       <c r="D18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="31">
         <v>37611.574000000001</v>
       </c>
       <c r="F18" s="31">
         <v>3.7687477182044273</v>
       </c>
       <c r="G18" s="37">
-        <v>473.661</v>
+        <v>473.68599999999998</v>
       </c>
       <c r="H18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I18" s="31">
-        <v>42973.756000000001</v>
+        <v>42976.502999999997</v>
       </c>
       <c r="J18" s="32">
-        <v>4.115765267963968</v>
+        <v>4.109207614972112</v>
       </c>
       <c r="K18" s="31">
-        <v>3.2771443709648995</v>
+        <v>3.2825953762392874</v>
       </c>
       <c r="L18" s="32">
-        <v>14.256733844746833</v>
+        <v>14.264037447621829</v>
       </c>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="26"/>
       <c r="B19" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="37">
         <v>345.36799999999999</v>
       </c>
       <c r="D19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="31">
         <v>29568.584999999999</v>
       </c>
       <c r="F19" s="31">
         <v>2.9628256783213498</v>
       </c>
       <c r="G19" s="37">
         <v>333.06200000000001</v>
       </c>
       <c r="H19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I19" s="31">
         <v>33304.692999999999</v>
       </c>
       <c r="J19" s="32">
-        <v>3.1897211570150552</v>
+        <v>3.1844354132282096</v>
       </c>
       <c r="K19" s="31">
         <v>-3.5631558221954505</v>
       </c>
       <c r="L19" s="32">
         <v>12.635396654929549</v>
       </c>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="26"/>
       <c r="B20" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="37">
         <v>113.26300000000001</v>
       </c>
       <c r="D20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="31">
         <v>8042.9889999999996</v>
       </c>
       <c r="F20" s="31">
         <v>0.80592203988307709</v>
       </c>
       <c r="G20" s="37">
-        <v>140.59899999999999</v>
+        <v>140.624</v>
       </c>
       <c r="H20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="31">
-        <v>9669.0630000000001</v>
+        <v>9671.81</v>
       </c>
       <c r="J20" s="32">
-        <v>0.92604411094891237</v>
+        <v>0.92477220174390229</v>
       </c>
       <c r="K20" s="31">
-        <v>24.134977883333466</v>
+        <v>24.157050404810036</v>
       </c>
       <c r="L20" s="32">
-        <v>20.21728489246971</v>
+        <v>20.251438861846012</v>
       </c>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19">
         <v>4404</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="21">
         <v>17.133893</v>
       </c>
       <c r="D21" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="23">
         <v>6241.152</v>
       </c>
       <c r="F21" s="23">
         <v>0.62537471468136363</v>
       </c>
       <c r="G21" s="21">
-        <v>27.370804</v>
+        <v>27.482104</v>
       </c>
       <c r="H21" s="36" t="s">
         <v>75</v>
       </c>
       <c r="I21" s="23">
-        <v>9718.5040000000008</v>
+        <v>9761.4320000000007</v>
       </c>
       <c r="J21" s="24">
-        <v>0.93077926955625878</v>
+        <v>0.93334142862746305</v>
       </c>
       <c r="K21" s="23">
-        <v>59.746556138759587</v>
+        <v>60.396145814614336</v>
       </c>
       <c r="L21" s="24">
-        <v>55.716508747103113</v>
+        <v>56.404330482577578</v>
       </c>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19">
         <v>4406</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="21">
         <v>1.181</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E22" s="23">
         <v>626.13800000000003</v>
       </c>
       <c r="F22" s="23">
         <v>6.2740159685449048E-2</v>
       </c>
       <c r="G22" s="21">
-        <v>0.95199999999999996</v>
+        <v>1.177</v>
       </c>
       <c r="H22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I22" s="23">
-        <v>546.298</v>
+        <v>653.26300000000003</v>
       </c>
       <c r="J22" s="24">
-        <v>5.2321103474366533E-2</v>
+        <v>6.2461882814884379E-2</v>
       </c>
       <c r="K22" s="23">
-        <v>-19.390347163420838</v>
+        <v>-0.33869602032176149</v>
       </c>
       <c r="L22" s="24">
-        <v>-12.751182646637007</v>
+        <v>4.3321120903059711</v>
       </c>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="19">
         <v>4407</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="21">
         <v>460.82900000000001</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E23" s="23">
         <v>115665.893</v>
       </c>
       <c r="F23" s="23">
         <v>11.589931607696807</v>
       </c>
       <c r="G23" s="21">
-        <v>570.72900000000004</v>
+        <v>575.12300000000005</v>
       </c>
       <c r="H23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I23" s="23">
-        <v>150586.51</v>
+        <v>151780.41699999999</v>
       </c>
       <c r="J23" s="24">
-        <v>14.422261058165564</v>
+        <v>14.512517347910848</v>
       </c>
       <c r="K23" s="23">
-        <v>23.848325517708311</v>
+        <v>24.801824537952264</v>
       </c>
       <c r="L23" s="24">
-        <v>30.190937098458242</v>
+        <v>31.223140256220557</v>
       </c>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="26">
         <v>44071</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="37">
         <v>439.15100000000001</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="31">
         <v>105873.792</v>
       </c>
       <c r="F24" s="31">
         <v>10.608745382941171</v>
       </c>
       <c r="G24" s="37">
-        <v>549.77800000000002</v>
+        <v>554.17200000000003</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I24" s="31">
-        <v>141755.94</v>
+        <v>142949.84700000001</v>
       </c>
       <c r="J24" s="32">
-        <v>13.576522712596594</v>
+        <v>13.668180490429815</v>
       </c>
       <c r="K24" s="31">
-        <v>25.191107386753075</v>
+        <v>26.191674389902335</v>
       </c>
       <c r="L24" s="32">
-        <v>33.891435568870534</v>
+        <v>35.019105578083014</v>
       </c>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="37">
         <v>21.678000000000001</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="31">
         <v>9792.1010000000006</v>
       </c>
       <c r="F25" s="31">
         <v>0.98118622475563744</v>
       </c>
       <c r="G25" s="37">
         <v>20.951000000000001</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I25" s="31">
         <v>8830.57</v>
       </c>
       <c r="J25" s="32">
-        <v>0.84573834556896943</v>
+        <v>0.84433685748103526</v>
       </c>
       <c r="K25" s="31">
         <v>-3.3536304087092921</v>
       </c>
       <c r="L25" s="32">
         <v>-9.8194554978548609</v>
       </c>
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="19">
         <v>4408</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="21">
         <v>153.49799999999999</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="23">
         <v>51402.03</v>
       </c>
       <c r="F26" s="23">
         <v>5.1505763431643548</v>
       </c>
       <c r="G26" s="21">
         <v>152.411</v>
       </c>
       <c r="H26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="23">
         <v>47960.989000000001</v>
       </c>
       <c r="J26" s="24">
-        <v>4.5934121453894301</v>
+        <v>4.5858003202446165</v>
       </c>
       <c r="K26" s="23">
         <v>-0.70815254921887527</v>
       </c>
       <c r="L26" s="24">
         <v>-6.6943679072596893</v>
       </c>
       <c r="M26" s="18"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="19">
         <v>4409</v>
       </c>
       <c r="B27" s="20" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="36"/>
       <c r="E27" s="23">
         <v>12859.763999999999</v>
       </c>
       <c r="F27" s="23">
         <v>1.2885716038272537</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H27" s="36"/>
       <c r="I27" s="23">
         <v>15236.34</v>
       </c>
       <c r="J27" s="24">
-        <v>1.4592440787091105</v>
+        <v>1.456825939334901</v>
       </c>
       <c r="K27" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L27" s="24">
         <v>18.480712398765647</v>
       </c>
       <c r="M27" s="18"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="26">
         <v>44091</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D28" s="38"/>
       <c r="E28" s="31">
         <v>7730.1989999999996</v>
       </c>
       <c r="F28" s="31">
         <v>0.77457991634479706</v>
       </c>
       <c r="G28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H28" s="38"/>
       <c r="I28" s="31">
         <v>8450.24</v>
       </c>
       <c r="J28" s="32">
-        <v>0.80931264881663667</v>
+        <v>0.80797152240008774</v>
       </c>
       <c r="K28" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L28" s="32">
         <v>9.314650243803559</v>
       </c>
       <c r="M28" s="25"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="26">
         <v>44092</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D29" s="38"/>
       <c r="E29" s="31">
         <v>5129.5649999999996</v>
       </c>
       <c r="F29" s="31">
         <v>0.51399168748245661</v>
       </c>
       <c r="G29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="38"/>
       <c r="I29" s="31">
         <v>6786.1</v>
       </c>
       <c r="J29" s="32">
-        <v>0.64993142989247388</v>
+        <v>0.64885441693481316</v>
       </c>
       <c r="K29" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L29" s="32">
         <v>32.293868973295027</v>
       </c>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="19">
         <v>4410</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="21">
         <v>67.683000000000007</v>
       </c>
       <c r="D30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="23">
         <v>25371.058000000001</v>
       </c>
       <c r="F30" s="23">
         <v>2.542225883605195</v>
       </c>
       <c r="G30" s="21">
         <v>65.075000000000003</v>
       </c>
       <c r="H30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="23">
         <v>23467.816999999999</v>
       </c>
       <c r="J30" s="24">
-        <v>2.2476049364531772</v>
+        <v>2.2438803902488762</v>
       </c>
       <c r="K30" s="23">
         <v>-3.85325709557792</v>
       </c>
       <c r="L30" s="24">
         <v>-7.5016225180676415</v>
       </c>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="19">
         <v>4411</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="21">
         <v>39.543999999999997</v>
       </c>
       <c r="D31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="23">
         <v>22706.974999999999</v>
       </c>
       <c r="F31" s="23">
         <v>2.2752799502242307</v>
       </c>
       <c r="G31" s="21">
-        <v>46.734999999999999</v>
+        <v>46.735999999999997</v>
       </c>
       <c r="H31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="23">
-        <v>25301.38</v>
+        <v>25303.264999999999</v>
       </c>
       <c r="J31" s="24">
-        <v>2.4232124610089509</v>
+        <v>2.4193771471275203</v>
       </c>
       <c r="K31" s="23">
-        <v>18.184806797491408</v>
+        <v>18.187335626137973</v>
       </c>
       <c r="L31" s="24">
-        <v>11.425586191027218</v>
+        <v>11.433887605020047</v>
       </c>
       <c r="M31" s="25"/>
     </row>
     <row r="32" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="19">
         <v>4412</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="21">
         <v>37.646000000000001</v>
       </c>
       <c r="D32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="23">
         <v>28873.792000000001</v>
       </c>
       <c r="F32" s="23">
         <v>2.8932061635045967</v>
       </c>
       <c r="G32" s="21">
         <v>43.405999999999999</v>
       </c>
       <c r="H32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="23">
         <v>30280.923999999999</v>
       </c>
       <c r="J32" s="24">
-        <v>2.9001229327279776</v>
+        <v>2.8953170873207572</v>
       </c>
       <c r="K32" s="23">
         <v>15.300430324602873</v>
       </c>
       <c r="L32" s="24">
         <v>4.8733882962099253</v>
       </c>
       <c r="M32" s="25"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="19">
         <v>4413</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="21">
         <v>1.125</v>
       </c>
       <c r="D33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="23">
         <v>309.98</v>
       </c>
       <c r="F33" s="23">
         <v>3.1060556457674665E-2</v>
       </c>
       <c r="G33" s="21">
         <v>0.21199999999999999</v>
       </c>
       <c r="H33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="23">
         <v>187.00200000000001</v>
       </c>
       <c r="J33" s="24">
-        <v>1.7909915452579892E-2</v>
+        <v>1.7880236612434822E-2</v>
       </c>
       <c r="K33" s="23">
         <v>-81.155555555555566</v>
       </c>
       <c r="L33" s="24">
         <v>-39.672882121427186</v>
       </c>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="39" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="36"/>
       <c r="E34" s="23">
         <v>19788.932000000001</v>
       </c>
       <c r="F34" s="23">
         <v>1.9828867656722522</v>
       </c>
       <c r="G34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H34" s="36"/>
       <c r="I34" s="23">
-        <v>20725.370999999999</v>
+        <v>20814.647000000001</v>
       </c>
       <c r="J34" s="24">
-        <v>1.9849501199631618</v>
+        <v>1.9901969677559952</v>
       </c>
       <c r="K34" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L34" s="24">
-        <v>4.7321351147196742</v>
+        <v>5.1832761869109465</v>
       </c>
       <c r="M34" s="25"/>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="19">
         <v>4418</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="36"/>
       <c r="E35" s="23">
         <v>32370.355</v>
       </c>
       <c r="F35" s="23">
         <v>3.2435680980465555</v>
       </c>
       <c r="G35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H35" s="36"/>
       <c r="I35" s="23">
-        <v>32964.735000000001</v>
+        <v>34798.550999999999</v>
       </c>
       <c r="J35" s="24">
-        <v>3.1571620451476519</v>
+        <v>3.3272709684916757</v>
       </c>
       <c r="K35" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L35" s="24">
-        <v>1.8361862265644013</v>
+        <v>7.5012955526746614</v>
       </c>
       <c r="M35" s="25"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="36"/>
       <c r="E36" s="23">
         <v>3229.3209999999999</v>
       </c>
       <c r="F36" s="23">
         <v>0.32358380295649519</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H36" s="36"/>
       <c r="I36" s="23">
-        <v>3623.0529999999999</v>
+        <v>3624.268</v>
       </c>
       <c r="J36" s="24">
-        <v>0.34699400493158322</v>
+        <v>0.34653516746813362</v>
       </c>
       <c r="K36" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L36" s="24">
-        <v>12.192408249288317</v>
+        <v>12.230032257555076</v>
       </c>
       <c r="M36" s="25"/>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="19">
         <v>44219910</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="36"/>
       <c r="E37" s="23">
         <v>1082.867</v>
       </c>
       <c r="F37" s="23">
         <v>0.10850523127186525</v>
       </c>
       <c r="G37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H37" s="36"/>
       <c r="I37" s="23">
-        <v>1062.9880000000001</v>
+        <v>1063.1130000000001</v>
       </c>
       <c r="J37" s="24">
-        <v>0.10180653258845891</v>
+        <v>0.10164977907057368</v>
       </c>
       <c r="K37" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L37" s="24">
-        <v>-1.8357748458490197</v>
+        <v>-1.8242314153076884</v>
       </c>
       <c r="M37" s="25"/>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="36"/>
       <c r="E38" s="23">
         <v>55029.609000000099</v>
       </c>
       <c r="F38" s="23">
         <v>5.5140663177890978</v>
       </c>
       <c r="G38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H38" s="36"/>
       <c r="I38" s="23">
-        <v>55056.926000000021</v>
+        <v>52363.386000000013</v>
       </c>
       <c r="J38" s="24">
-        <v>5.2730178807657033</v>
+        <v>5.0067364600820161</v>
       </c>
       <c r="K38" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L38" s="24">
-        <v>4.9640548963236587E-2</v>
+        <v>-4.8450698604819831</v>
       </c>
       <c r="M38" s="25"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="11">
         <v>47</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="16">
         <v>12491.835999999999</v>
       </c>
       <c r="F39" s="16">
         <v>1.2517045529970086</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="16">
-        <v>4514.6540000000005</v>
+        <v>4481.4070000000002</v>
       </c>
       <c r="J39" s="16">
-        <v>0.43238613190046965</v>
+        <v>0.42849069804933476</v>
       </c>
       <c r="K39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="L39" s="17">
-        <v>-63.859163696993768</v>
+        <v>-64.125313524769297</v>
       </c>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="11">
         <v>48</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="40"/>
       <c r="E40" s="16">
         <v>345602.38699999999</v>
       </c>
       <c r="F40" s="16">
         <v>34.629984041940205</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H40" s="40"/>
       <c r="I40" s="16">
-        <v>350808.98300000001</v>
+        <v>350985.67200000002</v>
       </c>
       <c r="J40" s="17">
-        <v>33.598353095344095</v>
+        <v>33.559570822421364</v>
       </c>
       <c r="K40" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L40" s="17">
-        <v>1.5065277891150732</v>
+        <v>1.5576527253557519</v>
       </c>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D41" s="16"/>
       <c r="E41" s="16">
         <v>88553.481</v>
       </c>
       <c r="F41" s="16">
         <v>8.8732189048458618</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H41" s="16"/>
       <c r="I41" s="16">
-        <v>93472.877999999997</v>
+        <v>94314.159</v>
       </c>
       <c r="J41" s="17">
-        <v>8.9522643719816628</v>
+        <v>9.0178686796012837</v>
       </c>
       <c r="K41" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L41" s="17">
-        <v>5.5552835918443417</v>
+        <v>6.505309486365646</v>
       </c>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="41"/>
       <c r="E42" s="16">
         <v>3981.7530000000002</v>
       </c>
       <c r="F42" s="16">
         <v>0.39897884978713283</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H42" s="41"/>
       <c r="I42" s="16">
         <v>2726.5889999999999</v>
       </c>
       <c r="J42" s="17">
-        <v>0.26113612936724934</v>
+        <v>0.26070339603245984</v>
       </c>
       <c r="K42" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L42" s="17">
         <v>-31.522899587191876</v>
       </c>
       <c r="M42" s="25"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="42"/>
       <c r="B43" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="44"/>
       <c r="D43" s="45"/>
       <c r="E43" s="45">
         <v>997985.98400000005</v>
       </c>
       <c r="F43" s="46">
         <v>100</v>
       </c>
       <c r="G43" s="44"/>
       <c r="H43" s="45"/>
       <c r="I43" s="45">
-        <v>1044125.532</v>
+        <v>1045858.643</v>
       </c>
       <c r="J43" s="46">
         <v>100</v>
       </c>
       <c r="K43" s="44"/>
       <c r="L43" s="46">
-        <v>4.6232661319620245</v>
+        <v>4.7969269877040661</v>
       </c>
       <c r="M43" s="47"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="3"/>
       <c r="B44" s="48"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="49"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="50"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
     </row>
     <row r="45" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="3"/>
       <c r="B45" s="48"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
@@ -6981,51 +6986,51 @@
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{500ED4FB-C9C5-4A27-A15F-6F46D49270AB}">
   <dimension ref="A1:M71"/>
   <sheetViews>
-    <sheetView topLeftCell="A45" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+    <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
       <selection activeCell="M69" sqref="M69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="14.08984375" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="13.6328125" customWidth="1"/>
     <col min="4" max="4" width="5" customWidth="1"/>
     <col min="5" max="5" width="15.453125" customWidth="1"/>
     <col min="6" max="7" width="12.453125" customWidth="1"/>
     <col min="8" max="8" width="5.08984375" customWidth="1"/>
     <col min="9" max="9" width="15.36328125" customWidth="1"/>
     <col min="10" max="10" width="10.36328125" customWidth="1"/>
     <col min="11" max="12" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="116" t="s">
         <v>71</v>
       </c>
       <c r="B2" s="105"/>
@@ -7122,1716 +7127,1716 @@
       <c r="I6" s="57"/>
       <c r="J6" s="58"/>
       <c r="K6" s="59"/>
       <c r="L6" s="60"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="61"/>
       <c r="B7" s="103" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="63"/>
       <c r="E7" s="63">
         <v>997985.98400000005</v>
       </c>
       <c r="F7" s="64">
         <v>100</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="63"/>
       <c r="I7" s="63">
-        <v>1044125.532</v>
+        <v>1045858.643</v>
       </c>
       <c r="J7" s="64">
         <v>100</v>
       </c>
       <c r="K7" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="66">
-        <v>4.6232661319620245</v>
+        <v>4.7969269877040661</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="68"/>
       <c r="B8" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="71"/>
       <c r="E8" s="71">
         <v>239546.44500000001</v>
       </c>
       <c r="F8" s="72">
         <v>24.002986899663711</v>
       </c>
       <c r="G8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H8" s="71"/>
       <c r="I8" s="71">
-        <v>263539.45600000001</v>
+        <v>263470.59999999998</v>
       </c>
       <c r="J8" s="72">
-        <v>25.240207994454064</v>
+        <v>25.191798314564384</v>
       </c>
       <c r="K8" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L8" s="74">
-        <v>10.016016309488542</v>
+        <v>9.9872719881106846</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="68"/>
       <c r="B9" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D9" s="71"/>
       <c r="E9" s="71">
         <v>125940.446</v>
       </c>
       <c r="F9" s="72">
         <v>12.619460395147192</v>
       </c>
       <c r="G9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H9" s="71"/>
       <c r="I9" s="71">
-        <v>126346.933</v>
+        <v>126536.11</v>
       </c>
       <c r="J9" s="72">
-        <v>12.10074163764439</v>
+        <v>12.098777482685104</v>
       </c>
       <c r="K9" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L9" s="74">
-        <v>0.32276128353555955</v>
+        <v>0.47297275729832206</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="68"/>
       <c r="B10" s="69" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="71"/>
       <c r="E10" s="71">
         <v>115921.761</v>
       </c>
       <c r="F10" s="72">
         <v>11.61557004391757</v>
       </c>
       <c r="G10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H10" s="71"/>
       <c r="I10" s="71">
-        <v>137910.152</v>
+        <v>138413.66</v>
       </c>
       <c r="J10" s="72">
-        <v>13.208196502563831</v>
+        <v>13.234451990850928</v>
       </c>
       <c r="K10" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="74">
-        <v>18.968303112648542</v>
+        <v>19.402654692245406</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="68"/>
       <c r="B11" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D11" s="71"/>
       <c r="E11" s="71">
         <v>138139.94899999999</v>
       </c>
       <c r="F11" s="72">
         <v>13.841872652993088</v>
       </c>
       <c r="G11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H11" s="71"/>
       <c r="I11" s="71">
-        <v>140161.33100000001</v>
+        <v>140350.522</v>
       </c>
       <c r="J11" s="72">
-        <v>13.423800750425478</v>
+        <v>13.419645469239574</v>
       </c>
       <c r="K11" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="74">
-        <v>1.463285613345646</v>
+        <v>1.6002416505887112</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="68"/>
       <c r="B12" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D12" s="71"/>
       <c r="E12" s="71">
         <v>72969.676999999996</v>
       </c>
       <c r="F12" s="72">
         <v>7.3116935678327106</v>
       </c>
       <c r="G12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H12" s="75"/>
       <c r="I12" s="71">
-        <v>82173.948999999993</v>
+        <v>82479.551000000007</v>
       </c>
       <c r="J12" s="72">
-        <v>7.870121597601158</v>
+        <v>7.8863000800386374</v>
       </c>
       <c r="K12" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="74">
-        <v>12.6138313590178</v>
+        <v>13.032638201207893</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="68"/>
       <c r="B13" s="69" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="71"/>
       <c r="E13" s="71">
         <v>36419.451999999997</v>
       </c>
       <c r="F13" s="72">
         <v>3.6492949383946454</v>
       </c>
       <c r="G13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H13" s="71"/>
       <c r="I13" s="71">
         <v>39542.379999999997</v>
       </c>
       <c r="J13" s="72">
-        <v>3.7871289215825819</v>
+        <v>3.7808532027401331</v>
       </c>
       <c r="K13" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="74">
         <v>8.5748901438714675</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="68"/>
       <c r="B14" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D14" s="71"/>
       <c r="E14" s="71">
         <v>60577.457000000002</v>
       </c>
       <c r="F14" s="72">
         <v>6.0699707181458775</v>
       </c>
       <c r="G14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H14" s="71"/>
       <c r="I14" s="71">
-        <v>56450.675000000003</v>
+        <v>56472.55</v>
       </c>
       <c r="J14" s="72">
-        <v>5.4065026924367938</v>
+        <v>5.399635063301762</v>
       </c>
       <c r="K14" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L14" s="74">
-        <v>-6.8124054794838935</v>
+        <v>-6.7762946866521636</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="68"/>
       <c r="B15" s="69" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="71"/>
       <c r="E15" s="71">
         <v>26513.776999999998</v>
       </c>
       <c r="F15" s="72">
         <v>2.6567283934921471</v>
       </c>
       <c r="G15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H15" s="71"/>
       <c r="I15" s="71">
         <v>23555.473000000002</v>
       </c>
       <c r="J15" s="72">
-        <v>2.2560000955900388</v>
+        <v>2.2522616376178863</v>
       </c>
       <c r="K15" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L15" s="74">
         <v>-11.157610626354732</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="68"/>
       <c r="B16" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D16" s="71"/>
       <c r="E16" s="71">
         <v>17887.740000000002</v>
       </c>
       <c r="F16" s="72">
         <v>1.7923838898322646</v>
       </c>
       <c r="G16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H16" s="71"/>
       <c r="I16" s="71">
-        <v>17634.89</v>
+        <v>17672.493999999999</v>
       </c>
       <c r="J16" s="72">
-        <v>1.6889626256165529</v>
+        <v>1.6897593301239275</v>
       </c>
       <c r="K16" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L16" s="74">
-        <v>-1.4135379874707601</v>
+        <v>-1.2033157905917842</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="68"/>
       <c r="B17" s="69" t="s">
         <v>80</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D17" s="71"/>
       <c r="E17" s="71">
         <v>5320.6059999999998</v>
       </c>
       <c r="F17" s="72">
         <v>0.53313434109311097</v>
       </c>
       <c r="G17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H17" s="75"/>
       <c r="I17" s="71">
-        <v>6194.2669999999998</v>
+        <v>6172.2950000000001</v>
       </c>
       <c r="J17" s="72">
-        <v>0.59324926076034312</v>
+        <v>0.59016531931074745</v>
       </c>
       <c r="K17" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L17" s="74">
-        <v>16.420328812169142</v>
+        <v>16.007368333607118</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="68"/>
       <c r="B18" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="71"/>
       <c r="E18" s="71">
         <v>158748.67399999988</v>
       </c>
       <c r="F18" s="72">
         <v>15.906904159487661</v>
       </c>
       <c r="G18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H18" s="75"/>
       <c r="I18" s="71">
-        <v>150616.02599999995</v>
+        <v>151193.00800000003</v>
       </c>
       <c r="J18" s="72">
-        <v>14.425087921324767</v>
+        <v>14.456352109526911</v>
       </c>
       <c r="K18" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L18" s="74">
-        <v>-5.1229706649391815</v>
+        <v>-4.75951440073122</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="61">
         <v>44</v>
       </c>
       <c r="B19" s="103" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="63"/>
       <c r="E19" s="63">
         <v>547120.826</v>
       </c>
       <c r="F19" s="64">
         <v>100</v>
       </c>
       <c r="G19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="63"/>
       <c r="I19" s="63">
-        <v>592395.84499999997</v>
+        <v>593144.23300000001</v>
       </c>
       <c r="J19" s="64">
         <v>100</v>
       </c>
       <c r="K19" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L19" s="66">
-        <v>8.2751408552669456</v>
+        <v>8.411927459694251</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="68"/>
       <c r="B20" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="71"/>
       <c r="E20" s="71">
         <v>162531.98300000001</v>
       </c>
       <c r="F20" s="72">
         <v>29.706780527488093</v>
       </c>
       <c r="G20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H20" s="71"/>
       <c r="I20" s="71">
-        <v>184629.87400000001</v>
+        <v>184469.21599999999</v>
       </c>
       <c r="J20" s="72">
-        <v>31.166638921986369</v>
+        <v>31.100229208500114</v>
       </c>
       <c r="K20" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L20" s="74">
-        <v>13.596026204885472</v>
+        <v>13.497179198262769</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="68"/>
       <c r="B21" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="71"/>
       <c r="E21" s="71">
         <v>103645.41</v>
       </c>
       <c r="F21" s="72">
         <v>18.943788113084914</v>
       </c>
       <c r="G21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H21" s="71"/>
       <c r="I21" s="71">
-        <v>99872.695999999996</v>
+        <v>99997.755999999994</v>
       </c>
       <c r="J21" s="72">
-        <v>16.859114871070712</v>
+        <v>16.858927464274949</v>
       </c>
       <c r="K21" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L21" s="74">
-        <v>-3.6400203347162283</v>
+        <v>-3.5193589373615377</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="68"/>
       <c r="B22" s="69" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="71"/>
       <c r="E22" s="71">
         <v>78695.032000000007</v>
       </c>
       <c r="F22" s="72">
         <v>14.383483183292316</v>
       </c>
       <c r="G22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H22" s="71"/>
       <c r="I22" s="71">
-        <v>98952.797000000006</v>
+        <v>99520.645000000004</v>
       </c>
       <c r="J22" s="72">
-        <v>16.703830358567085</v>
+        <v>16.778489861841074</v>
       </c>
       <c r="K22" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L22" s="74">
-        <v>25.742114190893268</v>
+        <v>26.463694684055781</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="68"/>
       <c r="B23" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="71"/>
       <c r="E23" s="71">
         <v>47487.788999999997</v>
       </c>
       <c r="F23" s="72">
         <v>8.6795798557300756</v>
       </c>
       <c r="G23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H23" s="71"/>
       <c r="I23" s="71">
-        <v>48662.745000000003</v>
+        <v>48531.302000000003</v>
       </c>
       <c r="J23" s="72">
-        <v>8.2145655494933472</v>
+        <v>8.1820406066394309</v>
       </c>
       <c r="K23" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L23" s="74">
-        <v>2.4742276377617953</v>
+        <v>2.1974343762351336</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="68"/>
       <c r="B24" s="69" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="71"/>
       <c r="E24" s="71">
         <v>26356.064999999999</v>
       </c>
       <c r="F24" s="72">
         <v>4.8172293481659567</v>
       </c>
       <c r="G24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H24" s="71"/>
       <c r="I24" s="71">
         <v>23480.669000000002</v>
       </c>
       <c r="J24" s="72">
-        <v>3.9636788809685193</v>
+        <v>3.9586777875660477</v>
       </c>
       <c r="K24" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L24" s="74">
         <v>-10.909807666660395</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="68"/>
       <c r="B25" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="71"/>
       <c r="E25" s="71">
         <v>128404.54699999996</v>
       </c>
       <c r="F25" s="72">
         <v>23.469138972238639</v>
       </c>
       <c r="G25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H25" s="75"/>
       <c r="I25" s="71">
-        <v>136797.06399999995</v>
+        <v>137144.64500000002</v>
       </c>
       <c r="J25" s="72">
-        <v>23.092171417913971</v>
+        <v>23.121635071178382</v>
       </c>
       <c r="K25" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L25" s="74">
-        <v>6.5359967353804036</v>
+        <v>6.8066888628173423</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="76">
         <v>4403</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="77">
         <v>1188.0709999999999</v>
       </c>
       <c r="D26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="79">
         <v>114385.19899999999</v>
       </c>
       <c r="F26" s="80">
         <v>100</v>
       </c>
       <c r="G26" s="77">
-        <v>1201.348</v>
+        <v>1203.0029999999999</v>
       </c>
       <c r="H26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="79">
-        <v>126027.997</v>
+        <v>126182.03200000001</v>
       </c>
       <c r="J26" s="80">
         <v>100</v>
       </c>
       <c r="K26" s="81">
-        <v>1.1175258044342506</v>
+        <v>1.2568272434896581</v>
       </c>
       <c r="L26" s="82">
-        <v>10.17858787831458</v>
+        <v>10.313251280001721</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="76"/>
       <c r="B27" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="77">
         <v>1054.8240000000001</v>
       </c>
       <c r="D27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="79">
         <v>104189.774</v>
       </c>
       <c r="F27" s="80">
         <v>91.086762020670179</v>
       </c>
       <c r="G27" s="77">
-        <v>1043.6579999999999</v>
+        <v>1043.9059999999999</v>
       </c>
       <c r="H27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I27" s="79">
-        <v>114315.352</v>
+        <v>114342.66899999999</v>
       </c>
       <c r="J27" s="80">
-        <v>90.706315042045773</v>
+        <v>90.617235423820077</v>
       </c>
       <c r="K27" s="81">
-        <v>-1.0585652203590521</v>
+        <v>-1.0350541891348812</v>
       </c>
       <c r="L27" s="82">
-        <v>9.7183990436527807</v>
+        <v>9.7446175475915613</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="68"/>
       <c r="B28" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="70">
         <v>698.29399999999998</v>
       </c>
       <c r="D28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="71">
         <v>63398.082000000002</v>
       </c>
       <c r="F28" s="72">
         <v>55.425074707436586</v>
       </c>
       <c r="G28" s="70">
         <v>791.98199999999997</v>
       </c>
       <c r="H28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I28" s="71">
         <v>81073.337</v>
       </c>
       <c r="J28" s="72">
-        <v>64.329624313556295</v>
+        <v>64.251094799297576</v>
       </c>
       <c r="K28" s="85">
         <v>13.416698410698071</v>
       </c>
       <c r="L28" s="74">
         <v>27.879794533847253</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="68"/>
       <c r="B29" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="70">
         <v>103.116</v>
       </c>
       <c r="D29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="71">
         <v>9994.6360000000004</v>
       </c>
       <c r="F29" s="72">
         <v>8.7377004082494985</v>
       </c>
       <c r="G29" s="70">
-        <v>62.274999999999999</v>
+        <v>62.523000000000003</v>
       </c>
       <c r="H29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I29" s="71">
-        <v>8287.9670000000006</v>
+        <v>8315.2839999999997</v>
       </c>
       <c r="J29" s="72">
-        <v>6.5762903460252575</v>
+        <v>6.5899113116200247</v>
       </c>
       <c r="K29" s="85">
-        <v>-39.606850537259007</v>
+        <v>-39.366344699173744</v>
       </c>
       <c r="L29" s="74">
-        <v>-17.075849485664108</v>
+        <v>-16.802532878636107</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="68"/>
       <c r="B30" s="83" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="70">
         <v>176.303</v>
       </c>
       <c r="D30" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="71">
         <v>21726.819</v>
       </c>
       <c r="F30" s="72">
         <v>18.994432138025129</v>
       </c>
       <c r="G30" s="70">
         <v>159.59399999999999</v>
       </c>
       <c r="H30" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="71">
         <v>20093.839</v>
       </c>
       <c r="J30" s="72">
-        <v>15.943948549781364</v>
+        <v>15.924485191362269</v>
       </c>
       <c r="K30" s="85">
         <v>-9.4774337362381829</v>
       </c>
       <c r="L30" s="74">
         <v>-7.5159644861035542</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="68"/>
       <c r="B31" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="70">
         <v>12.775</v>
       </c>
       <c r="D31" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="71">
         <v>1484.6479999999999</v>
       </c>
       <c r="F31" s="72">
         <v>1.297937157061728</v>
       </c>
       <c r="G31" s="70">
         <v>5.9569999999999999</v>
       </c>
       <c r="H31" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="71">
         <v>1353.6880000000001</v>
       </c>
       <c r="J31" s="72">
-        <v>1.0741168884878809</v>
+        <v>1.0728056748998938</v>
       </c>
       <c r="K31" s="85">
         <v>-53.369863013698634</v>
       </c>
       <c r="L31" s="74">
         <v>-8.8209461097849324</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="68"/>
       <c r="B32" s="69" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="70">
         <v>49.215000000000003</v>
       </c>
       <c r="D32" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="71">
         <v>6395.951</v>
       </c>
       <c r="F32" s="72">
         <v>5.591589695096828</v>
       </c>
       <c r="G32" s="70">
         <v>21.898</v>
       </c>
       <c r="H32" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="71">
         <v>3244.5390000000002</v>
       </c>
       <c r="J32" s="72">
-        <v>2.5744589116972159</v>
+        <v>2.5713161759829641</v>
       </c>
       <c r="K32" s="85">
         <v>-55.505435334755674</v>
       </c>
       <c r="L32" s="74">
         <v>-49.271984729088757</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="68"/>
       <c r="B33" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="70">
         <v>15.121000000000095</v>
       </c>
       <c r="D33" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="71">
         <v>1189.6379999999917</v>
       </c>
       <c r="F33" s="72">
         <v>1.0400279148004032</v>
       </c>
       <c r="G33" s="70">
         <v>1.9519999999999982</v>
       </c>
       <c r="H33" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="71">
-        <v>261.98199999998906</v>
+        <v>261.98200000000361</v>
       </c>
       <c r="J33" s="72">
-        <v>0.20787603249775446</v>
+        <v>0.20762227065736555</v>
       </c>
       <c r="K33" s="85">
         <v>-87.090800872958226</v>
       </c>
       <c r="L33" s="74">
-        <v>-77.978006754996827</v>
+        <v>-77.978006754995604</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="76"/>
       <c r="B34" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="77">
         <v>133.24700000000001</v>
       </c>
       <c r="D34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="79">
         <v>10195.424999999999</v>
       </c>
       <c r="F34" s="80">
         <v>8.9132379793298249</v>
       </c>
       <c r="G34" s="77">
-        <v>157.69</v>
+        <v>159.09700000000001</v>
       </c>
       <c r="H34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I34" s="79">
-        <v>11712.645</v>
+        <v>11839.362999999999</v>
       </c>
       <c r="J34" s="80">
-        <v>9.2936849579542233</v>
+        <v>9.3827645761799108</v>
       </c>
       <c r="K34" s="81">
-        <v>18.344127822765227</v>
+        <v>19.400061539847044</v>
       </c>
       <c r="L34" s="82">
-        <v>14.881380619248352</v>
+        <v>16.124271425663963</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="68"/>
       <c r="B35" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="70">
         <v>108.258</v>
       </c>
       <c r="D35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E35" s="71">
         <v>7752.2920000000004</v>
       </c>
       <c r="F35" s="72">
         <v>6.7773558710161446</v>
       </c>
       <c r="G35" s="70">
         <v>131.77699999999999</v>
       </c>
       <c r="H35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I35" s="71">
         <v>8315.8799999999992</v>
       </c>
       <c r="J35" s="72">
-        <v>6.5984385993217041</v>
+        <v>6.590383645113592</v>
       </c>
       <c r="K35" s="85">
         <v>21.724953352177199</v>
       </c>
       <c r="L35" s="74">
         <v>7.2699531957774397</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="68"/>
       <c r="B36" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="70">
         <v>23.109000000000002</v>
       </c>
       <c r="D36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E36" s="71">
         <v>1970.087</v>
       </c>
       <c r="F36" s="72">
         <v>1.7223268545434798</v>
       </c>
       <c r="G36" s="70">
-        <v>6.4249999999999998</v>
+        <v>7.8319999999999999</v>
       </c>
       <c r="H36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I36" s="71">
-        <v>759.45899999999995</v>
+        <v>886.17700000000002</v>
       </c>
       <c r="J36" s="72">
-        <v>0.60261133881227991</v>
+        <v>0.70230046699517401</v>
       </c>
       <c r="K36" s="85">
-        <v>-72.196979531784152</v>
+        <v>-66.10844259812194</v>
       </c>
       <c r="L36" s="74">
-        <v>-61.450484166435295</v>
+        <v>-55.018382436917754</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="68"/>
       <c r="B37" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="70">
         <v>1.079</v>
       </c>
       <c r="D37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E37" s="71">
         <v>213.559</v>
       </c>
       <c r="F37" s="72">
         <v>0.18670160288832474</v>
       </c>
       <c r="G37" s="70">
         <v>16.334</v>
       </c>
       <c r="H37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I37" s="71">
         <v>1809.4069999999999</v>
       </c>
       <c r="J37" s="72">
-        <v>1.4357182872627896</v>
+        <v>1.4339656536835608</v>
       </c>
       <c r="K37" s="85">
         <v>1413.8090824837811</v>
       </c>
       <c r="L37" s="74">
         <v>747.2632855557481</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="68"/>
       <c r="B38" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="70">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E38" s="71">
         <v>45.491</v>
       </c>
       <c r="F38" s="72">
         <v>3.9770005558149177E-2</v>
       </c>
       <c r="G38" s="70">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="H38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I38" s="71">
         <v>12.218</v>
       </c>
       <c r="J38" s="72">
-        <v>9.6946712562606223E-3</v>
+        <v>9.6828366181327622E-3</v>
       </c>
       <c r="K38" s="85">
         <v>-93.103448275862064</v>
       </c>
       <c r="L38" s="74">
         <v>-73.141940163988465</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="68"/>
       <c r="B39" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="70">
         <v>2.7E-2</v>
       </c>
       <c r="D39" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E39" s="71">
         <v>3.859</v>
       </c>
       <c r="F39" s="72">
         <v>3.3736882339121515E-3</v>
       </c>
       <c r="G39" s="70">
         <v>0.08</v>
       </c>
       <c r="H39" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I39" s="71">
         <v>101.774</v>
       </c>
       <c r="J39" s="72">
-        <v>8.075507222415032E-2</v>
+        <v>8.0656491567674238E-2</v>
       </c>
       <c r="K39" s="85">
         <v>196.29629629629633</v>
       </c>
       <c r="L39" s="74">
         <v>2537.3153666753046</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="68"/>
       <c r="B40" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="70">
         <v>0.68700000000004025</v>
       </c>
       <c r="D40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="71">
         <v>210.13699999999881</v>
       </c>
       <c r="F40" s="72">
         <v>0.18370995708981439</v>
       </c>
       <c r="G40" s="70">
-        <v>3.0679999999999836</v>
+        <v>3.0680000000000121</v>
       </c>
       <c r="H40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I40" s="71">
         <v>713.90700000000106</v>
       </c>
       <c r="J40" s="72">
-        <v>0.56646698907703896</v>
+        <v>0.56577548220177742</v>
       </c>
       <c r="K40" s="85">
-        <v>346.57933042209663</v>
+        <v>346.57933042210078</v>
       </c>
       <c r="L40" s="74">
         <v>239.7340782441955</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="76">
         <v>4407</v>
       </c>
       <c r="B41" s="39" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="77">
         <v>460.82900000000001</v>
       </c>
       <c r="D41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E41" s="79">
         <v>115665.893</v>
       </c>
       <c r="F41" s="80">
         <v>100</v>
       </c>
       <c r="G41" s="77">
-        <v>570.72900000000004</v>
+        <v>575.12300000000005</v>
       </c>
       <c r="H41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I41" s="79">
-        <v>150586.51</v>
+        <v>151780.41699999999</v>
       </c>
       <c r="J41" s="80">
         <v>100</v>
       </c>
       <c r="K41" s="81">
-        <v>23.848325517708311</v>
+        <v>24.801824537952264</v>
       </c>
       <c r="L41" s="82">
-        <v>30.190937098458242</v>
+        <v>31.223140256220557</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="76"/>
       <c r="B42" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="77">
         <v>439.15100000000001</v>
       </c>
       <c r="D42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E42" s="79">
         <v>105873.792</v>
       </c>
       <c r="F42" s="80">
         <v>91.534150002196412</v>
       </c>
       <c r="G42" s="77">
-        <v>549.77800000000002</v>
+        <v>554.17200000000003</v>
       </c>
       <c r="H42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I42" s="79">
-        <v>141755.94</v>
+        <v>142949.84700000001</v>
       </c>
       <c r="J42" s="80">
-        <v>94.135882423996676</v>
+        <v>94.182009659388413</v>
       </c>
       <c r="K42" s="81">
-        <v>25.191107386753075</v>
+        <v>26.191674389902335</v>
       </c>
       <c r="L42" s="82">
-        <v>33.891435568870534</v>
+        <v>35.019105578083014</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="68"/>
       <c r="B43" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="70">
         <v>121.381</v>
       </c>
       <c r="D43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E43" s="71">
         <v>28821.984</v>
       </c>
       <c r="F43" s="72">
         <v>24.918308459348513</v>
       </c>
       <c r="G43" s="70">
-        <v>120.361</v>
+        <v>120.974</v>
       </c>
       <c r="H43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I43" s="71">
-        <v>30503.059000000001</v>
+        <v>30637.504000000001</v>
       </c>
       <c r="J43" s="72">
-        <v>20.256169692756675</v>
+        <v>20.185412983810686</v>
       </c>
       <c r="K43" s="85">
-        <v>-0.84032921132631622</v>
+        <v>-0.33530783236255796</v>
       </c>
       <c r="L43" s="74">
-        <v>5.8326137437311765</v>
+        <v>6.2990805907046514</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="68"/>
       <c r="B44" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="70">
         <v>173.25</v>
       </c>
       <c r="D44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E44" s="71">
         <v>42851.775000000001</v>
       </c>
       <c r="F44" s="72">
         <v>37.047891896706318</v>
       </c>
       <c r="G44" s="70">
-        <v>244.346</v>
+        <v>248.00200000000001</v>
       </c>
       <c r="H44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I44" s="71">
-        <v>65043.313999999998</v>
+        <v>66091.025999999998</v>
       </c>
       <c r="J44" s="72">
-        <v>43.193320570348561</v>
+        <v>43.543842681628682</v>
       </c>
       <c r="K44" s="85">
-        <v>41.036652236652237</v>
+        <v>43.146897546897549</v>
       </c>
       <c r="L44" s="74">
-        <v>51.786743956347195</v>
+        <v>54.231711521868107</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="68"/>
       <c r="B45" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="70">
         <v>80.751000000000005</v>
       </c>
       <c r="D45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E45" s="71">
         <v>19459.213</v>
       </c>
       <c r="F45" s="72">
         <v>16.823639618638488</v>
       </c>
       <c r="G45" s="70">
         <v>107.973</v>
       </c>
       <c r="H45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I45" s="71">
         <v>26198.019</v>
       </c>
       <c r="J45" s="72">
-        <v>17.397321313841456</v>
+        <v>17.260473727648279</v>
       </c>
       <c r="K45" s="85">
         <v>33.711037634208857</v>
       </c>
       <c r="L45" s="74">
         <v>34.630413881589149</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="68"/>
       <c r="B46" s="83" t="s">
         <v>73</v>
       </c>
       <c r="C46" s="70">
         <v>35.095999999999997</v>
       </c>
       <c r="D46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="71">
         <v>7609.0780000000004</v>
       </c>
       <c r="F46" s="72">
         <v>6.5784976043024201</v>
       </c>
       <c r="G46" s="70">
         <v>30.382000000000001</v>
       </c>
       <c r="H46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I46" s="71">
         <v>7551.3940000000002</v>
       </c>
       <c r="J46" s="72">
-        <v>5.0146550311844003</v>
+        <v>4.9752096807060431</v>
       </c>
       <c r="K46" s="85">
         <v>-13.431730111693627</v>
       </c>
       <c r="L46" s="74">
         <v>-0.75809447609815794</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="68"/>
       <c r="B47" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="70">
         <v>20.268000000000001</v>
       </c>
       <c r="D47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E47" s="71">
         <v>4463.3109999999997</v>
       </c>
       <c r="F47" s="72">
         <v>3.8587961275671812</v>
       </c>
       <c r="G47" s="70">
-        <v>26.507000000000001</v>
+        <v>26.632000000000001</v>
       </c>
       <c r="H47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I47" s="71">
-        <v>6045.7489999999998</v>
+        <v>6057.4989999999998</v>
       </c>
       <c r="J47" s="72">
-        <v>4.0148011930152308</v>
+        <v>3.9909621542283675</v>
       </c>
       <c r="K47" s="85">
-        <v>30.782514308269192</v>
+        <v>31.39925004933886</v>
       </c>
       <c r="L47" s="74">
-        <v>35.454352161433519</v>
+        <v>35.717609640018367</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="68"/>
       <c r="B48" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="70">
         <v>8.4050000000000296</v>
       </c>
       <c r="D48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="71">
         <v>2668.4309999999969</v>
       </c>
       <c r="F48" s="72">
         <v>2.3070162956334905</v>
       </c>
       <c r="G48" s="70">
         <v>20.20900000000006</v>
       </c>
       <c r="H48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I48" s="71">
         <v>6414.4049999999988</v>
       </c>
       <c r="J48" s="72">
-        <v>4.2596146228503455</v>
+        <v>4.2261084313663462</v>
       </c>
       <c r="K48" s="85">
         <v>140.44021415823903</v>
       </c>
       <c r="L48" s="74">
         <v>140.38114532472477</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="76"/>
       <c r="B49" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C49" s="77">
         <v>21.678000000000001</v>
       </c>
       <c r="D49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E49" s="79">
         <v>9792.1010000000006</v>
       </c>
       <c r="F49" s="80">
         <v>8.4658499978035895</v>
       </c>
       <c r="G49" s="77">
         <v>20.951000000000001</v>
       </c>
       <c r="H49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I49" s="79">
         <v>8830.57</v>
       </c>
       <c r="J49" s="80">
-        <v>5.8641175760033217</v>
+        <v>5.8179903406115958</v>
       </c>
       <c r="K49" s="81">
         <v>-3.3536304087092921</v>
       </c>
       <c r="L49" s="82">
         <v>-9.8194554978548609</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="68"/>
       <c r="B50" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C50" s="70">
         <v>2.8380000000000001</v>
       </c>
       <c r="D50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E50" s="71">
         <v>1308.4580000000001</v>
       </c>
       <c r="F50" s="72">
         <v>1.1312392668770563</v>
       </c>
       <c r="G50" s="70">
         <v>1.149</v>
       </c>
       <c r="H50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I50" s="71">
         <v>868.35500000000002</v>
       </c>
       <c r="J50" s="72">
-        <v>0.57664859886851749</v>
+        <v>0.57211267248000774</v>
       </c>
       <c r="K50" s="85">
         <v>-59.513742071881602</v>
       </c>
       <c r="L50" s="74">
         <v>-33.635240871315702</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="68"/>
       <c r="B51" s="83" t="s">
         <v>73</v>
       </c>
       <c r="C51" s="70">
         <v>5.734</v>
       </c>
       <c r="D51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E51" s="71">
         <v>3633.4659999999999</v>
       </c>
       <c r="F51" s="72">
         <v>3.141346083758676</v>
       </c>
       <c r="G51" s="70">
         <v>3.4129999999999998</v>
       </c>
       <c r="H51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I51" s="71">
         <v>2398.0610000000001</v>
       </c>
       <c r="J51" s="72">
-        <v>1.592480627912819</v>
+        <v>1.5799541517928499</v>
       </c>
       <c r="K51" s="85">
         <v>-40.477851412626443</v>
       </c>
       <c r="L51" s="74">
         <v>-34.000730982483383</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="68"/>
       <c r="B52" s="83" t="s">
         <v>77</v>
       </c>
       <c r="C52" s="70">
         <v>7.0640000000000001</v>
       </c>
       <c r="D52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E52" s="71">
         <v>533.05999999999995</v>
       </c>
       <c r="F52" s="72">
         <v>0.4608618722201886</v>
       </c>
       <c r="G52" s="70">
         <v>8.6539999999999999</v>
       </c>
       <c r="H52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I52" s="71">
         <v>727.62900000000002</v>
       </c>
       <c r="J52" s="72">
-        <v>0.48319666881183448</v>
+        <v>0.47939583668425423</v>
       </c>
       <c r="K52" s="85">
         <v>22.508493771234424</v>
       </c>
       <c r="L52" s="74">
         <v>36.500393951900364</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="68"/>
       <c r="B53" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C53" s="70">
         <v>1.256</v>
       </c>
       <c r="D53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E53" s="71">
         <v>951.58299999999997</v>
       </c>
       <c r="F53" s="72">
         <v>0.82269973915301042</v>
       </c>
       <c r="G53" s="70">
         <v>1.9870000000000001</v>
       </c>
       <c r="H53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I53" s="71">
         <v>910.74099999999999</v>
       </c>
       <c r="J53" s="72">
-        <v>0.60479587447773375</v>
+        <v>0.60003854120390243</v>
       </c>
       <c r="K53" s="85">
         <v>58.200636942675168</v>
       </c>
       <c r="L53" s="74">
         <v>-4.2920060572750867</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="68"/>
       <c r="B54" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C54" s="70">
         <v>0.159</v>
       </c>
       <c r="D54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E54" s="71">
         <v>203.298</v>
       </c>
       <c r="F54" s="72">
         <v>0.17576313529174936</v>
       </c>
       <c r="G54" s="70">
         <v>5.7000000000000002E-2</v>
       </c>
       <c r="H54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I54" s="71">
         <v>182.386</v>
       </c>
       <c r="J54" s="72">
-        <v>0.12111709076729382</v>
+        <v>0.12016438194395</v>
       </c>
       <c r="K54" s="85">
         <v>-64.150943396226424</v>
       </c>
       <c r="L54" s="74">
         <v>-10.28637763283456</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="68"/>
       <c r="B55" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C55" s="70">
         <v>4.6270000000000024</v>
       </c>
       <c r="D55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E55" s="71">
         <v>3162.2360000000008</v>
       </c>
       <c r="F55" s="72">
         <v>2.733939900502909</v>
       </c>
       <c r="G55" s="70">
         <v>5.6910000000000007</v>
       </c>
       <c r="H55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I55" s="71">
         <v>3743.3979999999992</v>
       </c>
       <c r="J55" s="72">
-        <v>2.4858787151651232</v>
+        <v>2.4663247565066313</v>
       </c>
       <c r="K55" s="85">
         <v>22.995461422087697</v>
       </c>
       <c r="L55" s="74">
         <v>18.378198211645124</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="76">
         <v>4412</v>
       </c>
       <c r="B56" s="39" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="77">
         <v>37.646000000000001</v>
       </c>
       <c r="D56" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E56" s="79">
         <v>28873.792000000001</v>
       </c>
       <c r="F56" s="80">
@@ -9072,252 +9077,252 @@
         <v>25.909479152657354</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="61" t="s">
         <v>69</v>
       </c>
       <c r="B63" s="103" t="s">
         <v>43</v>
       </c>
       <c r="C63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D63" s="63"/>
       <c r="E63" s="63">
         <v>88553.481</v>
       </c>
       <c r="F63" s="64">
         <v>100</v>
       </c>
       <c r="G63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H63" s="63"/>
       <c r="I63" s="63">
-        <v>93472.877999999997</v>
+        <v>94314.159</v>
       </c>
       <c r="J63" s="64">
         <v>100</v>
       </c>
       <c r="K63" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L63" s="66">
-        <v>5.5552835918443417</v>
+        <v>6.505309486365646</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="68"/>
       <c r="B64" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D64" s="71"/>
       <c r="E64" s="71">
         <v>27374.833999999999</v>
       </c>
       <c r="F64" s="72">
         <v>30.91333473384293</v>
       </c>
       <c r="G64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H64" s="71"/>
       <c r="I64" s="71">
-        <v>29432.424999999999</v>
+        <v>29491.172999999999</v>
       </c>
       <c r="J64" s="72">
-        <v>31.487663191455386</v>
+        <v>31.269083362128054</v>
       </c>
       <c r="K64" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L64" s="74">
-        <v>7.5163597339074295</v>
+        <v>7.7309656014717758</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="68"/>
       <c r="B65" s="69" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="71"/>
       <c r="E65" s="71">
         <v>8332.4419999999991</v>
       </c>
       <c r="F65" s="72">
         <v>9.4095024903651154</v>
       </c>
       <c r="G65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H65" s="71"/>
       <c r="I65" s="71">
-        <v>10021.815000000001</v>
+        <v>10083.692999999999</v>
       </c>
       <c r="J65" s="72">
-        <v>10.721628791615895</v>
+        <v>10.691600399045067</v>
       </c>
       <c r="K65" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L65" s="74">
-        <v>20.274644575983867</v>
+        <v>21.017260006130261</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="68"/>
       <c r="B66" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D66" s="71"/>
       <c r="E66" s="71">
         <v>14870.833000000001</v>
       </c>
       <c r="F66" s="72">
         <v>16.793053002625612</v>
       </c>
       <c r="G66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H66" s="71"/>
       <c r="I66" s="71">
-        <v>13491.188</v>
+        <v>13639.664000000001</v>
       </c>
       <c r="J66" s="72">
-        <v>14.433264802224235</v>
+        <v>14.461947330728997</v>
       </c>
       <c r="K66" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L66" s="74">
-        <v>-9.2775233236766255</v>
+        <v>-8.2790856436892248</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="94"/>
       <c r="B67" s="69" t="s">
         <v>64</v>
       </c>
       <c r="C67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="71"/>
       <c r="E67" s="71">
         <v>8424.9580000000005</v>
       </c>
       <c r="F67" s="72">
         <v>9.5139772088688428</v>
       </c>
       <c r="G67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H67" s="71"/>
       <c r="I67" s="71">
         <v>8108.5770000000002</v>
       </c>
       <c r="J67" s="72">
-        <v>8.6747912052092815</v>
+        <v>8.5974121870715088</v>
       </c>
       <c r="K67" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L67" s="74">
         <v>-3.7552828156532088</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="94"/>
       <c r="B68" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D68" s="71"/>
       <c r="E68" s="71">
         <v>3427.011</v>
       </c>
       <c r="F68" s="72">
         <v>3.8699901588284256</v>
       </c>
       <c r="G68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H68" s="71"/>
       <c r="I68" s="71">
-        <v>4101.2089999999998</v>
+        <v>4102.1109999999999</v>
       </c>
       <c r="J68" s="72">
-        <v>4.3875925164088772</v>
+        <v>4.3494116297002661</v>
       </c>
       <c r="K68" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L68" s="74">
-        <v>19.673062035692325</v>
+        <v>19.699382348057824</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="95"/>
       <c r="B69" s="96" t="s">
         <v>61</v>
       </c>
       <c r="C69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="D69" s="98"/>
       <c r="E69" s="98">
         <v>26123.403000000006</v>
       </c>
       <c r="F69" s="99">
         <v>29.500142405469084</v>
       </c>
       <c r="G69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="H69" s="98"/>
       <c r="I69" s="98">
-        <v>28317.663999999997</v>
+        <v>28888.941000000006</v>
       </c>
       <c r="J69" s="99">
-        <v>30.295059493086328</v>
+        <v>30.630545091326113</v>
       </c>
       <c r="K69" s="100" t="s">
         <v>74</v>
       </c>
       <c r="L69" s="101">
-        <v>8.3995986280960047</v>
+        <v>10.586438527936041</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="3" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">