--- v4 (2026-09-02)
+++ v5 (2026-10-11)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://zmgovlv-my.sharepoint.com/personal/anita_krampe_zm_gov_lv/Documents/Desktop/Gatavie/Angliski/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="185" documentId="13_ncr:1_{D5E88BA7-78A9-48F3-9B25-EEF8946FC29A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{189C6439-5486-4A85-A11F-D8FF76F3B3E8}"/>
+  <xr:revisionPtr revIDLastSave="197" documentId="13_ncr:1_{D5E88BA7-78A9-48F3-9B25-EEF8946FC29A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BB4F44F9-238E-41B1-A06E-B2FF7AABCD8E}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{6115FE8E-029A-4BD3-922D-BE3C791E55FE}"/>
   </bookViews>
   <sheets>
     <sheet name="Export" sheetId="1" r:id="rId1"/>
     <sheet name="Export_countries" sheetId="2" r:id="rId2"/>
     <sheet name="Import" sheetId="3" r:id="rId3"/>
     <sheet name="Import_countries" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="763" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="763" uniqueCount="85">
   <si>
     <r>
       <t>Forest Industry Pr</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve">oducts </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color rgb="FF0000FF"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>Export</t>
     </r>
     <r>
@@ -413,57 +413,54 @@
   <si>
     <t>(t)</t>
   </si>
   <si>
     <t>(m3)</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Brazil</t>
   </si>
   <si>
     <t xml:space="preserve">    Fuel wood, in logs, billets, twigs, faggots or similar forms</t>
   </si>
   <si>
     <t>Hungary</t>
   </si>
   <si>
     <t>USA</t>
   </si>
   <si>
     <t>2026/2025</t>
   </si>
   <si>
-    <t>2025 January- June</t>
+    <t>2025 January- July</t>
   </si>
   <si>
-    <t>2026 January- June</t>
-[...2 lines deleted...]
-    <t>2026 January- june</t>
+    <t>2026 January- July</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="Times New Roman Baltic"/>
       <family val="1"/>
@@ -1439,51 +1436,51 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF04C837-F983-4C27-A519-9E98E78F6737}">
   <dimension ref="A1:M48"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="M43" sqref="M43"/>
+      <selection activeCell="M44" sqref="M44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="24.08984375" customWidth="1"/>
     <col min="2" max="2" width="55.36328125" customWidth="1"/>
     <col min="3" max="3" width="11.36328125" customWidth="1"/>
     <col min="4" max="4" width="5.453125" customWidth="1"/>
     <col min="5" max="5" width="16.08984375" customWidth="1"/>
     <col min="6" max="6" width="10.08984375" customWidth="1"/>
     <col min="7" max="7" width="11.08984375" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="16.453125" customWidth="1"/>
     <col min="10" max="10" width="11.453125" customWidth="1"/>
     <col min="11" max="11" width="11" customWidth="1"/>
     <col min="12" max="12" width="11.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="104" t="s">
         <v>0</v>
       </c>
@@ -1561,1437 +1558,1437 @@
         <v>4</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="11">
         <v>3605</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>74</v>
       </c>
       <c r="D6" s="14"/>
       <c r="E6" s="14">
-        <v>7.9409999999999998</v>
+        <v>8.3919999999999995</v>
       </c>
       <c r="F6" s="14">
-        <v>4.5885951564696387E-4</v>
+        <v>4.1799761866876181E-4</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="16">
-        <v>3.774</v>
+        <v>4.1059999999999999</v>
       </c>
       <c r="J6" s="17">
-        <v>2.2138550624075884E-4</v>
+        <v>2.0778382267440729E-4</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L6" s="17">
-        <v>-52.474499433320744</v>
+        <v>-51.072449952335553</v>
       </c>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="11">
         <v>44</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="16"/>
       <c r="E7" s="16">
-        <v>1526767.3359999999</v>
+        <v>1769587.352</v>
       </c>
       <c r="F7" s="16">
-        <v>88.222103047798171</v>
+        <v>88.141479881120119</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="16"/>
       <c r="I7" s="16">
-        <v>1519445.973</v>
+        <v>1750955.8729999999</v>
       </c>
       <c r="J7" s="17">
-        <v>89.131774228428043</v>
+        <v>88.606990897745746</v>
       </c>
       <c r="K7" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="17">
-        <v>-0.47953364126725695</v>
+        <v>-1.0528713928104552</v>
       </c>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="19">
         <v>4401</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="21">
-        <v>2250.2772380000001</v>
+        <v>2597.8929779999999</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E8" s="23">
-        <v>272606.81099999999</v>
+        <v>321530.114</v>
       </c>
       <c r="F8" s="23">
-        <v>15.752201140602368</v>
+        <v>16.015112247651995</v>
       </c>
       <c r="G8" s="21">
-        <v>2216.961311</v>
+        <v>2451.671437</v>
       </c>
       <c r="H8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I8" s="23">
-        <v>298746.67200000002</v>
+        <v>333361.549</v>
       </c>
       <c r="J8" s="23">
-        <v>17.524690836900358</v>
+        <v>16.869736235723757</v>
       </c>
       <c r="K8" s="21">
-        <v>-1.4805254409279192</v>
+        <v>-5.6284666935190391</v>
       </c>
       <c r="L8" s="24">
-        <v>9.5888510283772899</v>
+        <v>3.6797284250644089</v>
       </c>
       <c r="M8" s="25"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="26">
         <v>44011</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>79</v>
       </c>
       <c r="C9" s="28">
-        <v>143.77408199999999</v>
+        <v>171.348277</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E9" s="30">
-        <v>34868.093000000001</v>
+        <v>41182.847999999998</v>
       </c>
       <c r="F9" s="30">
-        <v>2.0148037105545011</v>
+        <v>2.0512788839367948</v>
       </c>
       <c r="G9" s="28">
-        <v>146.92892599999999</v>
+        <v>166.95147800000001</v>
       </c>
       <c r="H9" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I9" s="31">
-        <v>37862.563999999998</v>
+        <v>42888.269</v>
       </c>
       <c r="J9" s="31">
-        <v>2.2210447532361242</v>
+        <v>2.1703576426469264</v>
       </c>
       <c r="K9" s="28">
-        <v>2.1943064814700031</v>
+        <v>-2.5660012910430301</v>
       </c>
       <c r="L9" s="32">
-        <v>8.5879976286629667</v>
+        <v>4.1410953414392377</v>
       </c>
       <c r="M9" s="25"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="26">
         <v>44012</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="28">
-        <v>1300.335589</v>
+        <v>1450.1668770000001</v>
       </c>
       <c r="D10" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E10" s="30">
-        <v>88380.51</v>
+        <v>98532.25</v>
       </c>
       <c r="F10" s="30">
-        <v>5.106943459417157</v>
+        <v>4.907798601295891</v>
       </c>
       <c r="G10" s="28">
-        <v>1047.3386350000001</v>
+        <v>1163.4744499999999</v>
       </c>
       <c r="H10" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I10" s="31">
-        <v>68759.131999999998</v>
+        <v>78330.107999999993</v>
       </c>
       <c r="J10" s="31">
-        <v>4.0334592598026395</v>
+        <v>3.9638892524937099</v>
       </c>
       <c r="K10" s="28">
-        <v>-19.45628160454816</v>
+        <v>-19.769616279823509</v>
       </c>
       <c r="L10" s="32">
-        <v>-22.201023732494864</v>
+        <v>-20.503075896470452</v>
       </c>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="26">
         <v>440131</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="28">
-        <v>707.34224600000005</v>
+        <v>871.41707899999994</v>
       </c>
       <c r="D11" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="30">
-        <v>134955.63099999999</v>
+        <v>165753.43</v>
       </c>
       <c r="F11" s="30">
-        <v>7.7982213165206371</v>
+        <v>8.2560222862463437</v>
       </c>
       <c r="G11" s="28">
-        <v>900.35088599999995</v>
+        <v>983.43645900000001</v>
       </c>
       <c r="H11" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="31">
-        <v>176079.33499999999</v>
+        <v>193693.83499999999</v>
       </c>
       <c r="J11" s="31">
-        <v>10.328938186939897</v>
+        <v>9.8018620225927684</v>
       </c>
       <c r="K11" s="28">
-        <v>27.286457311359275</v>
+        <v>12.854852481035673</v>
       </c>
       <c r="L11" s="32">
-        <v>30.472017873785497</v>
+        <v>16.856607431894471</v>
       </c>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="28">
-        <v>98.825321000000002</v>
+        <v>104.960745</v>
       </c>
       <c r="D12" s="29" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="30">
-        <v>14402.576999999999</v>
+        <v>16061.585999999999</v>
       </c>
       <c r="F12" s="30">
-        <v>0.83223265411007441</v>
+        <v>0.80001247617296534</v>
       </c>
       <c r="G12" s="28">
-        <v>122.34286400000001</v>
+        <v>137.80905000000001</v>
       </c>
       <c r="H12" s="29" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="31">
-        <v>16045.641</v>
+        <v>18449.337</v>
       </c>
       <c r="J12" s="31">
-        <v>0.9412486369216948</v>
+        <v>0.93362731799035104</v>
       </c>
       <c r="K12" s="28">
-        <v>23.797082328728287</v>
+        <v>31.295800158430669</v>
       </c>
       <c r="L12" s="32">
-        <v>11.408125087614533</v>
+        <v>14.866221803998686</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19">
         <v>4402</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="33">
-        <v>4.2772019999999999</v>
+        <v>4.8295979999999998</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="34">
-        <v>3834.279</v>
+        <v>4299.4809999999998</v>
       </c>
       <c r="F13" s="34">
-        <v>0.22155841893909142</v>
+        <v>0.21415310051377343</v>
       </c>
       <c r="G13" s="33">
-        <v>4.7534840000000003</v>
+        <v>5.4103519999999996</v>
       </c>
       <c r="H13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="23">
-        <v>4393.2659999999996</v>
+        <v>5036.3149999999996</v>
       </c>
       <c r="J13" s="23">
-        <v>0.25771208729738038</v>
+        <v>0.25486234361725713</v>
       </c>
       <c r="K13" s="33">
-        <v>11.135363726099452</v>
+        <v>12.024893169162315</v>
       </c>
       <c r="L13" s="24">
-        <v>14.578673069956558</v>
+        <v>17.137742904317985</v>
       </c>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="19">
         <v>4403</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="21">
-        <v>2093.7109999999998</v>
+        <v>2431.3609999999999</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E14" s="23">
-        <v>178481.76199999999</v>
+        <v>204597.62100000001</v>
       </c>
       <c r="F14" s="23">
-        <v>10.313317575007767</v>
+        <v>10.190814866932062</v>
       </c>
       <c r="G14" s="21">
-        <v>1635.7180000000001</v>
+        <v>1946.29</v>
       </c>
       <c r="H14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I14" s="23">
-        <v>140260.70000000001</v>
+        <v>165550.47399999999</v>
       </c>
       <c r="J14" s="24">
-        <v>8.2277917528307398</v>
+        <v>8.3776693456600277</v>
       </c>
       <c r="K14" s="23">
-        <v>-21.874699994411824</v>
+        <v>-19.950595571780578</v>
       </c>
       <c r="L14" s="24">
-        <v>-21.414547666780642</v>
+        <v>-19.084848987564733</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="26"/>
       <c r="B15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="37">
-        <v>524.01</v>
+        <v>598.15700000000004</v>
       </c>
       <c r="D15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="31">
-        <v>53875.506000000001</v>
+        <v>61374.644</v>
       </c>
       <c r="F15" s="31">
-        <v>3.1131203360275905</v>
+        <v>3.0570132314874892</v>
       </c>
       <c r="G15" s="37">
-        <v>452.91</v>
+        <v>538.94200000000001</v>
       </c>
       <c r="H15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I15" s="31">
-        <v>51463.283000000003</v>
+        <v>59819.226999999999</v>
       </c>
       <c r="J15" s="32">
-        <v>3.0188725383588872</v>
+        <v>3.0271475049897996</v>
       </c>
       <c r="K15" s="31">
-        <v>-13.568443350317736</v>
+        <v>-9.899574860780703</v>
       </c>
       <c r="L15" s="32">
-        <v>-4.4774020312681575</v>
+        <v>-2.5342990176855467</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="26"/>
       <c r="B16" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="37">
-        <v>312.46499999999997</v>
+        <v>358.73500000000001</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E16" s="31">
-        <v>32166.067999999999</v>
+        <v>36986.129000000001</v>
       </c>
       <c r="F16" s="31">
-        <v>1.8586709964421739</v>
+        <v>1.8422442618893746</v>
       </c>
       <c r="G16" s="37">
-        <v>285.96600000000001</v>
+        <v>330.45699999999999</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I16" s="31">
-        <v>32090.222000000002</v>
+        <v>37037.892</v>
       </c>
       <c r="J16" s="32">
-        <v>1.8824350934945251</v>
+        <v>1.8742997524505232</v>
       </c>
       <c r="K16" s="31">
-        <v>-8.4806298305410106</v>
+        <v>-7.8826989281781872</v>
       </c>
       <c r="L16" s="32">
-        <v>-0.23579506205109602</v>
+        <v>0.13995246704514283</v>
       </c>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="26"/>
       <c r="B17" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="37">
-        <v>211.54499999999999</v>
+        <v>239.422</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E17" s="31">
-        <v>21709.437999999998</v>
+        <v>24388.514999999999</v>
       </c>
       <c r="F17" s="31">
-        <v>1.2544493395854164</v>
+        <v>1.2147689695981145</v>
       </c>
       <c r="G17" s="37">
-        <v>166.94399999999999</v>
+        <v>208.48500000000001</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I17" s="31">
-        <v>19373.061000000002</v>
+        <v>22781.334999999999</v>
       </c>
       <c r="J17" s="32">
-        <v>1.1364374448643622</v>
+        <v>1.1528477525392762</v>
       </c>
       <c r="K17" s="31">
-        <v>-21.083457420407008</v>
+        <v>-12.921536032611867</v>
       </c>
       <c r="L17" s="32">
-        <v>-10.762033545041549</v>
+        <v>-6.5899051254248162</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="26"/>
       <c r="B18" s="27" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="37">
-        <v>1569.701</v>
+        <v>1833.204</v>
       </c>
       <c r="D18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="31">
-        <v>124606.25599999999</v>
+        <v>143222.97700000001</v>
       </c>
       <c r="F18" s="31">
-        <v>7.2001972389801772</v>
+        <v>7.1338016354445726</v>
       </c>
       <c r="G18" s="37">
-        <v>1182.808</v>
+        <v>1407.348</v>
       </c>
       <c r="H18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I18" s="31">
-        <v>88797.417000000001</v>
+        <v>105731.247</v>
       </c>
       <c r="J18" s="32">
-        <v>5.2089192144718517</v>
+        <v>5.3505218406702291</v>
       </c>
       <c r="K18" s="31">
-        <v>-24.64756026784719</v>
+        <v>-23.230147872249898</v>
       </c>
       <c r="L18" s="32">
-        <v>-28.737593239299315</v>
+        <v>-26.177175468151319</v>
       </c>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="26"/>
       <c r="B19" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="37">
-        <v>571.178</v>
+        <v>671.66300000000001</v>
       </c>
       <c r="D19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="31">
-        <v>46506.764999999999</v>
+        <v>54171.31</v>
       </c>
       <c r="F19" s="31">
-        <v>2.687328001789091</v>
+        <v>2.6982219471124029</v>
       </c>
       <c r="G19" s="37">
-        <v>507.26600000000002</v>
+        <v>640.904</v>
       </c>
       <c r="H19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I19" s="31">
-        <v>39362.654000000002</v>
+        <v>49396.464</v>
       </c>
       <c r="J19" s="32">
-        <v>2.3090410924138403</v>
+        <v>2.4997043634970151</v>
       </c>
       <c r="K19" s="31">
-        <v>-11.189506598643502</v>
+        <v>-4.5795287219930252</v>
       </c>
       <c r="L19" s="32">
-        <v>-15.361444727449861</v>
+        <v>-8.814344714942278</v>
       </c>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="26"/>
       <c r="B20" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="37">
-        <v>998.52300000000002</v>
+        <v>1161.5409999999999</v>
       </c>
       <c r="D20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="31">
-        <v>78099.490999999995</v>
+        <v>89051.667000000001</v>
       </c>
       <c r="F20" s="31">
-        <v>4.5128692371910857</v>
+        <v>4.4355796883321696</v>
       </c>
       <c r="G20" s="37">
-        <v>675.54200000000003</v>
+        <v>766.44399999999996</v>
       </c>
       <c r="H20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="31">
-        <v>49434.762999999999</v>
+        <v>56334.783000000003</v>
       </c>
       <c r="J20" s="32">
-        <v>2.8998781220580114</v>
+        <v>2.850817477173214</v>
       </c>
       <c r="K20" s="31">
-        <v>-32.345874857164034</v>
+        <v>-34.014899172736904</v>
       </c>
       <c r="L20" s="32">
-        <v>-36.702835873795898</v>
+        <v>-36.739215673525791</v>
       </c>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19">
         <v>4404</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="21">
-        <v>40.249284000000003</v>
+        <v>46.788705</v>
       </c>
       <c r="D21" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="23">
-        <v>18076.117999999999</v>
+        <v>21179.347000000002</v>
       </c>
       <c r="F21" s="23">
-        <v>1.0445030538039748</v>
+        <v>1.0549233330504511</v>
       </c>
       <c r="G21" s="21">
-        <v>34.998479000000003</v>
+        <v>42.494132999999998</v>
       </c>
       <c r="H21" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I21" s="23">
-        <v>16625.312999999998</v>
+        <v>20337.847000000002</v>
       </c>
       <c r="J21" s="24">
-        <v>0.97525260596610208</v>
+        <v>1.0291952251892906</v>
       </c>
       <c r="K21" s="23">
-        <v>-13.04571032866075</v>
+        <v>-9.1786511295835229</v>
       </c>
       <c r="L21" s="24">
-        <v>-8.0260872384214377</v>
+        <v>-3.9732103166353521</v>
       </c>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19">
         <v>4406</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="21">
-        <v>2.161</v>
+        <v>2.5339999999999998</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E22" s="23">
-        <v>1026.6289999999999</v>
+        <v>1169.82</v>
       </c>
       <c r="F22" s="23">
-        <v>5.9322312767803399E-2</v>
+        <v>5.8267632777775372E-2</v>
       </c>
       <c r="G22" s="21">
-        <v>1.4710000000000001</v>
+        <v>1.7749999999999999</v>
       </c>
       <c r="H22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I22" s="23">
-        <v>682.46799999999996</v>
+        <v>853.16800000000001</v>
       </c>
       <c r="J22" s="24">
-        <v>4.0034055027323323E-2</v>
+        <v>4.3174502782142896E-2</v>
       </c>
       <c r="K22" s="23">
-        <v>-31.929662193428964</v>
+        <v>-29.952644041041832</v>
       </c>
       <c r="L22" s="24">
-        <v>-33.523405241815688</v>
+        <v>-27.068437879331857</v>
       </c>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="19">
         <v>4407</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="21">
-        <v>1624.2070000000001</v>
+        <v>1897.9380000000001</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E23" s="23">
-        <v>453580.15700000001</v>
+        <v>531198.28200000001</v>
       </c>
       <c r="F23" s="23">
-        <v>26.20949139253165</v>
+        <v>26.458486286575003</v>
       </c>
       <c r="G23" s="21">
-        <v>1470.4760000000001</v>
+        <v>1746.5309999999999</v>
       </c>
       <c r="H23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I23" s="23">
-        <v>408199.79700000002</v>
+        <v>485161.07</v>
       </c>
       <c r="J23" s="24">
-        <v>23.945288475416007</v>
+        <v>24.551539634049128</v>
       </c>
       <c r="K23" s="23">
-        <v>-9.4649881449839821</v>
+        <v>-7.977447103119288</v>
       </c>
       <c r="L23" s="24">
-        <v>-10.004926207563351</v>
+        <v>-8.6666718549364585</v>
       </c>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="26">
         <v>44071</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="37">
-        <v>1399.2550000000001</v>
+        <v>1638.095</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="31">
-        <v>402839.34399999998</v>
+        <v>472427.73200000002</v>
       </c>
       <c r="F24" s="31">
-        <v>23.277504882430506</v>
+        <v>23.531180525391328</v>
       </c>
       <c r="G24" s="37">
-        <v>1202.1859999999999</v>
+        <v>1438.595</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I24" s="31">
-        <v>353598.71600000001</v>
+        <v>422134.06099999999</v>
       </c>
       <c r="J24" s="32">
-        <v>20.742350489597861</v>
+        <v>21.362062561045164</v>
       </c>
       <c r="K24" s="31">
-        <v>-14.083851763974414</v>
+        <v>-12.178780839939076</v>
       </c>
       <c r="L24" s="32">
-        <v>-12.22339097047084</v>
+        <v>-10.645791428687771</v>
       </c>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="37">
-        <v>224.952</v>
+        <v>259.84300000000002</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="31">
-        <v>50740.813000000002</v>
+        <v>58770.55</v>
       </c>
       <c r="F25" s="31">
-        <v>2.931986510101142</v>
+        <v>2.9273057611836752</v>
       </c>
       <c r="G25" s="37">
-        <v>268.29000000000002</v>
+        <v>307.93599999999998</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I25" s="31">
-        <v>54601.080999999998</v>
+        <v>63027.008999999998</v>
       </c>
       <c r="J25" s="32">
-        <v>3.2029379858181453</v>
+        <v>3.1894770730039634</v>
       </c>
       <c r="K25" s="31">
-        <v>19.265443294569518</v>
+        <v>18.508483969165983</v>
       </c>
       <c r="L25" s="32">
-        <v>7.6078166110582348</v>
+        <v>7.2425032605616169</v>
       </c>
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="19">
         <v>4408</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="21">
-        <v>44.954000000000001</v>
+        <v>53.354999999999997</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="23">
-        <v>19245.617999999999</v>
+        <v>22672.404999999999</v>
       </c>
       <c r="F26" s="23">
-        <v>1.1120809663526621</v>
+        <v>1.1292911462695101</v>
       </c>
       <c r="G26" s="21">
-        <v>57.804000000000002</v>
+        <v>69.825000000000003</v>
       </c>
       <c r="H26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="23">
-        <v>25485.546999999999</v>
+        <v>31297.519</v>
       </c>
       <c r="J26" s="24">
-        <v>1.4950001919495637</v>
+        <v>1.5838086064405488</v>
       </c>
       <c r="K26" s="23">
-        <v>28.584775548338303</v>
+        <v>30.868709586730404</v>
       </c>
       <c r="L26" s="24">
-        <v>32.422596146301977</v>
+        <v>38.042342662809709</v>
       </c>
       <c r="M26" s="18"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="19">
         <v>4409</v>
       </c>
       <c r="B27" s="20" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="36"/>
       <c r="E27" s="23">
-        <v>30772.483</v>
+        <v>35036.137000000002</v>
       </c>
       <c r="F27" s="23">
-        <v>1.7781446473535358</v>
+        <v>1.7451169963480098</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H27" s="36"/>
       <c r="I27" s="23">
-        <v>27678.418000000001</v>
+        <v>30791.31</v>
       </c>
       <c r="J27" s="24">
-        <v>1.623635554020491</v>
+        <v>1.5581919378842439</v>
       </c>
       <c r="K27" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L27" s="24">
-        <v>-10.054648498790295</v>
+        <v>-12.115567991984962</v>
       </c>
       <c r="M27" s="18"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="26">
         <v>44091</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D28" s="38"/>
       <c r="E28" s="31">
-        <v>17738.024000000001</v>
+        <v>20057.488000000001</v>
       </c>
       <c r="F28" s="31">
-        <v>1.0249667675575143</v>
+        <v>0.99904459252588973</v>
       </c>
       <c r="G28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H28" s="38"/>
       <c r="I28" s="31">
-        <v>16280.366</v>
+        <v>18013.530999999999</v>
       </c>
       <c r="J28" s="32">
-        <v>0.95501777124929477</v>
+        <v>0.91157338797952736</v>
       </c>
       <c r="K28" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L28" s="32">
-        <v>-8.2177022649197067</v>
+        <v>-10.190493445639863</v>
       </c>
       <c r="M28" s="25"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="26">
         <v>44092</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D29" s="38"/>
       <c r="E29" s="31">
-        <v>13034.459000000001</v>
+        <v>14978.648999999999</v>
       </c>
       <c r="F29" s="31">
-        <v>0.7531778797960218</v>
+        <v>0.74607240382211992</v>
       </c>
       <c r="G29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="38"/>
       <c r="I29" s="31">
-        <v>11398.052</v>
+        <v>12777.779</v>
       </c>
       <c r="J29" s="32">
-        <v>0.6686177827711961</v>
+        <v>0.64661854990471657</v>
       </c>
       <c r="K29" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L29" s="32">
-        <v>-12.554468121768622</v>
+        <v>-14.693381225503041</v>
       </c>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="19">
         <v>4410</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="21">
-        <v>565.41099999999994</v>
+        <v>651.91300000000001</v>
       </c>
       <c r="D30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="23">
-        <v>128759.754</v>
+        <v>148054.484</v>
       </c>
       <c r="F30" s="23">
-        <v>7.4402012788392167</v>
+        <v>7.3744544500991775</v>
       </c>
       <c r="G30" s="21">
-        <v>429.41199999999998</v>
+        <v>490.584</v>
       </c>
       <c r="H30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="23">
-        <v>109952.16800000001</v>
+        <v>126818.054</v>
       </c>
       <c r="J30" s="24">
-        <v>6.4498718534575969</v>
+        <v>6.4176181306014159</v>
       </c>
       <c r="K30" s="23">
-        <v>-24.053122418912963</v>
+        <v>-24.747013788649713</v>
       </c>
       <c r="L30" s="24">
-        <v>-14.60672719210072</v>
+        <v>-14.343658784424248</v>
       </c>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="19">
         <v>4411</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="21">
-        <v>13.976000000000001</v>
+        <v>16.138000000000002</v>
       </c>
       <c r="D31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="23">
-        <v>10647.957</v>
+        <v>12297.494000000001</v>
       </c>
       <c r="F31" s="23">
-        <v>0.61527721844222372</v>
+        <v>0.61252659766365425</v>
       </c>
       <c r="G31" s="21">
-        <v>13.516999999999999</v>
+        <v>15.95</v>
       </c>
       <c r="H31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="23">
-        <v>10560.607</v>
+        <v>12473.009</v>
       </c>
       <c r="J31" s="24">
-        <v>0.61949266743632803</v>
+        <v>0.63119568686611938</v>
       </c>
       <c r="K31" s="23">
-        <v>-3.2842014882656083</v>
+        <v>-1.1649522865287048</v>
       </c>
       <c r="L31" s="24">
-        <v>-0.82034516104826838</v>
+        <v>1.4272420055663326</v>
       </c>
       <c r="M31" s="25"/>
     </row>
     <row r="32" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="19">
         <v>4412</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="21">
-        <v>177.16800000000001</v>
+        <v>200.78899999999999</v>
       </c>
       <c r="D32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="23">
-        <v>196855.09099999999</v>
+        <v>223183.818</v>
       </c>
       <c r="F32" s="23">
-        <v>11.374994548406873</v>
+        <v>11.11657584001458</v>
       </c>
       <c r="G32" s="21">
-        <v>180.66800000000001</v>
+        <v>202.298</v>
       </c>
       <c r="H32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="23">
-        <v>198928.149</v>
+        <v>222297.36300000001</v>
       </c>
       <c r="J32" s="24">
-        <v>11.669265758320643</v>
+        <v>11.249341416117963</v>
       </c>
       <c r="K32" s="23">
-        <v>1.975526054366477</v>
+        <v>0.75153519366101462</v>
       </c>
       <c r="L32" s="24">
-        <v>1.0530883349112974</v>
+        <v>-0.39718605405342927</v>
       </c>
       <c r="M32" s="25"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="19">
         <v>4413</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="21">
-        <v>8.1240000000000006</v>
+        <v>8.6199999999999992</v>
       </c>
       <c r="D33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="23">
-        <v>5276.2939999999999</v>
+        <v>5790.0749999999998</v>
       </c>
       <c r="F33" s="23">
-        <v>0.30488322745888197</v>
+        <v>0.28839818421276592</v>
       </c>
       <c r="G33" s="21">
-        <v>4.7919999999999998</v>
+        <v>5.6059999999999999</v>
       </c>
       <c r="H33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="23">
-        <v>4447.0129999999999</v>
+        <v>5166.1769999999997</v>
       </c>
       <c r="J33" s="24">
-        <v>0.26086492428835079</v>
+        <v>0.26143400040735543</v>
       </c>
       <c r="K33" s="23">
-        <v>-41.014278680452989</v>
+        <v>-34.965197215777252</v>
       </c>
       <c r="L33" s="24">
-        <v>-15.717111290614207</v>
+        <v>-10.775300838072049</v>
       </c>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="39" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="36"/>
       <c r="E34" s="23">
-        <v>69298.089000000007</v>
+        <v>82082.035000000003</v>
       </c>
       <c r="F34" s="23">
-        <v>4.0042926021659992</v>
+        <v>4.0884288805393192</v>
       </c>
       <c r="G34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H34" s="36"/>
       <c r="I34" s="23">
-        <v>67752.831000000006</v>
+        <v>83061.52</v>
       </c>
       <c r="J34" s="24">
-        <v>3.9744289322150461</v>
+        <v>4.203322002617325</v>
       </c>
       <c r="K34" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L34" s="24">
-        <v>-2.2298710141920384</v>
+        <v>1.1933000930106088</v>
       </c>
       <c r="M34" s="25"/>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="19">
         <v>4418</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="36"/>
       <c r="E35" s="23">
-        <v>88139.346000000005</v>
+        <v>100086.338</v>
       </c>
       <c r="F35" s="23">
-        <v>5.0930081368845439</v>
+        <v>4.9852062613532899</v>
       </c>
       <c r="G35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H35" s="36"/>
       <c r="I35" s="23">
-        <v>71596.051999999996</v>
+        <v>85234.009000000005</v>
       </c>
       <c r="J35" s="24">
-        <v>4.1998749912187856</v>
+        <v>4.3132606458560252</v>
       </c>
       <c r="K35" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L35" s="24">
-        <v>-18.76947668751707</v>
+        <v>-14.839516857935193</v>
       </c>
       <c r="M35" s="25"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="36"/>
       <c r="E36" s="23">
-        <v>5004.2089999999998</v>
+        <v>5853.2280000000001</v>
       </c>
       <c r="F36" s="23">
-        <v>0.28916117843296529</v>
+        <v>0.29154377568223538</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H36" s="36"/>
       <c r="I36" s="23">
-        <v>5253.2520000000004</v>
+        <v>6025.9809999999998</v>
       </c>
       <c r="J36" s="24">
-        <v>0.30815947361692608</v>
+        <v>0.30494431747280754</v>
       </c>
       <c r="K36" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L36" s="24">
-        <v>4.9766706386563904</v>
+        <v>2.9514141598447847</v>
       </c>
       <c r="M36" s="25"/>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="19">
         <v>44219910</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="36"/>
       <c r="E37" s="23">
-        <v>6887.1350000000002</v>
+        <v>6892.8530000000001</v>
       </c>
       <c r="F37" s="23">
-        <v>0.39796340892774873</v>
+        <v>0.34332651809268722</v>
       </c>
       <c r="G37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H37" s="36"/>
       <c r="I37" s="23">
-        <v>176.91800000000001</v>
+        <v>295.76900000000001</v>
       </c>
       <c r="J37" s="24">
-        <v>1.0378134868336667E-2</v>
+        <v>1.4967368107303161E-2</v>
       </c>
       <c r="K37" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L37" s="24">
-        <v>-97.431181470959999</v>
+        <v>-95.709048198184405</v>
       </c>
       <c r="M37" s="25"/>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="36"/>
       <c r="E38" s="23">
-        <v>38275.603999999694</v>
+        <v>43663.81999999976</v>
       </c>
       <c r="F38" s="23">
-        <v>2.2117019408808529</v>
+        <v>2.1748537633438225</v>
       </c>
       <c r="G38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H38" s="36"/>
       <c r="I38" s="23">
-        <v>128706.80199999979</v>
+        <v>137194.73899999988</v>
       </c>
       <c r="J38" s="24">
-        <v>7.5500319335980581</v>
+        <v>6.942729498353037</v>
       </c>
       <c r="K38" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L38" s="24">
-        <v>236.26328143639697</v>
+        <v>214.20690860305086</v>
       </c>
       <c r="M38" s="25"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="11">
         <v>47</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="16">
-        <v>10241.337</v>
+        <v>11959.603999999999</v>
       </c>
       <c r="F39" s="16">
-        <v>0.59178125367048606</v>
+        <v>0.5956966148976881</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="16">
-        <v>8578.0310000000009</v>
+        <v>9944.1110000000008</v>
       </c>
       <c r="J39" s="16">
-        <v>0.50319335863378989</v>
+        <v>0.5032209928588951</v>
       </c>
       <c r="K39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="L39" s="17">
-        <v>-16.241102113913435</v>
+        <v>-16.85250615321376</v>
       </c>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="11">
         <v>48</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="40"/>
       <c r="E40" s="16">
-        <v>63260.845000000001</v>
+        <v>74869.369000000006</v>
       </c>
       <c r="F40" s="16">
-        <v>3.6554389492655401</v>
+        <v>3.7291727780306032</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H40" s="40"/>
       <c r="I40" s="16">
-        <v>57376.152999999998</v>
+        <v>67403.232000000004</v>
       </c>
       <c r="J40" s="17">
-        <v>3.3657256698601574</v>
+        <v>3.410935510367739</v>
       </c>
       <c r="K40" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L40" s="17">
-        <v>-9.3022658802613254</v>
+        <v>-9.9722184115108572</v>
       </c>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D41" s="16"/>
       <c r="E41" s="16">
-        <v>104883.092</v>
+        <v>121401.87300000001</v>
       </c>
       <c r="F41" s="16">
-        <v>6.0605219487062021</v>
+        <v>6.046912990458468</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H41" s="16"/>
       <c r="I41" s="16">
-        <v>93827.357000000004</v>
+        <v>115872.47</v>
       </c>
       <c r="J41" s="17">
-        <v>5.5039790484041893</v>
+        <v>5.8637176715356993</v>
       </c>
       <c r="K41" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L41" s="17">
-        <v>-10.541007887143525</v>
+        <v>-4.554627423252362</v>
       </c>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="41"/>
       <c r="E42" s="16">
-        <v>25434.485000000001</v>
+        <v>29840.35</v>
       </c>
       <c r="F42" s="16">
-        <v>1.469695941043945</v>
+        <v>1.4863197378744504</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H42" s="41"/>
       <c r="I42" s="16">
-        <v>25487.356</v>
+        <v>31912.45</v>
       </c>
       <c r="J42" s="17">
-        <v>1.4951063091675789</v>
+        <v>1.6149271436692376</v>
       </c>
       <c r="K42" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L42" s="17">
-        <v>0.20787132116101109</v>
+        <v>6.9439534053722634</v>
       </c>
       <c r="M42" s="25"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="42"/>
       <c r="B43" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="44"/>
       <c r="D43" s="45"/>
       <c r="E43" s="45">
-        <v>1730595.0360000001</v>
+        <v>2007666.94</v>
       </c>
       <c r="F43" s="46">
         <v>100</v>
       </c>
       <c r="G43" s="44"/>
       <c r="H43" s="45"/>
       <c r="I43" s="45">
-        <v>1704718.6440000001</v>
+        <v>1976092.2420000001</v>
       </c>
       <c r="J43" s="46">
         <v>100</v>
       </c>
       <c r="K43" s="44"/>
       <c r="L43" s="46">
-        <v>-1.4952309154780212</v>
+        <v>-1.5727059788113988</v>
       </c>
       <c r="M43" s="47"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="3"/>
       <c r="B44" s="48"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="49"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="50"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
     </row>
     <row r="45" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="3"/>
       <c r="B45" s="48"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
@@ -3180,2242 +3177,2242 @@
     </row>
     <row r="6" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="54"/>
       <c r="B6" s="55"/>
       <c r="C6" s="56"/>
       <c r="D6" s="57"/>
       <c r="E6" s="57"/>
       <c r="F6" s="58"/>
       <c r="G6" s="56"/>
       <c r="H6" s="57"/>
       <c r="I6" s="57"/>
       <c r="J6" s="58"/>
       <c r="K6" s="59"/>
       <c r="L6" s="60"/>
     </row>
     <row r="7" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="61"/>
       <c r="B7" s="61" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="63"/>
       <c r="E7" s="63">
-        <v>1730595.0360000001</v>
+        <v>2007666.94</v>
       </c>
       <c r="F7" s="64">
         <v>100</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="63"/>
       <c r="I7" s="63">
-        <v>1704718.6440000001</v>
+        <v>1976092.2420000001</v>
       </c>
       <c r="J7" s="64">
         <v>100</v>
       </c>
       <c r="K7" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="66">
-        <v>-1.4952309154780212</v>
+        <v>-1.5727059788113988</v>
       </c>
       <c r="N7" s="67"/>
     </row>
     <row r="8" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="68"/>
       <c r="B8" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="71"/>
       <c r="E8" s="71">
-        <v>339083.09399999998</v>
+        <v>416522.66700000002</v>
       </c>
       <c r="F8" s="72">
-        <v>19.593439652048094</v>
+        <v>20.746601874113644</v>
       </c>
       <c r="G8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H8" s="71"/>
       <c r="I8" s="71">
-        <v>335742.33799999999</v>
+        <v>390172.28899999999</v>
       </c>
       <c r="J8" s="72">
-        <v>19.694882741013767</v>
+        <v>19.744639481257575</v>
       </c>
       <c r="K8" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L8" s="74">
-        <v>-0.9852322510658682</v>
+        <v>-6.3262770762965523</v>
       </c>
       <c r="N8" s="67"/>
     </row>
     <row r="9" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="68"/>
       <c r="B9" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D9" s="71"/>
       <c r="E9" s="71">
-        <v>119450.107</v>
+        <v>137171.08499999999</v>
       </c>
       <c r="F9" s="72">
-        <v>6.9022564213572615</v>
+        <v>6.8323625929707248</v>
       </c>
       <c r="G9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H9" s="71"/>
       <c r="I9" s="71">
-        <v>143233.758</v>
+        <v>162688.96299999999</v>
       </c>
       <c r="J9" s="72">
-        <v>8.4021934355051258</v>
+        <v>8.2328627956831983</v>
       </c>
       <c r="K9" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L9" s="74">
-        <v>19.910949933263765</v>
+        <v>18.602957029901745</v>
       </c>
     </row>
     <row r="10" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="68"/>
       <c r="B10" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="71"/>
       <c r="E10" s="71">
-        <v>116305.057</v>
+        <v>134339.878</v>
       </c>
       <c r="F10" s="72">
-        <v>6.720524130753371</v>
+        <v>6.6913428379709234</v>
       </c>
       <c r="G10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H10" s="71"/>
       <c r="I10" s="71">
-        <v>135093.21599999999</v>
+        <v>158491.723</v>
       </c>
       <c r="J10" s="72">
-        <v>7.9246634906868518</v>
+        <v>8.0204617796379161</v>
       </c>
       <c r="K10" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="74">
-        <v>16.154206433173396</v>
+        <v>17.978165053864352</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="68"/>
       <c r="B11" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D11" s="71"/>
       <c r="E11" s="71">
-        <v>171085.57</v>
+        <v>194570.09700000001</v>
       </c>
       <c r="F11" s="72">
-        <v>9.8859390233452622</v>
+        <v>9.6913533377204484</v>
       </c>
       <c r="G11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H11" s="71"/>
       <c r="I11" s="71">
-        <v>143320.67800000001</v>
+        <v>167080.35999999999</v>
       </c>
       <c r="J11" s="72">
-        <v>8.4072922241120285</v>
+        <v>8.4550891121812306</v>
       </c>
       <c r="K11" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="74">
-        <v>-16.228657975070597</v>
+        <v>-14.128449039114177</v>
       </c>
     </row>
     <row r="12" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="68"/>
       <c r="B12" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D12" s="71"/>
       <c r="E12" s="71">
-        <v>136574.44500000001</v>
+        <v>159682.747</v>
       </c>
       <c r="F12" s="72">
-        <v>7.8917622065801414</v>
+        <v>7.9536472817548125</v>
       </c>
       <c r="G12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H12" s="75"/>
       <c r="I12" s="71">
-        <v>146096.83199999999</v>
+        <v>174321.85699999999</v>
       </c>
       <c r="J12" s="72">
-        <v>8.5701433790384467</v>
+        <v>8.8215445258551846</v>
       </c>
       <c r="K12" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="74">
-        <v>6.9723051043699931</v>
+        <v>9.1676215965898837</v>
       </c>
     </row>
     <row r="13" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="68"/>
       <c r="B13" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="71"/>
       <c r="E13" s="71">
-        <v>141451.38500000001</v>
+        <v>152272.03700000001</v>
       </c>
       <c r="F13" s="72">
-        <v>8.1735693248573487</v>
+        <v>7.5845267940707348</v>
       </c>
       <c r="G13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H13" s="71"/>
       <c r="I13" s="71">
-        <v>137638.04</v>
+        <v>149087.899</v>
       </c>
       <c r="J13" s="72">
-        <v>8.0739446643841593</v>
+        <v>7.5445819699746588</v>
       </c>
       <c r="K13" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="74">
-        <v>-2.6958696798903743</v>
+        <v>-2.0910851806625574</v>
       </c>
     </row>
     <row r="14" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="68"/>
       <c r="B14" s="69" t="s">
         <v>57</v>
       </c>
       <c r="C14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D14" s="71"/>
       <c r="E14" s="71">
-        <v>69979.732000000004</v>
+        <v>79309.323999999993</v>
       </c>
       <c r="F14" s="72">
-        <v>4.043680384161231</v>
+        <v>3.9503227562236991</v>
       </c>
       <c r="G14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H14" s="71"/>
       <c r="I14" s="71">
-        <v>70813.171000000002</v>
+        <v>82592.72</v>
       </c>
       <c r="J14" s="72">
-        <v>4.1539506386720788</v>
+        <v>4.1795984137060334</v>
       </c>
       <c r="K14" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L14" s="74">
-        <v>1.1909719802870902</v>
+        <v>4.1399873739940185</v>
       </c>
     </row>
     <row r="15" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="68"/>
       <c r="B15" s="69" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="71"/>
       <c r="E15" s="71">
-        <v>37271.667000000001</v>
+        <v>41059.165000000001</v>
       </c>
       <c r="F15" s="72">
-        <v>2.1536908534158075</v>
+        <v>2.0451183501582189</v>
       </c>
       <c r="G15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H15" s="71"/>
       <c r="I15" s="71">
-        <v>38590.978999999999</v>
+        <v>42115.964</v>
       </c>
       <c r="J15" s="72">
-        <v>2.2637740917439042</v>
+        <v>2.1312752059273556</v>
       </c>
       <c r="K15" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L15" s="74">
-        <v>3.5397182530097138</v>
+        <v>2.5738443536296929</v>
       </c>
     </row>
     <row r="16" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="68"/>
       <c r="B16" s="69" t="s">
         <v>59</v>
       </c>
       <c r="C16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D16" s="71"/>
       <c r="E16" s="71">
-        <v>63297.360999999997</v>
+        <v>71743.159</v>
       </c>
       <c r="F16" s="72">
-        <v>3.6575489749642385</v>
+        <v>3.5734592013553805</v>
       </c>
       <c r="G16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H16" s="71"/>
       <c r="I16" s="71">
-        <v>66710.553</v>
+        <v>73731.422000000006</v>
       </c>
       <c r="J16" s="72">
-        <v>3.9132881683905603</v>
+        <v>3.7311730916658292</v>
       </c>
       <c r="K16" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L16" s="74">
-        <v>5.3923132751142706</v>
+        <v>2.7713624932518046</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="68"/>
       <c r="B17" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D17" s="71"/>
       <c r="E17" s="71">
-        <v>52352.703999999998</v>
+        <v>60606.781999999999</v>
       </c>
       <c r="F17" s="72">
-        <v>3.0251273643431387</v>
+        <v>3.0187667482336491</v>
       </c>
       <c r="G17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H17" s="75"/>
       <c r="I17" s="71">
-        <v>57722.608999999997</v>
+        <v>68397.183000000005</v>
       </c>
       <c r="J17" s="72">
-        <v>3.3860490235830372</v>
+        <v>3.4612343263275664</v>
       </c>
       <c r="K17" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L17" s="74">
-        <v>10.257168378542584</v>
+        <v>12.854008648735062</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="68"/>
       <c r="B18" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="71"/>
       <c r="E18" s="71">
-        <v>483743.91400000011</v>
+        <v>560389.99900000007</v>
       </c>
       <c r="F18" s="72">
-        <v>27.952461664174109</v>
+        <v>27.912498225427772</v>
       </c>
       <c r="G18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H18" s="75"/>
       <c r="I18" s="71">
-        <v>429756.47</v>
+        <v>507411.8620000002</v>
       </c>
       <c r="J18" s="72">
-        <v>25.209818142870031</v>
+        <v>25.677539297783458</v>
       </c>
       <c r="K18" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L18" s="74">
-        <v>-11.16033554894504</v>
+        <v>-9.4537977291775093</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="61">
         <v>44</v>
       </c>
       <c r="B19" s="61" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="63"/>
       <c r="E19" s="63">
-        <v>1526767.3359999999</v>
+        <v>1769587.352</v>
       </c>
       <c r="F19" s="64">
         <v>100</v>
       </c>
       <c r="G19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="63"/>
       <c r="I19" s="63">
-        <v>1519445.973</v>
+        <v>1750955.8729999999</v>
       </c>
       <c r="J19" s="64">
         <v>100</v>
       </c>
       <c r="K19" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L19" s="66">
-        <v>-0.47953364126725695</v>
+        <v>-1.0528713928104552</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="68"/>
       <c r="B20" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="71"/>
       <c r="E20" s="71">
-        <v>330171.31800000003</v>
+        <v>405827.38900000002</v>
       </c>
       <c r="F20" s="72">
-        <v>21.625516227313373</v>
+        <v>22.93344765045541</v>
       </c>
       <c r="G20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H20" s="71"/>
       <c r="I20" s="71">
-        <v>322168.94400000002</v>
+        <v>374225.27299999999</v>
       </c>
       <c r="J20" s="72">
-        <v>21.203053594851315</v>
+        <v>21.372627304354687</v>
       </c>
       <c r="K20" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L20" s="74">
-        <v>-2.4237035634936679</v>
+        <v>-7.7870830940885654</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="68"/>
       <c r="B21" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="71"/>
       <c r="E21" s="71">
-        <v>93627.25</v>
+        <v>106701.435</v>
       </c>
       <c r="F21" s="72">
-        <v>6.132384928098829</v>
+        <v>6.0297354001431627</v>
       </c>
       <c r="G21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H21" s="71"/>
       <c r="I21" s="71">
-        <v>119877.213</v>
+        <v>135684.06</v>
       </c>
       <c r="J21" s="72">
-        <v>7.8895344178190143</v>
+        <v>7.7491421738416371</v>
       </c>
       <c r="K21" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L21" s="74">
-        <v>28.03666987976257</v>
+        <v>27.162357282261478</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="68"/>
       <c r="B22" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="71"/>
       <c r="E22" s="71">
-        <v>100502.65399999999</v>
+        <v>116444.01700000001</v>
       </c>
       <c r="F22" s="72">
-        <v>6.5827092072396818</v>
+        <v>6.5802921154694154</v>
       </c>
       <c r="G22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H22" s="71"/>
       <c r="I22" s="71">
-        <v>121748.764</v>
+        <v>140944.38</v>
       </c>
       <c r="J22" s="72">
-        <v>8.0127076686786545</v>
+        <v>8.0495677917064228</v>
       </c>
       <c r="K22" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L22" s="74">
-        <v>21.139849699889517</v>
+        <v>21.040465307891257</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="68"/>
       <c r="B23" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="71"/>
       <c r="E23" s="71">
-        <v>158094.03899999999</v>
+        <v>179355.08300000001</v>
       </c>
       <c r="F23" s="72">
-        <v>10.354821934702432</v>
+        <v>10.135418452064073</v>
       </c>
       <c r="G23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H23" s="71"/>
       <c r="I23" s="71">
-        <v>131118.829</v>
+        <v>151983.65100000001</v>
       </c>
       <c r="J23" s="72">
-        <v>8.6293840866956586</v>
+        <v>8.6800389058119922</v>
       </c>
       <c r="K23" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L23" s="74">
-        <v>-17.062762246209669</v>
+        <v>-15.261029429536713</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="68"/>
       <c r="B24" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="71"/>
       <c r="E24" s="71">
-        <v>111434.505</v>
+        <v>118352.202</v>
       </c>
       <c r="F24" s="72">
-        <v>7.2987221020819639</v>
+        <v>6.6881243170187403</v>
       </c>
       <c r="G24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H24" s="71"/>
       <c r="I24" s="71">
-        <v>109877.85799999999</v>
+        <v>116429.132</v>
       </c>
       <c r="J24" s="72">
-        <v>7.2314422462193058</v>
+        <v>6.6494612340239145</v>
       </c>
       <c r="K24" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L24" s="74">
-        <v>-1.3969165116316635</v>
+        <v>-1.6248704861444041</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="68"/>
       <c r="B25" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="71"/>
       <c r="E25" s="71">
-        <v>732937.56999999983</v>
+        <v>842907.22599999991</v>
       </c>
       <c r="F25" s="72">
-        <v>48.005845600563717</v>
+        <v>47.632982064849202</v>
       </c>
       <c r="G25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H25" s="75"/>
       <c r="I25" s="71">
-        <v>714654.36499999999</v>
+        <v>831689.37699999986</v>
       </c>
       <c r="J25" s="72">
-        <v>47.033877985736055</v>
+        <v>47.499162590261342</v>
       </c>
       <c r="K25" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L25" s="74">
-        <v>-2.4945105488315802</v>
+        <v>-1.3308521571506906</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="76">
         <v>4403</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="77">
-        <v>2093.7109999999998</v>
+        <v>2431.3609999999999</v>
       </c>
       <c r="D26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="79">
-        <v>178481.76199999999</v>
+        <v>204597.62100000001</v>
       </c>
       <c r="F26" s="80">
         <v>100</v>
       </c>
       <c r="G26" s="77">
-        <v>1635.7180000000001</v>
+        <v>1946.29</v>
       </c>
       <c r="H26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="79">
-        <v>140260.70000000001</v>
+        <v>165550.47399999999</v>
       </c>
       <c r="J26" s="80">
         <v>100</v>
       </c>
       <c r="K26" s="81">
-        <v>-21.874699994411824</v>
+        <v>-19.950595571780578</v>
       </c>
       <c r="L26" s="82">
-        <v>-21.414547666780642</v>
+        <v>-19.084848987564733</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="76"/>
       <c r="B27" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="77">
-        <v>883.64300000000003</v>
+        <v>1030.3979999999999</v>
       </c>
       <c r="D27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="79">
-        <v>78672.832999999999</v>
+        <v>91157.438999999998</v>
       </c>
       <c r="F27" s="80">
-        <v>44.078919951496225</v>
+        <v>44.554496066207925</v>
       </c>
       <c r="G27" s="77">
-        <v>793.23199999999997</v>
+        <v>971.36099999999999</v>
       </c>
       <c r="H27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I27" s="79">
-        <v>71452.876000000004</v>
+        <v>86434.356</v>
       </c>
       <c r="J27" s="80">
-        <v>50.942905603636653</v>
+        <v>52.210273949442154</v>
       </c>
       <c r="K27" s="81">
-        <v>-10.231620688445453</v>
+        <v>-5.7295336365171448</v>
       </c>
       <c r="L27" s="82">
-        <v>-9.1771920810325902</v>
+        <v>-5.1812370463808213</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="68"/>
       <c r="B28" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C28" s="70">
-        <v>425.22399999999999</v>
+        <v>486.94</v>
       </c>
       <c r="D28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="71">
-        <v>32259.496999999999</v>
+        <v>36285.726999999999</v>
       </c>
       <c r="F28" s="72">
-        <v>18.074394066100716</v>
+        <v>17.735165649848881</v>
       </c>
       <c r="G28" s="70">
-        <v>257.71899999999999</v>
+        <v>332.339</v>
       </c>
       <c r="H28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I28" s="71">
-        <v>17684.292000000001</v>
+        <v>22327.019</v>
       </c>
       <c r="J28" s="72">
-        <v>12.608158949727185</v>
+        <v>13.486532814155519</v>
       </c>
       <c r="K28" s="85">
-        <v>-39.392179180855265</v>
+        <v>-31.74949685792911</v>
       </c>
       <c r="L28" s="74">
-        <v>-45.181129141598205</v>
+        <v>-38.468866835712014</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="68"/>
       <c r="B29" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="70">
-        <v>86.037000000000006</v>
+        <v>92.665999999999997</v>
       </c>
       <c r="D29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="71">
-        <v>8619.0779999999995</v>
+        <v>9427.2980000000007</v>
       </c>
       <c r="F29" s="72">
-        <v>4.8291085337895758</v>
+        <v>4.6077261084086611</v>
       </c>
       <c r="G29" s="70">
-        <v>93.031000000000006</v>
+        <v>100.328</v>
       </c>
       <c r="H29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I29" s="71">
-        <v>9840.0740000000005</v>
+        <v>10616.275</v>
       </c>
       <c r="J29" s="72">
-        <v>7.0155603101938029</v>
+        <v>6.4127119321929582</v>
       </c>
       <c r="K29" s="86">
-        <v>8.1290607529318777</v>
+        <v>8.2684048086676949</v>
       </c>
       <c r="L29" s="87">
-        <v>14.166201999796279</v>
+        <v>12.612065514424165</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="68"/>
       <c r="B30" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="88">
-        <v>72.061000000000007</v>
+        <v>89.597999999999999</v>
       </c>
       <c r="D30" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="90">
-        <v>5271.1040000000003</v>
+        <v>6454.3329999999996</v>
       </c>
       <c r="F30" s="91">
-        <v>2.9533011893954746</v>
+        <v>3.1546471403008152</v>
       </c>
       <c r="G30" s="70">
-        <v>112.851</v>
+        <v>145.386</v>
       </c>
       <c r="H30" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="71">
-        <v>7571.567</v>
+        <v>9978.2630000000008</v>
       </c>
       <c r="J30" s="72">
-        <v>5.398209904841484</v>
+        <v>6.0273237272639895</v>
       </c>
       <c r="K30" s="86">
-        <v>56.604820915613139</v>
+        <v>62.264782696042317</v>
       </c>
       <c r="L30" s="87">
-        <v>43.642906685202945</v>
+        <v>54.597895708201008</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="68"/>
       <c r="B31" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="88" t="s">
         <v>74</v>
       </c>
       <c r="D31" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="90" t="s">
         <v>74</v>
       </c>
       <c r="F31" s="91" t="s">
         <v>74</v>
       </c>
       <c r="G31" s="70">
         <v>8.9760000000000009</v>
       </c>
       <c r="H31" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="71">
         <v>760.62300000000005</v>
       </c>
       <c r="J31" s="72">
-        <v>0.54229231709238579</v>
+        <v>0.45945081377417263</v>
       </c>
       <c r="K31" s="71" t="s">
         <v>74</v>
       </c>
       <c r="L31" s="72" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="68"/>
       <c r="B32" s="83" t="s">
         <v>64</v>
       </c>
       <c r="C32" s="88">
-        <v>239.119</v>
+        <v>285.93</v>
       </c>
       <c r="D32" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="90">
-        <v>26217.88</v>
+        <v>31444.560000000001</v>
       </c>
       <c r="F32" s="91">
-        <v>14.689388823940456</v>
+        <v>15.368976357745627</v>
       </c>
       <c r="G32" s="70">
-        <v>248.19800000000001</v>
+        <v>287.47000000000003</v>
       </c>
       <c r="H32" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="71">
-        <v>27822.522000000001</v>
+        <v>32437.948</v>
       </c>
       <c r="J32" s="72">
-        <v>19.836291990557584</v>
+        <v>19.593992826622774</v>
       </c>
       <c r="K32" s="86">
-        <v>3.7968542859413126</v>
+        <v>0.53859336201168828</v>
       </c>
       <c r="L32" s="87">
-        <v>6.1204109561871505</v>
+        <v>3.1591728426156993</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="68"/>
       <c r="B33" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="88">
-        <v>61.201999999999998</v>
+        <v>75.263999999999896</v>
       </c>
       <c r="D33" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="90">
-        <v>6305.2740000000049</v>
+        <v>7545.5209999999934</v>
       </c>
       <c r="F33" s="91">
-        <v>3.5327273382700048</v>
+        <v>3.6879808099039399</v>
       </c>
       <c r="G33" s="70">
-        <v>72.456999999999994</v>
+        <v>96.861999999999966</v>
       </c>
       <c r="H33" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="71">
-        <v>7773.7979999999952</v>
+        <v>10314.228000000003</v>
       </c>
       <c r="J33" s="72">
-        <v>5.5423921312242097</v>
+        <v>6.2302618354327413</v>
       </c>
       <c r="K33" s="86">
-        <v>18.389921897977182</v>
+        <v>28.696322278911694</v>
       </c>
       <c r="L33" s="87">
-        <v>23.290407363740087</v>
+        <v>36.693384061882696</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="76"/>
       <c r="B34" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="77">
-        <v>1210.068</v>
+        <v>1400.963</v>
       </c>
       <c r="D34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="79">
-        <v>99808.929000000004</v>
+        <v>113440.182</v>
       </c>
       <c r="F34" s="80">
-        <v>55.921080048503782</v>
+        <v>55.445503933792068</v>
       </c>
       <c r="G34" s="77">
-        <v>842.48599999999999</v>
+        <v>974.92899999999997</v>
       </c>
       <c r="H34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I34" s="79">
-        <v>68807.823999999993</v>
+        <v>79116.118000000002</v>
       </c>
       <c r="J34" s="80">
-        <v>49.057094396363333</v>
+        <v>47.789726050557853</v>
       </c>
       <c r="K34" s="92">
-        <v>-30.376970550415351</v>
+        <v>-30.410082207738537</v>
       </c>
       <c r="L34" s="93">
-        <v>-31.060452517229205</v>
+        <v>-30.25741266881959</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="68"/>
       <c r="B35" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="70">
-        <v>367.55900000000003</v>
+        <v>418.85199999999998</v>
       </c>
       <c r="D35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E35" s="71">
-        <v>24099.977999999999</v>
+        <v>27628.633999999998</v>
       </c>
       <c r="F35" s="72">
-        <v>13.502767862634615</v>
+        <v>13.503888200146763</v>
       </c>
       <c r="G35" s="70">
-        <v>173.35499999999999</v>
+        <v>219.65299999999999</v>
       </c>
       <c r="H35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I35" s="71">
-        <v>10532.181</v>
+        <v>13712.082</v>
       </c>
       <c r="J35" s="72">
-        <v>7.5090035911698703</v>
+        <v>8.2827198670539595</v>
       </c>
       <c r="K35" s="86">
-        <v>-52.83614331304635</v>
+        <v>-47.55832609131626</v>
       </c>
       <c r="L35" s="87">
-        <v>-56.297964255403052</v>
+        <v>-50.37003277107366</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="68"/>
       <c r="B36" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="70">
-        <v>513.29100000000005</v>
+        <v>615.40700000000004</v>
       </c>
       <c r="D36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E36" s="71">
-        <v>40856.411999999997</v>
+        <v>47478.271000000001</v>
       </c>
       <c r="F36" s="72">
-        <v>22.891085084648591</v>
+        <v>23.205680871528799</v>
       </c>
       <c r="G36" s="70">
-        <v>345.04199999999997</v>
+        <v>386.98599999999999</v>
       </c>
       <c r="H36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I36" s="71">
-        <v>22969.508999999998</v>
+        <v>26095.258999999998</v>
       </c>
       <c r="J36" s="72">
-        <v>16.37629713811495</v>
+        <v>15.762720800183271</v>
       </c>
       <c r="K36" s="86">
-        <v>-32.778482381339252</v>
+        <v>-37.117062366856416</v>
       </c>
       <c r="L36" s="87">
-        <v>-43.77991635682546</v>
+        <v>-45.037469877536196</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="68"/>
       <c r="B37" s="83" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="70">
-        <v>34.222000000000001</v>
+        <v>34.915999999999997</v>
       </c>
       <c r="D37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E37" s="71">
-        <v>5166.5029999999997</v>
+        <v>5244.3590000000004</v>
       </c>
       <c r="F37" s="72">
-        <v>2.8946952014066287</v>
+        <v>2.5632551221111215</v>
       </c>
       <c r="G37" s="70">
-        <v>31.530999999999999</v>
+        <v>31.744</v>
       </c>
       <c r="H37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I37" s="71">
-        <v>3897.9409999999998</v>
+        <v>3922.5259999999998</v>
       </c>
       <c r="J37" s="72">
-        <v>2.7790685487809479</v>
+        <v>2.3693837324802827</v>
       </c>
       <c r="K37" s="86">
-        <v>-7.8633627491087665</v>
+        <v>-9.0846603276434799</v>
       </c>
       <c r="L37" s="87">
-        <v>-24.553590697615</v>
+        <v>-25.2048534434809</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="68"/>
       <c r="B38" s="83" t="s">
         <v>56</v>
       </c>
       <c r="C38" s="70">
-        <v>28.565999999999999</v>
+        <v>30.347000000000001</v>
       </c>
       <c r="D38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E38" s="71">
-        <v>1662.4970000000001</v>
+        <v>1772.3019999999999</v>
       </c>
       <c r="F38" s="72">
-        <v>0.93146603965059471</v>
+        <v>0.86623783372339402</v>
       </c>
       <c r="G38" s="70">
         <v>14.47</v>
       </c>
       <c r="H38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I38" s="71">
         <v>1021.518</v>
       </c>
       <c r="J38" s="72">
-        <v>0.72829951654312286</v>
+        <v>0.61704323480221501</v>
       </c>
       <c r="K38" s="86">
-        <v>-49.345375621368056</v>
+        <v>-52.318186311661776</v>
       </c>
       <c r="L38" s="87">
-        <v>-38.555197392837407</v>
+        <v>-42.362080503209945</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="68"/>
       <c r="B39" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C39" s="88">
-        <v>101.01</v>
+        <v>111.416</v>
       </c>
       <c r="D39" s="89" t="s">
         <v>76</v>
       </c>
       <c r="E39" s="90">
-        <v>12900.591</v>
+        <v>14185.742</v>
       </c>
       <c r="F39" s="91">
-        <v>7.2279603559718337</v>
+        <v>6.933483356583114</v>
       </c>
       <c r="G39" s="88">
-        <v>75.38</v>
+        <v>92.561000000000007</v>
       </c>
       <c r="H39" s="89" t="s">
         <v>76</v>
       </c>
       <c r="I39" s="90">
-        <v>10403.429</v>
+        <v>12514.383</v>
       </c>
       <c r="J39" s="91">
-        <v>7.4172088118767396</v>
+        <v>7.5592553120687525</v>
       </c>
       <c r="K39" s="86">
-        <v>-25.373725373725382</v>
+        <v>-16.923063114812944</v>
       </c>
       <c r="L39" s="87">
-        <v>-19.356958142460297</v>
+        <v>-11.781963890221608</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="68"/>
       <c r="B40" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="70">
-        <v>165.41999999999985</v>
+        <v>190.02500000000009</v>
       </c>
       <c r="D40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="71">
-        <v>15122.948000000004</v>
+        <v>17130.874000000011</v>
       </c>
       <c r="F40" s="72">
-        <v>8.4731055041915173</v>
+        <v>8.372958549698879</v>
       </c>
       <c r="G40" s="70">
-        <v>202.70800000000008</v>
+        <v>229.51499999999987</v>
       </c>
       <c r="H40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I40" s="71">
-        <v>19983.245999999985</v>
+        <v>21850.350000000006</v>
       </c>
       <c r="J40" s="72">
-        <v>14.247216789877694</v>
+        <v>13.198603103969372</v>
       </c>
       <c r="K40" s="85">
-        <v>22.541409744891954</v>
+        <v>20.781476121562829</v>
       </c>
       <c r="L40" s="74">
-        <v>32.138561872989179</v>
+        <v>27.549534250266461</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="76">
         <v>4407</v>
       </c>
       <c r="B41" s="39" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="77">
-        <v>1624.2070000000001</v>
+        <v>1897.9380000000001</v>
       </c>
       <c r="D41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E41" s="79">
-        <v>453580.15700000001</v>
+        <v>531198.28200000001</v>
       </c>
       <c r="F41" s="80">
         <v>100</v>
       </c>
       <c r="G41" s="77">
-        <v>1470.4760000000001</v>
+        <v>1746.5309999999999</v>
       </c>
       <c r="H41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I41" s="79">
-        <v>408199.79700000002</v>
+        <v>485161.07</v>
       </c>
       <c r="J41" s="80">
         <v>100</v>
       </c>
       <c r="K41" s="81">
-        <v>-9.4649881449839821</v>
+        <v>-7.977447103119288</v>
       </c>
       <c r="L41" s="82">
-        <v>-10.004926207563351</v>
+        <v>-8.6666718549364585</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="76"/>
       <c r="B42" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="77">
-        <v>1399.2550000000001</v>
+        <v>1638.095</v>
       </c>
       <c r="D42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E42" s="79">
-        <v>402839.34399999998</v>
+        <v>472427.73200000002</v>
       </c>
       <c r="F42" s="80">
-        <v>88.813264377436155</v>
+        <v>88.936231160476538</v>
       </c>
       <c r="G42" s="77">
-        <v>1202.1859999999999</v>
+        <v>1438.595</v>
       </c>
       <c r="H42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I42" s="79">
-        <v>353598.71600000001</v>
+        <v>422134.06099999999</v>
       </c>
       <c r="J42" s="80">
-        <v>86.623932348501384</v>
+        <v>87.009054745468347</v>
       </c>
       <c r="K42" s="81">
-        <v>-14.083851763974414</v>
+        <v>-12.178780839939076</v>
       </c>
       <c r="L42" s="82">
-        <v>-12.22339097047084</v>
+        <v>-10.645791428687771</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="68"/>
       <c r="B43" s="83" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="70">
-        <v>525.08000000000004</v>
+        <v>625.95299999999997</v>
       </c>
       <c r="D43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E43" s="71">
-        <v>166933.58900000001</v>
+        <v>200100.42600000001</v>
       </c>
       <c r="F43" s="72">
-        <v>36.803547603163778</v>
+        <v>37.669629737243767</v>
       </c>
       <c r="G43" s="70">
-        <v>492.553</v>
+        <v>589.88300000000004</v>
       </c>
       <c r="H43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I43" s="71">
-        <v>152614.61300000001</v>
+        <v>183690.15400000001</v>
       </c>
       <c r="J43" s="72">
-        <v>37.387233928487227</v>
+        <v>37.861684574155966</v>
       </c>
       <c r="K43" s="85">
-        <v>-6.1946750971280649</v>
+        <v>-5.7624134719379789</v>
       </c>
       <c r="L43" s="74">
-        <v>-8.5776482047600346</v>
+        <v>-8.2010180228202003</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="68"/>
       <c r="B44" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="70">
-        <v>114.17100000000001</v>
+        <v>129.756</v>
       </c>
       <c r="D44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E44" s="71">
-        <v>27094.442999999999</v>
+        <v>30711.363000000001</v>
       </c>
       <c r="F44" s="72">
-        <v>5.97346303224636</v>
+        <v>5.7815252873878844</v>
       </c>
       <c r="G44" s="70">
-        <v>98.093000000000004</v>
+        <v>113.41800000000001</v>
       </c>
       <c r="H44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I44" s="71">
-        <v>26281.841</v>
+        <v>30524.851999999999</v>
       </c>
       <c r="J44" s="72">
-        <v>6.4384747844448329</v>
+        <v>6.2916944263479335</v>
       </c>
       <c r="K44" s="85">
-        <v>-14.082385194138618</v>
+        <v>-12.591325256635526</v>
       </c>
       <c r="L44" s="74">
-        <v>-2.999146356321106</v>
+        <v>-0.60730290609375503</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="68"/>
       <c r="B45" s="83" t="s">
         <v>81</v>
       </c>
       <c r="C45" s="70">
-        <v>103.56100000000001</v>
+        <v>108.417</v>
       </c>
       <c r="D45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E45" s="71">
-        <v>30659.018</v>
+        <v>31647.694</v>
       </c>
       <c r="F45" s="72">
-        <v>6.759338460213991</v>
+        <v>5.957792988494643</v>
       </c>
       <c r="G45" s="70">
-        <v>34.643999999999998</v>
+        <v>52.405999999999999</v>
       </c>
       <c r="H45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I45" s="71">
-        <v>7179.6289999999999</v>
+        <v>11125.906999999999</v>
       </c>
       <c r="J45" s="72">
-        <v>1.7588516831134042</v>
+        <v>2.2932398512518741</v>
       </c>
       <c r="K45" s="85">
-        <v>-66.547252344029118</v>
+        <v>-51.662562144313164</v>
       </c>
       <c r="L45" s="74">
-        <v>-76.582325630912251</v>
+        <v>-64.844493883187823</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="68"/>
       <c r="B46" s="83" t="s">
         <v>57</v>
       </c>
       <c r="C46" s="70">
-        <v>70.58</v>
+        <v>79.394000000000005</v>
       </c>
       <c r="D46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="71">
-        <v>17602.133999999998</v>
+        <v>19698.939999999999</v>
       </c>
       <c r="F46" s="72">
-        <v>3.8807107692764431</v>
+        <v>3.7083967828043538</v>
       </c>
       <c r="G46" s="70">
-        <v>54.558999999999997</v>
+        <v>62.868000000000002</v>
       </c>
       <c r="H46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I46" s="71">
-        <v>15185.984</v>
+        <v>17511.832999999999</v>
       </c>
       <c r="J46" s="72">
-        <v>3.7202331092781016</v>
+        <v>3.6094884942025542</v>
       </c>
       <c r="K46" s="85">
-        <v>-22.699064890903941</v>
+        <v>-20.815174950248132</v>
       </c>
       <c r="L46" s="74">
-        <v>-13.726460666644158</v>
+        <v>-11.102663392040386</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="68"/>
       <c r="B47" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="70">
-        <v>89.15</v>
+        <v>102.73</v>
       </c>
       <c r="D47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E47" s="71">
-        <v>21798.589</v>
+        <v>25190.826000000001</v>
       </c>
       <c r="F47" s="72">
-        <v>4.8058956423880774</v>
+        <v>4.7422642078499795</v>
       </c>
       <c r="G47" s="70">
-        <v>74.837999999999994</v>
+        <v>89.712999999999994</v>
       </c>
       <c r="H47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I47" s="71">
-        <v>19337.917000000001</v>
+        <v>23247.556</v>
       </c>
       <c r="J47" s="72">
-        <v>4.73736565821957</v>
+        <v>4.7917191707075757</v>
       </c>
       <c r="K47" s="85">
-        <v>-16.053841839596199</v>
+        <v>-12.671079528862075</v>
       </c>
       <c r="L47" s="74">
-        <v>-11.288216865779702</v>
+        <v>-7.7141972240211594</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="68"/>
       <c r="B48" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="70">
-        <v>496.71299999999997</v>
+        <v>591.84500000000003</v>
       </c>
       <c r="D48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="71">
-        <v>138751.571</v>
+        <v>165078.48300000001</v>
       </c>
       <c r="F48" s="72">
-        <v>30.59030887014751</v>
+        <v>31.076622156695908</v>
       </c>
       <c r="G48" s="70">
-        <v>447.49900000000002</v>
+        <v>530.30700000000002</v>
       </c>
       <c r="H48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I48" s="71">
-        <v>132998.73200000002</v>
+        <v>156033.75900000002</v>
       </c>
       <c r="J48" s="72">
-        <v>32.581773184958244</v>
+        <v>32.16122822880245</v>
       </c>
       <c r="K48" s="85">
-        <v>-9.9079347631328236</v>
+        <v>-10.397654791372743</v>
       </c>
       <c r="L48" s="74">
-        <v>-4.1461433254690707</v>
+        <v>-5.479044776538192</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="76"/>
       <c r="B49" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C49" s="77">
-        <v>224.952</v>
+        <v>259.84300000000002</v>
       </c>
       <c r="D49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E49" s="79">
-        <v>50740.813000000002</v>
+        <v>58770.55</v>
       </c>
       <c r="F49" s="80">
-        <v>11.186735622563841</v>
+        <v>11.063768839523467</v>
       </c>
       <c r="G49" s="77">
-        <v>268.29000000000002</v>
+        <v>307.93599999999998</v>
       </c>
       <c r="H49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I49" s="79">
-        <v>54601.080999999998</v>
+        <v>63027.008999999998</v>
       </c>
       <c r="J49" s="80">
-        <v>13.376067651498611</v>
+        <v>12.990945254531653</v>
       </c>
       <c r="K49" s="81">
-        <v>19.265443294569518</v>
+        <v>18.508483969165983</v>
       </c>
       <c r="L49" s="82">
-        <v>7.6078166110582348</v>
+        <v>7.2425032605616169</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="68"/>
       <c r="B50" s="83" t="s">
         <v>51</v>
       </c>
       <c r="C50" s="70">
-        <v>34.340000000000003</v>
+        <v>42.128999999999998</v>
       </c>
       <c r="D50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E50" s="71">
-        <v>8221.9079999999994</v>
+        <v>10064.379000000001</v>
       </c>
       <c r="F50" s="72">
-        <v>1.8126692433769758</v>
+        <v>1.8946557888152205</v>
       </c>
       <c r="G50" s="70">
-        <v>29.975999999999999</v>
+        <v>35.732999999999997</v>
       </c>
       <c r="H50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I50" s="71">
-        <v>7685.4650000000001</v>
+        <v>8934.4130000000005</v>
       </c>
       <c r="J50" s="72">
-        <v>1.8827704120587792</v>
+        <v>1.8415354306972733</v>
       </c>
       <c r="K50" s="85">
-        <v>-12.708211997670366</v>
+        <v>-15.181941180659406</v>
       </c>
       <c r="L50" s="74">
-        <v>-6.5245561006034043</v>
+        <v>-11.227379255093634</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="68"/>
       <c r="B51" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C51" s="70">
-        <v>15.718</v>
+        <v>18.28</v>
       </c>
       <c r="D51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E51" s="71">
-        <v>6108.3019999999997</v>
+        <v>7106.143</v>
       </c>
       <c r="F51" s="72">
-        <v>1.3466863366335489</v>
+        <v>1.337757150351627</v>
       </c>
       <c r="G51" s="70">
-        <v>36.451000000000001</v>
+        <v>40.502000000000002</v>
       </c>
       <c r="H51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I51" s="71">
-        <v>9265.2029999999995</v>
+        <v>10471.962</v>
       </c>
       <c r="J51" s="72">
-        <v>2.2697715844282991</v>
+        <v>2.1584505945623373</v>
       </c>
       <c r="K51" s="85">
-        <v>131.9060949230182</v>
+        <v>121.56455142231948</v>
       </c>
       <c r="L51" s="74">
-        <v>51.682136868805763</v>
+        <v>47.36492074533259</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="68"/>
       <c r="B52" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C52" s="70">
-        <v>0.39700000000000002</v>
+        <v>0.46</v>
       </c>
       <c r="D52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E52" s="71">
-        <v>634.76599999999996</v>
+        <v>713.1</v>
       </c>
       <c r="F52" s="72">
-        <v>0.13994571636430733</v>
+        <v>0.13424365706062277</v>
       </c>
       <c r="G52" s="70">
-        <v>0.55400000000000005</v>
+        <v>0.61099999999999999</v>
       </c>
       <c r="H52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I52" s="71">
-        <v>554.30999999999995</v>
+        <v>628.76</v>
       </c>
       <c r="J52" s="72">
-        <v>0.13579379609539588</v>
+        <v>0.12959819715130894</v>
       </c>
       <c r="K52" s="85">
-        <v>39.546599496221667</v>
+        <v>32.826086956521735</v>
       </c>
       <c r="L52" s="74">
-        <v>-12.674906973593423</v>
+        <v>-11.827233207123831</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="68"/>
       <c r="B53" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C53" s="70">
-        <v>3.8210000000000002</v>
+        <v>4.6289999999999996</v>
       </c>
       <c r="D53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E53" s="71">
-        <v>1557.39</v>
+        <v>1919.2159999999999</v>
       </c>
       <c r="F53" s="72">
-        <v>0.34335496735585813</v>
+        <v>0.36129936128069023</v>
       </c>
       <c r="G53" s="70">
-        <v>8.0660000000000007</v>
+        <v>9.0860000000000003</v>
       </c>
       <c r="H53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I53" s="71">
-        <v>2539.5650000000001</v>
+        <v>2957.5859999999998</v>
       </c>
       <c r="J53" s="72">
-        <v>0.62213774202342398</v>
+        <v>0.60960909332646973</v>
       </c>
       <c r="K53" s="85">
-        <v>111.09657157812094</v>
+        <v>96.284294664074338</v>
       </c>
       <c r="L53" s="74">
-        <v>63.065449245211539</v>
+        <v>54.103863244158021</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="68"/>
       <c r="B54" s="83" t="s">
         <v>72</v>
       </c>
       <c r="C54" s="70">
-        <v>1.86</v>
+        <v>2.1659999999999999</v>
       </c>
       <c r="D54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E54" s="71">
-        <v>911.53</v>
+        <v>1053.421</v>
       </c>
       <c r="F54" s="72">
-        <v>0.20096337679957191</v>
+        <v>0.19831031757742015</v>
       </c>
       <c r="G54" s="70">
-        <v>3.6080000000000001</v>
+        <v>4.0419999999999998</v>
       </c>
       <c r="H54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I54" s="71">
-        <v>1022.351</v>
+        <v>1088.2729999999999</v>
       </c>
       <c r="J54" s="72">
-        <v>0.25045357874100066</v>
+        <v>0.22431169096069473</v>
       </c>
       <c r="K54" s="85">
-        <v>93.978494623655905</v>
+        <v>86.611265004616797</v>
       </c>
       <c r="L54" s="74">
-        <v>12.157690915274323</v>
+        <v>3.3084588213069477</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="68"/>
       <c r="B55" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C55" s="70">
-        <v>168.816</v>
+        <v>192.17900000000003</v>
       </c>
       <c r="D55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E55" s="71">
-        <v>33306.917000000001</v>
+        <v>37914.291000000005</v>
       </c>
       <c r="F55" s="72">
-        <v>7.343115982033579</v>
+        <v>7.1375025644378871</v>
       </c>
       <c r="G55" s="70">
-        <v>189.63500000000002</v>
+        <v>217.96199999999999</v>
       </c>
       <c r="H55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I55" s="71">
-        <v>33534.187000000005</v>
+        <v>38946.014999999999</v>
       </c>
       <c r="J55" s="72">
-        <v>8.2151405381517151</v>
+        <v>8.0274402478335691</v>
       </c>
       <c r="K55" s="85">
-        <v>12.332361861434944</v>
+        <v>13.416138079602845</v>
       </c>
       <c r="L55" s="74">
-        <v>0.68235075615075413</v>
+        <v>2.7212008263585741</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="76">
         <v>4412</v>
       </c>
       <c r="B56" s="39" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="77">
-        <v>177.16800000000001</v>
+        <v>200.78899999999999</v>
       </c>
       <c r="D56" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E56" s="79">
-        <v>196855.09099999999</v>
+        <v>223183.818</v>
       </c>
       <c r="F56" s="80">
         <v>100</v>
       </c>
       <c r="G56" s="77">
-        <v>180.66800000000001</v>
+        <v>202.298</v>
       </c>
       <c r="H56" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I56" s="79">
-        <v>198928.149</v>
+        <v>222297.36300000001</v>
       </c>
       <c r="J56" s="80">
         <v>100</v>
       </c>
       <c r="K56" s="81">
-        <v>1.975526054366477</v>
+        <v>0.75153519366101462</v>
       </c>
       <c r="L56" s="82">
-        <v>1.0530883349112974</v>
+        <v>-0.39718605405342927</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="76"/>
       <c r="B57" s="83" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="70">
-        <v>24.1</v>
+        <v>27.619</v>
       </c>
       <c r="D57" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E57" s="71">
-        <v>26895.550999999999</v>
+        <v>30880.218000000001</v>
       </c>
       <c r="F57" s="72">
-        <v>13.662613886881902</v>
+        <v>13.83622624468231</v>
       </c>
       <c r="G57" s="70">
-        <v>26.82</v>
+        <v>30.832000000000001</v>
       </c>
       <c r="H57" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I57" s="71">
-        <v>29296.816999999999</v>
+        <v>33535.974000000002</v>
       </c>
       <c r="J57" s="72">
-        <v>14.727336049359208</v>
+        <v>15.086087188537636</v>
       </c>
       <c r="K57" s="85">
-        <v>11.286307053941904</v>
+        <v>11.633295919475726</v>
       </c>
       <c r="L57" s="74">
-        <v>8.9281160293016484</v>
+        <v>8.6001854002455591</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="76"/>
       <c r="B58" s="83" t="s">
         <v>51</v>
       </c>
       <c r="C58" s="70">
-        <v>14.462</v>
+        <v>16.09</v>
       </c>
       <c r="D58" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E58" s="71">
-        <v>17849.931</v>
+        <v>19753.588</v>
       </c>
       <c r="F58" s="72">
-        <v>9.0675485756169767</v>
+        <v>8.8508155192505935</v>
       </c>
       <c r="G58" s="70">
-        <v>16.43</v>
+        <v>17.632000000000001</v>
       </c>
       <c r="H58" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I58" s="71">
-        <v>20004.082999999999</v>
+        <v>21469.554</v>
       </c>
       <c r="J58" s="72">
-        <v>10.055933813570043</v>
+        <v>9.6580335952973044</v>
       </c>
       <c r="K58" s="85">
-        <v>13.608076337989214</v>
+        <v>9.5835922933499162</v>
       </c>
       <c r="L58" s="74">
-        <v>12.06812508126781</v>
+        <v>8.6868572939761641</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="76"/>
       <c r="B59" s="83" t="s">
         <v>68</v>
       </c>
       <c r="C59" s="70">
-        <v>11.253</v>
+        <v>12.326000000000001</v>
       </c>
       <c r="D59" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E59" s="71">
-        <v>11585.665999999999</v>
+        <v>12829.164000000001</v>
       </c>
       <c r="F59" s="72">
-        <v>5.8853778894648956</v>
+        <v>5.7482500814642403</v>
       </c>
       <c r="G59" s="70">
-        <v>7.1920000000000002</v>
+        <v>8.0180000000000007</v>
       </c>
       <c r="H59" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I59" s="71">
-        <v>8024.1940000000004</v>
+        <v>9049.27</v>
       </c>
       <c r="J59" s="72">
-        <v>4.0337147057051235</v>
+        <v>4.0707950278294573</v>
       </c>
       <c r="K59" s="85">
-        <v>-36.088154269972449</v>
+        <v>-34.950511114716853</v>
       </c>
       <c r="L59" s="74">
-        <v>-30.740330335778705</v>
+        <v>-29.463291606530245</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="76"/>
       <c r="B60" s="83" t="s">
         <v>59</v>
       </c>
       <c r="C60" s="70">
-        <v>8.5229999999999997</v>
+        <v>9.5150000000000006</v>
       </c>
       <c r="D60" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E60" s="71">
-        <v>10092.424999999999</v>
+        <v>11335.235000000001</v>
       </c>
       <c r="F60" s="72">
-        <v>5.1268295621574751</v>
+        <v>5.0788785233524409</v>
       </c>
       <c r="G60" s="70">
-        <v>8.9710000000000001</v>
+        <v>9.5820000000000007</v>
       </c>
       <c r="H60" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I60" s="71">
-        <v>11229.431</v>
+        <v>11928.924999999999</v>
       </c>
       <c r="J60" s="72">
-        <v>5.6449683247190929</v>
+        <v>5.3662017574180574</v>
       </c>
       <c r="K60" s="85">
-        <v>5.2563651296491898</v>
+        <v>0.70415133998949198</v>
       </c>
       <c r="L60" s="74">
-        <v>11.265934599464462</v>
+        <v>5.2375623443183903</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="76"/>
       <c r="B61" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C61" s="70">
-        <v>18.28</v>
+        <v>20.521000000000001</v>
       </c>
       <c r="D61" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E61" s="71">
-        <v>14654.513999999999</v>
+        <v>16529.113000000001</v>
       </c>
       <c r="F61" s="72">
-        <v>7.444315473659759</v>
+        <v>7.4060535159408376</v>
       </c>
       <c r="G61" s="70">
-        <v>18.966999999999999</v>
+        <v>21.859000000000002</v>
       </c>
       <c r="H61" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I61" s="71">
-        <v>15218.71</v>
+        <v>17505.603999999999</v>
       </c>
       <c r="J61" s="72">
-        <v>7.6503552043808538</v>
+        <v>7.874859046348651</v>
       </c>
       <c r="K61" s="85">
-        <v>3.7582056892778861</v>
+        <v>6.5201500901515566</v>
       </c>
       <c r="L61" s="74">
-        <v>3.8499809683214328</v>
+        <v>5.9077035773183839</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="68"/>
       <c r="B62" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C62" s="70">
-        <v>100.55000000000001</v>
+        <v>114.71799999999998</v>
       </c>
       <c r="D62" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E62" s="71">
-        <v>115777.00399999999</v>
+        <v>131856.5</v>
       </c>
       <c r="F62" s="72">
-        <v>58.813314612218988</v>
+        <v>59.079776115309578</v>
       </c>
       <c r="G62" s="70">
-        <v>102.28800000000001</v>
+        <v>114.375</v>
       </c>
       <c r="H62" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I62" s="71">
-        <v>115154.91400000002</v>
+        <v>128808.03599999999</v>
       </c>
       <c r="J62" s="72">
-        <v>57.887691902265686</v>
+        <v>57.944023384568887</v>
       </c>
       <c r="K62" s="85">
-        <v>1.7284932869219287</v>
+        <v>-0.29899405498699</v>
       </c>
       <c r="L62" s="74">
-        <v>-0.53731741063187943</v>
+        <v>-2.3119558004345691</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="61" t="s">
         <v>69</v>
       </c>
       <c r="B63" s="61" t="s">
         <v>43</v>
       </c>
       <c r="C63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D63" s="63"/>
       <c r="E63" s="63">
-        <v>104883.092</v>
+        <v>121401.87300000001</v>
       </c>
       <c r="F63" s="64">
         <v>100</v>
       </c>
       <c r="G63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H63" s="63"/>
       <c r="I63" s="63">
-        <v>93827.357000000004</v>
+        <v>115872.47</v>
       </c>
       <c r="J63" s="64">
         <v>100</v>
       </c>
       <c r="K63" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L63" s="66">
-        <v>-10.541007887143525</v>
+        <v>-4.554627423252362</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="68"/>
       <c r="B64" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D64" s="71"/>
       <c r="E64" s="71">
-        <v>28418.391</v>
+        <v>32153.620999999999</v>
       </c>
       <c r="F64" s="72">
-        <v>27.095302453516531</v>
+        <v>26.485275890265711</v>
       </c>
       <c r="G64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H64" s="71"/>
       <c r="I64" s="71">
-        <v>26323.953000000001</v>
+        <v>30826.673999999999</v>
       </c>
       <c r="J64" s="72">
-        <v>28.055733254854449</v>
+        <v>26.603967275401999</v>
       </c>
       <c r="K64" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L64" s="74">
-        <v>-7.3700090902401847</v>
+        <v>-4.1268975584429519</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="68"/>
       <c r="B65" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="71"/>
       <c r="E65" s="71">
-        <v>10855.544</v>
+        <v>12312.433999999999</v>
       </c>
       <c r="F65" s="72">
-        <v>10.350137274747771</v>
+        <v>10.141881418913528</v>
       </c>
       <c r="G65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H65" s="71"/>
       <c r="I65" s="71">
-        <v>8550.4269999999997</v>
+        <v>11725.206</v>
       </c>
       <c r="J65" s="72">
-        <v>9.1129360064996821</v>
+        <v>10.119061067741113</v>
       </c>
       <c r="K65" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L65" s="74">
-        <v>-21.234467844264646</v>
+        <v>-4.7693900328724537</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="68"/>
       <c r="B66" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D66" s="71"/>
       <c r="E66" s="71">
-        <v>9068.2950000000001</v>
+        <v>10783.439</v>
       </c>
       <c r="F66" s="72">
-        <v>8.64609807651361</v>
+        <v>8.8824321516028011</v>
       </c>
       <c r="G66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H66" s="71"/>
       <c r="I66" s="71">
-        <v>8780.0059999999994</v>
+        <v>11016.085999999999</v>
       </c>
       <c r="J66" s="72">
-        <v>9.3576183756300413</v>
+        <v>9.5070779107410051</v>
       </c>
       <c r="K66" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L66" s="74">
-        <v>-3.1790871382106629</v>
+        <v>2.1574471743197972</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="94"/>
       <c r="B67" s="69" t="s">
         <v>51</v>
       </c>
       <c r="C67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="71"/>
       <c r="E67" s="71">
-        <v>6971.1559999999999</v>
+        <v>8070.6469999999999</v>
       </c>
       <c r="F67" s="72">
-        <v>6.6465965744030502</v>
+        <v>6.6478768412411551</v>
       </c>
       <c r="G67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H67" s="71"/>
       <c r="I67" s="71">
-        <v>7853.0169999999998</v>
+        <v>9252.7009999999991</v>
       </c>
       <c r="J67" s="72">
-        <v>8.3696453263625443</v>
+        <v>7.9852453304913569</v>
       </c>
       <c r="K67" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L67" s="74">
-        <v>12.650140091542921</v>
+        <v>14.646335046000639</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="94"/>
       <c r="B68" s="69" t="s">
         <v>59</v>
       </c>
       <c r="C68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D68" s="71"/>
       <c r="E68" s="71">
-        <v>7163.7839999999997</v>
+        <v>8560.1139999999996</v>
       </c>
       <c r="F68" s="72">
-        <v>6.8302563009870063</v>
+        <v>7.0510559585847563</v>
       </c>
       <c r="G68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H68" s="71"/>
       <c r="I68" s="71">
-        <v>6655.7070000000003</v>
+        <v>7719.2</v>
       </c>
       <c r="J68" s="72">
-        <v>7.0935676041690066</v>
+        <v>6.6618067259634666</v>
       </c>
       <c r="K68" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L68" s="74">
-        <v>-7.0922992653044723</v>
+        <v>-9.8236308535143309</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="95"/>
       <c r="B69" s="96" t="s">
         <v>61</v>
       </c>
       <c r="C69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="D69" s="98"/>
       <c r="E69" s="98">
-        <v>42405.922000000006</v>
+        <v>49521.618000000017</v>
       </c>
       <c r="F69" s="99">
-        <v>40.431609319832027</v>
+        <v>40.791477739392057</v>
       </c>
       <c r="G69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="H69" s="98"/>
       <c r="I69" s="98">
-        <v>35664.246999999996</v>
+        <v>45332.603000000003</v>
       </c>
       <c r="J69" s="99">
-        <v>38.010499432484274</v>
+        <v>39.122841689661065</v>
       </c>
       <c r="K69" s="100" t="s">
         <v>74</v>
       </c>
       <c r="L69" s="101">
-        <v>-15.897956422218599</v>
+        <v>-8.4589623061185364</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="3" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A33961D3-2922-40AB-86A0-8E652E75B414}">
   <dimension ref="A1:M48"/>
   <sheetViews>
-    <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+    <sheetView topLeftCell="A14" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
       <selection activeCell="M43" sqref="M43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="24.08984375" customWidth="1"/>
     <col min="2" max="2" width="55.36328125" customWidth="1"/>
     <col min="3" max="3" width="11.36328125" customWidth="1"/>
     <col min="4" max="4" width="5.453125" customWidth="1"/>
     <col min="5" max="5" width="16.08984375" customWidth="1"/>
     <col min="6" max="6" width="10.08984375" customWidth="1"/>
     <col min="7" max="7" width="11.08984375" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="16.453125" customWidth="1"/>
     <col min="10" max="10" width="11.453125" customWidth="1"/>
     <col min="11" max="11" width="11" customWidth="1"/>
     <col min="12" max="12" width="11.6328125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" s="2" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="116" t="s">
         <v>70</v>
@@ -5494,1437 +5491,1437 @@
         <v>4</v>
       </c>
       <c r="J5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="K5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="L5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="M5" s="7"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="11">
         <v>3605</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="13" t="s">
         <v>74</v>
       </c>
       <c r="D6" s="14"/>
       <c r="E6" s="14">
-        <v>139.11500000000001</v>
+        <v>142.66300000000001</v>
       </c>
       <c r="F6" s="14">
-        <v>2.6261591349930367E-2</v>
+        <v>2.3046688879657846E-2</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="16">
-        <v>152.19900000000001</v>
+        <v>155.22499999999999</v>
       </c>
       <c r="J6" s="17">
-        <v>2.9122098322123299E-2</v>
+        <v>2.5134540348933841E-2</v>
       </c>
       <c r="K6" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L6" s="17">
-        <v>9.4051683858678086</v>
+        <v>8.8053664930640618</v>
       </c>
       <c r="M6" s="18"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="11">
         <v>44</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="16"/>
       <c r="E7" s="16">
-        <v>311025.67099999997</v>
+        <v>356882.33500000002</v>
       </c>
       <c r="F7" s="16">
-        <v>58.714222557882955</v>
+        <v>57.653043475819416</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="16"/>
       <c r="I7" s="16">
-        <v>312240.87699999998</v>
+        <v>367795.04399999999</v>
       </c>
       <c r="J7" s="17">
-        <v>59.744870335416174</v>
+        <v>59.5545780225859</v>
       </c>
       <c r="K7" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="17">
-        <v>0.39070922862827157</v>
+        <v>3.0577890609239522</v>
       </c>
       <c r="M7" s="18"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="19">
         <v>4401</v>
       </c>
       <c r="B8" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="21">
-        <v>274.37191000000001</v>
+        <v>317.27261399999998</v>
       </c>
       <c r="D8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E8" s="23">
-        <v>27461.167000000001</v>
+        <v>31712.811000000002</v>
       </c>
       <c r="F8" s="23">
-        <v>5.1840128364748104</v>
+        <v>5.1230892986716317</v>
       </c>
       <c r="G8" s="21">
-        <v>234.145824</v>
+        <v>296.32930099999999</v>
       </c>
       <c r="H8" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I8" s="23">
-        <v>24937.65</v>
+        <v>32988.955000000002</v>
       </c>
       <c r="J8" s="23">
-        <v>4.7716259319883711</v>
+        <v>5.3416796296773255</v>
       </c>
       <c r="K8" s="21">
-        <v>-14.661153177087263</v>
+        <v>-6.6010465687404052</v>
       </c>
       <c r="L8" s="24">
-        <v>-9.1894018924978678</v>
+        <v>4.0240645964812147</v>
       </c>
       <c r="M8" s="25"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="26">
         <v>44011</v>
       </c>
       <c r="B9" s="27" t="s">
         <v>79</v>
       </c>
       <c r="C9" s="37">
-        <v>13.963899</v>
+        <v>15.375261</v>
       </c>
       <c r="D9" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E9" s="31">
-        <v>1113.4280000000001</v>
+        <v>1331.9870000000001</v>
       </c>
       <c r="F9" s="31">
-        <v>0.21018862907357416</v>
+        <v>0.21517765630015362</v>
       </c>
       <c r="G9" s="37">
-        <v>3.0586820000000001</v>
+        <v>8.4092680000000009</v>
       </c>
       <c r="H9" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I9" s="31">
-        <v>336.73200000000003</v>
+        <v>724.85500000000002</v>
       </c>
       <c r="J9" s="31">
-        <v>6.4431056788843699E-2</v>
+        <v>0.1173708954396936</v>
       </c>
       <c r="K9" s="37">
-        <v>-78.095788289502806</v>
+        <v>-45.306502439210625</v>
       </c>
       <c r="L9" s="32">
-        <v>-69.757182323419215</v>
+        <v>-45.580925339361421</v>
       </c>
       <c r="M9" s="25"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="26">
         <v>44012</v>
       </c>
       <c r="B10" s="27" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="37">
-        <v>47.001775000000002</v>
+        <v>53.674781000000003</v>
       </c>
       <c r="D10" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E10" s="31">
-        <v>4054.819</v>
+        <v>4493.0659999999998</v>
       </c>
       <c r="F10" s="31">
-        <v>0.76545303939857889</v>
+        <v>0.72583847401056156</v>
       </c>
       <c r="G10" s="37">
-        <v>19.020626</v>
+        <v>20.617823000000001</v>
       </c>
       <c r="H10" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I10" s="31">
-        <v>1706.444</v>
+        <v>1886.606</v>
       </c>
       <c r="J10" s="31">
-        <v>0.32651482565061118</v>
+        <v>0.30548542199736306</v>
       </c>
       <c r="K10" s="37">
-        <v>-59.53211128728649</v>
+        <v>-61.587504194940266</v>
       </c>
       <c r="L10" s="32">
-        <v>-57.915655421364065</v>
+        <v>-58.010721409389497</v>
       </c>
       <c r="M10" s="25"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="26">
         <v>440131</v>
       </c>
       <c r="B11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="C11" s="37">
-        <v>83.140078000000003</v>
+        <v>97.388434000000004</v>
       </c>
       <c r="D11" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E11" s="31">
-        <v>14610.986000000001</v>
+        <v>16976.170999999998</v>
       </c>
       <c r="F11" s="31">
-        <v>2.7582053951878209</v>
+        <v>2.742438694019262</v>
       </c>
       <c r="G11" s="37">
-        <v>86.812612000000001</v>
+        <v>120.579032</v>
       </c>
       <c r="H11" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I11" s="31">
-        <v>16187.142</v>
+        <v>22570.973999999998</v>
       </c>
       <c r="J11" s="31">
-        <v>3.0972840877940828</v>
+        <v>3.6547660281381003</v>
       </c>
       <c r="K11" s="37">
-        <v>4.41728476607876</v>
+        <v>23.812476541105479</v>
       </c>
       <c r="L11" s="32">
-        <v>10.787471837971777</v>
+        <v>32.956801625054325</v>
       </c>
       <c r="M11" s="25"/>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="26" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="27" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="37">
-        <v>130.26615799999999</v>
+        <v>150.834138</v>
       </c>
       <c r="D12" s="102" t="s">
         <v>75</v>
       </c>
       <c r="E12" s="31">
-        <v>7681.9340000000002</v>
+        <v>8911.5869999999995</v>
       </c>
       <c r="F12" s="31">
-        <v>1.4501657728148365</v>
+        <v>1.439634474341654</v>
       </c>
       <c r="G12" s="37">
-        <v>125.25390400000001</v>
+        <v>146.72317799999999</v>
       </c>
       <c r="H12" s="102" t="s">
         <v>75</v>
       </c>
       <c r="I12" s="31">
-        <v>6707.3320000000003</v>
+        <v>7806.52</v>
       </c>
       <c r="J12" s="31">
-        <v>1.2833959617548336</v>
+        <v>1.264057284102168</v>
       </c>
       <c r="K12" s="37">
-        <v>-3.8477023326349924</v>
+        <v>-2.7254838026123807</v>
       </c>
       <c r="L12" s="32">
-        <v>-12.686935347270619</v>
+        <v>-12.400339019301491</v>
       </c>
       <c r="M12" s="25"/>
     </row>
     <row r="13" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="19">
         <v>4402</v>
       </c>
       <c r="B13" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="21">
-        <v>1.3992640000000001</v>
+        <v>1.5408809999999999</v>
       </c>
       <c r="D13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E13" s="23">
-        <v>1257.96</v>
+        <v>1373.711</v>
       </c>
       <c r="F13" s="23">
-        <v>0.23747282072068723</v>
+        <v>0.22191801677774653</v>
       </c>
       <c r="G13" s="21">
-        <v>0.69064999999999999</v>
+        <v>0.78118100000000001</v>
       </c>
       <c r="H13" s="22" t="s">
         <v>75</v>
       </c>
       <c r="I13" s="23">
-        <v>707.34100000000001</v>
+        <v>790.51099999999997</v>
       </c>
       <c r="J13" s="23">
-        <v>0.13534421480606978</v>
+        <v>0.12800212997761981</v>
       </c>
       <c r="K13" s="21">
-        <v>-50.641908889244633</v>
+        <v>-49.302963694146399</v>
       </c>
       <c r="L13" s="24">
-        <v>-43.770787624407767</v>
+        <v>-42.454344472745724</v>
       </c>
       <c r="M13" s="18"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="19">
         <v>4403</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="21">
-        <v>685.37</v>
+        <v>783.09</v>
       </c>
       <c r="D14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E14" s="23">
-        <v>71846.680999999997</v>
+        <v>81605.962</v>
       </c>
       <c r="F14" s="23">
-        <v>13.562938405425774</v>
+        <v>13.183146414551638</v>
       </c>
       <c r="G14" s="21">
-        <v>542.16899999999998</v>
+        <v>630.84900000000005</v>
       </c>
       <c r="H14" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I14" s="23">
-        <v>62206.322</v>
+        <v>71502.486000000004</v>
       </c>
       <c r="J14" s="24">
-        <v>11.902697294605494</v>
+        <v>11.577916697800463</v>
       </c>
       <c r="K14" s="23">
-        <v>-20.893969680610478</v>
+        <v>-19.441060414511739</v>
       </c>
       <c r="L14" s="24">
-        <v>-13.417960114260527</v>
+        <v>-12.380806196488432</v>
       </c>
       <c r="M14" s="25"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="26"/>
       <c r="B15" s="27" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="37">
-        <v>420.95400000000001</v>
+        <v>465.72</v>
       </c>
       <c r="D15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E15" s="31">
-        <v>47864.457999999999</v>
+        <v>53135.900999999998</v>
       </c>
       <c r="F15" s="31">
-        <v>9.0356671543823843</v>
+        <v>8.5839115866573668</v>
       </c>
       <c r="G15" s="37">
-        <v>334.53899999999999</v>
+        <v>384.31</v>
       </c>
       <c r="H15" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I15" s="31">
-        <v>39498.99</v>
+        <v>44712.73</v>
       </c>
       <c r="J15" s="32">
-        <v>7.5578254154400808</v>
+        <v>7.2400316720630338</v>
       </c>
       <c r="K15" s="31">
-        <v>-20.528371270970229</v>
+        <v>-17.480460362449545</v>
       </c>
       <c r="L15" s="32">
-        <v>-17.47741090058933</v>
+        <v>-15.852127923830622</v>
       </c>
       <c r="M15" s="25"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="26"/>
       <c r="B16" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="37">
-        <v>417.18299999999999</v>
+        <v>460.44600000000003</v>
       </c>
       <c r="D16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E16" s="31">
-        <v>47321.258000000002</v>
+        <v>52366.311999999998</v>
       </c>
       <c r="F16" s="31">
-        <v>8.9331239604688442</v>
+        <v>8.4595872821901459</v>
       </c>
       <c r="G16" s="37">
-        <v>327.25799999999998</v>
+        <v>376.64699999999999</v>
       </c>
       <c r="H16" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I16" s="31">
-        <v>38403.377999999997</v>
+        <v>43603.633000000002</v>
       </c>
       <c r="J16" s="32">
-        <v>7.348188555888453</v>
+        <v>7.0604430536228246</v>
       </c>
       <c r="K16" s="31">
-        <v>-21.555288686259992</v>
+        <v>-18.199528283446924</v>
       </c>
       <c r="L16" s="32">
-        <v>-18.845399249529681</v>
+        <v>-16.733427780822137</v>
       </c>
       <c r="M16" s="25"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="26"/>
       <c r="B17" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="37">
-        <v>3.7709999999999999</v>
+        <v>5.274</v>
       </c>
       <c r="D17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E17" s="31">
-        <v>543.20000000000005</v>
+        <v>769.58900000000006</v>
       </c>
       <c r="F17" s="31">
-        <v>0.10254319391354043</v>
+        <v>0.12432430446721995</v>
       </c>
       <c r="G17" s="37">
-        <v>7.2809999999999997</v>
+        <v>7.6630000000000003</v>
       </c>
       <c r="H17" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I17" s="31">
-        <v>1095.6120000000001</v>
+        <v>1109.097</v>
       </c>
       <c r="J17" s="32">
-        <v>0.2096368595516275</v>
+        <v>0.17958861844020918</v>
       </c>
       <c r="K17" s="31">
-        <v>93.078758949880665</v>
+        <v>45.297686765263563</v>
       </c>
       <c r="L17" s="32">
-        <v>101.69587628865979</v>
+        <v>44.115495413785787</v>
       </c>
       <c r="M17" s="25"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="26"/>
       <c r="B18" s="27" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="37">
-        <v>264.416</v>
+        <v>317.37</v>
       </c>
       <c r="D18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E18" s="31">
-        <v>23982.223000000002</v>
+        <v>28470.061000000002</v>
       </c>
       <c r="F18" s="31">
-        <v>4.5272712510433895</v>
+        <v>4.5992348278942714</v>
       </c>
       <c r="G18" s="37">
-        <v>207.63</v>
+        <v>246.53899999999999</v>
       </c>
       <c r="H18" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I18" s="31">
-        <v>22707.331999999999</v>
+        <v>26789.756000000001</v>
       </c>
       <c r="J18" s="32">
-        <v>4.344871879165412</v>
+        <v>4.3378850257374291</v>
       </c>
       <c r="K18" s="31">
-        <v>-21.476007503328091</v>
+        <v>-22.318114503576272</v>
       </c>
       <c r="L18" s="32">
-        <v>-5.3159834265572599</v>
+        <v>-5.9020070241507394</v>
       </c>
       <c r="M18" s="25"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="26"/>
       <c r="B19" s="27" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="37">
-        <v>207.44499999999999</v>
+        <v>237.53299999999999</v>
       </c>
       <c r="D19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E19" s="31">
-        <v>20226.026999999998</v>
+        <v>22850.565999999999</v>
       </c>
       <c r="F19" s="31">
-        <v>3.8181911059674225</v>
+        <v>3.691425845005976</v>
       </c>
       <c r="G19" s="37">
-        <v>150.95500000000001</v>
+        <v>180.458</v>
       </c>
       <c r="H19" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I19" s="31">
-        <v>16846.993999999999</v>
+        <v>20035.256000000001</v>
       </c>
       <c r="J19" s="32">
-        <v>3.2235416507350321</v>
+        <v>3.2441742653130539</v>
       </c>
       <c r="K19" s="31">
-        <v>-27.231314324278717</v>
+        <v>-24.028240286612803</v>
       </c>
       <c r="L19" s="32">
-        <v>-16.706360571950192</v>
+        <v>-12.320526327444133</v>
       </c>
       <c r="M19" s="25"/>
     </row>
     <row r="20" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="26"/>
       <c r="B20" s="27" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="37">
-        <v>56.970999999999997</v>
+        <v>79.837000000000003</v>
       </c>
       <c r="D20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="31">
-        <v>3756.1959999999999</v>
+        <v>5619.4949999999999</v>
       </c>
       <c r="F20" s="31">
-        <v>0.70908014507596628</v>
+        <v>0.90780898288829515</v>
       </c>
       <c r="G20" s="37">
-        <v>56.674999999999997</v>
+        <v>66.081000000000003</v>
       </c>
       <c r="H20" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="31">
-        <v>5860.3379999999997</v>
+        <v>6754.5</v>
       </c>
       <c r="J20" s="32">
-        <v>1.1213302284303799</v>
+        <v>1.093710760424375</v>
       </c>
       <c r="K20" s="31">
-        <v>-0.5195625844728009</v>
+        <v>-17.230106341671156</v>
       </c>
       <c r="L20" s="32">
-        <v>56.017896829664906</v>
+        <v>20.197633417237672</v>
       </c>
       <c r="M20" s="25"/>
     </row>
     <row r="21" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="19">
         <v>4404</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="21">
-        <v>12.95045</v>
+        <v>15.68988</v>
       </c>
       <c r="D21" s="22" t="s">
         <v>75</v>
       </c>
       <c r="E21" s="23">
-        <v>4442.2960000000003</v>
+        <v>5471.5079999999998</v>
       </c>
       <c r="F21" s="23">
-        <v>0.83859944799216668</v>
+        <v>0.8839022211684805</v>
       </c>
       <c r="G21" s="21">
-        <v>14.698821000000001</v>
+        <v>17.193791000000001</v>
       </c>
       <c r="H21" s="36" t="s">
         <v>75</v>
       </c>
       <c r="I21" s="23">
-        <v>5292.7870000000003</v>
+        <v>6322.0839999999998</v>
       </c>
       <c r="J21" s="24">
-        <v>1.0127337460302368</v>
+        <v>1.0236925455780257</v>
       </c>
       <c r="K21" s="23">
-        <v>13.500465234798794</v>
+        <v>9.5852294600086196</v>
       </c>
       <c r="L21" s="24">
-        <v>19.145302339150742</v>
+        <v>15.545549782619345</v>
       </c>
       <c r="M21" s="18"/>
     </row>
     <row r="22" spans="1:13" s="35" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="19">
         <v>4406</v>
       </c>
       <c r="B22" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="21">
-        <v>0.497</v>
+        <v>0.51500000000000001</v>
       </c>
       <c r="D22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E22" s="23">
-        <v>267.89699999999999</v>
+        <v>281.89400000000001</v>
       </c>
       <c r="F22" s="23">
-        <v>5.0572558946715272E-2</v>
+        <v>4.5538950639214565E-2</v>
       </c>
       <c r="G22" s="21">
-        <v>0.30199999999999999</v>
+        <v>0.42199999999999999</v>
       </c>
       <c r="H22" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I22" s="23">
-        <v>208.66900000000001</v>
+        <v>280.31799999999998</v>
       </c>
       <c r="J22" s="24">
-        <v>3.992719488813426E-2</v>
+        <v>4.5390008578079795E-2</v>
       </c>
       <c r="K22" s="23">
-        <v>-39.235412474849099</v>
+        <v>-18.05825242718447</v>
       </c>
       <c r="L22" s="24">
-        <v>-22.108496922324619</v>
+        <v>-0.55907539713510102</v>
       </c>
       <c r="M22" s="18"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="19">
         <v>4407</v>
       </c>
       <c r="B23" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="21">
-        <v>299.76499999999999</v>
+        <v>337.58300000000003</v>
       </c>
       <c r="D23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E23" s="23">
-        <v>79589.251999999993</v>
+        <v>89693.73</v>
       </c>
       <c r="F23" s="23">
-        <v>15.024550996446306</v>
+        <v>14.489695925124474</v>
       </c>
       <c r="G23" s="21">
-        <v>251.87299999999999</v>
+        <v>304.72399999999999</v>
       </c>
       <c r="H23" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I23" s="23">
-        <v>65449.491000000002</v>
+        <v>79444.222999999998</v>
       </c>
       <c r="J23" s="24">
-        <v>12.523252531455029</v>
+        <v>12.863868761367033</v>
       </c>
       <c r="K23" s="23">
-        <v>-15.976514936700415</v>
+        <v>-9.7336062538694286</v>
       </c>
       <c r="L23" s="24">
-        <v>-17.765917689489019</v>
+        <v>-11.427227967885825</v>
       </c>
       <c r="M23" s="25"/>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="26">
         <v>44071</v>
       </c>
       <c r="B24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C24" s="37">
-        <v>289.26900000000001</v>
+        <v>325.54000000000002</v>
       </c>
       <c r="D24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E24" s="31">
-        <v>75271.247000000003</v>
+        <v>84647.536999999997</v>
       </c>
       <c r="F24" s="31">
-        <v>14.209414722450289</v>
+        <v>13.674501795618525</v>
       </c>
       <c r="G24" s="37">
-        <v>239.916</v>
+        <v>290.63900000000001</v>
       </c>
       <c r="H24" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I24" s="31">
-        <v>61843.957999999999</v>
+        <v>75153.876000000004</v>
       </c>
       <c r="J24" s="32">
-        <v>11.833361753396959</v>
+        <v>12.169161724598297</v>
       </c>
       <c r="K24" s="31">
-        <v>-17.061282059259721</v>
+        <v>-10.720955950113661</v>
       </c>
       <c r="L24" s="32">
-        <v>-17.838536672575657</v>
+        <v>-11.21551947813909</v>
       </c>
       <c r="M24" s="25"/>
     </row>
     <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B25" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="37">
-        <v>10.496</v>
+        <v>12.042999999999999</v>
       </c>
       <c r="D25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="31">
-        <v>4318.0050000000001</v>
+        <v>5046.1930000000002</v>
       </c>
       <c r="F25" s="31">
-        <v>0.81513627399601818</v>
+        <v>0.81519412950594927</v>
       </c>
       <c r="G25" s="37">
-        <v>11.957000000000001</v>
+        <v>14.085000000000001</v>
       </c>
       <c r="H25" s="38" t="s">
         <v>76</v>
       </c>
       <c r="I25" s="31">
-        <v>3605.5329999999999</v>
+        <v>4290.3469999999998</v>
       </c>
       <c r="J25" s="32">
-        <v>0.68989077805806986</v>
+        <v>0.69470703676873724</v>
       </c>
       <c r="K25" s="31">
-        <v>13.919588414634148</v>
+        <v>16.95590799634644</v>
       </c>
       <c r="L25" s="32">
-        <v>-16.500027211640568</v>
+        <v>-14.978539267126731</v>
       </c>
       <c r="M25" s="25"/>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="19">
         <v>4408</v>
       </c>
       <c r="B26" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="21">
-        <v>79.984999999999999</v>
+        <v>90.215000000000003</v>
       </c>
       <c r="D26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="23">
-        <v>25091.123</v>
+        <v>28338.518</v>
       </c>
       <c r="F26" s="23">
-        <v>4.7366051017995101</v>
+        <v>4.5779845345785777</v>
       </c>
       <c r="G26" s="21">
-        <v>82.7</v>
+        <v>92.915000000000006</v>
       </c>
       <c r="H26" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="23">
-        <v>26643.429</v>
+        <v>29933.317999999999</v>
       </c>
       <c r="J26" s="24">
-        <v>5.0980135150461647</v>
+        <v>4.8469008796808994</v>
       </c>
       <c r="K26" s="23">
-        <v>3.3943864474589027</v>
+        <v>2.9928504129025137</v>
       </c>
       <c r="L26" s="24">
-        <v>6.1866740679562273</v>
+        <v>5.6276760838375504</v>
       </c>
       <c r="M26" s="18"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="19">
         <v>4409</v>
       </c>
       <c r="B27" s="20" t="s">
         <v>27</v>
       </c>
       <c r="C27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D27" s="36"/>
       <c r="E27" s="23">
-        <v>7928.6490000000003</v>
+        <v>9193.0779999999995</v>
       </c>
       <c r="F27" s="23">
-        <v>1.4967396757720883</v>
+        <v>1.4851083217963112</v>
       </c>
       <c r="G27" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H27" s="36"/>
       <c r="I27" s="23">
-        <v>7487.18</v>
+        <v>8887.5339999999997</v>
       </c>
       <c r="J27" s="24">
-        <v>1.4326138287073837</v>
+        <v>1.4390986112128932</v>
       </c>
       <c r="K27" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L27" s="24">
-        <v>-5.5680230011443319</v>
+        <v>-3.3236311059255659</v>
       </c>
       <c r="M27" s="18"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="26">
         <v>44091</v>
       </c>
       <c r="B28" s="27" t="s">
         <v>23</v>
       </c>
       <c r="C28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D28" s="38"/>
       <c r="E28" s="31">
-        <v>4729.1080000000002</v>
+        <v>5210.6610000000001</v>
       </c>
       <c r="F28" s="31">
-        <v>0.89274270744122852</v>
+        <v>0.84176333684534055</v>
       </c>
       <c r="G28" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H28" s="38"/>
       <c r="I28" s="31">
-        <v>4531.3630000000003</v>
+        <v>5435.7420000000002</v>
       </c>
       <c r="J28" s="32">
-        <v>0.86704116859658464</v>
+        <v>0.88017314624187026</v>
       </c>
       <c r="K28" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L28" s="32">
-        <v>-4.1814439424940151</v>
+        <v>4.3196247078825527</v>
       </c>
       <c r="M28" s="25"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="26">
         <v>44092</v>
       </c>
       <c r="B29" s="27" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="D29" s="38"/>
       <c r="E29" s="31">
-        <v>3199.5410000000002</v>
+        <v>3982.4169999999999</v>
       </c>
       <c r="F29" s="31">
-        <v>0.60399696833085981</v>
+        <v>0.64334498495097081</v>
       </c>
       <c r="G29" s="37" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="38"/>
       <c r="I29" s="31">
-        <v>2955.817</v>
+        <v>3451.7919999999999</v>
       </c>
       <c r="J29" s="32">
-        <v>0.5655726601107991</v>
+        <v>0.55892546497102291</v>
       </c>
       <c r="K29" s="31" t="s">
         <v>74</v>
       </c>
       <c r="L29" s="32">
-        <v>-7.6174676305132571</v>
+        <v>-13.32419482942143</v>
       </c>
       <c r="M29" s="25"/>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="19">
         <v>4410</v>
       </c>
       <c r="B30" s="20" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="21">
-        <v>28.231000000000002</v>
+        <v>34.290999999999997</v>
       </c>
       <c r="D30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="23">
-        <v>10819.269</v>
+        <v>13009.897000000001</v>
       </c>
       <c r="F30" s="23">
-        <v>2.0424197331917462</v>
+        <v>2.1017015520169489</v>
       </c>
       <c r="G30" s="21">
-        <v>33.619</v>
+        <v>40.808999999999997</v>
       </c>
       <c r="H30" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="23">
-        <v>12328.781999999999</v>
+        <v>14907.112999999999</v>
       </c>
       <c r="J30" s="24">
-        <v>2.3590168240003146</v>
+        <v>2.4138085565122638</v>
       </c>
       <c r="K30" s="23">
-        <v>19.085402571641097</v>
+        <v>19.007902948295474</v>
       </c>
       <c r="L30" s="24">
-        <v>13.952079387248798</v>
+        <v>14.582867181807806</v>
       </c>
       <c r="M30" s="18"/>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="19">
         <v>4411</v>
       </c>
       <c r="B31" s="39" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="21">
-        <v>22.024999999999999</v>
+        <v>25.579000000000001</v>
       </c>
       <c r="D31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="23">
-        <v>12075.393</v>
+        <v>14136.246999999999</v>
       </c>
       <c r="F31" s="23">
-        <v>2.2795459609374236</v>
+        <v>2.2836592987319526</v>
       </c>
       <c r="G31" s="21">
-        <v>20.898</v>
+        <v>24.602</v>
       </c>
       <c r="H31" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="23">
-        <v>11412.287</v>
+        <v>13475.498</v>
       </c>
       <c r="J31" s="24">
-        <v>2.1836526133173639</v>
+        <v>2.1819967672924929</v>
       </c>
       <c r="K31" s="23">
-        <v>-5.116912599318951</v>
+        <v>-3.8195394659681781</v>
       </c>
       <c r="L31" s="24">
-        <v>-5.4913823508684132</v>
+        <v>-4.6741472471441661</v>
       </c>
       <c r="M31" s="25"/>
     </row>
     <row r="32" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="19">
         <v>4412</v>
       </c>
       <c r="B32" s="20" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="21">
-        <v>21.440999999999999</v>
+        <v>25.303000000000001</v>
       </c>
       <c r="D32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="23">
-        <v>15529.204</v>
+        <v>18030.685000000001</v>
       </c>
       <c r="F32" s="23">
-        <v>2.9315430358890415</v>
+        <v>2.9127915961539679</v>
       </c>
       <c r="G32" s="21">
-        <v>21.527999999999999</v>
+        <v>25.140999999999998</v>
       </c>
       <c r="H32" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="23">
-        <v>14702.753000000001</v>
+        <v>17059.167000000001</v>
       </c>
       <c r="J32" s="24">
-        <v>2.8132577643210093</v>
+        <v>2.7622761879896967</v>
       </c>
       <c r="K32" s="23">
-        <v>0.40576465649922921</v>
+        <v>-0.64024028771292962</v>
       </c>
       <c r="L32" s="24">
-        <v>-5.3219147613747557</v>
+        <v>-5.3881369454349626</v>
       </c>
       <c r="M32" s="25"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="19">
         <v>4413</v>
       </c>
       <c r="B33" s="20" t="s">
         <v>31</v>
       </c>
       <c r="C33" s="21">
-        <v>0.10299999999999999</v>
+        <v>0.114</v>
       </c>
       <c r="D33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="23">
-        <v>69.102000000000004</v>
+        <v>84.268000000000001</v>
       </c>
       <c r="F33" s="23">
-        <v>1.3044808147668391E-2</v>
+        <v>1.361318897339189E-2</v>
       </c>
       <c r="G33" s="21">
-        <v>0.156</v>
+        <v>0.186</v>
       </c>
       <c r="H33" s="36" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="23">
-        <v>264.59500000000003</v>
+        <v>302.78399999999999</v>
       </c>
       <c r="J33" s="24">
-        <v>5.0628201272953269E-2</v>
+        <v>4.9027776872356793E-2</v>
       </c>
       <c r="K33" s="23">
-        <v>51.456310679611661</v>
+        <v>63.157894736842103</v>
       </c>
       <c r="L33" s="24">
-        <v>282.90498104251685</v>
+        <v>259.31077039920251</v>
       </c>
       <c r="M33" s="25"/>
     </row>
     <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="19" t="s">
         <v>32</v>
       </c>
       <c r="B34" s="39" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D34" s="36"/>
       <c r="E34" s="23">
-        <v>10483.196</v>
+        <v>12150.205</v>
       </c>
       <c r="F34" s="23">
-        <v>1.9789771727939087</v>
+        <v>1.9628214355443465</v>
       </c>
       <c r="G34" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H34" s="36"/>
       <c r="I34" s="23">
-        <v>9674.4699999999993</v>
+        <v>11795.255999999999</v>
       </c>
       <c r="J34" s="24">
-        <v>1.8511348074194451</v>
+        <v>1.9099264800000253</v>
       </c>
       <c r="K34" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L34" s="24">
-        <v>-7.714498517436863</v>
+        <v>-2.9213416563753496</v>
       </c>
       <c r="M34" s="25"/>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="19">
         <v>4418</v>
       </c>
       <c r="B35" s="39" t="s">
         <v>34</v>
       </c>
       <c r="C35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D35" s="36"/>
       <c r="E35" s="23">
-        <v>16538.096000000001</v>
+        <v>19548.054</v>
       </c>
       <c r="F35" s="23">
-        <v>3.121997763418165</v>
+        <v>3.1579170404432197</v>
       </c>
       <c r="G35" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H35" s="36"/>
       <c r="I35" s="23">
-        <v>15569.473</v>
+        <v>18278.018</v>
       </c>
       <c r="J35" s="24">
-        <v>2.9790979147671401</v>
+        <v>2.9596365335451051</v>
       </c>
       <c r="K35" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L35" s="24">
-        <v>-5.85691968410391</v>
+        <v>-6.4969945345966407</v>
       </c>
       <c r="M35" s="25"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D36" s="36"/>
       <c r="E36" s="23">
-        <v>1681.1089999999999</v>
+        <v>1961.241</v>
       </c>
       <c r="F36" s="23">
-        <v>0.31735325143004051</v>
+        <v>0.31683135182232974</v>
       </c>
       <c r="G36" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H36" s="36"/>
       <c r="I36" s="23">
-        <v>1247.9159999999999</v>
+        <v>1513.249</v>
       </c>
       <c r="J36" s="24">
-        <v>0.23877904880945877</v>
+        <v>0.24503023384431494</v>
       </c>
       <c r="K36" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L36" s="24">
-        <v>-25.768287481656454</v>
+        <v>-22.842271806473551</v>
       </c>
       <c r="M36" s="25"/>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="19">
         <v>44219910</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D37" s="36"/>
       <c r="E37" s="23">
-        <v>517.20600000000002</v>
+        <v>618.97500000000002</v>
       </c>
       <c r="F37" s="23">
-        <v>9.7636147185652777E-2</v>
+        <v>9.999316045005513E-2</v>
       </c>
       <c r="G37" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H37" s="36"/>
       <c r="I37" s="23">
-        <v>592.44500000000005</v>
+        <v>802.33600000000001</v>
       </c>
       <c r="J37" s="24">
-        <v>0.11335975624314443</v>
+        <v>0.12991687270350899</v>
       </c>
       <c r="K37" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L37" s="24">
-        <v>14.547201695262629</v>
+        <v>29.623328890504457</v>
       </c>
       <c r="M37" s="25"/>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="19" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D38" s="36"/>
       <c r="E38" s="23">
-        <v>25428.07099999996</v>
+        <v>29671.551000000058</v>
       </c>
       <c r="F38" s="23">
-        <v>4.8002128413112466</v>
+        <v>4.7933311683751345</v>
       </c>
       <c r="G38" s="21" t="s">
         <v>74</v>
       </c>
       <c r="H38" s="36"/>
       <c r="I38" s="23">
-        <v>53515.286999999946</v>
+        <v>59512.19399999993</v>
       </c>
       <c r="J38" s="24">
-        <v>10.239735147738456</v>
+        <v>9.6364093499537873</v>
       </c>
       <c r="K38" s="23" t="s">
         <v>74</v>
       </c>
       <c r="L38" s="24">
-        <v>110.45751759934927</v>
+        <v>100.56987920853821</v>
       </c>
       <c r="M38" s="25"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="11">
         <v>47</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="16">
-        <v>2392.2919999999999</v>
+        <v>2707.86</v>
       </c>
       <c r="F39" s="16">
-        <v>0.45160762601953502</v>
+        <v>0.43744493631614567</v>
       </c>
       <c r="G39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="16">
-        <v>1927.4290000000001</v>
+        <v>2218.636</v>
       </c>
       <c r="J39" s="16">
-        <v>0.36879859162617229</v>
+        <v>0.3592488069679316</v>
       </c>
       <c r="K39" s="15" t="s">
         <v>74</v>
       </c>
       <c r="L39" s="17">
-        <v>-19.431699809220607</v>
+        <v>-18.066812907609705</v>
       </c>
       <c r="M39" s="18"/>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="11">
         <v>48</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="40"/>
       <c r="E40" s="16">
-        <v>174488.73800000001</v>
+        <v>208183.72500000001</v>
       </c>
       <c r="F40" s="16">
-        <v>32.939308719556237</v>
+        <v>33.631323748156468</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H40" s="40"/>
       <c r="I40" s="16">
-        <v>170345.36600000001</v>
+        <v>201080.37100000001</v>
       </c>
       <c r="J40" s="17">
-        <v>32.594264728218185</v>
+        <v>32.559592193770889</v>
       </c>
       <c r="K40" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L40" s="17">
-        <v>-2.3745784670641625</v>
+        <v>-3.4120601886626787</v>
       </c>
       <c r="M40" s="18"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="11" t="s">
         <v>42</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D41" s="16"/>
       <c r="E41" s="16">
-        <v>40499.082999999999</v>
+        <v>49698.129000000001</v>
       </c>
       <c r="F41" s="16">
-        <v>7.6452601645610603</v>
+        <v>8.0285520209451722</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H41" s="16"/>
       <c r="I41" s="16">
-        <v>36762.572999999997</v>
+        <v>44927.313999999998</v>
       </c>
       <c r="J41" s="17">
-        <v>7.0342332438467743</v>
+        <v>7.2747778160877434</v>
       </c>
       <c r="K41" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L41" s="17">
-        <v>-9.2261595157599068</v>
+        <v>-9.5995867369574466</v>
       </c>
       <c r="M41" s="18"/>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="D42" s="41"/>
       <c r="E42" s="16">
-        <v>1183.0909999999999</v>
+        <v>1402.626</v>
       </c>
       <c r="F42" s="16">
-        <v>0.22333934063027328</v>
+        <v>0.22658912988314392</v>
       </c>
       <c r="G42" s="15" t="s">
         <v>74</v>
       </c>
       <c r="H42" s="41"/>
       <c r="I42" s="16">
-        <v>1195.298</v>
+        <v>1399.8520000000001</v>
       </c>
       <c r="J42" s="17">
-        <v>0.22871100257056443</v>
+        <v>0.22666862023859388</v>
       </c>
       <c r="K42" s="16" t="s">
         <v>74</v>
       </c>
       <c r="L42" s="17">
-        <v>1.031788763501718</v>
+        <v>-0.1977718935767544</v>
       </c>
       <c r="M42" s="25"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="42"/>
       <c r="B43" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C43" s="44"/>
       <c r="D43" s="45"/>
       <c r="E43" s="45">
-        <v>529727.99</v>
+        <v>619017.33799999999</v>
       </c>
       <c r="F43" s="46">
         <v>100</v>
       </c>
       <c r="G43" s="44"/>
       <c r="H43" s="45"/>
       <c r="I43" s="45">
-        <v>522623.74200000003</v>
+        <v>617576.44200000004</v>
       </c>
       <c r="J43" s="46">
         <v>100</v>
       </c>
       <c r="K43" s="44"/>
       <c r="L43" s="46">
-        <v>-1.3411124452759167</v>
+        <v>-0.23277150922062698</v>
       </c>
       <c r="M43" s="47"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="3"/>
       <c r="B44" s="48"/>
       <c r="C44" s="3"/>
       <c r="D44" s="3"/>
       <c r="E44" s="3"/>
       <c r="F44" s="49"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="50"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
     </row>
     <row r="45" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="3"/>
       <c r="B45" s="48"/>
       <c r="C45" s="3"/>
       <c r="D45" s="3"/>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
@@ -7048,51 +7045,51 @@
       <c r="D3" s="52"/>
       <c r="E3" s="52"/>
       <c r="F3" s="52"/>
       <c r="G3" s="52"/>
       <c r="H3" s="52"/>
       <c r="I3" s="52"/>
       <c r="J3" s="52"/>
       <c r="K3" s="52"/>
       <c r="L3" s="53"/>
       <c r="M3" s="3"/>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="117" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="118" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="111" t="s">
         <v>83</v>
       </c>
       <c r="D4" s="112"/>
       <c r="E4" s="112"/>
       <c r="F4" s="113"/>
       <c r="G4" s="111" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="H4" s="112"/>
       <c r="I4" s="112"/>
       <c r="J4" s="113"/>
       <c r="K4" s="114" t="s">
         <v>82</v>
       </c>
       <c r="L4" s="115"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="108"/>
       <c r="B5" s="119"/>
       <c r="C5" s="114" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="115"/>
       <c r="E5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="114" t="s">
         <v>3</v>
       </c>
@@ -7112,2212 +7109,2212 @@
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="54"/>
       <c r="B6" s="55"/>
       <c r="C6" s="56"/>
       <c r="D6" s="57"/>
       <c r="E6" s="57"/>
       <c r="F6" s="58"/>
       <c r="G6" s="56"/>
       <c r="H6" s="57"/>
       <c r="I6" s="57"/>
       <c r="J6" s="58"/>
       <c r="K6" s="59"/>
       <c r="L6" s="60"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="61"/>
       <c r="B7" s="103" t="s">
         <v>46</v>
       </c>
       <c r="C7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D7" s="63"/>
       <c r="E7" s="63">
-        <v>529727.99</v>
+        <v>619017.33799999999</v>
       </c>
       <c r="F7" s="64">
         <v>100</v>
       </c>
       <c r="G7" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H7" s="63"/>
       <c r="I7" s="63">
-        <v>522623.74200000003</v>
+        <v>617576.44200000004</v>
       </c>
       <c r="J7" s="64">
         <v>100</v>
       </c>
       <c r="K7" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L7" s="66">
-        <v>-1.3411124452759167</v>
+        <v>-0.23277150922062698</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="68"/>
       <c r="B8" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D8" s="71"/>
       <c r="E8" s="71">
-        <v>139496.87700000001</v>
+        <v>163566.98800000001</v>
       </c>
       <c r="F8" s="72">
-        <v>26.333680612194954</v>
+        <v>26.423652127171923</v>
       </c>
       <c r="G8" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H8" s="71"/>
       <c r="I8" s="71">
-        <v>120816.777</v>
+        <v>139193.98499999999</v>
       </c>
       <c r="J8" s="72">
-        <v>23.117353325291521</v>
+        <v>22.538745899896224</v>
       </c>
       <c r="K8" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L8" s="74">
-        <v>-13.391052474959711</v>
+        <v>-14.900930375999847</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="68"/>
       <c r="B9" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D9" s="71"/>
       <c r="E9" s="71">
-        <v>65760.474000000002</v>
+        <v>74780.198000000004</v>
       </c>
       <c r="F9" s="72">
-        <v>12.414007800493987</v>
+        <v>12.080469061110533</v>
       </c>
       <c r="G9" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H9" s="71"/>
       <c r="I9" s="71">
-        <v>73402.645000000004</v>
+        <v>85290.676000000007</v>
       </c>
       <c r="J9" s="72">
-        <v>14.04502687135863</v>
+        <v>13.81054557777319</v>
       </c>
       <c r="K9" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L9" s="74">
-        <v>11.621222499095737</v>
+        <v>14.055162036345505</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="68"/>
       <c r="B10" s="69" t="s">
         <v>65</v>
       </c>
       <c r="C10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D10" s="71"/>
       <c r="E10" s="71">
-        <v>73744.847999999998</v>
+        <v>83003.701000000001</v>
       </c>
       <c r="F10" s="72">
-        <v>13.921267026120329</v>
+        <v>13.408946067355547</v>
       </c>
       <c r="G10" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H10" s="71"/>
       <c r="I10" s="71">
-        <v>71058.84</v>
+        <v>81435.652000000002</v>
       </c>
       <c r="J10" s="72">
-        <v>13.596557961195723</v>
+        <v>13.186327466810983</v>
       </c>
       <c r="K10" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L10" s="74">
-        <v>-3.6422991881412541</v>
+        <v>-1.8891314255975153</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="68"/>
       <c r="B11" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D11" s="71"/>
       <c r="E11" s="71">
-        <v>65618.231</v>
+        <v>78857.175000000003</v>
       </c>
       <c r="F11" s="72">
-        <v>12.387155717408852</v>
+        <v>12.739089870209742</v>
       </c>
       <c r="G11" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H11" s="71"/>
       <c r="I11" s="71">
-        <v>68356.615999999995</v>
+        <v>81639.784</v>
       </c>
       <c r="J11" s="72">
-        <v>13.079508354980167</v>
+        <v>13.219381188766265</v>
       </c>
       <c r="K11" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L11" s="74">
-        <v>4.1732075953098988</v>
+        <v>3.5286693950169998</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="68"/>
       <c r="B12" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D12" s="71"/>
       <c r="E12" s="71">
-        <v>39191.775000000001</v>
+        <v>46612.417000000001</v>
       </c>
       <c r="F12" s="72">
-        <v>7.3984716193682729</v>
+        <v>7.5300664680251659</v>
       </c>
       <c r="G12" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H12" s="75"/>
       <c r="I12" s="71">
-        <v>45994.445</v>
+        <v>55563.767</v>
       </c>
       <c r="J12" s="72">
-        <v>8.8006803563853389</v>
+        <v>8.9970671193445551</v>
       </c>
       <c r="K12" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L12" s="74">
-        <v>17.357391952775799</v>
+        <v>19.203788552736921</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="68"/>
       <c r="B13" s="69" t="s">
         <v>73</v>
       </c>
       <c r="C13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D13" s="71"/>
       <c r="E13" s="71">
-        <v>19868.449000000001</v>
+        <v>24043.256000000001</v>
       </c>
       <c r="F13" s="72">
-        <v>3.7506889148900742</v>
+        <v>3.8841005774865716</v>
       </c>
       <c r="G13" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H13" s="71"/>
       <c r="I13" s="71">
-        <v>17972.967000000001</v>
+        <v>21540.420999999998</v>
       </c>
       <c r="J13" s="72">
-        <v>3.4389878521821915</v>
+        <v>3.4878955114029422</v>
       </c>
       <c r="K13" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L13" s="74">
-        <v>-9.5401608852306481</v>
+        <v>-10.409717386031254</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="68"/>
       <c r="B14" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D14" s="71"/>
       <c r="E14" s="71">
-        <v>28563.742999999999</v>
+        <v>33507.601000000002</v>
       </c>
       <c r="F14" s="72">
-        <v>5.3921528669836754</v>
+        <v>5.4130310967154207</v>
       </c>
       <c r="G14" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H14" s="71"/>
       <c r="I14" s="71">
-        <v>27479.667000000001</v>
+        <v>32451.200000000001</v>
       </c>
       <c r="J14" s="72">
-        <v>5.2580211711851392</v>
+        <v>5.2546045789745328</v>
       </c>
       <c r="K14" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L14" s="74">
-        <v>-3.7952869132032081</v>
+        <v>-3.1527204827346536</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="68"/>
       <c r="B15" s="69" t="s">
         <v>58</v>
       </c>
       <c r="C15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D15" s="71"/>
       <c r="E15" s="71">
-        <v>13972.146000000001</v>
+        <v>15148.513000000001</v>
       </c>
       <c r="F15" s="72">
-        <v>2.6376076521839069</v>
+        <v>2.4471871900945046</v>
       </c>
       <c r="G15" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H15" s="71"/>
       <c r="I15" s="71">
-        <v>13191.034</v>
+        <v>15536.787</v>
       </c>
       <c r="J15" s="72">
-        <v>2.5240020572965087</v>
+        <v>2.5157674327221176</v>
       </c>
       <c r="K15" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L15" s="74">
-        <v>-5.5904941159360986</v>
+        <v>2.5631162609821798</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="68"/>
       <c r="B16" s="69" t="s">
         <v>56</v>
       </c>
       <c r="C16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D16" s="71"/>
       <c r="E16" s="71">
-        <v>8514.4439999999995</v>
+        <v>9806.6360000000004</v>
       </c>
       <c r="F16" s="72">
-        <v>1.6073237889506271</v>
+        <v>1.5842263855943888</v>
       </c>
       <c r="G16" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H16" s="71"/>
       <c r="I16" s="71">
-        <v>7812.1289999999999</v>
+        <v>9292.3970000000008</v>
       </c>
       <c r="J16" s="72">
-        <v>1.4947902998252995</v>
+        <v>1.5046553540654648</v>
       </c>
       <c r="K16" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L16" s="74">
-        <v>-8.2485127625479677</v>
+        <v>-5.2437859424985236</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="68"/>
       <c r="B17" s="69" t="s">
         <v>80</v>
       </c>
       <c r="C17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D17" s="71"/>
       <c r="E17" s="71">
-        <v>3031.9870000000001</v>
+        <v>3653.3139999999999</v>
       </c>
       <c r="F17" s="72">
-        <v>0.57236677261475277</v>
+        <v>0.59017959202945613</v>
       </c>
       <c r="G17" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H17" s="75"/>
       <c r="I17" s="71">
-        <v>2793.4940000000001</v>
+        <v>3355.3629999999998</v>
       </c>
       <c r="J17" s="72">
-        <v>0.53451341290193433</v>
+        <v>0.54331136549408721</v>
       </c>
       <c r="K17" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L17" s="74">
-        <v>-7.8658978419102699</v>
+        <v>-8.1556362250822136</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="68"/>
       <c r="B18" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D18" s="71"/>
       <c r="E18" s="71">
-        <v>71965.015999999829</v>
+        <v>86037.53899999999</v>
       </c>
       <c r="F18" s="72">
-        <v>13.58527722879054</v>
+        <v>13.899051564206751</v>
       </c>
       <c r="G18" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H18" s="75"/>
       <c r="I18" s="71">
-        <v>73745.128000000026</v>
+        <v>92276.410000000149</v>
       </c>
       <c r="J18" s="72">
-        <v>14.110558337397542</v>
+        <v>14.94169850474966</v>
       </c>
       <c r="K18" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L18" s="74">
-        <v>2.4735796626519218</v>
+        <v>7.25133595464668</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="61">
         <v>44</v>
       </c>
       <c r="B19" s="103" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D19" s="63"/>
       <c r="E19" s="63">
-        <v>311025.67099999997</v>
+        <v>356882.33500000002</v>
       </c>
       <c r="F19" s="64">
         <v>100</v>
       </c>
       <c r="G19" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="63"/>
       <c r="I19" s="63">
-        <v>312240.87699999998</v>
+        <v>367795.04399999999</v>
       </c>
       <c r="J19" s="64">
         <v>100</v>
       </c>
       <c r="K19" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L19" s="66">
-        <v>0.39070922862827157</v>
+        <v>3.0577890609239522</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="68"/>
       <c r="B20" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D20" s="71"/>
       <c r="E20" s="71">
-        <v>101506.04399999999</v>
+        <v>117426.537</v>
       </c>
       <c r="F20" s="72">
-        <v>32.635905478040108</v>
+        <v>32.903432163432797</v>
       </c>
       <c r="G20" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H20" s="71"/>
       <c r="I20" s="71">
-        <v>82202.258000000002</v>
+        <v>93950.221000000005</v>
       </c>
       <c r="J20" s="72">
-        <v>26.32655236873422</v>
+        <v>25.544178077614337</v>
       </c>
       <c r="K20" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L20" s="74">
-        <v>-19.017375950539449</v>
+        <v>-19.992342957367459</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="68"/>
       <c r="B21" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D21" s="71"/>
       <c r="E21" s="71">
-        <v>52573.902999999998</v>
+        <v>59357.33</v>
       </c>
       <c r="F21" s="72">
-        <v>16.903396697438524</v>
+        <v>16.63218494689573</v>
       </c>
       <c r="G21" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H21" s="71"/>
       <c r="I21" s="71">
-        <v>59515.733</v>
+        <v>69138.096999999994</v>
       </c>
       <c r="J21" s="72">
-        <v>19.060839686278488</v>
+        <v>18.797995820737594</v>
       </c>
       <c r="K21" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L21" s="74">
-        <v>13.203946452292122</v>
+        <v>16.477774522540003</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="68"/>
       <c r="B22" s="69" t="s">
         <v>65</v>
       </c>
       <c r="C22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D22" s="71"/>
       <c r="E22" s="71">
-        <v>54520.392</v>
+        <v>60218.315000000002</v>
       </c>
       <c r="F22" s="72">
-        <v>17.529225746771239</v>
+        <v>16.873436730904597</v>
       </c>
       <c r="G22" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H22" s="71"/>
       <c r="I22" s="71">
-        <v>51554.087</v>
+        <v>58371.447999999997</v>
       </c>
       <c r="J22" s="72">
-        <v>16.51099865441385</v>
+        <v>15.870645608808148</v>
       </c>
       <c r="K22" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L22" s="74">
-        <v>-5.4407257379954279</v>
+        <v>-3.0669523051251195</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="68"/>
       <c r="B23" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D23" s="71"/>
       <c r="E23" s="71">
-        <v>22809.057000000001</v>
+        <v>26940.308000000001</v>
       </c>
       <c r="F23" s="72">
-        <v>7.3334965974560999</v>
+        <v>7.548792797491644</v>
       </c>
       <c r="G23" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H23" s="71"/>
       <c r="I23" s="71">
-        <v>25425.528999999999</v>
+        <v>30272.98</v>
       </c>
       <c r="J23" s="72">
-        <v>8.1429213382589882</v>
+        <v>8.2309374456932591</v>
       </c>
       <c r="K23" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L23" s="74">
-        <v>11.471197603653662</v>
+        <v>12.370578688261464</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="68"/>
       <c r="B24" s="69" t="s">
         <v>58</v>
       </c>
       <c r="C24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D24" s="71"/>
       <c r="E24" s="71">
-        <v>13932.423000000001</v>
+        <v>15102.687</v>
       </c>
       <c r="F24" s="72">
-        <v>4.4795090241924118</v>
+        <v>4.2318393259784068</v>
       </c>
       <c r="G24" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H24" s="71"/>
       <c r="I24" s="71">
-        <v>13151.231</v>
+        <v>15488.004999999999</v>
       </c>
       <c r="J24" s="72">
-        <v>4.2118863892378835</v>
+        <v>4.2110423325878203</v>
       </c>
       <c r="K24" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L24" s="74">
-        <v>-5.607007481756769</v>
+        <v>2.5513208344978566</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="68"/>
       <c r="B25" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D25" s="71"/>
       <c r="E25" s="71">
-        <v>65683.851999999984</v>
+        <v>77837.158000000054</v>
       </c>
       <c r="F25" s="72">
-        <v>21.118466456101622</v>
+        <v>21.81031403529683</v>
       </c>
       <c r="G25" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H25" s="75"/>
       <c r="I25" s="71">
-        <v>80392.038999999961</v>
+        <v>100574.29300000001</v>
       </c>
       <c r="J25" s="72">
-        <v>25.746801563076563</v>
+        <v>27.345200714558842</v>
       </c>
       <c r="K25" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L25" s="74">
-        <v>22.392394100151101</v>
+        <v>29.211157735229666</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="76">
         <v>4403</v>
       </c>
       <c r="B26" s="39" t="s">
         <v>62</v>
       </c>
       <c r="C26" s="77">
-        <v>685.37</v>
+        <v>783.09</v>
       </c>
       <c r="D26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E26" s="79">
-        <v>71846.680999999997</v>
+        <v>81605.962</v>
       </c>
       <c r="F26" s="80">
         <v>100</v>
       </c>
       <c r="G26" s="77">
-        <v>542.16899999999998</v>
+        <v>630.84900000000005</v>
       </c>
       <c r="H26" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I26" s="79">
-        <v>62206.322</v>
+        <v>71502.486000000004</v>
       </c>
       <c r="J26" s="80">
         <v>100</v>
       </c>
       <c r="K26" s="81">
-        <v>-20.893969680610478</v>
+        <v>-19.441060414511739</v>
       </c>
       <c r="L26" s="82">
-        <v>-13.417960114260527</v>
+        <v>-12.380806196488432</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="76"/>
       <c r="B27" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C27" s="77">
-        <v>624.62800000000004</v>
+        <v>697.97900000000004</v>
       </c>
       <c r="D27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E27" s="79">
-        <v>67547.285000000003</v>
+        <v>75216.877999999997</v>
       </c>
       <c r="F27" s="80">
-        <v>94.015873885670516</v>
+        <v>92.170812225704779</v>
       </c>
       <c r="G27" s="77">
-        <v>478.21300000000002</v>
+        <v>557.10500000000002</v>
       </c>
       <c r="H27" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I27" s="79">
-        <v>55250.372000000003</v>
+        <v>63638.889000000003</v>
       </c>
       <c r="J27" s="80">
-        <v>88.817937186512978</v>
+        <v>89.002344617780139</v>
       </c>
       <c r="K27" s="81">
-        <v>-23.440351697330254</v>
+        <v>-20.183128718772345</v>
       </c>
       <c r="L27" s="82">
-        <v>-18.204896022097707</v>
+        <v>-15.392807183515373</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="68"/>
       <c r="B28" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="70">
-        <v>472.99799999999999</v>
+        <v>534.99199999999996</v>
       </c>
       <c r="D28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="71">
-        <v>47633.813999999998</v>
+        <v>53788.714</v>
       </c>
       <c r="F28" s="72">
-        <v>66.299254658680752</v>
+        <v>65.912725837359773</v>
       </c>
       <c r="G28" s="70">
-        <v>301.50400000000002</v>
+        <v>337.13499999999999</v>
       </c>
       <c r="H28" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I28" s="71">
-        <v>33181.743999999999</v>
+        <v>36711.731</v>
       </c>
       <c r="J28" s="72">
-        <v>53.34143368900672</v>
+        <v>51.34329315487016</v>
       </c>
       <c r="K28" s="85">
-        <v>-36.256812925213211</v>
+        <v>-36.983169841792026</v>
       </c>
       <c r="L28" s="74">
-        <v>-30.339938767027981</v>
+        <v>-31.748264143292214</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="68"/>
       <c r="B29" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C29" s="70">
-        <v>39.918999999999997</v>
+        <v>42.442999999999998</v>
       </c>
       <c r="D29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E29" s="71">
-        <v>4792.2489999999998</v>
+        <v>5192.6459999999997</v>
       </c>
       <c r="F29" s="72">
-        <v>6.6701049141017377</v>
+        <v>6.3630718549705962</v>
       </c>
       <c r="G29" s="70">
-        <v>24.227</v>
+        <v>27.283000000000001</v>
       </c>
       <c r="H29" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I29" s="71">
-        <v>3641.8130000000001</v>
+        <v>4181.1769999999997</v>
       </c>
       <c r="J29" s="72">
-        <v>5.8544097816938931</v>
+        <v>5.8475966835614628</v>
       </c>
       <c r="K29" s="85">
-        <v>-39.309601943936471</v>
+        <v>-35.718493037721174</v>
       </c>
       <c r="L29" s="74">
-        <v>-24.006181648741535</v>
+        <v>-19.478874546811014</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="68"/>
       <c r="B30" s="83" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="70">
-        <v>89.245000000000005</v>
+        <v>97.644999999999996</v>
       </c>
       <c r="D30" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E30" s="71">
-        <v>11883.5</v>
+        <v>12913.1</v>
       </c>
       <c r="F30" s="72">
-        <v>16.540082067256524</v>
+        <v>15.823721310950296</v>
       </c>
       <c r="G30" s="70">
-        <v>95.231999999999999</v>
+        <v>114.25700000000001</v>
       </c>
       <c r="H30" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I30" s="71">
-        <v>11395.39</v>
+        <v>13482.48</v>
       </c>
       <c r="J30" s="72">
-        <v>18.318700790572379</v>
+        <v>18.855959777398507</v>
       </c>
       <c r="K30" s="85">
-        <v>6.708499075578457</v>
+        <v>17.012647857033141</v>
       </c>
       <c r="L30" s="74">
-        <v>-4.1074599234232387</v>
+        <v>4.4093207672828303</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="68"/>
       <c r="B31" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C31" s="70">
-        <v>2.7749999999999999</v>
+        <v>2.8170000000000002</v>
       </c>
       <c r="D31" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E31" s="71">
-        <v>628.50699999999995</v>
+        <v>636.15499999999997</v>
       </c>
       <c r="F31" s="72">
-        <v>0.87478919172341441</v>
+        <v>0.77954475924197786</v>
       </c>
       <c r="G31" s="70">
-        <v>48.843000000000004</v>
+        <v>69.558000000000007</v>
       </c>
       <c r="H31" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I31" s="71">
-        <v>5759.585</v>
+        <v>7910.0929999999998</v>
       </c>
       <c r="J31" s="72">
-        <v>9.2588418907004346</v>
+        <v>11.062682491906644</v>
       </c>
       <c r="K31" s="85">
-        <v>1660.1081081081084</v>
+        <v>2369.2225772097981</v>
       </c>
       <c r="L31" s="74">
-        <v>816.39154376960016</v>
+        <v>1143.4222791615252</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="68"/>
       <c r="B32" s="69" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="70">
-        <v>17.800999999999998</v>
+        <v>18.13</v>
       </c>
       <c r="D32" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E32" s="71">
-        <v>2362.27</v>
+        <v>2424.2809999999999</v>
       </c>
       <c r="F32" s="72">
-        <v>3.2879319783748953</v>
+        <v>2.9707155464940169</v>
       </c>
       <c r="G32" s="70">
-        <v>8.3970000000000002</v>
+        <v>8.8239999999999998</v>
       </c>
       <c r="H32" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I32" s="71">
-        <v>1271.4459999999999</v>
+        <v>1329.556</v>
       </c>
       <c r="J32" s="72">
-        <v>2.0439176584013437</v>
+        <v>1.8594542293256768</v>
       </c>
       <c r="K32" s="85">
-        <v>-52.828492781304412</v>
+        <v>-51.32928847214562</v>
       </c>
       <c r="L32" s="74">
-        <v>-46.176939977225302</v>
+        <v>-45.156687694207065</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="68"/>
       <c r="B33" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C33" s="70">
-        <v>1.8899999999999864</v>
+        <v>1.9520000000001119</v>
       </c>
       <c r="D33" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E33" s="71">
-        <v>246.94500000000698</v>
+        <v>261.98199999998906</v>
       </c>
       <c r="F33" s="72">
-        <v>0.34371107553319963</v>
+        <v>0.32103291668810796</v>
       </c>
       <c r="G33" s="70">
-        <v>1.0000000000047748E-2</v>
+        <v>4.8000000000001819E-2</v>
       </c>
       <c r="H33" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I33" s="71">
-        <v>0.39400000000023283</v>
+        <v>23.852000000013504</v>
       </c>
       <c r="J33" s="72">
-        <v>6.3337613820060412E-4</v>
+        <v>3.3358280717699106E-2</v>
       </c>
       <c r="K33" s="85">
-        <v>-99.470899470896939</v>
+        <v>-97.540983606557432</v>
       </c>
       <c r="L33" s="74">
-        <v>-99.840450302698898</v>
+        <v>-90.895557710066157</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="76"/>
       <c r="B34" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C34" s="77">
-        <v>60.741999999999997</v>
+        <v>85.111000000000004</v>
       </c>
       <c r="D34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E34" s="79">
-        <v>4299.3959999999997</v>
+        <v>6389.0839999999998</v>
       </c>
       <c r="F34" s="80">
-        <v>5.9841261143294844</v>
+        <v>7.8291877742952165</v>
       </c>
       <c r="G34" s="77">
-        <v>63.956000000000003</v>
+        <v>73.744</v>
       </c>
       <c r="H34" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I34" s="79">
-        <v>6955.95</v>
+        <v>7863.5969999999998</v>
       </c>
       <c r="J34" s="80">
-        <v>11.182062813487027</v>
+        <v>10.997655382219856</v>
       </c>
       <c r="K34" s="81">
-        <v>5.2912317671463001</v>
+        <v>-13.355500464099826</v>
       </c>
       <c r="L34" s="82">
-        <v>61.789004781136704</v>
+        <v>23.078629111778778</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="68"/>
       <c r="B35" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C35" s="70">
-        <v>52.914000000000001</v>
+        <v>70.744</v>
       </c>
       <c r="D35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E35" s="71">
-        <v>3417.25</v>
+        <v>4680.8890000000001</v>
       </c>
       <c r="F35" s="72">
-        <v>4.7563087848135952</v>
+        <v>5.7359644874966369</v>
       </c>
       <c r="G35" s="70">
-        <v>26.116</v>
+        <v>33.911999999999999</v>
       </c>
       <c r="H35" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I35" s="71">
-        <v>1970.9549999999999</v>
+        <v>2651.6889999999999</v>
       </c>
       <c r="J35" s="72">
-        <v>3.1684159047371421</v>
+        <v>3.7085270014248173</v>
       </c>
       <c r="K35" s="85">
-        <v>-50.644441924632424</v>
+        <v>-52.063779260431986</v>
       </c>
       <c r="L35" s="74">
-        <v>-42.323359426439389</v>
+        <v>-43.350739571051569</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="68"/>
       <c r="B36" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C36" s="70">
-        <v>4.8</v>
+        <v>4.8739999999999997</v>
       </c>
       <c r="D36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E36" s="71">
-        <v>492.79199999999997</v>
+        <v>509.85599999999999</v>
       </c>
       <c r="F36" s="72">
-        <v>0.68589389675495238</v>
+        <v>0.62477788081218877</v>
       </c>
       <c r="G36" s="70">
-        <v>2.1560000000000001</v>
+        <v>2.6669999999999998</v>
       </c>
       <c r="H36" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I36" s="71">
-        <v>185.589</v>
+        <v>228.92099999999999</v>
       </c>
       <c r="J36" s="72">
-        <v>0.29834427439706213</v>
+        <v>0.32015809911839982</v>
       </c>
       <c r="K36" s="85">
-        <v>-55.083333333333329</v>
+        <v>-45.281083299138288</v>
       </c>
       <c r="L36" s="74">
-        <v>-62.339283105245215</v>
+        <v>-55.100852005272081</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="68"/>
       <c r="B37" s="69" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="70">
-        <v>2.2109999999999999</v>
+        <v>8.202</v>
       </c>
       <c r="D37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E37" s="71">
-        <v>257.255</v>
+        <v>973.89700000000005</v>
       </c>
       <c r="F37" s="72">
-        <v>0.35806107730988995</v>
+        <v>1.1934140302150964</v>
       </c>
       <c r="G37" s="70">
-        <v>31.085999999999999</v>
+        <v>32.841999999999999</v>
       </c>
       <c r="H37" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I37" s="71">
-        <v>3961.4180000000001</v>
+        <v>4181.6859999999997</v>
       </c>
       <c r="J37" s="72">
-        <v>6.3681919660834474</v>
+        <v>5.848308546922409</v>
       </c>
       <c r="K37" s="85">
-        <v>1305.9701492537315</v>
+        <v>300.41453304072178</v>
       </c>
       <c r="L37" s="74">
-        <v>1439.879885716507</v>
+        <v>329.37661785589228</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="68"/>
       <c r="B38" s="69" t="s">
         <v>53</v>
       </c>
       <c r="C38" s="70">
-        <v>2E-3</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="D38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E38" s="71">
-        <v>6.9</v>
+        <v>12.154999999999999</v>
       </c>
       <c r="F38" s="72">
-        <v>9.6037839242706282E-3</v>
+        <v>1.4894745067768455E-2</v>
       </c>
       <c r="G38" s="70">
-        <v>5.0999999999999997E-2</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="H38" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I38" s="71">
-        <v>32.363</v>
+        <v>35.033999999999999</v>
       </c>
       <c r="J38" s="72">
-        <v>5.2025258783182836E-2</v>
+        <v>4.8996897814154318E-2</v>
       </c>
       <c r="K38" s="85">
-        <v>2449.9999999999995</v>
+        <v>783.33333333333326</v>
       </c>
       <c r="L38" s="74">
-        <v>369.02898550724638</v>
+        <v>188.22706705059647</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="68"/>
       <c r="B39" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="70">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="D39" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E39" s="71">
         <v>1.8049999999999999</v>
       </c>
       <c r="F39" s="72">
-        <v>2.5122942004794906E-3</v>
+        <v>2.2118481980520003E-3</v>
       </c>
       <c r="G39" s="70">
         <v>7.6999999999999999E-2</v>
       </c>
       <c r="H39" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I39" s="71">
-        <v>101.517</v>
+        <v>101.604</v>
       </c>
       <c r="J39" s="72">
-        <v>0.16319402391287496</v>
+        <v>0.1420985558460163</v>
       </c>
       <c r="K39" s="85">
         <v>492.30769230769232</v>
       </c>
       <c r="L39" s="74">
-        <v>5524.2105263157891</v>
+        <v>5529.0304709141274</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="68"/>
       <c r="B40" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="70">
-        <v>0.8019999999999996</v>
+        <v>1.2720000000000056</v>
       </c>
       <c r="D40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="71">
-        <v>123.39400000000023</v>
+        <v>210.48199999999997</v>
       </c>
       <c r="F40" s="72">
-        <v>0.17174627732629744</v>
+        <v>0.25792478250547429</v>
       </c>
       <c r="G40" s="70">
-        <v>4.470000000000006</v>
+        <v>4.1930000000000121</v>
       </c>
       <c r="H40" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I40" s="71">
-        <v>704.10800000000017</v>
+        <v>664.66300000000047</v>
       </c>
       <c r="J40" s="72">
-        <v>1.1318913855733186</v>
+        <v>0.92956628109405925</v>
       </c>
       <c r="K40" s="85">
-        <v>457.35660847880399</v>
+        <v>229.63836477987374</v>
       </c>
       <c r="L40" s="74">
-        <v>470.61769616026618</v>
+        <v>215.7813969840654</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="76">
         <v>4407</v>
       </c>
       <c r="B41" s="39" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="77">
-        <v>299.76499999999999</v>
+        <v>337.58300000000003</v>
       </c>
       <c r="D41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E41" s="79">
-        <v>79589.251999999993</v>
+        <v>89693.73</v>
       </c>
       <c r="F41" s="80">
         <v>100</v>
       </c>
       <c r="G41" s="77">
-        <v>251.87299999999999</v>
+        <v>304.72399999999999</v>
       </c>
       <c r="H41" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I41" s="79">
-        <v>65449.491000000002</v>
+        <v>79444.222999999998</v>
       </c>
       <c r="J41" s="80">
         <v>100</v>
       </c>
       <c r="K41" s="81">
-        <v>-15.976514936700415</v>
+        <v>-9.7336062538694286</v>
       </c>
       <c r="L41" s="82">
-        <v>-17.765917689489019</v>
+        <v>-11.427227967885825</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="76"/>
       <c r="B42" s="39" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="77">
-        <v>289.26900000000001</v>
+        <v>325.54000000000002</v>
       </c>
       <c r="D42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E42" s="79">
-        <v>75271.247000000003</v>
+        <v>84647.536999999997</v>
       </c>
       <c r="F42" s="80">
-        <v>94.574638042835247</v>
+        <v>94.373973520780098</v>
       </c>
       <c r="G42" s="77">
-        <v>239.916</v>
+        <v>290.63900000000001</v>
       </c>
       <c r="H42" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I42" s="79">
-        <v>61843.957999999999</v>
+        <v>75153.876000000004</v>
       </c>
       <c r="J42" s="80">
-        <v>94.491121405359735</v>
+        <v>94.599548163495797</v>
       </c>
       <c r="K42" s="81">
-        <v>-17.061282059259721</v>
+        <v>-10.720955950113661</v>
       </c>
       <c r="L42" s="82">
-        <v>-17.838536672575657</v>
+        <v>-11.21551947813909</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="68"/>
       <c r="B43" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="70">
-        <v>67.835999999999999</v>
+        <v>75.531999999999996</v>
       </c>
       <c r="D43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E43" s="71">
-        <v>17355.465</v>
+        <v>19355.323</v>
       </c>
       <c r="F43" s="72">
-        <v>21.806292387318834</v>
+        <v>21.579348968985904</v>
       </c>
       <c r="G43" s="70">
-        <v>54.707000000000001</v>
+        <v>66.998999999999995</v>
       </c>
       <c r="H43" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I43" s="71">
-        <v>14208.208000000001</v>
+        <v>17513.202000000001</v>
       </c>
       <c r="J43" s="72">
-        <v>21.708660805322381</v>
+        <v>22.044651377608666</v>
       </c>
       <c r="K43" s="85">
-        <v>-19.354030308390822</v>
+        <v>-11.297198538367846</v>
       </c>
       <c r="L43" s="74">
-        <v>-18.134097818756224</v>
+        <v>-9.5173870257809661</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="68"/>
       <c r="B44" s="83" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="70">
-        <v>135.99299999999999</v>
+        <v>150.178</v>
       </c>
       <c r="D44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E44" s="71">
-        <v>36551.205000000002</v>
+        <v>40425.112999999998</v>
       </c>
       <c r="F44" s="72">
-        <v>45.924800248154121</v>
+        <v>45.070165997110379</v>
       </c>
       <c r="G44" s="70">
-        <v>113.004</v>
+        <v>136.45500000000001</v>
       </c>
       <c r="H44" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I44" s="71">
-        <v>29761.909</v>
+        <v>35952.353999999999</v>
       </c>
       <c r="J44" s="72">
-        <v>45.47309466470869</v>
+        <v>45.254837472574941</v>
       </c>
       <c r="K44" s="85">
-        <v>-16.904546557543394</v>
+        <v>-9.1378231165683292</v>
       </c>
       <c r="L44" s="74">
-        <v>-18.574752870664597</v>
+        <v>-11.064307971136651</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="68"/>
       <c r="B45" s="83" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="70">
-        <v>49.15</v>
+        <v>56.401000000000003</v>
       </c>
       <c r="D45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E45" s="71">
-        <v>12438.328</v>
+        <v>14156.65</v>
       </c>
       <c r="F45" s="72">
-        <v>15.628150393975309</v>
+        <v>15.783321755043524</v>
       </c>
       <c r="G45" s="70">
-        <v>49.204999999999998</v>
+        <v>59.872999999999998</v>
       </c>
       <c r="H45" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I45" s="71">
-        <v>11590.974</v>
+        <v>14208.853999999999</v>
       </c>
       <c r="J45" s="72">
-        <v>17.709800065519225</v>
+        <v>17.885320622998602</v>
       </c>
       <c r="K45" s="85">
-        <v>0.11190233977619475</v>
+        <v>6.1559192212903922</v>
       </c>
       <c r="L45" s="74">
-        <v>-6.8124429585712756</v>
+        <v>0.36875955822881629</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="68"/>
       <c r="B46" s="83" t="s">
         <v>73</v>
       </c>
       <c r="C46" s="70">
-        <v>18.542999999999999</v>
+        <v>22.561</v>
       </c>
       <c r="D46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E46" s="71">
-        <v>4516.9279999999999</v>
+        <v>5528.2430000000004</v>
       </c>
       <c r="F46" s="72">
-        <v>5.6752989712731567</v>
+        <v>6.1634664987173577</v>
       </c>
       <c r="G46" s="70">
-        <v>8.5459999999999994</v>
+        <v>10.423</v>
       </c>
       <c r="H46" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I46" s="71">
-        <v>2331.1030000000001</v>
+        <v>2852.7570000000001</v>
       </c>
       <c r="J46" s="72">
-        <v>3.5616823971938909</v>
+        <v>3.5908929463631361</v>
       </c>
       <c r="K46" s="85">
-        <v>-53.91252763846196</v>
+        <v>-53.800806701830595</v>
       </c>
       <c r="L46" s="74">
-        <v>-48.391849504796177</v>
+        <v>-48.396678655406433</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="68"/>
       <c r="B47" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C47" s="70">
-        <v>14.468999999999999</v>
+        <v>17.184999999999999</v>
       </c>
       <c r="D47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E47" s="71">
-        <v>3300.5329999999999</v>
+        <v>3918.817</v>
       </c>
       <c r="F47" s="72">
-        <v>4.1469581847559018</v>
+        <v>4.3691091896836047</v>
       </c>
       <c r="G47" s="70">
-        <v>12.087</v>
+        <v>14.113</v>
       </c>
       <c r="H47" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I47" s="71">
-        <v>2981.9369999999999</v>
+        <v>3476.558</v>
       </c>
       <c r="J47" s="72">
-        <v>4.5560889083155738</v>
+        <v>4.3760991910009617</v>
       </c>
       <c r="K47" s="85">
-        <v>-16.462782500518347</v>
+        <v>-17.876054698865289</v>
       </c>
       <c r="L47" s="74">
-        <v>-9.6528651584456213</v>
+        <v>-11.285523156605679</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="68"/>
       <c r="B48" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C48" s="70">
-        <v>3.27800000000002</v>
+        <v>3.6830000000000496</v>
       </c>
       <c r="D48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E48" s="71">
-        <v>1108.788000000015</v>
+        <v>1263.3910000000033</v>
       </c>
       <c r="F48" s="72">
-        <v>1.3931378573579447</v>
+        <v>1.4085611112393288</v>
       </c>
       <c r="G48" s="70">
-        <v>2.3670000000000186</v>
+        <v>2.7760000000000105</v>
       </c>
       <c r="H48" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I48" s="71">
-        <v>969.8269999999975</v>
+        <v>1150.150999999998</v>
       </c>
       <c r="J48" s="72">
-        <v>1.4817945642999688</v>
+        <v>1.4477465529494802</v>
       </c>
       <c r="K48" s="85">
-        <v>-27.791336180597799</v>
+        <v>-24.626663046430274</v>
       </c>
       <c r="L48" s="74">
-        <v>-12.532693355268604</v>
+        <v>-8.9631792532956904</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="76"/>
       <c r="B49" s="39" t="s">
         <v>66</v>
       </c>
       <c r="C49" s="77">
-        <v>10.496</v>
+        <v>12.042999999999999</v>
       </c>
       <c r="D49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E49" s="79">
-        <v>4318.0050000000001</v>
+        <v>5046.1930000000002</v>
       </c>
       <c r="F49" s="80">
-        <v>5.4253619571647693</v>
+        <v>5.6260264792198971</v>
       </c>
       <c r="G49" s="77">
-        <v>11.957000000000001</v>
+        <v>14.085000000000001</v>
       </c>
       <c r="H49" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I49" s="79">
-        <v>3605.5329999999999</v>
+        <v>4290.3469999999998</v>
       </c>
       <c r="J49" s="80">
-        <v>5.5088785946402545</v>
+        <v>5.4004518365042093</v>
       </c>
       <c r="K49" s="81">
-        <v>13.919588414634148</v>
+        <v>16.95590799634644</v>
       </c>
       <c r="L49" s="82">
-        <v>-16.500027211640568</v>
+        <v>-14.978539267126731</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="68"/>
       <c r="B50" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C50" s="70">
-        <v>0.63600000000000001</v>
+        <v>0.70899999999999996</v>
       </c>
       <c r="D50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E50" s="71">
-        <v>449.38499999999999</v>
+        <v>524.697</v>
       </c>
       <c r="F50" s="72">
-        <v>0.56463025937220768</v>
+        <v>0.58498737871643869</v>
       </c>
       <c r="G50" s="70">
-        <v>2.8029999999999999</v>
+        <v>3.0880000000000001</v>
       </c>
       <c r="H50" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I50" s="71">
-        <v>700.28599999999994</v>
+        <v>808.12099999999998</v>
       </c>
       <c r="J50" s="72">
-        <v>1.0699640124015632</v>
+        <v>1.0172180801617254</v>
       </c>
       <c r="K50" s="85">
-        <v>340.72327044025155</v>
+        <v>335.54301833568411</v>
       </c>
       <c r="L50" s="74">
-        <v>55.832081622662081</v>
+        <v>54.016699161611356</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="68"/>
       <c r="B51" s="83" t="s">
         <v>73</v>
       </c>
       <c r="C51" s="70">
-        <v>1.883</v>
+        <v>2.1240000000000001</v>
       </c>
       <c r="D51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E51" s="71">
-        <v>1237.502</v>
+        <v>1415.1969999999999</v>
       </c>
       <c r="F51" s="72">
-        <v>1.5548606990300649</v>
+        <v>1.5778103999019775</v>
       </c>
       <c r="G51" s="70">
-        <v>0.745</v>
+        <v>0.91</v>
       </c>
       <c r="H51" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I51" s="71">
-        <v>557.96199999999999</v>
+        <v>659.42100000000005</v>
       </c>
       <c r="J51" s="72">
-        <v>0.85250777580531523</v>
+        <v>0.8300427332519823</v>
       </c>
       <c r="K51" s="85">
-        <v>-60.435475305363774</v>
+        <v>-57.156308851224104</v>
       </c>
       <c r="L51" s="74">
-        <v>-54.912234485277601</v>
+        <v>-53.404296362979842</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="68"/>
       <c r="B52" s="83" t="s">
         <v>77</v>
       </c>
       <c r="C52" s="70">
-        <v>3.99</v>
+        <v>4.91</v>
       </c>
       <c r="D52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E52" s="71">
-        <v>318.637</v>
+        <v>382.24200000000002</v>
       </c>
       <c r="F52" s="72">
-        <v>0.40035179624505079</v>
+        <v>0.42616356795508459</v>
       </c>
       <c r="G52" s="70">
-        <v>6.1369999999999996</v>
+        <v>7.0170000000000003</v>
       </c>
       <c r="H52" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I52" s="71">
-        <v>353.21899999999999</v>
+        <v>426.35700000000003</v>
       </c>
       <c r="J52" s="72">
-        <v>0.5396818135682675</v>
+        <v>0.53667464278680155</v>
       </c>
       <c r="K52" s="85">
-        <v>53.809523809523796</v>
+        <v>42.91242362525459</v>
       </c>
       <c r="L52" s="74">
-        <v>10.853102433176307</v>
+        <v>11.541117930525688</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="68"/>
       <c r="B53" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C53" s="70">
-        <v>0.27200000000000002</v>
+        <v>0.30499999999999999</v>
       </c>
       <c r="D53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E53" s="71">
-        <v>395.42700000000002</v>
+        <v>465.68599999999998</v>
       </c>
       <c r="F53" s="72">
-        <v>0.49683467310385088</v>
+        <v>0.51919571189647262</v>
       </c>
       <c r="G53" s="70">
-        <v>0.39500000000000002</v>
+        <v>0.58799999999999997</v>
       </c>
       <c r="H53" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I53" s="71">
-        <v>367.416</v>
+        <v>422.23399999999998</v>
       </c>
       <c r="J53" s="72">
-        <v>0.56137334971787634</v>
+        <v>0.53148483811088432</v>
       </c>
       <c r="K53" s="85">
-        <v>45.220588235294116</v>
+        <v>92.78688524590163</v>
       </c>
       <c r="L53" s="74">
-        <v>-7.0837347980790444</v>
+        <v>-9.3307507633899238</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="68"/>
       <c r="B54" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C54" s="70">
         <v>3.9E-2</v>
       </c>
       <c r="D54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E54" s="71">
         <v>142.959</v>
       </c>
       <c r="F54" s="72">
-        <v>0.17962098701467882</v>
+        <v>0.15938572294852718</v>
       </c>
       <c r="G54" s="70">
         <v>0.05</v>
       </c>
       <c r="H54" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I54" s="71">
         <v>63.07</v>
       </c>
       <c r="J54" s="72">
-        <v>9.6364385782618245E-2</v>
+        <v>7.9389032478799609E-2</v>
       </c>
       <c r="K54" s="85">
         <v>28.205128205128212</v>
       </c>
       <c r="L54" s="74">
         <v>-55.882455809008178</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="68"/>
       <c r="B55" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C55" s="70">
-        <v>3.6760000000000002</v>
+        <v>3.9559999999999995</v>
       </c>
       <c r="D55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E55" s="71">
-        <v>1774.0950000000003</v>
+        <v>2115.4120000000003</v>
       </c>
       <c r="F55" s="72">
-        <v>2.229063542398916</v>
+        <v>2.3584836978013963</v>
       </c>
       <c r="G55" s="70">
-        <v>1.8270000000000017</v>
+        <v>2.4320000000000004</v>
       </c>
       <c r="H55" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I55" s="71">
-        <v>1563.58</v>
+        <v>1911.1439999999998</v>
       </c>
       <c r="J55" s="72">
-        <v>2.3889872573646143</v>
+        <v>2.4056425097140162</v>
       </c>
       <c r="K55" s="85">
-        <v>-50.29923830250268</v>
+        <v>-38.523761375126377</v>
       </c>
       <c r="L55" s="74">
-        <v>-11.866050014232625</v>
+        <v>-9.6561804509003668</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="76">
         <v>4412</v>
       </c>
       <c r="B56" s="39" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="77">
-        <v>21.440999999999999</v>
+        <v>25.303000000000001</v>
       </c>
       <c r="D56" s="78" t="s">
         <v>76</v>
       </c>
       <c r="E56" s="79">
-        <v>15529.204</v>
+        <v>18030.685000000001</v>
       </c>
       <c r="F56" s="80">
         <v>100</v>
       </c>
       <c r="G56" s="77">
-        <v>21.527999999999999</v>
+        <v>25.140999999999998</v>
       </c>
       <c r="H56" s="78" t="s">
         <v>76</v>
       </c>
       <c r="I56" s="79">
-        <v>14702.753000000001</v>
+        <v>17059.167000000001</v>
       </c>
       <c r="J56" s="80">
         <v>100</v>
       </c>
       <c r="K56" s="81">
-        <v>0.40576465649922921</v>
+        <v>-0.64024028771292962</v>
       </c>
       <c r="L56" s="82">
-        <v>-5.3219147613747557</v>
+        <v>-5.3881369454349626</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="76"/>
       <c r="B57" s="83" t="s">
         <v>52</v>
       </c>
       <c r="C57" s="70">
-        <v>8.4060000000000006</v>
+        <v>9.6259999999999994</v>
       </c>
       <c r="D57" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E57" s="71">
-        <v>7118.9939999999997</v>
+        <v>8050.6750000000002</v>
       </c>
       <c r="F57" s="72">
-        <v>45.842620136872441</v>
+        <v>44.64985661942405</v>
       </c>
       <c r="G57" s="70">
-        <v>7.6680000000000001</v>
+        <v>8.9090000000000007</v>
       </c>
       <c r="H57" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I57" s="71">
-        <v>6739.42</v>
+        <v>7914.2579999999998</v>
       </c>
       <c r="J57" s="72">
-        <v>45.837810102638599</v>
+        <v>46.392992107996825</v>
       </c>
       <c r="K57" s="85">
-        <v>-8.779443254817993</v>
+        <v>-7.4485767712445332</v>
       </c>
       <c r="L57" s="74">
-        <v>-5.3318488539251421</v>
+        <v>-1.694479034366688</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="76"/>
       <c r="B58" s="83" t="s">
         <v>60</v>
       </c>
       <c r="C58" s="70">
-        <v>0.82699999999999996</v>
+        <v>0.92200000000000004</v>
       </c>
       <c r="D58" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E58" s="71">
-        <v>1098.297</v>
+        <v>1258.325</v>
       </c>
       <c r="F58" s="72">
-        <v>7.0724616664189615</v>
+        <v>6.9787975332051992</v>
       </c>
       <c r="G58" s="70">
-        <v>0.69599999999999995</v>
+        <v>0.72799999999999998</v>
       </c>
       <c r="H58" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I58" s="71">
-        <v>1014.607</v>
+        <v>1072.117</v>
       </c>
       <c r="J58" s="72">
-        <v>6.9007960617987658</v>
+        <v>6.2846972539749446</v>
       </c>
       <c r="K58" s="85">
-        <v>-15.840386940749699</v>
+        <v>-21.041214750542306</v>
       </c>
       <c r="L58" s="74">
-        <v>-7.6199789310177524</v>
+        <v>-14.798084755528187</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="76"/>
       <c r="B59" s="83" t="s">
         <v>78</v>
       </c>
       <c r="C59" s="70">
-        <v>2.968</v>
+        <v>3.6040000000000001</v>
       </c>
       <c r="D59" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E59" s="71">
-        <v>1023.944</v>
+        <v>1218.443</v>
       </c>
       <c r="F59" s="72">
-        <v>6.5936670031509665</v>
+        <v>6.7576079333647057</v>
       </c>
       <c r="G59" s="70">
-        <v>3.734</v>
+        <v>4.4530000000000003</v>
       </c>
       <c r="H59" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I59" s="71">
-        <v>1106.8430000000001</v>
+        <v>1349.5730000000001</v>
       </c>
       <c r="J59" s="72">
-        <v>7.5281343568786063</v>
+        <v>7.9111307134750488</v>
       </c>
       <c r="K59" s="85">
-        <v>25.808625336927228</v>
+        <v>23.557158712541625</v>
       </c>
       <c r="L59" s="74">
-        <v>8.0960482213871181</v>
+        <v>10.762095559660986</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="76"/>
       <c r="B60" s="83" t="s">
         <v>73</v>
       </c>
       <c r="C60" s="70">
-        <v>0.75900000000000001</v>
+        <v>1.1359999999999999</v>
       </c>
       <c r="D60" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E60" s="71">
-        <v>574.726</v>
+        <v>834.14599999999996</v>
       </c>
       <c r="F60" s="72">
-        <v>3.7009366352583171</v>
+        <v>4.6262579596948195</v>
       </c>
       <c r="G60" s="70">
-        <v>1.19</v>
+        <v>1.3460000000000001</v>
       </c>
       <c r="H60" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I60" s="71">
-        <v>872.61900000000003</v>
+        <v>983.36300000000006</v>
       </c>
       <c r="J60" s="72">
-        <v>5.9350721596152782</v>
+        <v>5.7644256604088575</v>
       </c>
       <c r="K60" s="85">
-        <v>56.78524374176547</v>
+        <v>18.485915492957762</v>
       </c>
       <c r="L60" s="74">
-        <v>51.832177420196757</v>
+        <v>17.88859504211494</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="76"/>
       <c r="B61" s="83" t="s">
         <v>55</v>
       </c>
       <c r="C61" s="70">
-        <v>0.79100000000000004</v>
+        <v>0.89300000000000002</v>
       </c>
       <c r="D61" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E61" s="71">
-        <v>600.74800000000005</v>
+        <v>684.13800000000003</v>
       </c>
       <c r="F61" s="72">
-        <v>3.8685047862079731</v>
+        <v>3.794298441795195</v>
       </c>
       <c r="G61" s="70">
-        <v>0.22600000000000001</v>
+        <v>0.23799999999999999</v>
       </c>
       <c r="H61" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I61" s="71">
-        <v>167.67699999999999</v>
+        <v>176.505</v>
       </c>
       <c r="J61" s="72">
-        <v>1.1404462824071111</v>
+        <v>1.0346636503411919</v>
       </c>
       <c r="K61" s="85">
-        <v>-71.428571428571431</v>
+        <v>-73.348264277715572</v>
       </c>
       <c r="L61" s="74">
-        <v>-72.088629508546006</v>
+        <v>-74.200380624961639</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="68"/>
       <c r="B62" s="69" t="s">
         <v>61</v>
       </c>
       <c r="C62" s="70">
-        <v>7.6899999999999977</v>
+        <v>9.1219999999999999</v>
       </c>
       <c r="D62" s="84" t="s">
         <v>76</v>
       </c>
       <c r="E62" s="71">
-        <v>5112.4950000000008</v>
+        <v>5984.9580000000005</v>
       </c>
       <c r="F62" s="72">
-        <v>32.921809772091351</v>
+        <v>33.193181512516027</v>
       </c>
       <c r="G62" s="70">
-        <v>8.0139999999999976</v>
+        <v>9.4669999999999987</v>
       </c>
       <c r="H62" s="84" t="s">
         <v>76</v>
       </c>
       <c r="I62" s="71">
-        <v>4801.5869999999995</v>
+        <v>5563.3510000000024</v>
       </c>
       <c r="J62" s="72">
-        <v>32.657741036661633</v>
+        <v>32.612090613803133</v>
       </c>
       <c r="K62" s="85">
-        <v>4.2132639791937567</v>
+        <v>3.7820653365489898</v>
       </c>
       <c r="L62" s="74">
-        <v>-6.0813360208665479</v>
+        <v>-7.0444437538241393</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="61" t="s">
         <v>69</v>
       </c>
       <c r="B63" s="103" t="s">
         <v>43</v>
       </c>
       <c r="C63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="D63" s="63"/>
       <c r="E63" s="63">
-        <v>40499.082999999999</v>
+        <v>49698.129000000001</v>
       </c>
       <c r="F63" s="64">
         <v>100</v>
       </c>
       <c r="G63" s="62" t="s">
         <v>74</v>
       </c>
       <c r="H63" s="63"/>
       <c r="I63" s="63">
-        <v>36762.572999999997</v>
+        <v>44927.313999999998</v>
       </c>
       <c r="J63" s="64">
         <v>100</v>
       </c>
       <c r="K63" s="65" t="s">
         <v>74</v>
       </c>
       <c r="L63" s="66">
-        <v>-9.2261595157599068</v>
+        <v>-9.5995867369574466</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="68"/>
       <c r="B64" s="69" t="s">
         <v>60</v>
       </c>
       <c r="C64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D64" s="71"/>
       <c r="E64" s="71">
-        <v>12107.548000000001</v>
+        <v>14924.464</v>
       </c>
       <c r="F64" s="72">
-        <v>29.895857148172961</v>
+        <v>30.030233130104353</v>
       </c>
       <c r="G64" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H64" s="71"/>
       <c r="I64" s="71">
-        <v>12892.558999999999</v>
+        <v>16036.476000000001</v>
       </c>
       <c r="J64" s="72">
-        <v>35.069795033116968</v>
+        <v>35.694268301906497</v>
       </c>
       <c r="K64" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L64" s="74">
-        <v>6.4836497034742173</v>
+        <v>7.4509342513071202</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="68"/>
       <c r="B65" s="69" t="s">
         <v>72</v>
       </c>
       <c r="C65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="71"/>
       <c r="E65" s="71">
-        <v>4103.08</v>
+        <v>5501.4690000000001</v>
       </c>
       <c r="F65" s="72">
-        <v>10.131291120838466</v>
+        <v>11.069770855961197</v>
       </c>
       <c r="G65" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H65" s="71"/>
       <c r="I65" s="71">
-        <v>879.09900000000005</v>
+        <v>1377.491</v>
       </c>
       <c r="J65" s="72">
-        <v>2.3912880091390778</v>
+        <v>3.0660435208746288</v>
       </c>
       <c r="K65" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L65" s="74">
-        <v>-78.574656111993917</v>
+        <v>-74.96139667423374</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="68"/>
       <c r="B66" s="69" t="s">
         <v>55</v>
       </c>
       <c r="C66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D66" s="71"/>
       <c r="E66" s="71">
-        <v>6401.0450000000001</v>
+        <v>7616.6779999999999</v>
       </c>
       <c r="F66" s="72">
-        <v>15.80540724835671</v>
+        <v>15.325884803429924</v>
       </c>
       <c r="G66" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H66" s="71"/>
       <c r="I66" s="71">
-        <v>5745.0050000000001</v>
+        <v>7007.1980000000003</v>
       </c>
       <c r="J66" s="72">
-        <v>15.627320209605569</v>
+        <v>15.59674366466689</v>
       </c>
       <c r="K66" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L66" s="74">
-        <v>-10.248951538381624</v>
+        <v>-8.0019136951831182</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="94"/>
       <c r="B67" s="69" t="s">
         <v>64</v>
       </c>
       <c r="C67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D67" s="71"/>
       <c r="E67" s="71">
-        <v>2843.0050000000001</v>
+        <v>3630.0970000000002</v>
       </c>
       <c r="F67" s="72">
-        <v>7.0199243770531794</v>
+        <v>7.3042930851581955</v>
       </c>
       <c r="G67" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H67" s="71"/>
       <c r="I67" s="71">
-        <v>4888.72</v>
+        <v>5880.1809999999996</v>
       </c>
       <c r="J67" s="72">
-        <v>13.298089880705577</v>
+        <v>13.088209546646835</v>
       </c>
       <c r="K67" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L67" s="74">
-        <v>71.956081681178901</v>
+        <v>61.984128798762107</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="94"/>
       <c r="B68" s="69" t="s">
         <v>52</v>
       </c>
       <c r="C68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="D68" s="71"/>
       <c r="E68" s="71">
-        <v>2186.8429999999998</v>
+        <v>2502.7579999999998</v>
       </c>
       <c r="F68" s="72">
-        <v>5.3997346063366418</v>
+        <v>5.0359199639085004</v>
       </c>
       <c r="G68" s="70" t="s">
         <v>74</v>
       </c>
       <c r="H68" s="71"/>
       <c r="I68" s="71">
-        <v>1535.6079999999999</v>
+        <v>1857.357</v>
       </c>
       <c r="J68" s="72">
-        <v>4.177096091723504</v>
+        <v>4.1341376428601988</v>
       </c>
       <c r="K68" s="73" t="s">
         <v>74</v>
       </c>
       <c r="L68" s="74">
-        <v>-29.779686973413273</v>
+        <v>-25.787591129465969</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="95"/>
       <c r="B69" s="96" t="s">
         <v>61</v>
       </c>
       <c r="C69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="D69" s="98"/>
       <c r="E69" s="98">
-        <v>12857.561999999994</v>
+        <v>15522.663</v>
       </c>
       <c r="F69" s="99">
-        <v>31.747785499242031</v>
+        <v>31.233898161437828</v>
       </c>
       <c r="G69" s="97" t="s">
         <v>74</v>
       </c>
       <c r="H69" s="98"/>
       <c r="I69" s="98">
-        <v>10821.581999999995</v>
+        <v>12768.610999999997</v>
       </c>
       <c r="J69" s="99">
-        <v>29.436410775709295</v>
+        <v>28.420597323044944</v>
       </c>
       <c r="K69" s="100" t="s">
         <v>74</v>
       </c>
       <c r="L69" s="101">
-        <v>-15.834883782788683</v>
+        <v>-17.742136127029255</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="3" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">