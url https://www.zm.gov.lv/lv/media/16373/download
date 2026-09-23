--- v9 (2026-07-23)
+++ v10 (2026-09-23)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Anita.Krampe\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\20DD3OFD\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://zmgovlv-my.sharepoint.com/personal/anita_krampe_zm_gov_lv/Documents/Desktop/Gatavie/Latviski/Gada_apkopojums/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{08E144CE-55A2-4CB1-AE22-253F4B813ACB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="211" documentId="13_ncr:1_{EC978841-A1A8-4315-928A-8A2058F4868F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E64A1C45-1AB6-47E1-90B7-7A80841BF14E}"/>
   <bookViews>
-    <workbookView xWindow="3680" yWindow="300" windowWidth="12030" windowHeight="10020" xr2:uid="{289D5B98-3B27-4186-982A-C7CB6AF0D9B2}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{289D5B98-3B27-4186-982A-C7CB6AF0D9B2}"/>
   </bookViews>
   <sheets>
     <sheet name="Eksports" sheetId="1" r:id="rId1"/>
     <sheet name="Eksports_valstis" sheetId="2" r:id="rId2"/>
     <sheet name="Imports" sheetId="4" r:id="rId3"/>
     <sheet name="Imports_valstis" sheetId="5" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Eksports!$A$3:$L$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Eksports_valstis!$A$4:$L$69</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Imports!$A$3:$L$42</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">Imports_valstis!$A$4:$L$70</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -1106,51 +1107,55 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal_4407_val" xfId="1" xr:uid="{72B5051F-23FE-4038-93E4-AF4977188083}"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013–2022 dizains">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1548,1424 +1553,1424 @@
     <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="12">
         <v>3605</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="15"/>
       <c r="E5" s="15">
         <v>55.304000000000002</v>
       </c>
       <c r="F5" s="16">
         <v>1.6076185421770365E-3</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>75</v>
       </c>
       <c r="H5" s="15"/>
       <c r="I5" s="15">
         <v>12.941000000000001</v>
       </c>
       <c r="J5" s="16">
-        <v>3.7998392763415192E-4</v>
+        <v>3.7995054732086272E-4</v>
       </c>
       <c r="K5" s="16" t="s">
         <v>75</v>
       </c>
       <c r="L5" s="16">
         <v>-76.600245913496309</v>
       </c>
       <c r="M5" s="17"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="12">
         <v>44</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="19"/>
       <c r="E6" s="19">
         <v>3029679.6230000001</v>
       </c>
       <c r="F6" s="20">
         <v>88.069021025436371</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="19">
-        <v>2995107.014</v>
+        <v>2994896.034</v>
       </c>
       <c r="J6" s="20">
-        <v>87.944712685597452</v>
+        <v>87.930792619378792</v>
       </c>
       <c r="K6" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L6" s="20">
-        <v>-1.1411308554719803</v>
+        <v>-1.1480946280899929</v>
       </c>
       <c r="M6" s="17"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="21">
         <v>4401</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>86</v>
       </c>
       <c r="C7" s="23">
         <v>5182.1831350000002</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>76</v>
       </c>
       <c r="E7" s="25">
         <v>687066.44200000004</v>
       </c>
       <c r="F7" s="26">
         <v>19.972167508079043</v>
       </c>
       <c r="G7" s="23">
-        <v>4834.7135369999996</v>
+        <v>4839.9615480000002</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>76</v>
       </c>
       <c r="I7" s="25">
-        <v>635956.43700000003</v>
+        <v>637252.23499999999</v>
       </c>
       <c r="J7" s="26">
-        <v>18.673458367628548</v>
+        <v>18.70986287533367</v>
       </c>
       <c r="K7" s="26">
-        <v>-6.7050814096711875</v>
+        <v>-6.6038111368289183</v>
       </c>
       <c r="L7" s="26">
-        <v>-7.4388737210367211</v>
+        <v>-7.2502750760166004</v>
       </c>
       <c r="M7" s="17"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="27">
         <v>44011</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>80</v>
       </c>
       <c r="C8" s="29">
         <v>515.11703899999998</v>
       </c>
       <c r="D8" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E8" s="31">
         <v>108676.33</v>
       </c>
       <c r="F8" s="32">
         <v>3.159085838343529</v>
       </c>
       <c r="G8" s="29">
-        <v>355.95036099999999</v>
+        <v>361.07337200000001</v>
       </c>
       <c r="H8" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I8" s="31">
-        <v>93008.698000000004</v>
+        <v>94255.710999999996</v>
       </c>
       <c r="J8" s="32">
-        <v>2.7309953149044648</v>
+        <v>2.7673679763980421</v>
       </c>
       <c r="K8" s="32">
-        <v>-30.899128925921627</v>
+        <v>-29.90459552629941</v>
       </c>
       <c r="L8" s="32">
-        <v>-14.416784225231011</v>
+        <v>-13.26932828887395</v>
       </c>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="27">
         <v>44012</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="29">
         <v>2614.9445839999998</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E9" s="31">
         <v>186662.97399999999</v>
       </c>
       <c r="F9" s="32">
         <v>5.4260606491449082</v>
       </c>
       <c r="G9" s="29">
         <v>2430.7802029999998</v>
       </c>
       <c r="H9" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I9" s="31">
         <v>161982.32</v>
       </c>
       <c r="J9" s="32">
-        <v>4.7562536249819969</v>
+        <v>4.7558358040571154</v>
       </c>
       <c r="K9" s="32">
         <v>-7.0427641995490964</v>
       </c>
       <c r="L9" s="32">
         <v>-13.222040488865233</v>
       </c>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="27">
         <v>440131</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="29">
         <v>1803.2635399999999</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E10" s="31">
         <v>356359.69</v>
       </c>
       <c r="F10" s="32">
         <v>10.358933265739561</v>
       </c>
       <c r="G10" s="29">
         <v>1820.8647550000001</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I10" s="31">
         <v>348987.54100000003</v>
       </c>
       <c r="J10" s="32">
-        <v>10.247249557573959</v>
+        <v>10.246349371077354</v>
       </c>
       <c r="K10" s="32">
         <v>0.97607557683998536</v>
       </c>
       <c r="L10" s="32">
         <v>-2.0687381897767327</v>
       </c>
       <c r="M10" s="17"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="29">
         <v>248.85797199999999</v>
       </c>
       <c r="D11" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="31">
         <v>35367.447999999997</v>
       </c>
       <c r="F11" s="32">
         <v>1.0280877548510439</v>
       </c>
       <c r="G11" s="29">
-        <v>227.11821800000001</v>
+        <v>227.24321800000001</v>
       </c>
       <c r="H11" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="31">
-        <v>31977.878000000001</v>
+        <v>32026.663</v>
       </c>
       <c r="J11" s="32">
-        <v>0.93895987016812732</v>
+        <v>0.94030972380116085</v>
       </c>
       <c r="K11" s="32">
-        <v>-8.7358077482042571</v>
+        <v>-8.6855782944337339</v>
       </c>
       <c r="L11" s="32">
-        <v>-9.5838693252620217</v>
+        <v>-9.4459317505747009</v>
       </c>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="21">
         <v>4402</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="23">
         <v>6.5686960000000001</v>
       </c>
       <c r="D12" s="33" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="25">
         <v>6198.7470000000003</v>
       </c>
       <c r="F12" s="26">
         <v>0.1801898708134001</v>
       </c>
       <c r="G12" s="23">
         <v>6.8244600000000002</v>
       </c>
       <c r="H12" s="33" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="25">
         <v>5968.8860000000004</v>
       </c>
       <c r="J12" s="26">
-        <v>0.17526317486133236</v>
+        <v>0.17524777857938603</v>
       </c>
       <c r="K12" s="26">
         <v>3.8936799632682062</v>
       </c>
       <c r="L12" s="26">
         <v>-3.7081848960765758</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="21">
         <v>4403</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="23">
         <v>4731.8</v>
       </c>
       <c r="D13" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E13" s="25">
         <v>394615.8</v>
       </c>
       <c r="F13" s="26">
         <v>11.470990834587461</v>
       </c>
       <c r="G13" s="23">
-        <v>3742.1990000000001</v>
+        <v>3744.2359999999999</v>
       </c>
       <c r="H13" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="25">
-        <v>316993.42</v>
+        <v>317243.90100000001</v>
       </c>
       <c r="J13" s="26">
-        <v>9.3078127475297361</v>
+        <v>9.3143492635156164</v>
       </c>
       <c r="K13" s="26">
-        <v>-20.913838285641827</v>
+        <v>-20.870789128872737</v>
       </c>
       <c r="L13" s="26">
-        <v>-19.670367988306602</v>
+        <v>-19.606893337773091</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="27"/>
       <c r="B14" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="29">
         <v>795.851</v>
       </c>
       <c r="D14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="31">
         <v>98884.733999999997</v>
       </c>
       <c r="F14" s="32">
         <v>2.8744563126834226</v>
       </c>
       <c r="G14" s="29">
-        <v>1002.4</v>
+        <v>1003.595</v>
       </c>
       <c r="H14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="31">
-        <v>106315.518</v>
+        <v>106452.785</v>
       </c>
       <c r="J14" s="32">
-        <v>3.1217207401359532</v>
+        <v>3.1254766961270479</v>
       </c>
       <c r="K14" s="32">
-        <v>25.953224912703504</v>
+        <v>26.103378647510656</v>
       </c>
       <c r="L14" s="32">
-        <v>7.5145916861140565</v>
+        <v>7.6534068443770167</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="27"/>
       <c r="B15" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="29">
         <v>537.62800000000004</v>
       </c>
       <c r="D15" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E15" s="31">
         <v>61717.02</v>
       </c>
       <c r="F15" s="32">
         <v>1.7940370627786595</v>
       </c>
       <c r="G15" s="29">
         <v>626.70399999999995</v>
       </c>
       <c r="H15" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I15" s="31">
-        <v>65794.702000000005</v>
+        <v>65804.645999999993</v>
       </c>
       <c r="J15" s="32">
-        <v>1.9319163344006329</v>
+        <v>1.9320385800135706</v>
       </c>
       <c r="K15" s="32">
         <v>16.568333494535239</v>
       </c>
       <c r="L15" s="32">
-        <v>6.6070623630240215</v>
+        <v>6.6231746121248189</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="27"/>
       <c r="B16" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="29">
         <v>258.22300000000001</v>
       </c>
       <c r="D16" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="31">
         <v>37167.714</v>
       </c>
       <c r="F16" s="32">
         <v>1.0804192499047631</v>
       </c>
       <c r="G16" s="29">
-        <v>375.69600000000003</v>
+        <v>376.89100000000002</v>
       </c>
       <c r="H16" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I16" s="31">
-        <v>40520.815999999999</v>
+        <v>40648.139000000003</v>
       </c>
       <c r="J16" s="32">
-        <v>1.1898044057353205</v>
+        <v>1.1934381161134771</v>
       </c>
       <c r="K16" s="32">
-        <v>45.492849203982608</v>
+        <v>45.9556275002614</v>
       </c>
       <c r="L16" s="32">
-        <v>9.0215448816679942</v>
+        <v>9.3641083226157065</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="27"/>
       <c r="B17" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="29">
         <v>3935.9490000000001</v>
       </c>
       <c r="D17" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E17" s="31">
         <v>295731.06599999999</v>
       </c>
       <c r="F17" s="32">
         <v>8.5965345219040383</v>
       </c>
       <c r="G17" s="29">
-        <v>2739.799</v>
+        <v>2740.6410000000001</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I17" s="31">
-        <v>210677.902</v>
+        <v>210791.11600000001</v>
       </c>
       <c r="J17" s="32">
-        <v>6.1860920073937828</v>
+        <v>6.1888725673885681</v>
       </c>
       <c r="K17" s="32">
-        <v>-30.390383615234857</v>
+        <v>-30.368991061621987</v>
       </c>
       <c r="L17" s="32">
-        <v>-28.760307515342333</v>
+        <v>-28.722024760158266</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="27"/>
       <c r="B18" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="29">
         <v>1391.078</v>
       </c>
       <c r="D18" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="31">
         <v>109510.711</v>
       </c>
       <c r="F18" s="32">
         <v>3.1833402569541218</v>
       </c>
       <c r="G18" s="29">
-        <v>984.38699999999994</v>
+        <v>985.00699999999995</v>
       </c>
       <c r="H18" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I18" s="31">
-        <v>80427.176999999996</v>
+        <v>80497.960999999996</v>
       </c>
       <c r="J18" s="32">
-        <v>2.3615666953857604</v>
+        <v>2.3634374731599923</v>
       </c>
       <c r="K18" s="32">
-        <v>-29.235671903372783</v>
+        <v>-29.191102152431426</v>
       </c>
       <c r="L18" s="32">
-        <v>-26.557707218246442</v>
+        <v>-26.493070618453025</v>
       </c>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="27"/>
       <c r="B19" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="29">
         <v>2544.8710000000001</v>
       </c>
       <c r="D19" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="31">
         <v>186220.35500000001</v>
       </c>
       <c r="F19" s="32">
         <v>5.413194264949917</v>
       </c>
       <c r="G19" s="29">
-        <v>1755.412</v>
+        <v>1755.634</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I19" s="31">
-        <v>130250.72500000001</v>
+        <v>130293.155</v>
       </c>
       <c r="J19" s="32">
-        <v>3.8245253120080225</v>
+        <v>3.8254350942285757</v>
       </c>
       <c r="K19" s="32">
-        <v>-31.021572409760651</v>
+        <v>-31.012848981343261</v>
       </c>
       <c r="L19" s="32">
-        <v>-30.055591935693606</v>
+        <v>-30.032807101028247</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="21">
         <v>4404</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="23">
         <v>63.948925000000003</v>
       </c>
       <c r="D20" s="33" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="25">
         <v>29710.146000000001</v>
       </c>
       <c r="F20" s="26">
         <v>0.86363701722094077</v>
       </c>
       <c r="G20" s="23">
-        <v>77.773482000000001</v>
+        <v>78.440856999999994</v>
       </c>
       <c r="H20" s="33" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="25">
-        <v>35280.127</v>
+        <v>35628.343000000001</v>
       </c>
       <c r="J20" s="26">
-        <v>1.03592312996613</v>
+        <v>1.0460558243555698</v>
       </c>
       <c r="K20" s="26">
-        <v>21.618122587674456</v>
+        <v>22.661728871908309</v>
       </c>
       <c r="L20" s="26">
-        <v>18.74774025008157</v>
+        <v>19.919784305334616</v>
       </c>
       <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="21">
         <v>4406</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="23">
         <v>3.9540000000000002</v>
       </c>
       <c r="D21" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="25">
         <v>1481.357</v>
       </c>
       <c r="F21" s="26">
         <v>4.3061206798491028E-2</v>
       </c>
       <c r="G21" s="23">
         <v>4.3390000000000004</v>
       </c>
       <c r="H21" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I21" s="25">
         <v>1835.4359999999999</v>
       </c>
       <c r="J21" s="26">
-        <v>5.3893530654595248E-2</v>
+        <v>5.3888796288726899E-2</v>
       </c>
       <c r="K21" s="26">
         <v>9.7369752149721851</v>
       </c>
       <c r="L21" s="26">
         <v>23.902340894193632</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="21">
         <v>4407</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="23">
         <v>3273.01</v>
       </c>
       <c r="D22" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="25">
         <v>801461.71699999995</v>
       </c>
       <c r="F22" s="26">
         <v>23.29749596944605</v>
       </c>
       <c r="G22" s="23">
-        <v>3067.431</v>
+        <v>3070.569</v>
       </c>
       <c r="H22" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I22" s="25">
-        <v>853591.52899999998</v>
+        <v>854755.821</v>
       </c>
       <c r="J22" s="26">
-        <v>25.063832917445406</v>
+        <v>25.095815007699819</v>
       </c>
       <c r="K22" s="26">
-        <v>-6.2810379436665382</v>
+        <v>-6.1851628928723175</v>
       </c>
       <c r="L22" s="26">
-        <v>6.5043421156945964</v>
+        <v>6.6496131842065331</v>
       </c>
       <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="27">
         <v>44071</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="29">
         <v>2801.5050000000001</v>
       </c>
       <c r="D23" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E23" s="31">
         <v>699306.71100000001</v>
       </c>
       <c r="F23" s="32">
         <v>20.327976914372162</v>
       </c>
       <c r="G23" s="29">
-        <v>2633.0630000000001</v>
+        <v>2636.201</v>
       </c>
       <c r="H23" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I23" s="31">
-        <v>753765.48199999996</v>
+        <v>754929.77399999998</v>
       </c>
       <c r="J23" s="32">
-        <v>22.132661182706865</v>
+        <v>22.164900766564809</v>
       </c>
       <c r="K23" s="32">
-        <v>-6.0125539665287056</v>
+        <v>-5.9005427439893943</v>
       </c>
       <c r="L23" s="32">
-        <v>7.7875373056444115</v>
+        <v>7.9540296303548503</v>
       </c>
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="29">
         <v>471.505</v>
       </c>
       <c r="D24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="31">
         <v>102155.00599999999</v>
       </c>
       <c r="F24" s="32">
         <v>2.9695190550738895</v>
       </c>
       <c r="G24" s="29">
         <v>434.36799999999999</v>
       </c>
       <c r="H24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I24" s="31">
         <v>99826.047000000006</v>
       </c>
       <c r="J24" s="32">
-        <v>2.9311717347385393</v>
+        <v>2.9309142411350102</v>
       </c>
       <c r="K24" s="32">
         <v>-7.8762685443420537</v>
       </c>
       <c r="L24" s="32">
         <v>-2.279828557789902</v>
       </c>
       <c r="M24" s="17"/>
     </row>
     <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="21">
         <v>4408</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="23">
         <v>81.227999999999994</v>
       </c>
       <c r="D25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="25">
         <v>34256.538</v>
       </c>
       <c r="F25" s="26">
         <v>0.99579498191075233</v>
       </c>
       <c r="G25" s="23">
-        <v>100.416</v>
+        <v>101.033</v>
       </c>
       <c r="H25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I25" s="25">
-        <v>43166.150999999998</v>
+        <v>43374.720999999998</v>
       </c>
       <c r="J25" s="26">
-        <v>1.2674788345436112</v>
+        <v>1.2734911509033084</v>
       </c>
       <c r="K25" s="26">
-        <v>23.622396218052895</v>
+        <v>24.381986507115784</v>
       </c>
       <c r="L25" s="26">
-        <v>26.008503836552304</v>
+        <v>26.617351117033479</v>
       </c>
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="21">
         <v>4409</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="33"/>
       <c r="E26" s="25">
         <v>54653.417000000001</v>
       </c>
       <c r="F26" s="26">
         <v>1.5887069029823095</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H26" s="33"/>
       <c r="I26" s="25">
         <v>58280.483</v>
       </c>
       <c r="J26" s="26">
-        <v>1.7112778637474244</v>
+        <v>1.7111275337280143</v>
       </c>
       <c r="K26" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L26" s="26">
         <v>6.6364853271662749</v>
       </c>
       <c r="M26" s="17"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="27">
         <v>44091</v>
       </c>
       <c r="B27" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="29" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="35"/>
       <c r="E27" s="31">
         <v>32315.888999999999</v>
       </c>
       <c r="F27" s="32">
         <v>0.93938272753028562</v>
       </c>
       <c r="G27" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="35"/>
       <c r="I27" s="31">
         <v>33487.262000000002</v>
       </c>
       <c r="J27" s="32">
-        <v>0.98327960284938454</v>
+        <v>0.98319322503493767</v>
       </c>
       <c r="K27" s="32" t="s">
         <v>75</v>
       </c>
       <c r="L27" s="32">
         <v>3.6247587061584574</v>
       </c>
       <c r="M27" s="17"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="27">
         <v>44092</v>
       </c>
       <c r="B28" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="35"/>
       <c r="E28" s="31">
         <v>22337.527999999998</v>
       </c>
       <c r="F28" s="32">
         <v>0.6493241754520237</v>
       </c>
       <c r="G28" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H28" s="35"/>
       <c r="I28" s="31">
         <v>24793.221000000001</v>
       </c>
       <c r="J28" s="32">
-        <v>0.72799826089803998</v>
+        <v>0.72793430869307674</v>
       </c>
       <c r="K28" s="32" t="s">
         <v>75</v>
       </c>
       <c r="L28" s="32">
         <v>10.99357547531671</v>
       </c>
       <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="21">
         <v>4410</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="23">
         <v>999.99699999999996</v>
       </c>
       <c r="D29" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="25">
         <v>240844.337</v>
       </c>
       <c r="F29" s="26">
         <v>7.0010455290672429</v>
       </c>
       <c r="G29" s="23">
-        <v>994.30799999999999</v>
+        <v>994.31</v>
       </c>
       <c r="H29" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="25">
         <v>229279.75700000001</v>
       </c>
       <c r="J29" s="26">
-        <v>6.7322944588411966</v>
+        <v>6.7317030493581953</v>
       </c>
       <c r="K29" s="26">
-        <v>-0.56890170670511664</v>
+        <v>-0.5687017061051195</v>
       </c>
       <c r="L29" s="26">
         <v>-4.8016823414037706</v>
       </c>
       <c r="M29" s="17"/>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="21">
         <v>4411</v>
       </c>
       <c r="B30" s="36" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="23">
         <v>39.027000000000001</v>
       </c>
       <c r="D30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="25">
         <v>27695.920999999998</v>
       </c>
       <c r="F30" s="26">
         <v>0.80508599996872487</v>
       </c>
       <c r="G30" s="23">
-        <v>26.957999999999998</v>
+        <v>26.96</v>
       </c>
       <c r="H30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="25">
         <v>20755.444</v>
       </c>
       <c r="J30" s="26">
-        <v>0.60943784335914464</v>
+        <v>0.6093843062891211</v>
       </c>
       <c r="K30" s="26">
-        <v>-30.924744407717743</v>
+        <v>-30.919619750429188</v>
       </c>
       <c r="L30" s="26">
         <v>-25.059563825301201</v>
       </c>
       <c r="M30" s="17"/>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="21">
         <v>4412</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="23">
         <v>323.97500000000002</v>
       </c>
       <c r="D31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="25">
         <v>360187.35499999998</v>
       </c>
       <c r="F31" s="26">
         <v>10.470198729851415</v>
       </c>
       <c r="G31" s="23">
         <v>345.2</v>
       </c>
       <c r="H31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="25">
         <v>380119.57400000002</v>
       </c>
       <c r="J31" s="26">
-        <v>11.161373054566157</v>
+        <v>11.160392565387001</v>
       </c>
       <c r="K31" s="26">
         <v>6.5514314376109164</v>
       </c>
       <c r="L31" s="26">
         <v>5.5338475166625551</v>
       </c>
       <c r="M31" s="17"/>
     </row>
     <row r="32" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="21">
         <v>4413</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="23">
         <v>11.35</v>
       </c>
       <c r="D32" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="25">
         <v>8747.5750000000007</v>
       </c>
       <c r="F32" s="26">
         <v>0.254281132812894</v>
       </c>
       <c r="G32" s="23">
         <v>13.952</v>
       </c>
       <c r="H32" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="25">
         <v>9506.6270000000004</v>
       </c>
       <c r="J32" s="26">
-        <v>0.27914113793469392</v>
+        <v>0.27911661632217688</v>
       </c>
       <c r="K32" s="26">
         <v>22.925110132158594</v>
       </c>
       <c r="L32" s="26">
         <v>8.6772848475148781</v>
       </c>
       <c r="M32" s="17"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="36" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D33" s="33"/>
       <c r="E33" s="25">
         <v>126928.16499999999</v>
       </c>
       <c r="F33" s="26">
         <v>3.6896439964289436</v>
       </c>
       <c r="G33" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H33" s="33"/>
       <c r="I33" s="25">
-        <v>137956.522</v>
+        <v>138458.64799999999</v>
       </c>
       <c r="J33" s="26">
-        <v>4.0507890481653099</v>
+        <v>4.0651757274481612</v>
       </c>
       <c r="K33" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L33" s="26">
-        <v>8.688660235496199</v>
+        <v>9.0842588010312717</v>
       </c>
       <c r="M33" s="17"/>
     </row>
     <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="21">
         <v>4418</v>
       </c>
       <c r="B34" s="36" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D34" s="33"/>
       <c r="E34" s="25">
         <v>159104.584</v>
       </c>
       <c r="F34" s="26">
         <v>4.6249725044077072</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H34" s="33"/>
       <c r="I34" s="25">
         <v>168478.34899999999</v>
       </c>
       <c r="J34" s="26">
-        <v>4.9469951915877735</v>
+        <v>4.946560614656156</v>
       </c>
       <c r="K34" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L34" s="26">
         <v>5.8915744376038752</v>
       </c>
       <c r="M34" s="17"/>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D35" s="33"/>
       <c r="E35" s="25">
         <v>12377.974</v>
       </c>
       <c r="F35" s="26">
         <v>0.359812319488378</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H35" s="33"/>
       <c r="I35" s="25">
-        <v>10226.833000000001</v>
+        <v>10228.31</v>
       </c>
       <c r="J35" s="26">
-        <v>0.30028839893351028</v>
+        <v>0.30030538464318468</v>
       </c>
       <c r="K35" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L35" s="26">
-        <v>-17.378781050921578</v>
+        <v>-17.36684856503981</v>
       </c>
       <c r="M35" s="17"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="21">
         <v>44219910</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D36" s="33"/>
       <c r="E36" s="25">
         <v>10373.396000000001</v>
       </c>
       <c r="F36" s="26">
         <v>0.30154172853582201</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H36" s="33"/>
       <c r="I36" s="25">
         <v>6976.0649999999996</v>
       </c>
       <c r="J36" s="26">
-        <v>0.20483676517511315</v>
+        <v>0.20481877095246995</v>
       </c>
       <c r="K36" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L36" s="26">
         <v>-32.750422330353537</v>
       </c>
       <c r="M36" s="17"/>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D37" s="33"/>
       <c r="E37" s="25">
         <v>73976.152000000031</v>
       </c>
       <c r="F37" s="26">
         <v>2.1503947930367948</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H37" s="33"/>
       <c r="I37" s="25">
-        <v>80735.373999999938</v>
+        <v>76753.434000000125</v>
       </c>
       <c r="J37" s="26">
-        <v>2.3706162206577672</v>
+        <v>2.2534973539182257</v>
       </c>
       <c r="K37" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L37" s="26">
-        <v>9.1370283763879812</v>
+        <v>3.7542936810231664</v>
       </c>
       <c r="M37" s="17"/>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="38">
         <v>47</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D38" s="40"/>
       <c r="E38" s="19">
         <v>40981.767999999996</v>
       </c>
       <c r="F38" s="20">
         <v>1.1912890591638492</v>
       </c>
       <c r="G38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H38" s="40"/>
       <c r="I38" s="19">
-        <v>19302.830999999998</v>
+        <v>19206.614000000001</v>
       </c>
       <c r="J38" s="20">
-        <v>0.56678506590203726</v>
+        <v>0.56391032389154971</v>
       </c>
       <c r="K38" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L38" s="20">
-        <v>-52.898979370533752</v>
+        <v>-53.133759382952917</v>
       </c>
       <c r="M38" s="17"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="38">
         <v>48</v>
       </c>
       <c r="B39" s="39" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="19">
         <v>131653.02799999999</v>
       </c>
       <c r="F39" s="20">
         <v>3.8269898912655957</v>
       </c>
       <c r="G39" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="19">
-        <v>124674.079</v>
+        <v>124950.73</v>
       </c>
       <c r="J39" s="20">
-        <v>3.6607793997829021</v>
+        <v>3.6685803455406334</v>
       </c>
       <c r="K39" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L39" s="20">
-        <v>-5.3010166997450252</v>
+        <v>-5.090880249256398</v>
       </c>
       <c r="M39" s="17"/>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D40" s="19"/>
       <c r="E40" s="19">
         <v>189982.014</v>
       </c>
       <c r="F40" s="20">
         <v>5.5225410166812035</v>
       </c>
       <c r="G40" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H40" s="19"/>
       <c r="I40" s="19">
-        <v>213181.12100000001</v>
+        <v>213441.40599999999</v>
       </c>
       <c r="J40" s="20">
-        <v>6.2595935132548783</v>
+        <v>6.2666856526261077</v>
       </c>
       <c r="K40" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L40" s="20">
-        <v>12.211212267704468</v>
+        <v>12.34821734230062</v>
       </c>
       <c r="M40" s="17"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D41" s="41"/>
       <c r="E41" s="19">
         <v>47767.828000000001</v>
       </c>
       <c r="F41" s="20">
         <v>1.3885513889108094</v>
       </c>
       <c r="G41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H41" s="41"/>
       <c r="I41" s="19">
-        <v>53392.375</v>
+        <v>53461.839</v>
       </c>
       <c r="J41" s="20">
-        <v>1.5677493515350824</v>
+        <v>1.5696511080155973</v>
       </c>
       <c r="K41" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L41" s="20">
-        <v>11.774759781834749</v>
+        <v>11.920179833171394</v>
       </c>
       <c r="M41" s="17"/>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="42"/>
       <c r="B42" s="43" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="44"/>
       <c r="D42" s="45"/>
       <c r="E42" s="45">
         <v>3440119.5649999999</v>
       </c>
       <c r="F42" s="46">
         <v>100</v>
       </c>
       <c r="G42" s="44"/>
       <c r="H42" s="45"/>
       <c r="I42" s="45">
-        <v>3405670.361</v>
+        <v>3405969.5639999998</v>
       </c>
       <c r="J42" s="46">
         <v>100</v>
       </c>
       <c r="K42" s="46"/>
       <c r="L42" s="46">
-        <v>-1.0013955430645014</v>
+        <v>-0.99269808373652169</v>
       </c>
       <c r="M42" s="17"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="2"/>
       <c r="B43" s="47"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="48"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="2"/>
       <c r="B44" s="47"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
@@ -3164,814 +3169,814 @@
       <c r="I6" s="53"/>
       <c r="J6" s="54"/>
       <c r="K6" s="55"/>
       <c r="L6" s="56"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="57"/>
       <c r="B7" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D7" s="60"/>
       <c r="E7" s="60">
         <v>3440119.5649999999</v>
       </c>
       <c r="F7" s="61">
         <v>100</v>
       </c>
       <c r="G7" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H7" s="60"/>
       <c r="I7" s="60">
-        <v>3405670.361</v>
+        <v>3405969.5639999998</v>
       </c>
       <c r="J7" s="61">
         <v>100</v>
       </c>
       <c r="K7" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L7" s="63">
-        <v>-1.0013955430645014</v>
+        <v>-0.99269808373652169</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="64"/>
       <c r="B8" s="65" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="67"/>
       <c r="E8" s="67">
         <v>695537.924</v>
       </c>
       <c r="F8" s="68">
         <v>20.21842296054033</v>
       </c>
       <c r="G8" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H8" s="67"/>
       <c r="I8" s="67">
-        <v>764721.21200000006</v>
+        <v>764733.54399999999</v>
       </c>
       <c r="J8" s="68">
-        <v>22.454352034688892</v>
+        <v>22.452741565367674</v>
       </c>
       <c r="K8" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L8" s="70">
-        <v>9.9467312439458091</v>
+        <v>9.9485042601357847</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="64"/>
       <c r="B9" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="67"/>
       <c r="E9" s="67">
         <v>233623.927</v>
       </c>
       <c r="F9" s="68">
         <v>6.7911571846776786</v>
       </c>
       <c r="G9" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H9" s="67"/>
       <c r="I9" s="67">
-        <v>243435.02900000001</v>
+        <v>243627.136</v>
       </c>
       <c r="J9" s="68">
-        <v>7.1479328060546852</v>
+        <v>7.1529451870345611</v>
       </c>
       <c r="K9" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L9" s="70">
-        <v>4.1995279019515896</v>
+        <v>4.2817570650629477</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="64"/>
       <c r="B10" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D10" s="67"/>
       <c r="E10" s="67">
         <v>219289.005</v>
       </c>
       <c r="F10" s="68">
         <v>6.3744588191370033</v>
       </c>
       <c r="G10" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H10" s="67"/>
       <c r="I10" s="67">
-        <v>229284.94</v>
+        <v>229467.217</v>
       </c>
       <c r="J10" s="68">
-        <v>6.7324466462066965</v>
+        <v>6.7372069153346086</v>
       </c>
       <c r="K10" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="70">
-        <v>4.5583384356183281</v>
+        <v>4.6414602501388522</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="64"/>
       <c r="B11" s="65" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D11" s="67"/>
       <c r="E11" s="67">
         <v>398722.80300000001</v>
       </c>
       <c r="F11" s="68">
         <v>11.590376307167686</v>
       </c>
       <c r="G11" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H11" s="67"/>
       <c r="I11" s="67">
-        <v>302371.69799999997</v>
+        <v>302686.81400000001</v>
       </c>
       <c r="J11" s="68">
-        <v>8.8784781246771978</v>
+        <v>8.8869500537909101</v>
       </c>
       <c r="K11" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="70">
-        <v>-24.164934705276949</v>
+        <v>-24.08590335878031</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="64"/>
       <c r="B12" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="67"/>
       <c r="E12" s="67">
         <v>254411.92499999999</v>
       </c>
       <c r="F12" s="68">
         <v>7.3954384489540264</v>
       </c>
       <c r="G12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H12" s="71"/>
       <c r="I12" s="67">
-        <v>275575.777</v>
+        <v>275674.65899999999</v>
       </c>
       <c r="J12" s="68">
-        <v>8.0916749946134896</v>
+        <v>8.0938673649286912</v>
       </c>
       <c r="K12" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="70">
-        <v>8.3187342731674292</v>
+        <v>8.3576011619738342</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="64"/>
       <c r="B13" s="65" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="67"/>
       <c r="E13" s="67">
         <v>280491.891</v>
       </c>
       <c r="F13" s="68">
         <v>8.1535506455572868</v>
       </c>
       <c r="G13" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H13" s="67"/>
       <c r="I13" s="67">
-        <v>264308.26</v>
+        <v>264156.16399999999</v>
       </c>
       <c r="J13" s="68">
-        <v>7.7608292049260958</v>
+        <v>7.7556818707966588</v>
       </c>
       <c r="K13" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="70">
-        <v>-5.7697322166079994</v>
+        <v>-5.8239569571014842</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="64"/>
       <c r="B14" s="65" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="67"/>
       <c r="E14" s="67">
         <v>118754.111</v>
       </c>
       <c r="F14" s="68">
         <v>3.4520344062518071</v>
       </c>
       <c r="G14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H14" s="67"/>
       <c r="I14" s="67">
-        <v>128470.899</v>
+        <v>128233.533</v>
       </c>
       <c r="J14" s="68">
-        <v>3.7722646463728027</v>
+        <v>3.7649641486931382</v>
       </c>
       <c r="K14" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L14" s="70">
-        <v>8.1822750540400246</v>
+        <v>7.9823948157887274</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="64"/>
       <c r="B15" s="65" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="67"/>
       <c r="E15" s="67">
         <v>81186.251999999993</v>
       </c>
       <c r="F15" s="68">
         <v>2.359983438540747</v>
       </c>
       <c r="G15" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H15" s="67"/>
       <c r="I15" s="67">
         <v>73724.034</v>
       </c>
       <c r="J15" s="68">
-        <v>2.1647436828957387</v>
+        <v>2.1645535174253836</v>
       </c>
       <c r="K15" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L15" s="70">
         <v>-9.1914798579444135</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="64"/>
       <c r="B16" s="65" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="67"/>
       <c r="E16" s="67">
         <v>108256.26700000001</v>
       </c>
       <c r="F16" s="68">
         <v>3.146875129033488</v>
       </c>
       <c r="G16" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H16" s="67"/>
       <c r="I16" s="67">
-        <v>108169.959</v>
+        <v>108163.23699999999</v>
       </c>
       <c r="J16" s="68">
-        <v>3.1761723107059097</v>
+        <v>3.1756959352558676</v>
       </c>
       <c r="K16" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L16" s="70">
-        <v>-7.9725638424244336E-2</v>
+        <v>-8.5934978711221757E-2</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="64"/>
       <c r="B17" s="65" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="67"/>
       <c r="E17" s="67">
         <v>93572.502999999997</v>
       </c>
       <c r="F17" s="68">
         <v>2.7200363601315698</v>
       </c>
       <c r="G17" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H17" s="71"/>
       <c r="I17" s="67">
-        <v>102796.875</v>
+        <v>102550.391</v>
       </c>
       <c r="J17" s="68">
-        <v>3.0184035477178703</v>
+        <v>3.0109015677628057</v>
       </c>
       <c r="K17" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L17" s="70">
-        <v>9.8579942870610218</v>
+        <v>9.594579296441399</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="64"/>
       <c r="B18" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="67"/>
       <c r="E18" s="67">
         <v>956272.95699999994</v>
       </c>
       <c r="F18" s="68">
         <v>27.79766630000838</v>
       </c>
       <c r="G18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H18" s="71"/>
       <c r="I18" s="67">
-        <v>912811.67799999984</v>
+        <v>912952.83499999996</v>
       </c>
       <c r="J18" s="68">
-        <v>26.802702001140617</v>
+        <v>26.80449187360971</v>
       </c>
       <c r="K18" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L18" s="70">
-        <v>-4.5448612430017823</v>
+        <v>-4.5301000810378431</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="57">
         <v>44</v>
       </c>
       <c r="B19" s="72" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="60"/>
       <c r="E19" s="60">
         <v>3029679.6230000001</v>
       </c>
       <c r="F19" s="61">
         <v>100</v>
       </c>
       <c r="G19" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="60"/>
       <c r="I19" s="60">
-        <v>2995107.014</v>
+        <v>2994896.034</v>
       </c>
       <c r="J19" s="61">
         <v>100</v>
       </c>
       <c r="K19" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L19" s="63">
-        <v>-1.1411308554719803</v>
+        <v>-1.1480946280899929</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="64"/>
       <c r="B20" s="65" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="67"/>
       <c r="E20" s="67">
         <v>679703.84</v>
       </c>
       <c r="F20" s="68">
         <v>22.434842114657481</v>
       </c>
       <c r="G20" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H20" s="67"/>
       <c r="I20" s="67">
-        <v>744826.24199999997</v>
+        <v>744825.18200000003</v>
       </c>
       <c r="J20" s="68">
-        <v>24.868101156935825</v>
+        <v>24.869817634544304</v>
       </c>
       <c r="K20" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L20" s="70">
-        <v>9.5809966293555142</v>
+        <v>9.5808406790816516</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="64"/>
       <c r="B21" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="67"/>
       <c r="E21" s="67">
         <v>182601.217</v>
       </c>
       <c r="F21" s="68">
         <v>6.02708007849317</v>
       </c>
       <c r="G21" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H21" s="67"/>
       <c r="I21" s="67">
-        <v>190003.13500000001</v>
+        <v>190042.05499999999</v>
       </c>
       <c r="J21" s="68">
-        <v>6.3437845162750506</v>
+        <v>6.345530958087342</v>
       </c>
       <c r="K21" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L21" s="70">
-        <v>4.0535972988613791</v>
+        <v>4.0749115051078704</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="64"/>
       <c r="B22" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="67"/>
       <c r="E22" s="67">
         <v>185540.986</v>
       </c>
       <c r="F22" s="68">
         <v>6.1241124174138459</v>
       </c>
       <c r="G22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H22" s="67"/>
       <c r="I22" s="67">
-        <v>196570.09</v>
+        <v>196654.88200000001</v>
       </c>
       <c r="J22" s="68">
-        <v>6.5630406219602273</v>
+        <v>6.5663341821367558</v>
       </c>
       <c r="K22" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L22" s="70">
-        <v>5.9442952405135934</v>
+        <v>5.9899951162273162</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="64"/>
       <c r="B23" s="65" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="67"/>
       <c r="E23" s="67">
         <v>375016.91800000001</v>
       </c>
       <c r="F23" s="68">
         <v>12.378104772301198</v>
       </c>
       <c r="G23" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H23" s="67"/>
       <c r="I23" s="67">
-        <v>277196.88299999997</v>
+        <v>277206.12</v>
       </c>
       <c r="J23" s="68">
-        <v>9.2549909470446714</v>
+        <v>9.2559513536689266</v>
       </c>
       <c r="K23" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L23" s="70">
-        <v>-26.084165888217349</v>
+        <v>-26.081702799338778</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="64"/>
       <c r="B24" s="65" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="67"/>
       <c r="E24" s="67">
         <v>225468.84099999999</v>
       </c>
       <c r="F24" s="68">
         <v>7.4420027546259124</v>
       </c>
       <c r="G24" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H24" s="67"/>
       <c r="I24" s="67">
-        <v>206138.10399999999</v>
+        <v>205988.56899999999</v>
       </c>
       <c r="J24" s="68">
-        <v>6.8824954512960845</v>
+        <v>6.877987304450115</v>
       </c>
       <c r="K24" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L24" s="70">
-        <v>-8.5735735874918486</v>
+        <v>-8.6398953902459628</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="64"/>
       <c r="B25" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="67"/>
       <c r="E25" s="67">
         <v>1381347.821</v>
       </c>
       <c r="F25" s="68">
         <v>45.593857862508386</v>
       </c>
       <c r="G25" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H25" s="71"/>
       <c r="I25" s="67">
-        <v>1380372.56</v>
+        <v>1380179.226</v>
       </c>
       <c r="J25" s="68">
-        <v>46.087587306488139</v>
+        <v>46.084378567112559</v>
       </c>
       <c r="K25" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L25" s="70">
-        <v>-7.0602131134062898E-2</v>
+        <v>-8.4598171599821276E-2</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="73">
         <v>4403</v>
       </c>
       <c r="B26" s="74" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="75">
         <v>4731.8</v>
       </c>
       <c r="D26" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="77">
         <v>394615.8</v>
       </c>
       <c r="F26" s="78">
         <v>100</v>
       </c>
       <c r="G26" s="75">
-        <v>3742.1990000000001</v>
+        <v>3744.2359999999999</v>
       </c>
       <c r="H26" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I26" s="77">
-        <v>316993.42</v>
+        <v>317243.90100000001</v>
       </c>
       <c r="J26" s="78">
         <v>100</v>
       </c>
       <c r="K26" s="79">
-        <v>-20.913838285641827</v>
+        <v>-20.870789128872737</v>
       </c>
       <c r="L26" s="80">
-        <v>-19.670367988306602</v>
+        <v>-19.606893337773091</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="73"/>
       <c r="B27" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="75">
         <v>1928.7059999999999</v>
       </c>
       <c r="D27" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="77">
         <v>171227.731</v>
       </c>
       <c r="F27" s="78">
         <v>43.390997268735823</v>
       </c>
       <c r="G27" s="75">
-        <v>1611.0909999999999</v>
+        <v>1611.711</v>
       </c>
       <c r="H27" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I27" s="77">
-        <v>146221.87899999999</v>
+        <v>146302.60699999999</v>
       </c>
       <c r="J27" s="78">
-        <v>46.12773318764787</v>
+        <v>46.116759546466426</v>
       </c>
       <c r="K27" s="79">
-        <v>-16.46777684105302</v>
+        <v>-16.435630935974686</v>
       </c>
       <c r="L27" s="80">
-        <v>-14.603856427905368</v>
+        <v>-14.556709859105712</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="64"/>
       <c r="B28" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="66">
         <v>872.97400000000005</v>
       </c>
       <c r="D28" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="67">
         <v>69960.570999999996</v>
       </c>
       <c r="F28" s="68">
         <v>17.728781006741244</v>
       </c>
       <c r="G28" s="66">
         <v>668.60599999999999</v>
       </c>
       <c r="H28" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I28" s="67">
         <v>48873.432999999997</v>
       </c>
       <c r="J28" s="68">
-        <v>15.417806779711706</v>
+        <v>15.405633597980502</v>
       </c>
       <c r="K28" s="83">
         <v>-23.410548309571652</v>
       </c>
       <c r="L28" s="70">
         <v>-30.141460680759742</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="64"/>
       <c r="B29" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="66">
         <v>211.35900000000001</v>
       </c>
       <c r="D29" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="67">
         <v>20407.965</v>
       </c>
       <c r="F29" s="68">
         <v>5.1716036205342011</v>
       </c>
       <c r="G29" s="66">
-        <v>177.405</v>
+        <v>177.76499999999999</v>
       </c>
       <c r="H29" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="67">
-        <v>18215.884999999998</v>
+        <v>18266.545999999998</v>
       </c>
       <c r="J29" s="68">
-        <v>5.7464552418785217</v>
+        <v>5.7578872099419813</v>
       </c>
       <c r="K29" s="84">
-        <v>-16.064610449519538</v>
+        <v>-15.894284132684211</v>
       </c>
       <c r="L29" s="85">
-        <v>-10.741296351694066</v>
+        <v>-10.493055040029722</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="64"/>
       <c r="B30" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C30" s="86">
         <v>365.17200000000003</v>
       </c>
       <c r="D30" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="88">
         <v>28355.280999999999</v>
       </c>
       <c r="F30" s="89">
         <v>7.1855412276953938</v>
       </c>
       <c r="G30" s="66">
         <v>142.88999999999999</v>
       </c>
       <c r="H30" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="67">
         <v>9909.7209999999995</v>
       </c>
       <c r="J30" s="68">
-        <v>3.1261598426869557</v>
+        <v>3.1236915725607597</v>
       </c>
       <c r="K30" s="84">
         <v>-60.870493904242394</v>
       </c>
       <c r="L30" s="85">
         <v>-65.051585981461429</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="64"/>
       <c r="B31" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="86">
         <v>5.3129999999999997</v>
       </c>
       <c r="D31" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="88">
         <v>406.05099999999999</v>
       </c>
       <c r="F31" s="89">
         <v>0.1028978059165396</v>
       </c>
@@ -3990,890 +3995,890 @@
       <c r="K31" s="67" t="s">
         <v>75</v>
       </c>
       <c r="L31" s="68" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="64"/>
       <c r="B32" s="81" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="86">
         <v>364.94299999999998</v>
       </c>
       <c r="D32" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="88">
         <v>41100.186999999998</v>
       </c>
       <c r="F32" s="89">
         <v>10.415241102865117</v>
       </c>
       <c r="G32" s="66">
-        <v>512.78700000000003</v>
+        <v>513.04700000000003</v>
       </c>
       <c r="H32" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="67">
-        <v>56906.917000000001</v>
+        <v>56936.983999999997</v>
       </c>
       <c r="J32" s="68">
-        <v>17.952081465918127</v>
+        <v>17.947384904966228</v>
       </c>
       <c r="K32" s="84">
-        <v>40.511531937864284</v>
+        <v>40.582775940352342</v>
       </c>
       <c r="L32" s="85">
-        <v>38.459022096420156</v>
+        <v>38.532177481333605</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="64"/>
       <c r="B33" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C33" s="86">
         <v>108.94499999999971</v>
       </c>
       <c r="D33" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="88">
         <v>10997.676000000007</v>
       </c>
       <c r="F33" s="89">
         <v>2.7869325049833304</v>
       </c>
       <c r="G33" s="66">
-        <v>109.40299999999979</v>
+        <v>109.40300000000002</v>
       </c>
       <c r="H33" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I33" s="67">
         <v>12315.922999999981</v>
       </c>
       <c r="J33" s="68">
-        <v>3.8852298574525563</v>
+        <v>3.8821622610169526</v>
       </c>
       <c r="K33" s="84">
-        <v>0.42039561246508322</v>
+        <v>0.42039561246529189</v>
       </c>
       <c r="L33" s="85">
         <v>11.98659607720734</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="73"/>
       <c r="B34" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="75">
         <v>2803.0940000000001</v>
       </c>
       <c r="D34" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="77">
         <v>223388.06899999999</v>
       </c>
       <c r="F34" s="78">
         <v>56.609002731264177</v>
       </c>
       <c r="G34" s="75">
-        <v>2131.1080000000002</v>
+        <v>2132.5250000000001</v>
       </c>
       <c r="H34" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I34" s="77">
-        <v>170771.541</v>
+        <v>170941.29399999999</v>
       </c>
       <c r="J34" s="78">
-        <v>53.872266812352137</v>
+        <v>53.883240453533567</v>
       </c>
       <c r="K34" s="90">
-        <v>-23.973009824144313</v>
+        <v>-23.922458540455651</v>
       </c>
       <c r="L34" s="91">
-        <v>-23.553866701806708</v>
+        <v>-23.477876519895965</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="64"/>
       <c r="B35" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C35" s="66">
         <v>656.43</v>
       </c>
       <c r="D35" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="67">
         <v>46139.696000000004</v>
       </c>
       <c r="F35" s="68">
         <v>11.692308316088711</v>
       </c>
       <c r="G35" s="66">
         <v>580.98099999999999</v>
       </c>
       <c r="H35" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I35" s="67">
         <v>37469.675000000003</v>
       </c>
       <c r="J35" s="68">
-        <v>11.820332106578114</v>
+        <v>11.810999323198967</v>
       </c>
       <c r="K35" s="84">
         <v>-11.493837880657489</v>
       </c>
       <c r="L35" s="85">
         <v>-18.790806510732104</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="64"/>
       <c r="B36" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="66">
         <v>1457.8320000000001</v>
       </c>
       <c r="D36" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="67">
         <v>110597.516</v>
       </c>
       <c r="F36" s="68">
         <v>28.026631472941531</v>
       </c>
       <c r="G36" s="66">
         <v>944.178</v>
       </c>
       <c r="H36" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I36" s="67">
         <v>68853.775999999998</v>
       </c>
       <c r="J36" s="68">
-        <v>21.720884931933291</v>
+        <v>21.703735133429717</v>
       </c>
       <c r="K36" s="84">
         <v>-35.234101048680508</v>
       </c>
       <c r="L36" s="85">
         <v>-37.743831425653362</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="64"/>
       <c r="B37" s="81" t="s">
         <v>65</v>
       </c>
       <c r="C37" s="66">
         <v>57.301000000000002</v>
       </c>
       <c r="D37" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E37" s="67">
         <v>9280.768</v>
       </c>
       <c r="F37" s="68">
         <v>2.3518490643304193</v>
       </c>
       <c r="G37" s="66">
         <v>59.043999999999997</v>
       </c>
       <c r="H37" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I37" s="67">
         <v>8373.36</v>
       </c>
       <c r="J37" s="68">
-        <v>2.641493315539484</v>
+        <v>2.6394077155166489</v>
       </c>
       <c r="K37" s="84">
         <v>3.0418317306853195</v>
       </c>
       <c r="L37" s="85">
         <v>-9.7772942928861006</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="64"/>
       <c r="B38" s="81" t="s">
         <v>57</v>
       </c>
       <c r="C38" s="66">
         <v>69.23</v>
       </c>
       <c r="D38" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E38" s="67">
         <v>4118.43</v>
       </c>
       <c r="F38" s="68">
         <v>1.0436556265613288</v>
       </c>
       <c r="G38" s="66">
         <v>52.048999999999999</v>
       </c>
       <c r="H38" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I38" s="67">
         <v>3333.364</v>
       </c>
       <c r="J38" s="68">
-        <v>1.0515562121131727</v>
+        <v>1.0507259523328079</v>
       </c>
       <c r="K38" s="84">
         <v>-24.817275747508312</v>
       </c>
       <c r="L38" s="85">
         <v>-19.062264018084566</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="64"/>
       <c r="B39" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C39" s="86">
         <v>175.874</v>
       </c>
       <c r="D39" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E39" s="88">
         <v>20065.25</v>
       </c>
       <c r="F39" s="89">
         <v>5.0847558562024124</v>
       </c>
       <c r="G39" s="86">
-        <v>178.20400000000001</v>
+        <v>179.369</v>
       </c>
       <c r="H39" s="87" t="s">
         <v>77</v>
       </c>
       <c r="I39" s="88">
-        <v>23365.846000000001</v>
+        <v>23517.195</v>
       </c>
       <c r="J39" s="89">
-        <v>7.3710823398163923</v>
+        <v>7.4129699344480056</v>
       </c>
       <c r="K39" s="84">
-        <v>1.324812081376447</v>
+        <v>1.9872181220646625</v>
       </c>
       <c r="L39" s="85">
-        <v>16.449314112707299</v>
+        <v>17.20359826067455</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="64"/>
       <c r="B40" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="66">
         <v>386.42700000000013</v>
       </c>
       <c r="D40" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E40" s="67">
         <v>33186.408999999985</v>
       </c>
       <c r="F40" s="68">
         <v>8.409802395139776</v>
       </c>
       <c r="G40" s="66">
-        <v>316.65200000000004</v>
+        <v>316.904</v>
       </c>
       <c r="H40" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="67">
-        <v>29375.51999999999</v>
+        <v>29393.923999999999</v>
       </c>
       <c r="J40" s="68">
-        <v>9.2669179063716829</v>
+        <v>9.2654023946074204</v>
       </c>
       <c r="K40" s="83">
-        <v>-18.056450506822781</v>
+        <v>-17.991237672315886</v>
       </c>
       <c r="L40" s="70">
-        <v>-11.483282207484386</v>
+        <v>-11.427825770483295</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="73">
         <v>4407</v>
       </c>
       <c r="B41" s="74" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="75">
         <v>3273.01</v>
       </c>
       <c r="D41" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E41" s="77">
         <v>801461.71699999995</v>
       </c>
       <c r="F41" s="78">
         <v>100</v>
       </c>
       <c r="G41" s="75">
-        <v>3067.431</v>
+        <v>3070.569</v>
       </c>
       <c r="H41" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I41" s="77">
-        <v>853591.52899999998</v>
+        <v>854755.821</v>
       </c>
       <c r="J41" s="78">
         <v>100</v>
       </c>
       <c r="K41" s="79">
-        <v>-6.2810379436665382</v>
+        <v>-6.1851628928723175</v>
       </c>
       <c r="L41" s="80">
-        <v>6.5043421156945964</v>
+        <v>6.6496131842065331</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="73"/>
       <c r="B42" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="75">
         <v>2801.5050000000001</v>
       </c>
       <c r="D42" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E42" s="77">
         <v>699306.71100000001</v>
       </c>
       <c r="F42" s="78">
         <v>87.253913214671982</v>
       </c>
       <c r="G42" s="75">
-        <v>2633.0630000000001</v>
+        <v>2636.201</v>
       </c>
       <c r="H42" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I42" s="77">
-        <v>753765.48199999996</v>
+        <v>754929.77399999998</v>
       </c>
       <c r="J42" s="78">
-        <v>88.305173656426959</v>
+        <v>88.321103577485886</v>
       </c>
       <c r="K42" s="79">
-        <v>-6.0125539665287056</v>
+        <v>-5.9005427439893943</v>
       </c>
       <c r="L42" s="80">
-        <v>7.7875373056444115</v>
+        <v>7.9540296303548503</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="64"/>
       <c r="B43" s="81" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="66">
         <v>929.34900000000005</v>
       </c>
       <c r="D43" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="67">
         <v>272698.45699999999</v>
       </c>
       <c r="F43" s="68">
         <v>34.025138221293226</v>
       </c>
       <c r="G43" s="66">
-        <v>995.28599999999994</v>
+        <v>995.39300000000003</v>
       </c>
       <c r="H43" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I43" s="67">
-        <v>319325.71000000002</v>
+        <v>319363.93300000002</v>
       </c>
       <c r="J43" s="68">
-        <v>37.409662485064338</v>
+        <v>37.363177313769938</v>
       </c>
       <c r="K43" s="83">
-        <v>7.0949664765335623</v>
+        <v>7.1064799122826816</v>
       </c>
       <c r="L43" s="70">
-        <v>17.098466017356316</v>
+        <v>17.112482598315555</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="64"/>
       <c r="B44" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="66">
         <v>225.04900000000001</v>
       </c>
       <c r="D44" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E44" s="67">
         <v>51421.303999999996</v>
       </c>
       <c r="F44" s="68">
         <v>6.4159401390347375</v>
       </c>
       <c r="G44" s="66">
-        <v>230.221</v>
+        <v>230.505</v>
       </c>
       <c r="H44" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I44" s="67">
-        <v>54915.163</v>
+        <v>55002.68</v>
       </c>
       <c r="J44" s="68">
-        <v>6.4334240833357672</v>
+        <v>6.4348997279306026</v>
       </c>
       <c r="K44" s="83">
-        <v>2.298166177143643</v>
+        <v>2.424360916955858</v>
       </c>
       <c r="L44" s="70">
-        <v>6.7945748711467999</v>
+        <v>6.9647708661764076</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="64"/>
       <c r="B45" s="81" t="s">
         <v>83</v>
       </c>
       <c r="C45" s="66">
         <v>131.422</v>
       </c>
       <c r="D45" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E45" s="67">
         <v>40838.254000000001</v>
       </c>
       <c r="F45" s="68">
         <v>5.0954715782138846</v>
       </c>
       <c r="G45" s="66">
         <v>163.45699999999999</v>
       </c>
       <c r="H45" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I45" s="67">
         <v>42880.722999999998</v>
       </c>
       <c r="J45" s="68">
-        <v>5.0235647312755844</v>
+        <v>5.0167219627510429</v>
       </c>
       <c r="K45" s="83">
         <v>24.375675305504405</v>
       </c>
       <c r="L45" s="70">
         <v>5.001362203193108</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="64"/>
       <c r="B46" s="81" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="66">
         <v>128.89500000000001</v>
       </c>
       <c r="D46" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E46" s="67">
         <v>30501.188999999998</v>
       </c>
       <c r="F46" s="68">
         <v>3.8056950635360165</v>
       </c>
       <c r="G46" s="66">
-        <v>123.13</v>
+        <v>124.35899999999999</v>
       </c>
       <c r="H46" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I46" s="67">
-        <v>30623.261999999999</v>
+        <v>31110.617999999999</v>
       </c>
       <c r="J46" s="68">
-        <v>3.5875780112152453</v>
+        <v>3.6397082342888187</v>
       </c>
       <c r="K46" s="83">
-        <v>-4.4726327631017604</v>
+        <v>-3.5191434888863142</v>
       </c>
       <c r="L46" s="70">
-        <v>0.4002237420973993</v>
+        <v>1.9980499776582485</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="64"/>
       <c r="B47" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C47" s="66">
         <v>162.97900000000001</v>
       </c>
       <c r="D47" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E47" s="67">
         <v>36898.726000000002</v>
       </c>
       <c r="F47" s="68">
         <v>4.6039286989424602</v>
       </c>
       <c r="G47" s="66">
-        <v>166.96700000000001</v>
+        <v>167.29</v>
       </c>
       <c r="H47" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I47" s="67">
-        <v>40786.357000000004</v>
+        <v>40896.108</v>
       </c>
       <c r="J47" s="68">
-        <v>4.7782054547544615</v>
+        <v>4.784536939702221</v>
       </c>
       <c r="K47" s="83">
-        <v>2.4469410169408325</v>
+        <v>2.6451260591855261</v>
       </c>
       <c r="L47" s="70">
-        <v>10.535949127349276</v>
+        <v>10.833387580915389</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="64"/>
       <c r="B48" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C48" s="66">
         <v>1223.8109999999999</v>
       </c>
       <c r="D48" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E48" s="67">
         <v>266948.78099999996</v>
       </c>
       <c r="F48" s="68">
         <v>33.307739513651647</v>
       </c>
       <c r="G48" s="66">
-        <v>954.00199999999995</v>
+        <v>955.19700000000012</v>
       </c>
       <c r="H48" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I48" s="67">
-        <v>265234.26699999993</v>
+        <v>265675.71199999994</v>
       </c>
       <c r="J48" s="68">
-        <v>31.072738890781565</v>
+        <v>31.082059399043263</v>
       </c>
       <c r="K48" s="83">
-        <v>-22.046623212244373</v>
+        <v>-21.948977415630342</v>
       </c>
       <c r="L48" s="70">
-        <v>-0.64226328120974818</v>
+        <v>-0.47689635263778107</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="73"/>
       <c r="B49" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C49" s="75">
         <v>471.505</v>
       </c>
       <c r="D49" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E49" s="77">
         <v>102155.00599999999</v>
       </c>
       <c r="F49" s="78">
         <v>12.746086785328014</v>
       </c>
       <c r="G49" s="75">
         <v>434.36799999999999</v>
       </c>
       <c r="H49" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I49" s="77">
         <v>99826.047000000006</v>
       </c>
       <c r="J49" s="78">
-        <v>11.694826343573054</v>
+        <v>11.678896422514098</v>
       </c>
       <c r="K49" s="79">
         <v>-7.8762685443420537</v>
       </c>
       <c r="L49" s="80">
         <v>-2.279828557789902</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="64"/>
       <c r="B50" s="81" t="s">
         <v>52</v>
       </c>
       <c r="C50" s="66">
         <v>72.899000000000001</v>
       </c>
       <c r="D50" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E50" s="67">
         <v>17205.263999999999</v>
       </c>
       <c r="F50" s="68">
         <v>2.1467356000985389</v>
       </c>
       <c r="G50" s="66">
         <v>73.06</v>
       </c>
       <c r="H50" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I50" s="67">
         <v>18178.009999999998</v>
       </c>
       <c r="J50" s="68">
-        <v>2.1295911899800499</v>
+        <v>2.126690401328077</v>
       </c>
       <c r="K50" s="83">
         <v>0.22085350965034001</v>
       </c>
       <c r="L50" s="70">
         <v>5.6537696835108093</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="64"/>
       <c r="B51" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C51" s="66">
         <v>47.432000000000002</v>
       </c>
       <c r="D51" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E51" s="67">
         <v>12112.031000000001</v>
       </c>
       <c r="F51" s="68">
         <v>1.5112426137254915</v>
       </c>
       <c r="G51" s="66">
         <v>31.04</v>
       </c>
       <c r="H51" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I51" s="67">
         <v>12829.503000000001</v>
       </c>
       <c r="J51" s="68">
-        <v>1.5030026147318998</v>
+        <v>1.5009553237075881</v>
       </c>
       <c r="K51" s="83">
         <v>-34.558947545960535</v>
       </c>
       <c r="L51" s="70">
         <v>5.9236308097295964</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="64"/>
       <c r="B52" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C52" s="66">
         <v>11.637</v>
       </c>
       <c r="D52" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E52" s="67">
         <v>2111.2179999999998</v>
       </c>
       <c r="F52" s="68">
         <v>0.26342094141472261</v>
       </c>
       <c r="G52" s="66">
         <v>0.83499999999999996</v>
       </c>
       <c r="H52" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I52" s="67">
         <v>1125.249</v>
       </c>
       <c r="J52" s="68">
-        <v>0.13182523042587507</v>
+        <v>0.13164566679213058</v>
       </c>
       <c r="K52" s="83">
         <v>-92.824611154077502</v>
       </c>
       <c r="L52" s="70">
         <v>-46.701430169693509</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="64"/>
       <c r="B53" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C53" s="66">
         <v>2.7269999999999999</v>
       </c>
       <c r="D53" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E53" s="67">
         <v>2645.0569999999998</v>
       </c>
       <c r="F53" s="68">
         <v>0.33002911354279946</v>
       </c>
       <c r="G53" s="66">
         <v>8.0079999999999991</v>
       </c>
       <c r="H53" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I53" s="67">
         <v>3290.08</v>
       </c>
       <c r="J53" s="68">
-        <v>0.3854396263578666</v>
+        <v>0.38491460592229182</v>
       </c>
       <c r="K53" s="67">
         <v>193.65603226989364</v>
       </c>
       <c r="L53" s="68">
         <v>24.3859773154227</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="64"/>
       <c r="B54" s="81" t="s">
         <v>73</v>
       </c>
       <c r="C54" s="66">
         <v>3.3170000000000002</v>
       </c>
       <c r="D54" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E54" s="67">
         <v>1315.127</v>
       </c>
       <c r="F54" s="68">
         <v>0.16409105664119952</v>
       </c>
       <c r="G54" s="66">
         <v>3.01</v>
       </c>
       <c r="H54" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I54" s="67">
         <v>1552.672</v>
       </c>
       <c r="J54" s="68">
-        <v>0.18189871235238092</v>
+        <v>0.18165094192438383</v>
       </c>
       <c r="K54" s="83">
         <v>-9.2553512209828277</v>
       </c>
       <c r="L54" s="70">
         <v>18.062514114606429</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="64"/>
       <c r="B55" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="66">
         <v>333.49299999999994</v>
       </c>
       <c r="D55" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E55" s="67">
         <v>66766.308999999994</v>
       </c>
       <c r="F55" s="68">
         <v>8.3305674599052626</v>
       </c>
       <c r="G55" s="66">
         <v>318.41500000000002</v>
       </c>
       <c r="H55" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I55" s="67">
         <v>62850.53300000001</v>
       </c>
       <c r="J55" s="68">
-        <v>7.3630689697249814</v>
+        <v>7.3530394828396268</v>
       </c>
       <c r="K55" s="83">
         <v>-4.5212343287565018</v>
       </c>
       <c r="L55" s="70">
         <v>-5.8648981180013768</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="73">
         <v>4412</v>
       </c>
       <c r="B56" s="74" t="s">
         <v>29</v>
       </c>
       <c r="C56" s="75">
         <v>323.97500000000002</v>
       </c>
       <c r="D56" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E56" s="77">
         <v>360187.35499999998</v>
       </c>
       <c r="F56" s="78">
@@ -5114,252 +5119,252 @@
         <v>6.7557781583087877</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="57" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="72" t="s">
         <v>42</v>
       </c>
       <c r="C63" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D63" s="60"/>
       <c r="E63" s="60">
         <v>189982.014</v>
       </c>
       <c r="F63" s="61">
         <v>100</v>
       </c>
       <c r="G63" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H63" s="60"/>
       <c r="I63" s="60">
-        <v>213181.12100000001</v>
+        <v>213441.40599999999</v>
       </c>
       <c r="J63" s="61">
         <v>100</v>
       </c>
       <c r="K63" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L63" s="63">
-        <v>12.211212267704468</v>
+        <v>12.34821734230062</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="64"/>
       <c r="B64" s="65" t="s">
         <v>57</v>
       </c>
       <c r="C64" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D64" s="67"/>
       <c r="E64" s="67">
         <v>51505.548000000003</v>
       </c>
       <c r="F64" s="68">
         <v>27.110749547059754</v>
       </c>
       <c r="G64" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H64" s="67"/>
       <c r="I64" s="67">
         <v>55113.707999999999</v>
       </c>
       <c r="J64" s="68">
-        <v>25.852996616900235</v>
+        <v>25.82146971052093</v>
       </c>
       <c r="K64" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L64" s="70">
         <v>7.0053812455310558</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="64"/>
       <c r="B65" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C65" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D65" s="67"/>
       <c r="E65" s="67">
         <v>21901.703000000001</v>
       </c>
       <c r="F65" s="68">
         <v>11.528303410869201</v>
       </c>
       <c r="G65" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H65" s="67"/>
       <c r="I65" s="67">
-        <v>23192.667000000001</v>
+        <v>23195.098000000002</v>
       </c>
       <c r="J65" s="68">
-        <v>10.879325003643263</v>
+        <v>10.867196967396291</v>
       </c>
       <c r="K65" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L65" s="70">
-        <v>5.8943544253156928</v>
+        <v>5.9054540188039271</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="64"/>
       <c r="B66" s="65" t="s">
         <v>55</v>
       </c>
       <c r="C66" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D66" s="67"/>
       <c r="E66" s="67">
         <v>16180.773999999999</v>
       </c>
       <c r="F66" s="68">
         <v>8.5170030885134214</v>
       </c>
       <c r="G66" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H66" s="67"/>
       <c r="I66" s="67">
-        <v>17988.86</v>
+        <v>18038.124</v>
       </c>
       <c r="J66" s="68">
-        <v>8.4382988116475843</v>
+        <v>8.451089382347865</v>
       </c>
       <c r="K66" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L66" s="70">
-        <v>11.174286223885218</v>
+        <v>11.478746319551835</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="92"/>
       <c r="B67" s="65" t="s">
         <v>52</v>
       </c>
       <c r="C67" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D67" s="67"/>
       <c r="E67" s="67">
         <v>11910.388999999999</v>
       </c>
       <c r="F67" s="68">
         <v>6.2692192535657609</v>
       </c>
       <c r="G67" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H67" s="67"/>
       <c r="I67" s="67">
-        <v>14367.540999999999</v>
+        <v>14380.933000000001</v>
       </c>
       <c r="J67" s="68">
-        <v>6.7395935121290584</v>
+        <v>6.7376491138743724</v>
       </c>
       <c r="K67" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L67" s="70">
-        <v>20.630325340339432</v>
+        <v>20.742764992814273</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="92"/>
       <c r="B68" s="65" t="s">
         <v>60</v>
       </c>
       <c r="C68" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D68" s="67"/>
       <c r="E68" s="67">
         <v>13638.66</v>
       </c>
       <c r="F68" s="68">
         <v>7.1789216846601072</v>
       </c>
       <c r="G68" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H68" s="67"/>
       <c r="I68" s="67">
         <v>14051.864</v>
       </c>
       <c r="J68" s="68">
-        <v>6.5915142645300184</v>
+        <v>6.5834761227163208</v>
       </c>
       <c r="K68" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L68" s="70">
         <v>3.0296524731901795</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="93"/>
       <c r="B69" s="94" t="s">
         <v>62</v>
       </c>
       <c r="C69" s="95" t="s">
         <v>75</v>
       </c>
       <c r="D69" s="96"/>
       <c r="E69" s="96">
         <v>74844.939999999988</v>
       </c>
       <c r="F69" s="97">
         <v>39.395803015331751</v>
       </c>
       <c r="G69" s="95" t="s">
         <v>75</v>
       </c>
       <c r="H69" s="96"/>
       <c r="I69" s="96">
-        <v>88466.481000000014</v>
+        <v>88661.678999999989</v>
       </c>
       <c r="J69" s="97">
-        <v>41.49827179114984</v>
+        <v>41.539118703144219</v>
       </c>
       <c r="K69" s="98" t="s">
         <v>75</v>
       </c>
       <c r="L69" s="99">
-        <v>18.199681902343738</v>
+        <v>18.460485104270248</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="100" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5468,1435 +5473,1435 @@
     <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="12">
         <v>3605</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="15"/>
       <c r="E5" s="15">
         <v>235.70099999999999</v>
       </c>
       <c r="F5" s="15">
         <v>2.3617666357927523E-2</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H5" s="19"/>
       <c r="I5" s="19">
         <v>206.583</v>
       </c>
       <c r="J5" s="20">
-        <v>1.9785264670646899E-2</v>
+        <v>1.9752478155884014E-2</v>
       </c>
       <c r="K5" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L5" s="20">
         <v>-12.353787213461121</v>
       </c>
       <c r="M5" s="17"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="12">
         <v>44</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="19"/>
       <c r="E6" s="19">
         <v>547120.826</v>
       </c>
       <c r="F6" s="19">
         <v>54.822495984071857</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="19">
-        <v>592395.84499999997</v>
+        <v>593144.23300000001</v>
       </c>
       <c r="J6" s="20">
-        <v>56.736075006735874</v>
+        <v>56.713613925739672</v>
       </c>
       <c r="K6" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L6" s="20">
-        <v>8.2751408552669456</v>
+        <v>8.411927459694251</v>
       </c>
       <c r="M6" s="17"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="21">
         <v>4401</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>86</v>
       </c>
       <c r="C7" s="23">
         <v>493.21371799999997</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>76</v>
       </c>
       <c r="E7" s="25">
         <v>55227.463000000003</v>
       </c>
       <c r="F7" s="25">
         <v>5.5338916463179508</v>
       </c>
       <c r="G7" s="23">
-        <v>494.58716600000002</v>
+        <v>494.66221200000001</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>76</v>
       </c>
       <c r="I7" s="25">
-        <v>48029.94</v>
+        <v>48047.716</v>
       </c>
       <c r="J7" s="25">
-        <v>4.6000158532661954</v>
+        <v>4.5940927410780112</v>
       </c>
       <c r="K7" s="23">
-        <v>0.27846914022777713</v>
+        <v>0.29368485651083198</v>
       </c>
       <c r="L7" s="26">
-        <v>-13.032507033683588</v>
+        <v>-13.000320148691246</v>
       </c>
       <c r="M7" s="17"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="27">
         <v>44011</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>80</v>
       </c>
       <c r="C8" s="29">
         <v>26.473534999999998</v>
       </c>
       <c r="D8" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E8" s="31">
         <v>2280.1990000000001</v>
       </c>
       <c r="F8" s="31">
         <v>0.22848006250155914</v>
       </c>
       <c r="G8" s="29">
-        <v>26.129017000000001</v>
+        <v>26.204063000000001</v>
       </c>
       <c r="H8" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I8" s="31">
-        <v>2266.989</v>
+        <v>2284.7649999999999</v>
       </c>
       <c r="J8" s="31">
-        <v>0.21711843360995411</v>
+        <v>0.21845829886209581</v>
       </c>
       <c r="K8" s="29">
-        <v>-1.3013675733142447</v>
+        <v>-1.0178920193317471</v>
       </c>
       <c r="L8" s="32">
-        <v>-0.57933540011200935</v>
+        <v>0.20024568031122739</v>
       </c>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="27">
         <v>44012</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="29">
         <v>56.831415</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E9" s="31">
         <v>5378.2110000000002</v>
       </c>
       <c r="F9" s="31">
         <v>0.53890646624552196</v>
       </c>
       <c r="G9" s="29">
         <v>75.722269999999995</v>
       </c>
       <c r="H9" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I9" s="31">
         <v>6672.2780000000002</v>
       </c>
       <c r="J9" s="31">
-        <v>0.63903025024389504</v>
+        <v>0.63797130182534612</v>
       </c>
       <c r="K9" s="29">
         <v>33.240163033068939</v>
       </c>
       <c r="L9" s="32">
         <v>24.06129101294092</v>
       </c>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="27">
         <v>440131</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="29">
         <v>160.959147</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E10" s="31">
         <v>27792.825000000001</v>
       </c>
       <c r="F10" s="31">
         <v>2.7848913156680162</v>
       </c>
       <c r="G10" s="29">
         <v>140.845246</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I10" s="31">
         <v>24838.388999999999</v>
       </c>
       <c r="J10" s="31">
-        <v>2.3788699958732549</v>
+        <v>2.3749279279991566</v>
       </c>
       <c r="K10" s="29">
         <v>-12.496277083277533</v>
       </c>
       <c r="L10" s="32">
         <v>-10.630211214585064</v>
       </c>
       <c r="M10" s="17"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="29">
         <v>248.94962100000001</v>
       </c>
       <c r="D11" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="31">
         <v>19776.227999999999</v>
       </c>
       <c r="F11" s="31">
         <v>1.9816138019028531</v>
       </c>
       <c r="G11" s="29">
         <v>251.89063300000001</v>
       </c>
       <c r="H11" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="31">
         <v>14252.284</v>
       </c>
       <c r="J11" s="31">
-        <v>1.3649971735390911</v>
+        <v>1.3627352123914127</v>
       </c>
       <c r="K11" s="29">
         <v>1.1813683379738908</v>
       </c>
       <c r="L11" s="32">
         <v>-27.932242690567683</v>
       </c>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="21">
         <v>4402</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="23">
         <v>1.909834</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="25">
         <v>1950.298</v>
       </c>
       <c r="F12" s="25">
         <v>0.19542338582582738</v>
       </c>
       <c r="G12" s="23">
         <v>1.7958529999999999</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="25">
         <v>1619.0709999999999</v>
       </c>
       <c r="J12" s="25">
-        <v>0.15506478391527351</v>
+        <v>0.15480782329778001</v>
       </c>
       <c r="K12" s="23">
         <v>-5.9681103174412078</v>
       </c>
       <c r="L12" s="26">
         <v>-16.98340458740152</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="21">
         <v>4403</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="23">
         <v>1188.0709999999999</v>
       </c>
       <c r="D13" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E13" s="25">
         <v>114385.19899999999</v>
       </c>
       <c r="F13" s="25">
         <v>11.461603753344896</v>
       </c>
       <c r="G13" s="23">
-        <v>1201.348</v>
+        <v>1203.0029999999999</v>
       </c>
       <c r="H13" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="25">
-        <v>126027.997</v>
+        <v>126182.03200000001</v>
       </c>
       <c r="J13" s="26">
-        <v>12.070195885220439</v>
+        <v>12.064922238253185</v>
       </c>
       <c r="K13" s="25">
-        <v>1.1175258044342506</v>
+        <v>1.2568272434896581</v>
       </c>
       <c r="L13" s="26">
-        <v>10.17858787831458</v>
+        <v>10.313251280001721</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="27"/>
       <c r="B14" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="29">
         <v>729.44</v>
       </c>
       <c r="D14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="31">
         <v>76773.625</v>
       </c>
       <c r="F14" s="31">
         <v>7.6928560351404691</v>
       </c>
       <c r="G14" s="29">
-        <v>727.68700000000001</v>
+        <v>729.31700000000001</v>
       </c>
       <c r="H14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="31">
-        <v>83054.240999999995</v>
+        <v>83205.528999999995</v>
       </c>
       <c r="J14" s="32">
-        <v>7.9544306172564703</v>
+        <v>7.9557146232810725</v>
       </c>
       <c r="K14" s="31">
-        <v>-0.24032134239965489</v>
+        <v>-1.6862250493535767E-2</v>
       </c>
       <c r="L14" s="32">
-        <v>8.1806948675407671</v>
+        <v>8.3777521251601641</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="27"/>
       <c r="B15" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="29">
         <v>709.45600000000002</v>
       </c>
       <c r="D15" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E15" s="31">
         <v>74621.188999999998</v>
       </c>
       <c r="F15" s="31">
         <v>7.477178056240116</v>
       </c>
       <c r="G15" s="29">
-        <v>710.596</v>
+        <v>710.84400000000005</v>
       </c>
       <c r="H15" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I15" s="31">
-        <v>81010.659</v>
+        <v>81037.975999999995</v>
       </c>
       <c r="J15" s="32">
-        <v>7.7587087488250424</v>
+        <v>7.7484635751105033</v>
       </c>
       <c r="K15" s="31">
-        <v>0.16068649782368269</v>
+        <v>0.19564285875375409</v>
       </c>
       <c r="L15" s="32">
-        <v>8.562541130241172</v>
+        <v>8.5991486948834286</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="27"/>
       <c r="B16" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="29">
         <v>19.984000000000002</v>
       </c>
       <c r="D16" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="31">
         <v>2152.4360000000001</v>
       </c>
       <c r="F16" s="31">
         <v>0.21567797890035295</v>
       </c>
       <c r="G16" s="29">
-        <v>17.091000000000001</v>
+        <v>18.472999999999999</v>
       </c>
       <c r="H16" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I16" s="31">
-        <v>2043.5820000000001</v>
+        <v>2167.5529999999999</v>
       </c>
       <c r="J16" s="32">
-        <v>0.19572186843142922</v>
+        <v>0.20725104817057</v>
       </c>
       <c r="K16" s="31">
-        <v>-14.476581265012012</v>
+        <v>-7.5610488390712698</v>
       </c>
       <c r="L16" s="32">
-        <v>-5.0572467659897917</v>
+        <v>0.70232053357218216</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="27"/>
       <c r="B17" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="29">
         <v>458.63099999999997</v>
       </c>
       <c r="D17" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E17" s="31">
         <v>37611.574000000001</v>
       </c>
       <c r="F17" s="31">
         <v>3.7687477182044273</v>
       </c>
       <c r="G17" s="29">
-        <v>473.661</v>
+        <v>473.68599999999998</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I17" s="31">
-        <v>42973.756000000001</v>
+        <v>42976.502999999997</v>
       </c>
       <c r="J17" s="32">
-        <v>4.115765267963968</v>
+        <v>4.109207614972112</v>
       </c>
       <c r="K17" s="31">
-        <v>3.2771443709648995</v>
+        <v>3.2825953762392874</v>
       </c>
       <c r="L17" s="32">
-        <v>14.256733844746833</v>
+        <v>14.264037447621829</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="27"/>
       <c r="B18" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="29">
         <v>345.36799999999999</v>
       </c>
       <c r="D18" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="31">
         <v>29568.584999999999</v>
       </c>
       <c r="F18" s="31">
         <v>2.9628256783213498</v>
       </c>
       <c r="G18" s="29">
         <v>333.06200000000001</v>
       </c>
       <c r="H18" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I18" s="31">
         <v>33304.692999999999</v>
       </c>
       <c r="J18" s="32">
-        <v>3.1897211570150552</v>
+        <v>3.1844354132282096</v>
       </c>
       <c r="K18" s="31">
         <v>-3.5631558221954505</v>
       </c>
       <c r="L18" s="32">
         <v>12.635396654929549</v>
       </c>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="27"/>
       <c r="B19" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="29">
         <v>113.26300000000001</v>
       </c>
       <c r="D19" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="31">
         <v>8042.9889999999996</v>
       </c>
       <c r="F19" s="31">
         <v>0.80592203988307709</v>
       </c>
       <c r="G19" s="29">
-        <v>140.59899999999999</v>
+        <v>140.624</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I19" s="31">
-        <v>9669.0630000000001</v>
+        <v>9671.81</v>
       </c>
       <c r="J19" s="32">
-        <v>0.92604411094891237</v>
+        <v>0.92477220174390229</v>
       </c>
       <c r="K19" s="31">
-        <v>24.134977883333466</v>
+        <v>24.157050404810036</v>
       </c>
       <c r="L19" s="32">
-        <v>20.21728489246971</v>
+        <v>20.251438861846012</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:15" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="21">
         <v>4404</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="23">
         <v>17.133893</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="25">
         <v>6241.152</v>
       </c>
       <c r="F20" s="25">
         <v>0.62537471468136363</v>
       </c>
       <c r="G20" s="23">
-        <v>27.370804</v>
+        <v>27.482104</v>
       </c>
       <c r="H20" s="33" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="25">
-        <v>9718.5040000000008</v>
+        <v>9761.4320000000007</v>
       </c>
       <c r="J20" s="26">
-        <v>0.93077926955625878</v>
+        <v>0.93334142862746305</v>
       </c>
       <c r="K20" s="25">
-        <v>59.746556138759587</v>
+        <v>60.396145814614336</v>
       </c>
       <c r="L20" s="26">
-        <v>55.716508747103113</v>
+        <v>56.404330482577578</v>
       </c>
       <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:15" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="21">
         <v>4406</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="23">
         <v>1.181</v>
       </c>
       <c r="D21" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="25">
         <v>626.13800000000003</v>
       </c>
       <c r="F21" s="25">
         <v>6.2740159685449048E-2</v>
       </c>
       <c r="G21" s="23">
-        <v>0.95199999999999996</v>
+        <v>1.177</v>
       </c>
       <c r="H21" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I21" s="25">
-        <v>546.298</v>
+        <v>653.26300000000003</v>
       </c>
       <c r="J21" s="26">
-        <v>5.2321103474366533E-2</v>
+        <v>6.2461882814884379E-2</v>
       </c>
       <c r="K21" s="25">
-        <v>-19.390347163420838</v>
+        <v>-0.33869602032176149</v>
       </c>
       <c r="L21" s="26">
-        <v>-12.751182646637007</v>
+        <v>4.3321120903059711</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="21">
         <v>4407</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="23">
         <v>460.82900000000001</v>
       </c>
       <c r="D22" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="25">
         <v>115665.893</v>
       </c>
       <c r="F22" s="25">
         <v>11.589931607696807</v>
       </c>
       <c r="G22" s="23">
-        <v>570.72900000000004</v>
+        <v>575.12300000000005</v>
       </c>
       <c r="H22" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I22" s="25">
-        <v>150586.51</v>
+        <v>151780.41699999999</v>
       </c>
       <c r="J22" s="26">
-        <v>14.422261058165564</v>
+        <v>14.512517347910848</v>
       </c>
       <c r="K22" s="25">
-        <v>23.848325517708311</v>
+        <v>24.801824537952264</v>
       </c>
       <c r="L22" s="26">
-        <v>30.190937098458242</v>
+        <v>31.223140256220557</v>
       </c>
       <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="27">
         <v>44071</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="29">
         <v>439.15100000000001</v>
       </c>
       <c r="D23" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E23" s="31">
         <v>105873.792</v>
       </c>
       <c r="F23" s="31">
         <v>10.608745382941171</v>
       </c>
       <c r="G23" s="29">
-        <v>549.77800000000002</v>
+        <v>554.17200000000003</v>
       </c>
       <c r="H23" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I23" s="31">
-        <v>141755.94</v>
+        <v>142949.84700000001</v>
       </c>
       <c r="J23" s="32">
-        <v>13.576522712596594</v>
+        <v>13.668180490429815</v>
       </c>
       <c r="K23" s="31">
-        <v>25.191107386753075</v>
+        <v>26.191674389902335</v>
       </c>
       <c r="L23" s="32">
-        <v>33.891435568870534</v>
+        <v>35.019105578083014</v>
       </c>
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="29">
         <v>21.678000000000001</v>
       </c>
       <c r="D24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="31">
         <v>9792.1010000000006</v>
       </c>
       <c r="F24" s="31">
         <v>0.98118622475563744</v>
       </c>
       <c r="G24" s="29">
         <v>20.951000000000001</v>
       </c>
       <c r="H24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I24" s="31">
         <v>8830.57</v>
       </c>
       <c r="J24" s="32">
-        <v>0.84573834556896943</v>
+        <v>0.84433685748103526</v>
       </c>
       <c r="K24" s="31">
         <v>-3.3536304087092921</v>
       </c>
       <c r="L24" s="32">
         <v>-9.8194554978548609</v>
       </c>
       <c r="M24" s="17"/>
     </row>
     <row r="25" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="21">
         <v>4408</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="23">
         <v>153.49799999999999</v>
       </c>
       <c r="D25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="25">
         <v>51402.03</v>
       </c>
       <c r="F25" s="25">
         <v>5.1505763431643548</v>
       </c>
       <c r="G25" s="23">
         <v>152.411</v>
       </c>
       <c r="H25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I25" s="25">
         <v>47960.989000000001</v>
       </c>
       <c r="J25" s="26">
-        <v>4.5934121453894301</v>
+        <v>4.5858003202446165</v>
       </c>
       <c r="K25" s="25">
         <v>-0.70815254921887527</v>
       </c>
       <c r="L25" s="26">
         <v>-6.6943679072596893</v>
       </c>
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="21">
         <v>4409</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="33"/>
       <c r="E26" s="25">
         <v>12859.763999999999</v>
       </c>
       <c r="F26" s="25">
         <v>1.2885716038272537</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H26" s="33"/>
       <c r="I26" s="25">
         <v>15236.34</v>
       </c>
       <c r="J26" s="26">
-        <v>1.4592440787091105</v>
+        <v>1.456825939334901</v>
       </c>
       <c r="K26" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L26" s="26">
         <v>18.480712398765647</v>
       </c>
       <c r="M26" s="17"/>
     </row>
     <row r="27" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="27">
         <v>44091</v>
       </c>
       <c r="B27" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="29" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="35"/>
       <c r="E27" s="31">
         <v>7730.1989999999996</v>
       </c>
       <c r="F27" s="31">
         <v>0.77457991634479706</v>
       </c>
       <c r="G27" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="35"/>
       <c r="I27" s="31">
         <v>8450.24</v>
       </c>
       <c r="J27" s="32">
-        <v>0.80931264881663667</v>
+        <v>0.80797152240008774</v>
       </c>
       <c r="K27" s="31" t="s">
         <v>75</v>
       </c>
       <c r="L27" s="32">
         <v>9.314650243803559</v>
       </c>
       <c r="M27" s="17"/>
     </row>
     <row r="28" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="27">
         <v>44092</v>
       </c>
       <c r="B28" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="35"/>
       <c r="E28" s="31">
         <v>5129.5649999999996</v>
       </c>
       <c r="F28" s="31">
         <v>0.51399168748245661</v>
       </c>
       <c r="G28" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H28" s="35"/>
       <c r="I28" s="31">
         <v>6786.1</v>
       </c>
       <c r="J28" s="32">
-        <v>0.64993142989247388</v>
+        <v>0.64885441693481316</v>
       </c>
       <c r="K28" s="31" t="s">
         <v>75</v>
       </c>
       <c r="L28" s="32">
         <v>32.293868973295027</v>
       </c>
       <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="21">
         <v>4410</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="23">
         <v>67.683000000000007</v>
       </c>
       <c r="D29" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="25">
         <v>25371.058000000001</v>
       </c>
       <c r="F29" s="25">
         <v>2.542225883605195</v>
       </c>
       <c r="G29" s="23">
         <v>65.075000000000003</v>
       </c>
       <c r="H29" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="25">
         <v>23467.816999999999</v>
       </c>
       <c r="J29" s="26">
-        <v>2.2476049364531772</v>
+        <v>2.2438803902488762</v>
       </c>
       <c r="K29" s="25">
         <v>-3.85325709557792</v>
       </c>
       <c r="L29" s="26">
         <v>-7.5016225180676415</v>
       </c>
       <c r="M29" s="17"/>
     </row>
     <row r="30" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="21">
         <v>4411</v>
       </c>
       <c r="B30" s="36" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="23">
         <v>39.543999999999997</v>
       </c>
       <c r="D30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="25">
         <v>22706.974999999999</v>
       </c>
       <c r="F30" s="25">
         <v>2.2752799502242307</v>
       </c>
       <c r="G30" s="23">
-        <v>46.734999999999999</v>
+        <v>46.735999999999997</v>
       </c>
       <c r="H30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="25">
-        <v>25301.38</v>
+        <v>25303.264999999999</v>
       </c>
       <c r="J30" s="26">
-        <v>2.4232124610089509</v>
+        <v>2.4193771471275203</v>
       </c>
       <c r="K30" s="25">
-        <v>18.184806797491408</v>
+        <v>18.187335626137973</v>
       </c>
       <c r="L30" s="26">
-        <v>11.425586191027218</v>
+        <v>11.433887605020047</v>
       </c>
       <c r="M30" s="17"/>
     </row>
     <row r="31" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="21">
         <v>4412</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="23">
         <v>37.646000000000001</v>
       </c>
       <c r="D31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="25">
         <v>28873.792000000001</v>
       </c>
       <c r="F31" s="25">
         <v>2.8932061635045967</v>
       </c>
       <c r="G31" s="23">
         <v>43.405999999999999</v>
       </c>
       <c r="H31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="25">
         <v>30280.923999999999</v>
       </c>
       <c r="J31" s="26">
-        <v>2.9001229327279776</v>
+        <v>2.8953170873207572</v>
       </c>
       <c r="K31" s="25">
         <v>15.300430324602873</v>
       </c>
       <c r="L31" s="26">
         <v>4.8733882962099253</v>
       </c>
       <c r="M31" s="17"/>
     </row>
     <row r="32" spans="1:15" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="21">
         <v>4413</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="23">
         <v>1.125</v>
       </c>
       <c r="D32" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="25">
         <v>309.98</v>
       </c>
       <c r="F32" s="25">
         <v>3.1060556457674665E-2</v>
       </c>
       <c r="G32" s="23">
         <v>0.21199999999999999</v>
       </c>
       <c r="H32" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="25">
         <v>187.00200000000001</v>
       </c>
       <c r="J32" s="26">
-        <v>1.7909915452579892E-2</v>
+        <v>1.7880236612434822E-2</v>
       </c>
       <c r="K32" s="25">
         <v>-81.155555555555566</v>
       </c>
       <c r="L32" s="26">
         <v>-39.672882121427186</v>
       </c>
       <c r="M32" s="17"/>
       <c r="O32" s="102"/>
     </row>
     <row r="33" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="36" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D33" s="33"/>
       <c r="E33" s="25">
         <v>19788.932000000001</v>
       </c>
       <c r="F33" s="25">
         <v>1.9828867656722522</v>
       </c>
       <c r="G33" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H33" s="33"/>
       <c r="I33" s="25">
-        <v>20725.370999999999</v>
+        <v>20814.647000000001</v>
       </c>
       <c r="J33" s="26">
-        <v>1.9849501199631618</v>
+        <v>1.9901969677559952</v>
       </c>
       <c r="K33" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L33" s="26">
-        <v>4.7321351147196742</v>
+        <v>5.1832761869109465</v>
       </c>
       <c r="M33" s="17"/>
     </row>
     <row r="34" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="21">
         <v>4418</v>
       </c>
       <c r="B34" s="36" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D34" s="33"/>
       <c r="E34" s="25">
         <v>32370.355</v>
       </c>
       <c r="F34" s="25">
         <v>3.2435680980465555</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H34" s="33"/>
       <c r="I34" s="25">
-        <v>32964.735000000001</v>
+        <v>34798.550999999999</v>
       </c>
       <c r="J34" s="26">
-        <v>3.1571620451476519</v>
+        <v>3.3272709684916757</v>
       </c>
       <c r="K34" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L34" s="26">
-        <v>1.8361862265644013</v>
+        <v>7.5012955526746614</v>
       </c>
       <c r="M34" s="17"/>
     </row>
     <row r="35" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D35" s="33"/>
       <c r="E35" s="25">
         <v>3229.3209999999999</v>
       </c>
       <c r="F35" s="25">
         <v>0.32358380295649519</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H35" s="33"/>
       <c r="I35" s="25">
-        <v>3623.0529999999999</v>
+        <v>3624.268</v>
       </c>
       <c r="J35" s="26">
-        <v>0.34699400493158322</v>
+        <v>0.34653516746813362</v>
       </c>
       <c r="K35" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L35" s="26">
-        <v>12.192408249288317</v>
+        <v>12.230032257555076</v>
       </c>
       <c r="M35" s="17"/>
     </row>
     <row r="36" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="21">
         <v>44219910</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D36" s="33"/>
       <c r="E36" s="25">
         <v>1082.867</v>
       </c>
       <c r="F36" s="25">
         <v>0.10850523127186525</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H36" s="33"/>
       <c r="I36" s="25">
-        <v>1062.9880000000001</v>
+        <v>1063.1130000000001</v>
       </c>
       <c r="J36" s="26">
-        <v>0.10180653258845891</v>
+        <v>0.10164977907057368</v>
       </c>
       <c r="K36" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L36" s="26">
-        <v>-1.8357748458490197</v>
+        <v>-1.8242314153076884</v>
       </c>
       <c r="M36" s="17"/>
     </row>
     <row r="37" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D37" s="33"/>
       <c r="E37" s="25">
         <v>55029.609000000099</v>
       </c>
       <c r="F37" s="25">
         <v>5.5140663177890978</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H37" s="33"/>
       <c r="I37" s="25">
-        <v>55056.926000000021</v>
+        <v>52363.386000000013</v>
       </c>
       <c r="J37" s="26">
-        <v>5.2730178807657033</v>
+        <v>5.0067364600820161</v>
       </c>
       <c r="K37" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L37" s="26">
-        <v>4.9640548963236587E-2</v>
+        <v>-4.8450698604819831</v>
       </c>
       <c r="M37" s="17"/>
       <c r="N37" s="101"/>
       <c r="O37" s="101"/>
       <c r="P37" s="101"/>
       <c r="Q37" s="101"/>
       <c r="R37" s="101"/>
       <c r="S37" s="101"/>
       <c r="T37" s="101"/>
       <c r="U37" s="101"/>
       <c r="V37" s="101"/>
       <c r="W37" s="101"/>
     </row>
     <row r="38" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="38">
         <v>47</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D38" s="40"/>
       <c r="E38" s="19">
         <v>12491.835999999999</v>
       </c>
       <c r="F38" s="19">
         <v>1.2517045529970086</v>
       </c>
       <c r="G38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H38" s="40"/>
       <c r="I38" s="19">
-        <v>4514.6540000000005</v>
+        <v>4481.4070000000002</v>
       </c>
       <c r="J38" s="19">
-        <v>0.43238613190046965</v>
+        <v>0.42849069804933476</v>
       </c>
       <c r="K38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="L38" s="20">
-        <v>-63.859163696993768</v>
+        <v>-64.125313524769297</v>
       </c>
       <c r="M38" s="17"/>
     </row>
     <row r="39" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="38">
         <v>48</v>
       </c>
       <c r="B39" s="39" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="19">
         <v>345602.38699999999</v>
       </c>
       <c r="F39" s="19">
         <v>34.629984041940205</v>
       </c>
       <c r="G39" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="19">
-        <v>350808.98300000001</v>
+        <v>350985.67200000002</v>
       </c>
       <c r="J39" s="20">
-        <v>33.598353095344095</v>
+        <v>33.559570822421364</v>
       </c>
       <c r="K39" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L39" s="20">
-        <v>1.5065277891150732</v>
+        <v>1.5576527253557519</v>
       </c>
       <c r="M39" s="17"/>
     </row>
     <row r="40" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D40" s="19"/>
       <c r="E40" s="19">
         <v>88553.481</v>
       </c>
       <c r="F40" s="19">
         <v>8.8732189048458618</v>
       </c>
       <c r="G40" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H40" s="19"/>
       <c r="I40" s="19">
-        <v>93472.877999999997</v>
+        <v>94314.159</v>
       </c>
       <c r="J40" s="20">
-        <v>8.9522643719816628</v>
+        <v>9.0178686796012837</v>
       </c>
       <c r="K40" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L40" s="20">
-        <v>5.5552835918443417</v>
+        <v>6.505309486365646</v>
       </c>
       <c r="M40" s="17"/>
     </row>
     <row r="41" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D41" s="41"/>
       <c r="E41" s="19">
         <v>3981.7530000000002</v>
       </c>
       <c r="F41" s="19">
         <v>0.39897884978713283</v>
       </c>
       <c r="G41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H41" s="41"/>
       <c r="I41" s="19">
         <v>2726.5889999999999</v>
       </c>
       <c r="J41" s="20">
-        <v>0.26113612936724934</v>
+        <v>0.26070339603245984</v>
       </c>
       <c r="K41" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L41" s="20">
         <v>-31.522899587191876</v>
       </c>
       <c r="M41" s="17"/>
     </row>
     <row r="42" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="42"/>
       <c r="B42" s="43" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="44"/>
       <c r="D42" s="45"/>
       <c r="E42" s="45">
         <v>997985.98400000005</v>
       </c>
       <c r="F42" s="46">
         <v>100</v>
       </c>
       <c r="G42" s="44"/>
       <c r="H42" s="45"/>
       <c r="I42" s="45">
-        <v>1044125.532</v>
+        <v>1045858.643</v>
       </c>
       <c r="J42" s="46">
         <v>100</v>
       </c>
       <c r="K42" s="44"/>
       <c r="L42" s="46">
-        <v>4.6232661319620245</v>
+        <v>4.7969269877040661</v>
       </c>
       <c r="M42" s="17"/>
     </row>
     <row r="43" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="2"/>
       <c r="B43" s="47"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="48"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
     </row>
     <row r="44" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="2"/>
       <c r="B44" s="47"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
@@ -7095,1716 +7100,1716 @@
       <c r="I6" s="53"/>
       <c r="J6" s="54"/>
       <c r="K6" s="55"/>
       <c r="L6" s="56"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="57"/>
       <c r="B7" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D7" s="60"/>
       <c r="E7" s="60">
         <v>997985.98400000005</v>
       </c>
       <c r="F7" s="61">
         <v>100</v>
       </c>
       <c r="G7" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H7" s="60"/>
       <c r="I7" s="60">
-        <v>1044125.532</v>
+        <v>1045858.643</v>
       </c>
       <c r="J7" s="61">
         <v>100</v>
       </c>
       <c r="K7" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L7" s="63">
-        <v>4.6232661319620245</v>
+        <v>4.7969269877040661</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="64"/>
       <c r="B8" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="67"/>
       <c r="E8" s="67">
         <v>239546.44500000001</v>
       </c>
       <c r="F8" s="68">
         <v>24.002986899663711</v>
       </c>
       <c r="G8" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H8" s="67"/>
       <c r="I8" s="67">
-        <v>263539.45600000001</v>
+        <v>263470.59999999998</v>
       </c>
       <c r="J8" s="68">
-        <v>25.240207994454064</v>
+        <v>25.191798314564384</v>
       </c>
       <c r="K8" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L8" s="70">
-        <v>10.016016309488542</v>
+        <v>9.9872719881106846</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="64"/>
       <c r="B9" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="67"/>
       <c r="E9" s="67">
         <v>125940.446</v>
       </c>
       <c r="F9" s="68">
         <v>12.619460395147192</v>
       </c>
       <c r="G9" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H9" s="67"/>
       <c r="I9" s="67">
-        <v>126346.933</v>
+        <v>126536.11</v>
       </c>
       <c r="J9" s="68">
-        <v>12.10074163764439</v>
+        <v>12.098777482685104</v>
       </c>
       <c r="K9" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L9" s="70">
-        <v>0.32276128353555955</v>
+        <v>0.47297275729832206</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="64"/>
       <c r="B10" s="65" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D10" s="67"/>
       <c r="E10" s="67">
         <v>115921.761</v>
       </c>
       <c r="F10" s="68">
         <v>11.61557004391757</v>
       </c>
       <c r="G10" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H10" s="67"/>
       <c r="I10" s="67">
-        <v>137910.152</v>
+        <v>138413.66</v>
       </c>
       <c r="J10" s="68">
-        <v>13.208196502563831</v>
+        <v>13.234451990850928</v>
       </c>
       <c r="K10" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="70">
-        <v>18.968303112648542</v>
+        <v>19.402654692245406</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="64"/>
       <c r="B11" s="65" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D11" s="67"/>
       <c r="E11" s="67">
         <v>138139.94899999999</v>
       </c>
       <c r="F11" s="68">
         <v>13.841872652993088</v>
       </c>
       <c r="G11" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H11" s="67"/>
       <c r="I11" s="67">
-        <v>140161.33100000001</v>
+        <v>140350.522</v>
       </c>
       <c r="J11" s="68">
-        <v>13.423800750425478</v>
+        <v>13.419645469239574</v>
       </c>
       <c r="K11" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="70">
-        <v>1.463285613345646</v>
+        <v>1.6002416505887112</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="64"/>
       <c r="B12" s="65" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="67"/>
       <c r="E12" s="67">
         <v>72969.676999999996</v>
       </c>
       <c r="F12" s="68">
         <v>7.3116935678327106</v>
       </c>
       <c r="G12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H12" s="71"/>
       <c r="I12" s="67">
-        <v>82173.948999999993</v>
+        <v>82479.551000000007</v>
       </c>
       <c r="J12" s="68">
-        <v>7.870121597601158</v>
+        <v>7.8863000800386374</v>
       </c>
       <c r="K12" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="70">
-        <v>12.6138313590178</v>
+        <v>13.032638201207893</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="64"/>
       <c r="B13" s="65" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="67"/>
       <c r="E13" s="67">
         <v>36419.451999999997</v>
       </c>
       <c r="F13" s="68">
         <v>3.6492949383946454</v>
       </c>
       <c r="G13" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H13" s="67"/>
       <c r="I13" s="67">
         <v>39542.379999999997</v>
       </c>
       <c r="J13" s="68">
-        <v>3.7871289215825819</v>
+        <v>3.7808532027401331</v>
       </c>
       <c r="K13" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="70">
         <v>8.5748901438714675</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="64"/>
       <c r="B14" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="67"/>
       <c r="E14" s="67">
         <v>60577.457000000002</v>
       </c>
       <c r="F14" s="68">
         <v>6.0699707181458775</v>
       </c>
       <c r="G14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H14" s="67"/>
       <c r="I14" s="67">
-        <v>56450.675000000003</v>
+        <v>56472.55</v>
       </c>
       <c r="J14" s="68">
-        <v>5.4065026924367938</v>
+        <v>5.399635063301762</v>
       </c>
       <c r="K14" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L14" s="70">
-        <v>-6.8124054794838935</v>
+        <v>-6.7762946866521636</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="64"/>
       <c r="B15" s="65" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="67"/>
       <c r="E15" s="67">
         <v>26513.776999999998</v>
       </c>
       <c r="F15" s="68">
         <v>2.6567283934921471</v>
       </c>
       <c r="G15" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H15" s="67"/>
       <c r="I15" s="67">
         <v>23555.473000000002</v>
       </c>
       <c r="J15" s="68">
-        <v>2.2560000955900388</v>
+        <v>2.2522616376178863</v>
       </c>
       <c r="K15" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L15" s="70">
         <v>-11.157610626354732</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="64"/>
       <c r="B16" s="65" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="67"/>
       <c r="E16" s="67">
         <v>17887.740000000002</v>
       </c>
       <c r="F16" s="68">
         <v>1.7923838898322646</v>
       </c>
       <c r="G16" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H16" s="67"/>
       <c r="I16" s="67">
-        <v>17634.89</v>
+        <v>17672.493999999999</v>
       </c>
       <c r="J16" s="68">
-        <v>1.6889626256165529</v>
+        <v>1.6897593301239275</v>
       </c>
       <c r="K16" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L16" s="70">
-        <v>-1.4135379874707601</v>
+        <v>-1.2033157905917842</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="64"/>
       <c r="B17" s="65" t="s">
         <v>81</v>
       </c>
       <c r="C17" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="67"/>
       <c r="E17" s="67">
         <v>5320.6059999999998</v>
       </c>
       <c r="F17" s="68">
         <v>0.53313434109311097</v>
       </c>
       <c r="G17" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H17" s="71"/>
       <c r="I17" s="67">
-        <v>6194.2669999999998</v>
+        <v>6172.2950000000001</v>
       </c>
       <c r="J17" s="68">
-        <v>0.59324926076034312</v>
+        <v>0.59016531931074745</v>
       </c>
       <c r="K17" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L17" s="70">
-        <v>16.420328812169142</v>
+        <v>16.007368333607118</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="64"/>
       <c r="B18" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="67"/>
       <c r="E18" s="67">
         <v>158748.67399999988</v>
       </c>
       <c r="F18" s="68">
         <v>15.906904159487661</v>
       </c>
       <c r="G18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H18" s="71"/>
       <c r="I18" s="67">
-        <v>150616.02599999995</v>
+        <v>151193.00800000003</v>
       </c>
       <c r="J18" s="68">
-        <v>14.425087921324767</v>
+        <v>14.456352109526911</v>
       </c>
       <c r="K18" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L18" s="70">
-        <v>-5.1229706649391815</v>
+        <v>-4.75951440073122</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="57">
         <v>44</v>
       </c>
       <c r="B19" s="72" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="60"/>
       <c r="E19" s="60">
         <v>547120.826</v>
       </c>
       <c r="F19" s="61">
         <v>100</v>
       </c>
       <c r="G19" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="60"/>
       <c r="I19" s="60">
-        <v>592395.84499999997</v>
+        <v>593144.23300000001</v>
       </c>
       <c r="J19" s="61">
         <v>100</v>
       </c>
       <c r="K19" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L19" s="63">
-        <v>8.2751408552669456</v>
+        <v>8.411927459694251</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="64"/>
       <c r="B20" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="67"/>
       <c r="E20" s="67">
         <v>162531.98300000001</v>
       </c>
       <c r="F20" s="68">
         <v>29.706780527488093</v>
       </c>
       <c r="G20" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H20" s="67"/>
       <c r="I20" s="67">
-        <v>184629.87400000001</v>
+        <v>184469.21599999999</v>
       </c>
       <c r="J20" s="68">
-        <v>31.166638921986369</v>
+        <v>31.100229208500114</v>
       </c>
       <c r="K20" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L20" s="70">
-        <v>13.596026204885472</v>
+        <v>13.497179198262769</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="64"/>
       <c r="B21" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="67"/>
       <c r="E21" s="67">
         <v>103645.41</v>
       </c>
       <c r="F21" s="68">
         <v>18.943788113084914</v>
       </c>
       <c r="G21" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H21" s="67"/>
       <c r="I21" s="67">
-        <v>99872.695999999996</v>
+        <v>99997.755999999994</v>
       </c>
       <c r="J21" s="68">
-        <v>16.859114871070712</v>
+        <v>16.858927464274949</v>
       </c>
       <c r="K21" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L21" s="70">
-        <v>-3.6400203347162283</v>
+        <v>-3.5193589373615377</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="64"/>
       <c r="B22" s="65" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="67"/>
       <c r="E22" s="67">
         <v>78695.032000000007</v>
       </c>
       <c r="F22" s="68">
         <v>14.383483183292316</v>
       </c>
       <c r="G22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H22" s="67"/>
       <c r="I22" s="67">
-        <v>98952.797000000006</v>
+        <v>99520.645000000004</v>
       </c>
       <c r="J22" s="68">
-        <v>16.703830358567085</v>
+        <v>16.778489861841074</v>
       </c>
       <c r="K22" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L22" s="70">
-        <v>25.742114190893268</v>
+        <v>26.463694684055781</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="64"/>
       <c r="B23" s="65" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="67"/>
       <c r="E23" s="67">
         <v>47487.788999999997</v>
       </c>
       <c r="F23" s="68">
         <v>8.6795798557300756</v>
       </c>
       <c r="G23" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H23" s="67"/>
       <c r="I23" s="67">
-        <v>48662.745000000003</v>
+        <v>48531.302000000003</v>
       </c>
       <c r="J23" s="68">
-        <v>8.2145655494933472</v>
+        <v>8.1820406066394309</v>
       </c>
       <c r="K23" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L23" s="70">
-        <v>2.4742276377617953</v>
+        <v>2.1974343762351336</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="64"/>
       <c r="B24" s="65" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="67"/>
       <c r="E24" s="67">
         <v>26356.064999999999</v>
       </c>
       <c r="F24" s="68">
         <v>4.8172293481659567</v>
       </c>
       <c r="G24" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H24" s="67"/>
       <c r="I24" s="67">
         <v>23480.669000000002</v>
       </c>
       <c r="J24" s="68">
-        <v>3.9636788809685193</v>
+        <v>3.9586777875660477</v>
       </c>
       <c r="K24" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L24" s="70">
         <v>-10.909807666660395</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="64"/>
       <c r="B25" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="67"/>
       <c r="E25" s="67">
         <v>128404.54699999996</v>
       </c>
       <c r="F25" s="68">
         <v>23.469138972238639</v>
       </c>
       <c r="G25" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H25" s="71"/>
       <c r="I25" s="67">
-        <v>136797.06399999995</v>
+        <v>137144.64500000002</v>
       </c>
       <c r="J25" s="68">
-        <v>23.092171417913971</v>
+        <v>23.121635071178382</v>
       </c>
       <c r="K25" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L25" s="70">
-        <v>6.5359967353804036</v>
+        <v>6.8066888628173423</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="73">
         <v>4403</v>
       </c>
       <c r="B26" s="74" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="75">
         <v>1188.0709999999999</v>
       </c>
       <c r="D26" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="77">
         <v>114385.19899999999</v>
       </c>
       <c r="F26" s="78">
         <v>100</v>
       </c>
       <c r="G26" s="75">
-        <v>1201.348</v>
+        <v>1203.0029999999999</v>
       </c>
       <c r="H26" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I26" s="77">
-        <v>126027.997</v>
+        <v>126182.03200000001</v>
       </c>
       <c r="J26" s="78">
         <v>100</v>
       </c>
       <c r="K26" s="79">
-        <v>1.1175258044342506</v>
+        <v>1.2568272434896581</v>
       </c>
       <c r="L26" s="80">
-        <v>10.17858787831458</v>
+        <v>10.313251280001721</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="73"/>
       <c r="B27" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="75">
         <v>1054.8240000000001</v>
       </c>
       <c r="D27" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="77">
         <v>104189.774</v>
       </c>
       <c r="F27" s="78">
         <v>91.086762020670179</v>
       </c>
       <c r="G27" s="75">
-        <v>1043.6579999999999</v>
+        <v>1043.9059999999999</v>
       </c>
       <c r="H27" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I27" s="77">
-        <v>114315.352</v>
+        <v>114342.66899999999</v>
       </c>
       <c r="J27" s="78">
-        <v>90.706315042045773</v>
+        <v>90.617235423820077</v>
       </c>
       <c r="K27" s="79">
-        <v>-1.0585652203590521</v>
+        <v>-1.0350541891348812</v>
       </c>
       <c r="L27" s="80">
-        <v>9.7183990436527807</v>
+        <v>9.7446175475915613</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="64"/>
       <c r="B28" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="66">
         <v>698.29399999999998</v>
       </c>
       <c r="D28" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="67">
         <v>63398.082000000002</v>
       </c>
       <c r="F28" s="68">
         <v>55.425074707436586</v>
       </c>
       <c r="G28" s="66">
         <v>791.98199999999997</v>
       </c>
       <c r="H28" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I28" s="67">
         <v>81073.337</v>
       </c>
       <c r="J28" s="68">
-        <v>64.329624313556295</v>
+        <v>64.251094799297576</v>
       </c>
       <c r="K28" s="83">
         <v>13.416698410698071</v>
       </c>
       <c r="L28" s="70">
         <v>27.879794533847253</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="64"/>
       <c r="B29" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="66">
         <v>103.116</v>
       </c>
       <c r="D29" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="67">
         <v>9994.6360000000004</v>
       </c>
       <c r="F29" s="68">
         <v>8.7377004082494985</v>
       </c>
       <c r="G29" s="66">
-        <v>62.274999999999999</v>
+        <v>62.523000000000003</v>
       </c>
       <c r="H29" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="67">
-        <v>8287.9670000000006</v>
+        <v>8315.2839999999997</v>
       </c>
       <c r="J29" s="68">
-        <v>6.5762903460252575</v>
+        <v>6.5899113116200247</v>
       </c>
       <c r="K29" s="83">
-        <v>-39.606850537259007</v>
+        <v>-39.366344699173744</v>
       </c>
       <c r="L29" s="70">
-        <v>-17.075849485664108</v>
+        <v>-16.802532878636107</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="64"/>
       <c r="B30" s="81" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="66">
         <v>176.303</v>
       </c>
       <c r="D30" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="67">
         <v>21726.819</v>
       </c>
       <c r="F30" s="68">
         <v>18.994432138025129</v>
       </c>
       <c r="G30" s="66">
         <v>159.59399999999999</v>
       </c>
       <c r="H30" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="67">
         <v>20093.839</v>
       </c>
       <c r="J30" s="68">
-        <v>15.943948549781364</v>
+        <v>15.924485191362269</v>
       </c>
       <c r="K30" s="83">
         <v>-9.4774337362381829</v>
       </c>
       <c r="L30" s="70">
         <v>-7.5159644861035542</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="64"/>
       <c r="B31" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="66">
         <v>12.775</v>
       </c>
       <c r="D31" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="67">
         <v>1484.6479999999999</v>
       </c>
       <c r="F31" s="68">
         <v>1.297937157061728</v>
       </c>
       <c r="G31" s="66">
         <v>5.9569999999999999</v>
       </c>
       <c r="H31" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="67">
         <v>1353.6880000000001</v>
       </c>
       <c r="J31" s="68">
-        <v>1.0741168884878809</v>
+        <v>1.0728056748998938</v>
       </c>
       <c r="K31" s="83">
         <v>-53.369863013698634</v>
       </c>
       <c r="L31" s="70">
         <v>-8.8209461097849324</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="64"/>
       <c r="B32" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="66">
         <v>49.215000000000003</v>
       </c>
       <c r="D32" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="67">
         <v>6395.951</v>
       </c>
       <c r="F32" s="68">
         <v>5.591589695096828</v>
       </c>
       <c r="G32" s="66">
         <v>21.898</v>
       </c>
       <c r="H32" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="67">
         <v>3244.5390000000002</v>
       </c>
       <c r="J32" s="68">
-        <v>2.5744589116972159</v>
+        <v>2.5713161759829641</v>
       </c>
       <c r="K32" s="83">
         <v>-55.505435334755674</v>
       </c>
       <c r="L32" s="70">
         <v>-49.271984729088757</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="64"/>
       <c r="B33" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C33" s="66">
         <v>15.121000000000095</v>
       </c>
       <c r="D33" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="67">
         <v>1189.6379999999917</v>
       </c>
       <c r="F33" s="68">
         <v>1.0400279148004032</v>
       </c>
       <c r="G33" s="66">
         <v>1.9519999999999982</v>
       </c>
       <c r="H33" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I33" s="67">
-        <v>261.98199999998906</v>
+        <v>261.98200000000361</v>
       </c>
       <c r="J33" s="68">
-        <v>0.20787603249775446</v>
+        <v>0.20762227065736555</v>
       </c>
       <c r="K33" s="83">
         <v>-87.090800872958226</v>
       </c>
       <c r="L33" s="70">
-        <v>-77.978006754996827</v>
+        <v>-77.978006754995604</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="73"/>
       <c r="B34" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="75">
         <v>133.24700000000001</v>
       </c>
       <c r="D34" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="77">
         <v>10195.424999999999</v>
       </c>
       <c r="F34" s="78">
         <v>8.9132379793298249</v>
       </c>
       <c r="G34" s="75">
-        <v>157.69</v>
+        <v>159.09700000000001</v>
       </c>
       <c r="H34" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I34" s="77">
-        <v>11712.645</v>
+        <v>11839.362999999999</v>
       </c>
       <c r="J34" s="78">
-        <v>9.2936849579542233</v>
+        <v>9.3827645761799108</v>
       </c>
       <c r="K34" s="79">
-        <v>18.344127822765227</v>
+        <v>19.400061539847044</v>
       </c>
       <c r="L34" s="80">
-        <v>14.881380619248352</v>
+        <v>16.124271425663963</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="64"/>
       <c r="B35" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="66">
         <v>108.258</v>
       </c>
       <c r="D35" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="67">
         <v>7752.2920000000004</v>
       </c>
       <c r="F35" s="68">
         <v>6.7773558710161446</v>
       </c>
       <c r="G35" s="66">
         <v>131.77699999999999</v>
       </c>
       <c r="H35" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I35" s="67">
         <v>8315.8799999999992</v>
       </c>
       <c r="J35" s="68">
-        <v>6.5984385993217041</v>
+        <v>6.590383645113592</v>
       </c>
       <c r="K35" s="83">
         <v>21.724953352177199</v>
       </c>
       <c r="L35" s="70">
         <v>7.2699531957774397</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="64"/>
       <c r="B36" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C36" s="66">
         <v>23.109000000000002</v>
       </c>
       <c r="D36" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="67">
         <v>1970.087</v>
       </c>
       <c r="F36" s="68">
         <v>1.7223268545434798</v>
       </c>
       <c r="G36" s="66">
-        <v>6.4249999999999998</v>
+        <v>7.8319999999999999</v>
       </c>
       <c r="H36" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I36" s="67">
-        <v>759.45899999999995</v>
+        <v>886.17700000000002</v>
       </c>
       <c r="J36" s="68">
-        <v>0.60261133881227991</v>
+        <v>0.70230046699517401</v>
       </c>
       <c r="K36" s="83">
-        <v>-72.196979531784152</v>
+        <v>-66.10844259812194</v>
       </c>
       <c r="L36" s="70">
-        <v>-61.450484166435295</v>
+        <v>-55.018382436917754</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="64"/>
       <c r="B37" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="66">
         <v>1.079</v>
       </c>
       <c r="D37" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E37" s="67">
         <v>213.559</v>
       </c>
       <c r="F37" s="68">
         <v>0.18670160288832474</v>
       </c>
       <c r="G37" s="66">
         <v>16.334</v>
       </c>
       <c r="H37" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I37" s="67">
         <v>1809.4069999999999</v>
       </c>
       <c r="J37" s="68">
-        <v>1.4357182872627896</v>
+        <v>1.4339656536835608</v>
       </c>
       <c r="K37" s="67">
         <v>1413.8090824837811</v>
       </c>
       <c r="L37" s="68">
         <v>747.2632855557481</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="64"/>
       <c r="B38" s="81" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="66">
         <v>8.6999999999999994E-2</v>
       </c>
       <c r="D38" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E38" s="67">
         <v>45.491</v>
       </c>
       <c r="F38" s="68">
         <v>3.9770005558149177E-2</v>
       </c>
       <c r="G38" s="66">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="H38" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I38" s="67">
         <v>12.218</v>
       </c>
       <c r="J38" s="68">
-        <v>9.6946712562606223E-3</v>
+        <v>9.6828366181327622E-3</v>
       </c>
       <c r="K38" s="67">
         <v>-93.103448275862064</v>
       </c>
       <c r="L38" s="68">
         <v>-73.141940163988465</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="64"/>
       <c r="B39" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="66">
         <v>2.7E-2</v>
       </c>
       <c r="D39" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E39" s="67">
         <v>3.859</v>
       </c>
       <c r="F39" s="68">
         <v>3.3736882339121515E-3</v>
       </c>
       <c r="G39" s="66">
         <v>0.08</v>
       </c>
       <c r="H39" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I39" s="67">
         <v>101.774</v>
       </c>
       <c r="J39" s="68">
-        <v>8.075507222415032E-2</v>
+        <v>8.0656491567674238E-2</v>
       </c>
       <c r="K39" s="67">
         <v>196.29629629629633</v>
       </c>
       <c r="L39" s="68">
         <v>2537.3153666753046</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="64"/>
       <c r="B40" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="66">
         <v>0.68700000000004025</v>
       </c>
       <c r="D40" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E40" s="67">
         <v>210.13699999999881</v>
       </c>
       <c r="F40" s="68">
         <v>0.18370995708981439</v>
       </c>
       <c r="G40" s="66">
-        <v>3.0679999999999836</v>
+        <v>3.0680000000000121</v>
       </c>
       <c r="H40" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="67">
         <v>713.90700000000106</v>
       </c>
       <c r="J40" s="68">
-        <v>0.56646698907703896</v>
+        <v>0.56577548220177742</v>
       </c>
       <c r="K40" s="83">
-        <v>346.57933042209663</v>
+        <v>346.57933042210078</v>
       </c>
       <c r="L40" s="70">
         <v>239.7340782441955</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="73">
         <v>4407</v>
       </c>
       <c r="B41" s="74" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="75">
         <v>460.82900000000001</v>
       </c>
       <c r="D41" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E41" s="77">
         <v>115665.893</v>
       </c>
       <c r="F41" s="78">
         <v>100</v>
       </c>
       <c r="G41" s="75">
-        <v>570.72900000000004</v>
+        <v>575.12300000000005</v>
       </c>
       <c r="H41" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I41" s="77">
-        <v>150586.51</v>
+        <v>151780.41699999999</v>
       </c>
       <c r="J41" s="78">
         <v>100</v>
       </c>
       <c r="K41" s="79">
-        <v>23.848325517708311</v>
+        <v>24.801824537952264</v>
       </c>
       <c r="L41" s="80">
-        <v>30.190937098458242</v>
+        <v>31.223140256220557</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="73"/>
       <c r="B42" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="75">
         <v>439.15100000000001</v>
       </c>
       <c r="D42" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E42" s="77">
         <v>105873.792</v>
       </c>
       <c r="F42" s="78">
         <v>91.534150002196412</v>
       </c>
       <c r="G42" s="75">
-        <v>549.77800000000002</v>
+        <v>554.17200000000003</v>
       </c>
       <c r="H42" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I42" s="77">
-        <v>141755.94</v>
+        <v>142949.84700000001</v>
       </c>
       <c r="J42" s="78">
-        <v>94.135882423996676</v>
+        <v>94.182009659388413</v>
       </c>
       <c r="K42" s="79">
-        <v>25.191107386753075</v>
+        <v>26.191674389902335</v>
       </c>
       <c r="L42" s="80">
-        <v>33.891435568870534</v>
+        <v>35.019105578083014</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="64"/>
       <c r="B43" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C43" s="66">
         <v>121.381</v>
       </c>
       <c r="D43" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="67">
         <v>28821.984</v>
       </c>
       <c r="F43" s="68">
         <v>24.918308459348513</v>
       </c>
       <c r="G43" s="66">
-        <v>120.361</v>
+        <v>120.974</v>
       </c>
       <c r="H43" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I43" s="67">
-        <v>30503.059000000001</v>
+        <v>30637.504000000001</v>
       </c>
       <c r="J43" s="68">
-        <v>20.256169692756675</v>
+        <v>20.185412983810686</v>
       </c>
       <c r="K43" s="83">
-        <v>-0.84032921132631622</v>
+        <v>-0.33530783236255796</v>
       </c>
       <c r="L43" s="70">
-        <v>5.8326137437311765</v>
+        <v>6.2990805907046514</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="64"/>
       <c r="B44" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C44" s="66">
         <v>173.25</v>
       </c>
       <c r="D44" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E44" s="67">
         <v>42851.775000000001</v>
       </c>
       <c r="F44" s="68">
         <v>37.047891896706318</v>
       </c>
       <c r="G44" s="66">
-        <v>244.346</v>
+        <v>248.00200000000001</v>
       </c>
       <c r="H44" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I44" s="67">
-        <v>65043.313999999998</v>
+        <v>66091.025999999998</v>
       </c>
       <c r="J44" s="68">
-        <v>43.193320570348561</v>
+        <v>43.543842681628682</v>
       </c>
       <c r="K44" s="83">
-        <v>41.036652236652237</v>
+        <v>43.146897546897549</v>
       </c>
       <c r="L44" s="70">
-        <v>51.786743956347195</v>
+        <v>54.231711521868107</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="64"/>
       <c r="B45" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C45" s="66">
         <v>80.751000000000005</v>
       </c>
       <c r="D45" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E45" s="67">
         <v>19459.213</v>
       </c>
       <c r="F45" s="68">
         <v>16.823639618638488</v>
       </c>
       <c r="G45" s="66">
         <v>107.973</v>
       </c>
       <c r="H45" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I45" s="67">
         <v>26198.019</v>
       </c>
       <c r="J45" s="68">
-        <v>17.397321313841456</v>
+        <v>17.260473727648279</v>
       </c>
       <c r="K45" s="83">
         <v>33.711037634208857</v>
       </c>
       <c r="L45" s="70">
         <v>34.630413881589149</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="64"/>
       <c r="B46" s="81" t="s">
         <v>74</v>
       </c>
       <c r="C46" s="66">
         <v>35.095999999999997</v>
       </c>
       <c r="D46" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E46" s="67">
         <v>7609.0780000000004</v>
       </c>
       <c r="F46" s="68">
         <v>6.5784976043024201</v>
       </c>
       <c r="G46" s="66">
         <v>30.382000000000001</v>
       </c>
       <c r="H46" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I46" s="67">
         <v>7551.3940000000002</v>
       </c>
       <c r="J46" s="68">
-        <v>5.0146550311844003</v>
+        <v>4.9752096807060431</v>
       </c>
       <c r="K46" s="83">
         <v>-13.431730111693627</v>
       </c>
       <c r="L46" s="70">
         <v>-0.75809447609815794</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="64"/>
       <c r="B47" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C47" s="66">
         <v>20.268000000000001</v>
       </c>
       <c r="D47" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E47" s="67">
         <v>4463.3109999999997</v>
       </c>
       <c r="F47" s="68">
         <v>3.8587961275671812</v>
       </c>
       <c r="G47" s="66">
-        <v>26.507000000000001</v>
+        <v>26.632000000000001</v>
       </c>
       <c r="H47" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I47" s="67">
-        <v>6045.7489999999998</v>
+        <v>6057.4989999999998</v>
       </c>
       <c r="J47" s="68">
-        <v>4.0148011930152308</v>
+        <v>3.9909621542283675</v>
       </c>
       <c r="K47" s="83">
-        <v>30.782514308269192</v>
+        <v>31.39925004933886</v>
       </c>
       <c r="L47" s="70">
-        <v>35.454352161433519</v>
+        <v>35.717609640018367</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="64"/>
       <c r="B48" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C48" s="66">
         <v>8.4050000000000296</v>
       </c>
       <c r="D48" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E48" s="67">
         <v>2668.4309999999969</v>
       </c>
       <c r="F48" s="68">
         <v>2.3070162956334905</v>
       </c>
       <c r="G48" s="66">
         <v>20.20900000000006</v>
       </c>
       <c r="H48" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I48" s="67">
         <v>6414.4049999999988</v>
       </c>
       <c r="J48" s="68">
-        <v>4.2596146228503455</v>
+        <v>4.2261084313663462</v>
       </c>
       <c r="K48" s="83">
         <v>140.44021415823903</v>
       </c>
       <c r="L48" s="70">
         <v>140.38114532472477</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="73"/>
       <c r="B49" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C49" s="75">
         <v>21.678000000000001</v>
       </c>
       <c r="D49" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E49" s="77">
         <v>9792.1010000000006</v>
       </c>
       <c r="F49" s="78">
         <v>8.4658499978035895</v>
       </c>
       <c r="G49" s="75">
         <v>20.951000000000001</v>
       </c>
       <c r="H49" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I49" s="77">
         <v>8830.57</v>
       </c>
       <c r="J49" s="78">
-        <v>5.8641175760033217</v>
+        <v>5.8179903406115958</v>
       </c>
       <c r="K49" s="79">
         <v>-3.3536304087092921</v>
       </c>
       <c r="L49" s="80">
         <v>-9.8194554978548609</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="64"/>
       <c r="B50" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C50" s="66">
         <v>2.8380000000000001</v>
       </c>
       <c r="D50" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E50" s="67">
         <v>1308.4580000000001</v>
       </c>
       <c r="F50" s="68">
         <v>1.1312392668770563</v>
       </c>
       <c r="G50" s="66">
         <v>1.149</v>
       </c>
       <c r="H50" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I50" s="67">
         <v>868.35500000000002</v>
       </c>
       <c r="J50" s="68">
-        <v>0.57664859886851749</v>
+        <v>0.57211267248000774</v>
       </c>
       <c r="K50" s="83">
         <v>-59.513742071881602</v>
       </c>
       <c r="L50" s="70">
         <v>-33.635240871315702</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="64"/>
       <c r="B51" s="81" t="s">
         <v>74</v>
       </c>
       <c r="C51" s="66">
         <v>5.734</v>
       </c>
       <c r="D51" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E51" s="67">
         <v>3633.4659999999999</v>
       </c>
       <c r="F51" s="68">
         <v>3.141346083758676</v>
       </c>
       <c r="G51" s="66">
         <v>3.4129999999999998</v>
       </c>
       <c r="H51" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I51" s="67">
         <v>2398.0610000000001</v>
       </c>
       <c r="J51" s="68">
-        <v>1.592480627912819</v>
+        <v>1.5799541517928499</v>
       </c>
       <c r="K51" s="83">
         <v>-40.477851412626443</v>
       </c>
       <c r="L51" s="70">
         <v>-34.000730982483383</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="64"/>
       <c r="B52" s="81" t="s">
         <v>78</v>
       </c>
       <c r="C52" s="66">
         <v>7.0640000000000001</v>
       </c>
       <c r="D52" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E52" s="67">
         <v>533.05999999999995</v>
       </c>
       <c r="F52" s="68">
         <v>0.4608618722201886</v>
       </c>
       <c r="G52" s="66">
         <v>8.6539999999999999</v>
       </c>
       <c r="H52" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I52" s="67">
         <v>727.62900000000002</v>
       </c>
       <c r="J52" s="68">
-        <v>0.48319666881183448</v>
+        <v>0.47939583668425423</v>
       </c>
       <c r="K52" s="83">
         <v>22.508493771234424</v>
       </c>
       <c r="L52" s="70">
         <v>36.500393951900364</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="64"/>
       <c r="B53" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C53" s="66">
         <v>1.256</v>
       </c>
       <c r="D53" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E53" s="67">
         <v>951.58299999999997</v>
       </c>
       <c r="F53" s="68">
         <v>0.82269973915301042</v>
       </c>
       <c r="G53" s="66">
         <v>1.9870000000000001</v>
       </c>
       <c r="H53" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I53" s="67">
         <v>910.74099999999999</v>
       </c>
       <c r="J53" s="68">
-        <v>0.60479587447773375</v>
+        <v>0.60003854120390243</v>
       </c>
       <c r="K53" s="83">
         <v>58.200636942675168</v>
       </c>
       <c r="L53" s="70">
         <v>-4.2920060572750867</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="64"/>
       <c r="B54" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="66">
         <v>0.159</v>
       </c>
       <c r="D54" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E54" s="67">
         <v>203.298</v>
       </c>
       <c r="F54" s="68">
         <v>0.17576313529174936</v>
       </c>
       <c r="G54" s="66">
         <v>5.7000000000000002E-2</v>
       </c>
       <c r="H54" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I54" s="67">
         <v>182.386</v>
       </c>
       <c r="J54" s="68">
-        <v>0.12111709076729382</v>
+        <v>0.12016438194395</v>
       </c>
       <c r="K54" s="83">
         <v>-64.150943396226424</v>
       </c>
       <c r="L54" s="70">
         <v>-10.28637763283456</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="64"/>
       <c r="B55" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="66">
         <v>4.6270000000000024</v>
       </c>
       <c r="D55" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E55" s="67">
         <v>3162.2360000000008</v>
       </c>
       <c r="F55" s="68">
         <v>2.733939900502909</v>
       </c>
       <c r="G55" s="66">
         <v>5.6910000000000007</v>
       </c>
       <c r="H55" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I55" s="67">
         <v>3743.3979999999992</v>
       </c>
       <c r="J55" s="68">
-        <v>2.4858787151651232</v>
+        <v>2.4663247565066313</v>
       </c>
       <c r="K55" s="83">
         <v>22.995461422087697</v>
       </c>
       <c r="L55" s="70">
         <v>18.378198211645124</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="73">
         <v>4412</v>
       </c>
       <c r="B56" s="74" t="s">
         <v>29</v>
       </c>
       <c r="C56" s="75">
         <v>37.646000000000001</v>
       </c>
       <c r="D56" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E56" s="77">
         <v>28873.792000000001</v>
       </c>
       <c r="F56" s="78">
@@ -9045,252 +9050,252 @@
         <v>25.909479152657354</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="57" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="72" t="s">
         <v>42</v>
       </c>
       <c r="C63" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D63" s="60"/>
       <c r="E63" s="60">
         <v>88553.481</v>
       </c>
       <c r="F63" s="61">
         <v>100</v>
       </c>
       <c r="G63" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H63" s="60"/>
       <c r="I63" s="60">
-        <v>93472.877999999997</v>
+        <v>94314.159</v>
       </c>
       <c r="J63" s="61">
         <v>100</v>
       </c>
       <c r="K63" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L63" s="63">
-        <v>5.5552835918443417</v>
+        <v>6.505309486365646</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="64"/>
       <c r="B64" s="65" t="s">
         <v>61</v>
       </c>
       <c r="C64" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D64" s="67"/>
       <c r="E64" s="67">
         <v>27374.833999999999</v>
       </c>
       <c r="F64" s="68">
         <v>30.91333473384293</v>
       </c>
       <c r="G64" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H64" s="67"/>
       <c r="I64" s="67">
-        <v>29432.424999999999</v>
+        <v>29491.172999999999</v>
       </c>
       <c r="J64" s="68">
-        <v>31.487663191455386</v>
+        <v>31.269083362128054</v>
       </c>
       <c r="K64" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L64" s="70">
-        <v>7.5163597339074295</v>
+        <v>7.7309656014717758</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="64"/>
       <c r="B65" s="65" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D65" s="67"/>
       <c r="E65" s="67">
         <v>8332.4419999999991</v>
       </c>
       <c r="F65" s="68">
         <v>9.4095024903651154</v>
       </c>
       <c r="G65" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H65" s="67"/>
       <c r="I65" s="67">
-        <v>10021.815000000001</v>
+        <v>10083.692999999999</v>
       </c>
       <c r="J65" s="68">
-        <v>10.721628791615895</v>
+        <v>10.691600399045067</v>
       </c>
       <c r="K65" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L65" s="70">
-        <v>20.274644575983867</v>
+        <v>21.017260006130261</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="64"/>
       <c r="B66" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C66" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D66" s="67"/>
       <c r="E66" s="67">
         <v>14870.833000000001</v>
       </c>
       <c r="F66" s="68">
         <v>16.793053002625612</v>
       </c>
       <c r="G66" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H66" s="67"/>
       <c r="I66" s="67">
-        <v>13491.188</v>
+        <v>13639.664000000001</v>
       </c>
       <c r="J66" s="68">
-        <v>14.433264802224235</v>
+        <v>14.461947330728997</v>
       </c>
       <c r="K66" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L66" s="70">
-        <v>-9.2775233236766255</v>
+        <v>-8.2790856436892248</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="92"/>
       <c r="B67" s="65" t="s">
         <v>65</v>
       </c>
       <c r="C67" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D67" s="67"/>
       <c r="E67" s="67">
         <v>8424.9580000000005</v>
       </c>
       <c r="F67" s="68">
         <v>9.5139772088688428</v>
       </c>
       <c r="G67" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H67" s="67"/>
       <c r="I67" s="67">
         <v>8108.5770000000002</v>
       </c>
       <c r="J67" s="68">
-        <v>8.6747912052092815</v>
+        <v>8.5974121870715088</v>
       </c>
       <c r="K67" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L67" s="70">
         <v>-3.7552828156532088</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="92"/>
       <c r="B68" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C68" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D68" s="67"/>
       <c r="E68" s="67">
         <v>3427.011</v>
       </c>
       <c r="F68" s="68">
         <v>3.8699901588284256</v>
       </c>
       <c r="G68" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H68" s="67"/>
       <c r="I68" s="67">
-        <v>4101.2089999999998</v>
+        <v>4102.1109999999999</v>
       </c>
       <c r="J68" s="68">
-        <v>4.3875925164088772</v>
+        <v>4.3494116297002661</v>
       </c>
       <c r="K68" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L68" s="70">
-        <v>19.673062035692325</v>
+        <v>19.699382348057824</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="93"/>
       <c r="B69" s="94" t="s">
         <v>62</v>
       </c>
       <c r="C69" s="95" t="s">
         <v>75</v>
       </c>
       <c r="D69" s="96"/>
       <c r="E69" s="96">
         <v>26123.403000000006</v>
       </c>
       <c r="F69" s="97">
         <v>29.500142405469084</v>
       </c>
       <c r="G69" s="95" t="s">
         <v>75</v>
       </c>
       <c r="H69" s="96"/>
       <c r="I69" s="96">
-        <v>28317.663999999997</v>
+        <v>28888.941000000006</v>
       </c>
       <c r="J69" s="97">
-        <v>30.295059493086328</v>
+        <v>30.630545091326113</v>
       </c>
       <c r="K69" s="98" t="s">
         <v>75</v>
       </c>
       <c r="L69" s="99">
-        <v>8.3995986280960047</v>
+        <v>10.586438527936041</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="100" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="54" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>