--- v0 (2026-03-27)
+++ v1 (2026-04-17)
@@ -1,90 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://zmgovlv-my.sharepoint.com/personal/anita_krampe_zm_gov_lv/Documents/Desktop/Gatavie/Latviski/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="131" documentId="8_{2977A0B3-CAE8-41B6-924B-5CB406B28488}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{37A321F6-DD6C-4E6B-B75B-482CBE7C3AF7}"/>
+  <xr:revisionPtr revIDLastSave="143" documentId="8_{2977A0B3-CAE8-41B6-924B-5CB406B28488}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E686791A-3D3F-446D-AEE3-3D1B8C983C95}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{289D5B98-3B27-4186-982A-C7CB6AF0D9B2}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{289D5B98-3B27-4186-982A-C7CB6AF0D9B2}"/>
   </bookViews>
   <sheets>
     <sheet name="Eksports" sheetId="1" r:id="rId1"/>
     <sheet name="Eksports_valstis" sheetId="2" r:id="rId2"/>
     <sheet name="Imports" sheetId="4" r:id="rId3"/>
     <sheet name="Imports_valstis" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="781" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="773" uniqueCount="88">
   <si>
     <r>
       <t xml:space="preserve">Meža nozares produkcijas </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color indexed="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>eksports</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> no Latvijas</t>
     </r>
   </si>
   <si>
@@ -372,69 +371,66 @@
   <si>
     <t>Ukraina</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>(t)</t>
   </si>
   <si>
     <t>(m3)</t>
   </si>
   <si>
     <t>Beļģija</t>
   </si>
   <si>
     <t>Brazīlija</t>
   </si>
   <si>
     <t xml:space="preserve">    Malka apaļkoku, pagaļu, zaru, žagaru saišķu vai tml. veidā</t>
   </si>
   <si>
     <t>Ungārija</t>
   </si>
   <si>
-    <t>2025.gada janvāris</t>
-[...7 lines deleted...]
-  <si>
     <t>2026/2025</t>
   </si>
   <si>
     <t>Enerģetiskā  koksne:</t>
   </si>
   <si>
     <t>Enerģētiskā koksne:</t>
   </si>
   <si>
     <t>ASV</t>
+  </si>
+  <si>
+    <t>2025.gada janvāris- februāris</t>
+  </si>
+  <si>
+    <t>2026.gada janvāris- februāris</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="Times New Roman Baltic"/>
       <family val="1"/>
@@ -1107,55 +1103,51 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal_4407_val" xfId="1" xr:uid="{72B5051F-23FE-4038-93E4-AF4977188083}"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013–2022 dizains">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1477,1497 +1469,1497 @@
     <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="103" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="104"/>
       <c r="C2" s="104"/>
       <c r="D2" s="104"/>
       <c r="E2" s="104"/>
       <c r="F2" s="104"/>
       <c r="G2" s="104"/>
       <c r="H2" s="104"/>
       <c r="I2" s="104"/>
       <c r="J2" s="104"/>
       <c r="K2" s="104"/>
       <c r="L2" s="105"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="106" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="D3" s="107"/>
       <c r="E3" s="107"/>
       <c r="F3" s="107"/>
       <c r="G3" s="106" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="H3" s="107"/>
       <c r="I3" s="107"/>
       <c r="J3" s="108"/>
       <c r="K3" s="109" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L3" s="110"/>
       <c r="M3" s="5"/>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="6"/>
       <c r="B4" s="7"/>
       <c r="C4" s="111" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="112"/>
       <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="111" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="112"/>
       <c r="I4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="12">
         <v>3605</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="15"/>
       <c r="E5" s="15">
-        <v>0.621</v>
+        <v>2.0720000000000001</v>
       </c>
       <c r="F5" s="16">
-        <v>2.1039885463335786E-4</v>
+        <v>3.5704284563602899E-4</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>75</v>
       </c>
       <c r="H5" s="15"/>
       <c r="I5" s="15">
-        <v>0.35</v>
+        <v>1.333</v>
       </c>
       <c r="J5" s="16">
-        <v>1.2424583179462267E-4</v>
+        <v>2.4624586585657624E-4</v>
       </c>
       <c r="K5" s="16" t="s">
         <v>75</v>
       </c>
       <c r="L5" s="16">
-        <v>-43.639291465378427</v>
+        <v>-35.666023166023173</v>
       </c>
       <c r="M5" s="17"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="12">
         <v>44</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="19"/>
       <c r="E6" s="19">
-        <v>263158.29300000001</v>
+        <v>514393.46299999999</v>
       </c>
       <c r="F6" s="20">
-        <v>89.159747881593546</v>
+        <v>88.639240253905086</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="19">
-        <v>255535.731</v>
+        <v>485847.72399999999</v>
       </c>
       <c r="J6" s="20">
-        <v>90.712141289548413</v>
+        <v>89.750932836329241</v>
       </c>
       <c r="K6" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L6" s="20">
-        <v>-2.8965691763322106</v>
+        <v>-5.5493976990916778</v>
       </c>
       <c r="M6" s="17"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="21">
         <v>4401</v>
       </c>
       <c r="B7" s="22" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="C7" s="23">
-        <v>442.683492</v>
+        <v>932.56974300000002</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>76</v>
       </c>
       <c r="E7" s="25">
-        <v>51554.148000000001</v>
+        <v>111063.65399999999</v>
       </c>
       <c r="F7" s="26">
-        <v>17.466881949756225</v>
+        <v>19.138264030354883</v>
       </c>
       <c r="G7" s="23">
-        <v>556.96161099999995</v>
+        <v>950.87636899999995</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>76</v>
       </c>
       <c r="I7" s="25">
-        <v>69979.436000000002</v>
+        <v>124119.7</v>
       </c>
       <c r="J7" s="26">
-        <v>24.841866383824463</v>
+        <v>22.928704423374707</v>
       </c>
       <c r="K7" s="26">
-        <v>25.814858937635726</v>
+        <v>1.9630302331179037</v>
       </c>
       <c r="L7" s="26">
-        <v>35.739680927323249</v>
+        <v>11.755462322534429</v>
       </c>
       <c r="M7" s="17"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="27">
         <v>44011</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>80</v>
       </c>
       <c r="C8" s="29">
-        <v>38.572308</v>
+        <v>75.034246999999993</v>
       </c>
       <c r="D8" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E8" s="31">
-        <v>11666.453</v>
+        <v>19620.392</v>
       </c>
       <c r="F8" s="32">
-        <v>3.9526704490078926</v>
+        <v>3.3809462317443892</v>
       </c>
       <c r="G8" s="29">
-        <v>35.812359000000001</v>
+        <v>59.916544000000002</v>
       </c>
       <c r="H8" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I8" s="31">
-        <v>10527.637000000001</v>
+        <v>17356.506000000001</v>
       </c>
       <c r="J8" s="32">
-        <v>3.7371857597052744</v>
+        <v>3.2062774555250266</v>
       </c>
       <c r="K8" s="32">
-        <v>-7.1552601934009212</v>
+        <v>-20.147737339191256</v>
       </c>
       <c r="L8" s="32">
-        <v>-9.7614587741449679</v>
+        <v>-11.538434094486993</v>
       </c>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="27">
         <v>44012</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="29">
-        <v>288.96724899999998</v>
+        <v>576.67389900000001</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E9" s="31">
-        <v>19823.810000000001</v>
+        <v>39004.995999999999</v>
       </c>
       <c r="F9" s="32">
-        <v>6.7164362616252911</v>
+        <v>6.7212619526360635</v>
       </c>
       <c r="G9" s="29">
-        <v>261.31648200000001</v>
+        <v>440.07364999999999</v>
       </c>
       <c r="H9" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I9" s="31">
-        <v>13976.074000000001</v>
+        <v>25149.686000000002</v>
       </c>
       <c r="J9" s="32">
-        <v>4.9613398267234263</v>
+        <v>4.6459161328514726</v>
       </c>
       <c r="K9" s="32">
-        <v>-9.5688238358112265</v>
+        <v>-23.687607369932312</v>
       </c>
       <c r="L9" s="32">
-        <v>-29.498547453794199</v>
+        <v>-35.521885452827625</v>
       </c>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="27">
         <v>440131</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="29">
-        <v>83.851243999999994</v>
+        <v>232.42041800000001</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E10" s="31">
-        <v>15812.491</v>
+        <v>45179.550999999999</v>
       </c>
       <c r="F10" s="32">
-        <v>5.3573751937202552</v>
+        <v>7.7852487710415508</v>
       </c>
       <c r="G10" s="29">
-        <v>222.85240899999999</v>
+        <v>393.26643200000001</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I10" s="31">
-        <v>41745.353999999999</v>
+        <v>74143.653000000006</v>
       </c>
       <c r="J10" s="32">
-        <v>14.819103517974224</v>
+        <v>13.69660017310918</v>
       </c>
       <c r="K10" s="32">
-        <v>165.77114228621346</v>
+        <v>69.204769264290718</v>
       </c>
       <c r="L10" s="32">
-        <v>164.00238899740717</v>
+        <v>64.108875274125694</v>
       </c>
       <c r="M10" s="17"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="29">
-        <v>31.292691000000001</v>
+        <v>48.441178999999998</v>
       </c>
       <c r="D11" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="31">
-        <v>4251.3940000000002</v>
+        <v>7258.7150000000001</v>
       </c>
       <c r="F11" s="32">
-        <v>1.4404000454027854</v>
+        <v>1.2508070749328799</v>
       </c>
       <c r="G11" s="29">
-        <v>36.980361000000002</v>
+        <v>57.619743</v>
       </c>
       <c r="H11" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="31">
-        <v>3730.3710000000001</v>
+        <v>7469.8549999999996</v>
       </c>
       <c r="J11" s="32">
-        <v>1.3242372794215382</v>
+        <v>1.3799106618890287</v>
       </c>
       <c r="K11" s="32">
-        <v>18.175713939079259</v>
+        <v>18.947854262589278</v>
       </c>
       <c r="L11" s="32">
-        <v>-12.255344952737858</v>
+        <v>2.9087793087343892</v>
       </c>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="21">
         <v>4402</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="23">
-        <v>0.498554</v>
+        <v>1.07538</v>
       </c>
       <c r="D12" s="33" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="25">
-        <v>404.37799999999999</v>
+        <v>944.61500000000001</v>
       </c>
       <c r="F12" s="26">
-        <v>0.13700590666494036</v>
+        <v>0.16277414460930378</v>
       </c>
       <c r="G12" s="23">
-        <v>0.52837199999999995</v>
+        <v>1.350122</v>
       </c>
       <c r="H12" s="33" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="25">
-        <v>428.86099999999999</v>
+        <v>1127.8399999999999</v>
       </c>
       <c r="J12" s="26">
-        <v>0.15224054762649619</v>
+        <v>0.20834653964567212</v>
       </c>
       <c r="K12" s="26">
-        <v>5.980896753410855</v>
+        <v>25.548364299131478</v>
       </c>
       <c r="L12" s="26">
-        <v>6.0544836761643825</v>
+        <v>19.396791285338459</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="21">
         <v>4403</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="23">
-        <v>309.137</v>
+        <v>638.47500000000002</v>
       </c>
       <c r="D13" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E13" s="25">
-        <v>26704.581999999999</v>
+        <v>55158.527999999998</v>
       </c>
       <c r="F13" s="26">
-        <v>9.0476867411635808</v>
+        <v>9.5048058871691978</v>
       </c>
       <c r="G13" s="23">
-        <v>246.756</v>
+        <v>436.34300000000002</v>
       </c>
       <c r="H13" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="25">
-        <v>21347.396000000001</v>
+        <v>39625.033000000003</v>
       </c>
       <c r="J13" s="26">
-        <v>7.5780713504834312</v>
+        <v>7.3199554093626462</v>
       </c>
       <c r="K13" s="26">
-        <v>-20.179079178487207</v>
+        <v>-31.658561415873759</v>
       </c>
       <c r="L13" s="26">
-        <v>-20.060924376198805</v>
+        <v>-28.16154738574604</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="27"/>
       <c r="B14" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="29">
-        <v>61.439</v>
+        <v>161.554</v>
       </c>
       <c r="D14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="31">
-        <v>6974.4579999999996</v>
+        <v>17187.888999999999</v>
       </c>
       <c r="F14" s="32">
-        <v>2.3629919080329462</v>
+        <v>2.9617822389170847</v>
       </c>
       <c r="G14" s="29">
-        <v>74.619</v>
+        <v>138.05500000000001</v>
       </c>
       <c r="H14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="31">
-        <v>8761.8729999999996</v>
+        <v>16719.731</v>
       </c>
       <c r="J14" s="32">
-        <v>3.1103605684681308</v>
+        <v>3.0886456391478165</v>
       </c>
       <c r="K14" s="32">
-        <v>21.452172073113168</v>
+        <v>-14.545600851727592</v>
       </c>
       <c r="L14" s="32">
-        <v>25.628012958139546</v>
+        <v>-2.7237667173670919</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="27"/>
       <c r="B15" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="29">
-        <v>31.004000000000001</v>
+        <v>87.516999999999996</v>
       </c>
       <c r="D15" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E15" s="31">
-        <v>3417.2</v>
+        <v>9067.9940000000006</v>
       </c>
       <c r="F15" s="32">
-        <v>1.1577696715831085</v>
+        <v>1.5625783696768518</v>
       </c>
       <c r="G15" s="29">
-        <v>45.841000000000001</v>
+        <v>89.225999999999999</v>
       </c>
       <c r="H15" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I15" s="31">
-        <v>4986.4930000000004</v>
+        <v>9921.8369999999995</v>
       </c>
       <c r="J15" s="32">
-        <v>1.7701456300658953</v>
+        <v>1.8328667238955849</v>
       </c>
       <c r="K15" s="32">
-        <v>47.855115468971746</v>
+        <v>1.9527634630986015</v>
       </c>
       <c r="L15" s="32">
-        <v>45.923358305045085</v>
+        <v>9.4160075536000445</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="27"/>
       <c r="B16" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="29">
-        <v>30.434999999999999</v>
+        <v>74.037000000000006</v>
       </c>
       <c r="D16" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="31">
-        <v>3557.2579999999998</v>
+        <v>8119.8950000000004</v>
       </c>
       <c r="F16" s="32">
-        <v>1.2052222364498377</v>
+        <v>1.3992038692402331</v>
       </c>
       <c r="G16" s="29">
-        <v>28.777999999999999</v>
+        <v>48.829000000000001</v>
       </c>
       <c r="H16" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I16" s="31">
-        <v>3775.38</v>
+        <v>6797.8940000000002</v>
       </c>
       <c r="J16" s="32">
-        <v>1.3402149384022357</v>
+        <v>1.2557789152522316</v>
       </c>
       <c r="K16" s="32">
-        <v>-5.4443896829308365</v>
+        <v>-34.047840944392668</v>
       </c>
       <c r="L16" s="32">
-        <v>6.1317452937065653</v>
+        <v>-16.281011022925789</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="27"/>
       <c r="B17" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="29">
-        <v>247.69800000000001</v>
+        <v>476.92099999999999</v>
       </c>
       <c r="D17" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E17" s="31">
-        <v>19730.124</v>
+        <v>37970.639000000003</v>
       </c>
       <c r="F17" s="32">
-        <v>6.6846948331306351</v>
+        <v>6.543023648252114</v>
       </c>
       <c r="G17" s="29">
-        <v>172.137</v>
+        <v>298.28800000000001</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I17" s="31">
-        <v>12585.522999999999</v>
+        <v>22905.302</v>
       </c>
       <c r="J17" s="32">
-        <v>4.467710782015299</v>
+        <v>4.2313097702148292</v>
       </c>
       <c r="K17" s="32">
-        <v>-30.505292735508565</v>
+        <v>-37.455469564141644</v>
       </c>
       <c r="L17" s="32">
-        <v>-36.211637595384602</v>
+        <v>-39.676279875089811</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="27"/>
       <c r="B18" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="29">
-        <v>95.674999999999997</v>
+        <v>155.15199999999999</v>
       </c>
       <c r="D18" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="31">
-        <v>7704.5550000000003</v>
+        <v>12569.38</v>
       </c>
       <c r="F18" s="32">
-        <v>2.6103535385824643</v>
+        <v>2.1659301173168863</v>
       </c>
       <c r="G18" s="29">
-        <v>47.78</v>
+        <v>83.804000000000002</v>
       </c>
       <c r="H18" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I18" s="31">
-        <v>3827.0659999999998</v>
+        <v>7274.8379999999997</v>
       </c>
       <c r="J18" s="32">
-        <v>1.3585628528654836</v>
+        <v>1.3438850579717354</v>
       </c>
       <c r="K18" s="32">
-        <v>-50.060099294486534</v>
+        <v>-45.985871919150242</v>
       </c>
       <c r="L18" s="32">
-        <v>-50.327228503138734</v>
+        <v>-42.122539059205785</v>
       </c>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="27"/>
       <c r="B19" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="29">
-        <v>152.023</v>
+        <v>321.76900000000001</v>
       </c>
       <c r="D19" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="31">
-        <v>12025.569</v>
+        <v>25401.258999999998</v>
       </c>
       <c r="F19" s="32">
-        <v>4.0743412945481712</v>
+        <v>4.3770935309352268</v>
       </c>
       <c r="G19" s="29">
-        <v>124.357</v>
+        <v>214.48400000000001</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I19" s="31">
-        <v>8758.4570000000003</v>
+        <v>15630.464</v>
       </c>
       <c r="J19" s="32">
-        <v>3.1091479291498159</v>
+        <v>2.8874247122430936</v>
       </c>
       <c r="K19" s="32">
-        <v>-18.198562059688335</v>
+        <v>-33.342242416143257</v>
       </c>
       <c r="L19" s="32">
-        <v>-27.168045021403969</v>
+        <v>-38.465790219295819</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="21">
         <v>4404</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="23">
-        <v>5.2468760000000003</v>
+        <v>12.269890999999999</v>
       </c>
       <c r="D20" s="33" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="25">
-        <v>2303.0590000000002</v>
+        <v>5375.326</v>
       </c>
       <c r="F20" s="26">
-        <v>0.78029142633340831</v>
+        <v>0.92626529501029564</v>
       </c>
       <c r="G20" s="23">
-        <v>3.918914</v>
+        <v>8.9228579999999997</v>
       </c>
       <c r="H20" s="33" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="25">
-        <v>1714.0060000000001</v>
+        <v>4067.3589999999999</v>
       </c>
       <c r="J20" s="26">
-        <v>0.60845171763135442</v>
+        <v>0.75136559542726045</v>
       </c>
       <c r="K20" s="26">
-        <v>-25.309574687871418</v>
+        <v>-27.278424885763041</v>
       </c>
       <c r="L20" s="26">
-        <v>-25.576982613124549</v>
+        <v>-24.332793955194536</v>
       </c>
       <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="21">
         <v>4406</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="23">
-        <v>0.29199999999999998</v>
+        <v>0.44800000000000001</v>
       </c>
       <c r="D21" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="25">
-        <v>132.107</v>
+        <v>225.648</v>
       </c>
       <c r="F21" s="26">
-        <v>4.4758714153057981E-2</v>
+        <v>3.8883206579188534E-2</v>
       </c>
       <c r="G21" s="23">
         <v>5.5E-2</v>
       </c>
       <c r="H21" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I21" s="25">
         <v>38.884</v>
       </c>
       <c r="J21" s="26">
-        <v>1.3803356924291738E-2</v>
+        <v>7.1830639519633241E-3</v>
       </c>
       <c r="K21" s="26">
-        <v>-81.164383561643831</v>
+        <v>-87.723214285714292</v>
       </c>
       <c r="L21" s="26">
-        <v>-70.566283391493258</v>
+        <v>-82.767850811884003</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="21">
         <v>4407</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="23">
-        <v>285.03899999999999</v>
+        <v>526.79499999999996</v>
       </c>
       <c r="D22" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="25">
-        <v>76766.032999999996</v>
+        <v>141299.25</v>
       </c>
       <c r="F22" s="26">
-        <v>26.008833201202176</v>
+        <v>24.348400726948192</v>
       </c>
       <c r="G22" s="23">
-        <v>220.60400000000001</v>
+        <v>423.4</v>
       </c>
       <c r="H22" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I22" s="25">
-        <v>58886.033000000003</v>
+        <v>115529.772</v>
       </c>
       <c r="J22" s="26">
-        <v>20.903840431915999</v>
+        <v>21.341882024270696</v>
       </c>
       <c r="K22" s="26">
-        <v>-22.605678521184814</v>
+        <v>-19.627179453107942</v>
       </c>
       <c r="L22" s="26">
-        <v>-23.29155135579299</v>
+        <v>-18.237519307427323</v>
       </c>
       <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="27">
         <v>44071</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="29">
-        <v>250.584</v>
+        <v>454.37299999999999</v>
       </c>
       <c r="D23" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E23" s="31">
-        <v>68706.315000000002</v>
+        <v>125229.334</v>
       </c>
       <c r="F23" s="32">
-        <v>23.278148119289362</v>
+        <v>21.579265332270609</v>
       </c>
       <c r="G23" s="29">
-        <v>179.84700000000001</v>
+        <v>344.74200000000002</v>
       </c>
       <c r="H23" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I23" s="31">
-        <v>50570.906000000003</v>
+        <v>99850.989000000001</v>
       </c>
       <c r="J23" s="32">
-        <v>17.95206937307907</v>
+        <v>18.44553131503411</v>
       </c>
       <c r="K23" s="32">
-        <v>-28.228857389138966</v>
+        <v>-24.12797415339379</v>
       </c>
       <c r="L23" s="32">
-        <v>-26.395548938987627</v>
+        <v>-20.265495462908074</v>
       </c>
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="29">
-        <v>34.454999999999998</v>
+        <v>72.421999999999997</v>
       </c>
       <c r="D24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="31">
-        <v>8059.7179999999998</v>
+        <v>16069.915999999999</v>
       </c>
       <c r="F24" s="32">
-        <v>2.7306850819128146</v>
+        <v>2.7691353946775825</v>
       </c>
       <c r="G24" s="29">
-        <v>40.756999999999998</v>
+        <v>78.658000000000001</v>
       </c>
       <c r="H24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I24" s="31">
-        <v>8315.1270000000004</v>
+        <v>15678.782999999999</v>
       </c>
       <c r="J24" s="32">
-        <v>2.9517710588369295</v>
+        <v>2.896350709236585</v>
       </c>
       <c r="K24" s="32">
-        <v>18.290523871716733</v>
+        <v>8.6106431747259187</v>
       </c>
       <c r="L24" s="32">
-        <v>3.1689570280250572</v>
+        <v>-2.4339455165789281</v>
       </c>
       <c r="M24" s="17"/>
     </row>
     <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="21">
         <v>4408</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="23">
-        <v>7.5529999999999999</v>
+        <v>15.678000000000001</v>
       </c>
       <c r="D25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="25">
-        <v>3019.9949999999999</v>
+        <v>6548.9930000000004</v>
       </c>
       <c r="F25" s="26">
-        <v>1.0231940241521216</v>
+        <v>1.1285092165880473</v>
       </c>
       <c r="G25" s="23">
-        <v>4.4880000000000004</v>
+        <v>11.837</v>
       </c>
       <c r="H25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I25" s="25">
-        <v>2184.3380000000002</v>
+        <v>5764.7430000000004</v>
       </c>
       <c r="J25" s="26">
-        <v>0.77541397637315002</v>
+        <v>1.0649243296891502</v>
       </c>
       <c r="K25" s="26">
-        <v>-40.579902025685151</v>
+        <v>-24.4992983798954</v>
       </c>
       <c r="L25" s="26">
-        <v>-27.670807401999003</v>
+        <v>-11.975123503720342</v>
       </c>
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="21">
         <v>4409</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="33"/>
       <c r="E26" s="25">
-        <v>4747.9960000000001</v>
+        <v>8857.8349999999991</v>
       </c>
       <c r="F26" s="26">
-        <v>1.6086520454166902</v>
+        <v>1.5263641962231727</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H26" s="33"/>
       <c r="I26" s="25">
-        <v>3647.348</v>
+        <v>7974.0010000000002</v>
       </c>
       <c r="J26" s="26">
-        <v>1.2947651031555811</v>
+        <v>1.473041845901129</v>
       </c>
       <c r="K26" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L26" s="26">
-        <v>-23.181316917705917</v>
+        <v>-9.9779912360074334</v>
       </c>
       <c r="M26" s="17"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="27">
         <v>44091</v>
       </c>
       <c r="B27" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="29" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="35"/>
       <c r="E27" s="31">
-        <v>2534.7080000000001</v>
+        <v>4603.5600000000004</v>
       </c>
       <c r="F27" s="32">
-        <v>0.85877562001611796</v>
+        <v>0.79327614018156245</v>
       </c>
       <c r="G27" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="35"/>
       <c r="I27" s="31">
-        <v>2161.7240000000002</v>
+        <v>4940.9840000000004</v>
       </c>
       <c r="J27" s="32">
-        <v>0.76738627568685402</v>
+        <v>0.91275085016015733</v>
       </c>
       <c r="K27" s="32" t="s">
         <v>75</v>
       </c>
       <c r="L27" s="32">
-        <v>-14.715067771119983</v>
+        <v>7.3296318501333735</v>
       </c>
       <c r="M27" s="17"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="27">
         <v>44092</v>
       </c>
       <c r="B28" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="35"/>
       <c r="E28" s="31">
-        <v>2213.288</v>
+        <v>4254.2749999999996</v>
       </c>
       <c r="F28" s="32">
-        <v>0.7498764254005722</v>
+        <v>0.73308805604161031</v>
       </c>
       <c r="G28" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H28" s="35"/>
       <c r="I28" s="31">
-        <v>1485.624</v>
+        <v>3033.0169999999998</v>
       </c>
       <c r="J28" s="32">
-        <v>0.52737882746872722</v>
+        <v>0.56029099574097174</v>
       </c>
       <c r="K28" s="32" t="s">
         <v>75</v>
       </c>
       <c r="L28" s="32">
-        <v>-32.87705892771298</v>
+        <v>-28.706606883664076</v>
       </c>
       <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="21">
         <v>4410</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="23">
-        <v>112.13800000000001</v>
+        <v>201.03899999999999</v>
       </c>
       <c r="D29" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="25">
-        <v>25102.101999999999</v>
+        <v>45630.883000000002</v>
       </c>
       <c r="F29" s="26">
-        <v>8.504756054250759</v>
+        <v>7.8630213876470538</v>
       </c>
       <c r="G29" s="23">
-        <v>66.691000000000003</v>
+        <v>121.81100000000001</v>
       </c>
       <c r="H29" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="25">
-        <v>16718.621999999999</v>
+        <v>30877.089</v>
       </c>
       <c r="J29" s="26">
-        <v>5.9349117052853657</v>
+        <v>5.7039426226073262</v>
       </c>
       <c r="K29" s="26">
-        <v>-40.527742602864329</v>
+        <v>-39.4092688483329</v>
       </c>
       <c r="L29" s="26">
-        <v>-33.397521848967074</v>
+        <v>-32.332913654114478</v>
       </c>
       <c r="M29" s="17"/>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="21">
         <v>4411</v>
       </c>
       <c r="B30" s="36" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="23">
-        <v>2.7490000000000001</v>
+        <v>5.2030000000000003</v>
       </c>
       <c r="D30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="25">
-        <v>2061.348</v>
+        <v>3895.1750000000002</v>
       </c>
       <c r="F30" s="26">
-        <v>0.69839816135388555</v>
+        <v>0.67120867097023118</v>
       </c>
       <c r="G30" s="23">
-        <v>2.2549999999999999</v>
+        <v>3.88</v>
       </c>
       <c r="H30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="25">
-        <v>1735.347</v>
+        <v>2997.1379999999999</v>
       </c>
       <c r="J30" s="26">
-        <v>0.61602751847800874</v>
+        <v>0.55366304718803239</v>
       </c>
       <c r="K30" s="26">
-        <v>-17.970170971262284</v>
+        <v>-25.427637901210847</v>
       </c>
       <c r="L30" s="26">
-        <v>-15.8149424551313</v>
+        <v>-23.055113056537902</v>
       </c>
       <c r="M30" s="17"/>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="21">
         <v>4412</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="23">
-        <v>31.826000000000001</v>
+        <v>60.542999999999999</v>
       </c>
       <c r="D31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="25">
-        <v>35253.678999999996</v>
+        <v>66873.377999999997</v>
       </c>
       <c r="F31" s="26">
-        <v>11.944176623529886</v>
+        <v>11.523485124717089</v>
       </c>
       <c r="G31" s="23">
-        <v>31.385000000000002</v>
+        <v>59.2</v>
       </c>
       <c r="H31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="25">
-        <v>34834.610999999997</v>
+        <v>65836.569000000003</v>
       </c>
       <c r="J31" s="26">
-        <v>12.365872054106035</v>
+        <v>12.162027710751108</v>
       </c>
       <c r="K31" s="26">
-        <v>-1.3856595236598974</v>
+        <v>-2.2182580975504953</v>
       </c>
       <c r="L31" s="26">
-        <v>-1.1887213246594757</v>
+        <v>-1.5504062020016303</v>
       </c>
       <c r="M31" s="17"/>
     </row>
     <row r="32" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="21">
         <v>4413</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="23">
-        <v>0.80200000000000005</v>
+        <v>2.7250000000000001</v>
       </c>
       <c r="D32" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="25">
-        <v>761.70500000000004</v>
+        <v>1685.789</v>
       </c>
       <c r="F32" s="26">
-        <v>0.25807062732447961</v>
+        <v>0.29049174792563487</v>
       </c>
       <c r="G32" s="23">
-        <v>0.81399999999999995</v>
+        <v>1.7390000000000001</v>
       </c>
       <c r="H32" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="25">
-        <v>757.75400000000002</v>
+        <v>1486.732</v>
       </c>
       <c r="J32" s="26">
-        <v>0.26899364578772145</v>
+        <v>0.27464486769443314</v>
       </c>
       <c r="K32" s="26">
-        <v>1.496259351620935</v>
+        <v>-36.183486238532112</v>
       </c>
       <c r="L32" s="26">
-        <v>-0.51870474790109322</v>
+        <v>-11.807942749656098</v>
       </c>
       <c r="M32" s="17"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="36" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D33" s="33"/>
       <c r="E33" s="25">
-        <v>11397.097</v>
+        <v>22466.682000000001</v>
       </c>
       <c r="F33" s="26">
-        <v>3.8614108775286291</v>
+        <v>3.8714131627798016</v>
       </c>
       <c r="G33" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H33" s="33"/>
       <c r="I33" s="25">
-        <v>10949.92</v>
+        <v>21748.222000000002</v>
       </c>
       <c r="J33" s="26">
-        <v>3.8870911956702132</v>
+        <v>4.0175617083503683</v>
       </c>
       <c r="K33" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L33" s="26">
-        <v>-3.9236044055780144</v>
+        <v>-3.1978909925373009</v>
       </c>
       <c r="M33" s="17"/>
     </row>
     <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="21">
         <v>4418</v>
       </c>
       <c r="B34" s="36" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D34" s="33"/>
       <c r="E34" s="25">
-        <v>13970.86</v>
+        <v>26432.994999999999</v>
       </c>
       <c r="F34" s="26">
-        <v>4.7334185865426637</v>
+        <v>4.5548801899048854</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H34" s="33"/>
       <c r="I34" s="25">
-        <v>7560.4440000000004</v>
+        <v>16999.781999999999</v>
       </c>
       <c r="J34" s="26">
-        <v>2.6838675814761834</v>
+        <v>3.140379623378124</v>
       </c>
       <c r="K34" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L34" s="26">
-        <v>-45.884190379117676</v>
+        <v>-35.687265101816877</v>
       </c>
       <c r="M34" s="17"/>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D35" s="33"/>
       <c r="E35" s="25">
-        <v>893.32500000000005</v>
+        <v>1594.91</v>
       </c>
       <c r="F35" s="26">
-        <v>0.30266434269781711</v>
+        <v>0.27483166261262498</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H35" s="33"/>
       <c r="I35" s="25">
-        <v>826.15899999999999</v>
+        <v>1747.53</v>
       </c>
       <c r="J35" s="26">
-        <v>0.29327660614175333</v>
+        <v>0.3228222340287642</v>
       </c>
       <c r="K35" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L35" s="26">
-        <v>-7.518652226233459</v>
+        <v>9.5691919920246207</v>
       </c>
       <c r="M35" s="17"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="21">
         <v>44219910</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D36" s="33"/>
       <c r="E36" s="25">
-        <v>1995.6389999999999</v>
+        <v>3335.5909999999999</v>
       </c>
       <c r="F36" s="26">
-        <v>0.67613552312666603</v>
+        <v>0.57478228886000349</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H36" s="33"/>
       <c r="I36" s="25">
-        <v>23.443999999999999</v>
+        <v>36.948999999999998</v>
       </c>
       <c r="J36" s="26">
-        <v>8.3223408016946665E-3</v>
+        <v>6.8256102757199063E-3</v>
       </c>
       <c r="K36" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L36" s="26">
-        <v>-98.825238432401846</v>
+        <v>-98.892280258580854</v>
       </c>
       <c r="M36" s="17"/>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D37" s="33"/>
       <c r="E37" s="25">
-        <v>6090.2400000000416</v>
+        <v>13004.211000000068</v>
       </c>
       <c r="F37" s="26">
-        <v>2.0634130763965701</v>
+        <v>2.2408593150054892</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H37" s="33"/>
       <c r="I37" s="25">
-        <v>23903.127999999997</v>
+        <v>45870.380999999943</v>
       </c>
       <c r="J37" s="26">
-        <v>8.4853257738666716</v>
+        <v>8.4736621804321306</v>
       </c>
       <c r="K37" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L37" s="26">
-        <v>292.48252942412506</v>
+        <v>252.7348256653149</v>
       </c>
       <c r="M37" s="17"/>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="38">
         <v>47</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D38" s="40"/>
       <c r="E38" s="19">
-        <v>1361.951</v>
+        <v>4116.8969999999999</v>
       </c>
       <c r="F38" s="20">
-        <v>0.46143789125081541</v>
+        <v>0.70941535717684878</v>
       </c>
       <c r="G38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H38" s="40"/>
       <c r="I38" s="19">
-        <v>1133.913</v>
+        <v>2455.2869999999998</v>
       </c>
       <c r="J38" s="20">
-        <v>0.40252561105067419</v>
+        <v>0.45356659658019166</v>
       </c>
       <c r="K38" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L38" s="20">
-        <v>-16.743480492323144</v>
+        <v>-40.360737710950751</v>
       </c>
       <c r="M38" s="17"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="38">
         <v>48</v>
       </c>
       <c r="B39" s="39" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="19">
-        <v>10858.36</v>
+        <v>20852.253000000001</v>
       </c>
       <c r="F39" s="20">
-        <v>3.6788832644068723</v>
+        <v>3.5932180255996244</v>
       </c>
       <c r="G39" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="19">
-        <v>9164.5210000000006</v>
+        <v>17835.819</v>
       </c>
       <c r="J39" s="20">
-        <v>3.2532958132693919</v>
+        <v>3.2948212249933788</v>
       </c>
       <c r="K39" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L39" s="20">
-        <v>-15.599399909378578</v>
+        <v>-14.465746219365366</v>
       </c>
       <c r="M39" s="17"/>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D40" s="19"/>
       <c r="E40" s="19">
-        <v>17317.787</v>
+        <v>35245.118000000002</v>
       </c>
       <c r="F40" s="20">
-        <v>5.8673793068992826</v>
+        <v>6.0733673868231781</v>
       </c>
       <c r="G40" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H40" s="19"/>
       <c r="I40" s="19">
-        <v>13585.495000000001</v>
+        <v>30328.192999999999</v>
       </c>
       <c r="J40" s="20">
-        <v>4.8226889331905349</v>
+        <v>5.6025447450490287</v>
       </c>
       <c r="K40" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L40" s="20">
-        <v>-21.551783723867253</v>
+        <v>-13.950655520574518</v>
       </c>
       <c r="M40" s="17"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D41" s="41"/>
       <c r="E41" s="19">
-        <v>2456.6860000000001</v>
+        <v>5712.7060000000001</v>
       </c>
       <c r="F41" s="20">
-        <v>0.83234125699485573</v>
+        <v>0.9844019336496217</v>
       </c>
       <c r="G41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H41" s="41"/>
       <c r="I41" s="19">
-        <v>2279.5810000000001</v>
+        <v>4860.5290000000005</v>
       </c>
       <c r="J41" s="20">
-        <v>0.80922410710919346</v>
+        <v>0.89788835118229471</v>
       </c>
       <c r="K41" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L41" s="20">
-        <v>-7.2091020179217047</v>
+        <v>-14.917221365846583</v>
       </c>
       <c r="M41" s="17"/>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="42"/>
       <c r="B42" s="43" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="44"/>
       <c r="D42" s="45"/>
       <c r="E42" s="45">
-        <v>295153.69799999997</v>
+        <v>580322.50899999996</v>
       </c>
       <c r="F42" s="46">
         <v>100</v>
       </c>
       <c r="G42" s="44"/>
       <c r="H42" s="45"/>
       <c r="I42" s="45">
-        <v>281699.59100000001</v>
+        <v>541328.88500000001</v>
       </c>
       <c r="J42" s="46">
         <v>100</v>
       </c>
       <c r="K42" s="46"/>
       <c r="L42" s="46">
-        <v>-4.5583392961588309</v>
+        <v>-6.7193023526164755</v>
       </c>
       <c r="M42" s="17"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="2"/>
       <c r="B43" s="47"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="48"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="2"/>
       <c r="B44" s="47"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
@@ -3083,63 +3075,63 @@
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="116"/>
       <c r="B3" s="117"/>
       <c r="C3" s="117"/>
       <c r="D3" s="117"/>
       <c r="E3" s="117"/>
       <c r="F3" s="117"/>
       <c r="G3" s="117"/>
       <c r="H3" s="117"/>
       <c r="I3" s="117"/>
       <c r="J3" s="117"/>
       <c r="K3" s="117"/>
       <c r="L3" s="118"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="119" t="s">
         <v>48</v>
       </c>
       <c r="B4" s="121" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="106" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D4" s="107"/>
       <c r="E4" s="107"/>
       <c r="F4" s="107"/>
       <c r="G4" s="106" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="H4" s="107"/>
       <c r="I4" s="107"/>
       <c r="J4" s="108"/>
       <c r="K4" s="109" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L4" s="110"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="120"/>
       <c r="B5" s="122"/>
       <c r="C5" s="111" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="112"/>
       <c r="E5" s="49" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="111" t="s">
         <v>50</v>
       </c>
       <c r="H5" s="112"/>
       <c r="I5" s="49" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="11" t="s">
         <v>5</v>
@@ -3153,2212 +3145,2212 @@
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="50"/>
       <c r="B6" s="51"/>
       <c r="C6" s="52"/>
       <c r="D6" s="53"/>
       <c r="E6" s="53"/>
       <c r="F6" s="54"/>
       <c r="G6" s="52"/>
       <c r="H6" s="53"/>
       <c r="I6" s="53"/>
       <c r="J6" s="54"/>
       <c r="K6" s="55"/>
       <c r="L6" s="56"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="57"/>
       <c r="B7" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D7" s="60"/>
       <c r="E7" s="60">
-        <v>295153.69799999997</v>
+        <v>580322.50899999996</v>
       </c>
       <c r="F7" s="61">
         <v>100</v>
       </c>
       <c r="G7" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H7" s="60"/>
       <c r="I7" s="60">
-        <v>281699.59100000001</v>
+        <v>541328.88500000001</v>
       </c>
       <c r="J7" s="61">
         <v>100</v>
       </c>
       <c r="K7" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L7" s="63">
-        <v>-4.5583392961588309</v>
+        <v>-6.7193023526164755</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="64"/>
       <c r="B8" s="65" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="67"/>
       <c r="E8" s="67">
-        <v>50666.572999999997</v>
+        <v>100810.295</v>
       </c>
       <c r="F8" s="68">
-        <v>17.166165744601312</v>
+        <v>17.371425963420627</v>
       </c>
       <c r="G8" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H8" s="67"/>
       <c r="I8" s="67">
-        <v>53842.517999999996</v>
+        <v>101816.29</v>
       </c>
       <c r="J8" s="68">
-        <v>19.113452670934119</v>
+        <v>18.808582512643863</v>
       </c>
       <c r="K8" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L8" s="70">
-        <v>6.2683240881517683</v>
+        <v>0.99790899332255245</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="64"/>
       <c r="B9" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="67"/>
       <c r="E9" s="67">
-        <v>18488.370999999999</v>
+        <v>38632.197</v>
       </c>
       <c r="F9" s="68">
-        <v>6.2639808090766325</v>
+        <v>6.6570219836156665</v>
       </c>
       <c r="G9" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H9" s="67"/>
       <c r="I9" s="67">
-        <v>23667.901999999998</v>
+        <v>46052.493999999999</v>
       </c>
       <c r="J9" s="68">
-        <v>8.4018233452103228</v>
+        <v>8.5073040209188164</v>
       </c>
       <c r="K9" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L9" s="70">
-        <v>28.015074989570465</v>
+        <v>19.207545975187482</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="64"/>
       <c r="B10" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D10" s="67"/>
       <c r="E10" s="67">
-        <v>20084.471000000001</v>
+        <v>39876.614999999998</v>
       </c>
       <c r="F10" s="68">
-        <v>6.8047499103331592</v>
+        <v>6.8714575742916777</v>
       </c>
       <c r="G10" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H10" s="67"/>
       <c r="I10" s="67">
-        <v>25028.593000000001</v>
+        <v>46609.035000000003</v>
       </c>
       <c r="J10" s="68">
-        <v>8.8848524455259152</v>
+        <v>8.6101141637767959</v>
       </c>
       <c r="K10" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="70">
-        <v>24.616640388487202</v>
+        <v>16.883128119074314</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="64"/>
       <c r="B11" s="65" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D11" s="67"/>
       <c r="E11" s="67">
-        <v>29812.937000000002</v>
+        <v>61140.832000000002</v>
       </c>
       <c r="F11" s="68">
-        <v>10.100817710235839</v>
+        <v>10.53566440242972</v>
       </c>
       <c r="G11" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H11" s="67"/>
       <c r="I11" s="67">
-        <v>27580.928</v>
+        <v>47550.923000000003</v>
       </c>
       <c r="J11" s="68">
-        <v>9.7909009743645665</v>
+        <v>8.7841096822313478</v>
       </c>
       <c r="K11" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="70">
-        <v>-7.4867128991685776</v>
+        <v>-22.227222881101781</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="64"/>
       <c r="B12" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="67"/>
       <c r="E12" s="67">
-        <v>24138.832999999999</v>
+        <v>47103.249000000003</v>
       </c>
       <c r="F12" s="68">
-        <v>8.1783942276745591</v>
+        <v>8.1167365162463501</v>
       </c>
       <c r="G12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H12" s="71"/>
       <c r="I12" s="67">
-        <v>21868.437000000002</v>
+        <v>43424.370999999999</v>
       </c>
       <c r="J12" s="68">
-        <v>7.7630347003237219</v>
+        <v>8.0218093294615151</v>
       </c>
       <c r="K12" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="70">
-        <v>-9.4055748262560872</v>
+        <v>-7.8102425588519475</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="64"/>
       <c r="B13" s="65" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="67"/>
       <c r="E13" s="67">
-        <v>29628.597000000002</v>
+        <v>60446.499000000003</v>
       </c>
       <c r="F13" s="68">
-        <v>10.038362114643064</v>
+        <v>10.416018345412828</v>
       </c>
       <c r="G13" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H13" s="67"/>
       <c r="I13" s="67">
-        <v>28361.912</v>
+        <v>54779.601000000002</v>
       </c>
       <c r="J13" s="68">
-        <v>10.068140993502544</v>
+        <v>10.119467576536213</v>
       </c>
       <c r="K13" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="70">
-        <v>-4.2752108714428871</v>
+        <v>-9.3750640545782478</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="64"/>
       <c r="B14" s="65" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="67"/>
       <c r="E14" s="67">
-        <v>11934.513000000001</v>
+        <v>21677.420999999998</v>
       </c>
       <c r="F14" s="68">
-        <v>4.0434909272253137</v>
+        <v>3.7354093049663177</v>
       </c>
       <c r="G14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H14" s="67"/>
       <c r="I14" s="67">
-        <v>12566.457</v>
+        <v>23656.241999999998</v>
       </c>
       <c r="J14" s="68">
-        <v>4.4609425790753097</v>
+        <v>4.3700313534904014</v>
       </c>
       <c r="K14" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L14" s="70">
-        <v>5.2950966662820633</v>
+        <v>9.1284890393557436</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="64"/>
       <c r="B15" s="65" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="67"/>
       <c r="E15" s="67">
-        <v>6632.5379999999996</v>
+        <v>13458.985000000001</v>
       </c>
       <c r="F15" s="68">
-        <v>2.2471471795687954</v>
+        <v>2.3192250500833151</v>
       </c>
       <c r="G15" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H15" s="67"/>
       <c r="I15" s="67">
-        <v>6062.2269999999999</v>
+        <v>11939.855</v>
       </c>
       <c r="J15" s="68">
-        <v>2.1520183889794855</v>
+        <v>2.2056563635986284</v>
       </c>
       <c r="K15" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L15" s="70">
-        <v>-8.5986842442515936</v>
+        <v>-11.287106717185589</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="64"/>
       <c r="B16" s="65" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="67"/>
       <c r="E16" s="67">
-        <v>13106.575000000001</v>
+        <v>21961.812999999998</v>
       </c>
       <c r="F16" s="68">
-        <v>4.4405931854528218</v>
+        <v>3.7844151587096202</v>
       </c>
       <c r="G16" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H16" s="67"/>
       <c r="I16" s="67">
-        <v>10853.388999999999</v>
+        <v>21313.494999999999</v>
       </c>
       <c r="J16" s="68">
-        <v>3.8528238402731647</v>
+        <v>3.9372543366127597</v>
       </c>
       <c r="K16" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L16" s="70">
-        <v>-17.191264689669129</v>
+        <v>-2.9520240428237843</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="64"/>
       <c r="B17" s="65" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="67"/>
       <c r="E17" s="67">
-        <v>7127.2380000000003</v>
+        <v>13980.221</v>
       </c>
       <c r="F17" s="68">
-        <v>2.4147547695641616</v>
+        <v>2.4090433824616651</v>
       </c>
       <c r="G17" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H17" s="71"/>
       <c r="I17" s="67">
-        <v>8897.1890000000003</v>
+        <v>16956.703000000001</v>
       </c>
       <c r="J17" s="68">
-        <v>3.1583961369684772</v>
+        <v>3.1324216146345121</v>
       </c>
       <c r="K17" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L17" s="70">
-        <v>24.833617174002047</v>
+        <v>21.290664861449628</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="64"/>
       <c r="B18" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="67"/>
       <c r="E18" s="67">
-        <v>83533.051999999938</v>
+        <v>161234.38199999998</v>
       </c>
       <c r="F18" s="68">
-        <v>28.301543421624331</v>
+        <v>27.783582318362221</v>
       </c>
       <c r="G18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H18" s="71"/>
       <c r="I18" s="67">
-        <v>62970.03899999999</v>
+        <v>127229.87600000005</v>
       </c>
       <c r="J18" s="68">
-        <v>22.353613924842364</v>
+        <v>23.503249046095156</v>
       </c>
       <c r="K18" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L18" s="70">
-        <v>-24.616618820535805</v>
+        <v>-21.090108436053011</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="57">
         <v>44</v>
       </c>
       <c r="B19" s="72" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="60"/>
       <c r="E19" s="60">
-        <v>263158.29300000001</v>
+        <v>514393.46299999999</v>
       </c>
       <c r="F19" s="61">
         <v>100</v>
       </c>
       <c r="G19" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="60"/>
       <c r="I19" s="60">
-        <v>255535.731</v>
+        <v>485847.72399999999</v>
       </c>
       <c r="J19" s="61">
         <v>100</v>
       </c>
       <c r="K19" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L19" s="63">
-        <v>-2.8965691763322106</v>
+        <v>-5.5493976990916778</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="64"/>
       <c r="B20" s="65" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="67"/>
       <c r="E20" s="67">
-        <v>49244.667000000001</v>
+        <v>97829.923999999999</v>
       </c>
       <c r="F20" s="68">
-        <v>18.712945139828825</v>
+        <v>19.018500629740704</v>
       </c>
       <c r="G20" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H20" s="67"/>
       <c r="I20" s="67">
-        <v>52101.148000000001</v>
+        <v>98224.376999999993</v>
       </c>
       <c r="J20" s="68">
-        <v>20.388987401530944</v>
+        <v>20.217111689093763</v>
       </c>
       <c r="K20" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L20" s="70">
-        <v>5.8005895338880036</v>
+        <v>0.40320280735370295</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="64"/>
       <c r="B21" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="67"/>
       <c r="E21" s="67">
-        <v>13987.662</v>
+        <v>29985.634999999998</v>
       </c>
       <c r="F21" s="68">
-        <v>5.3153035158196591</v>
+        <v>5.8293188302044969</v>
       </c>
       <c r="G21" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H21" s="67"/>
       <c r="I21" s="67">
-        <v>19951.73</v>
+        <v>38649.722999999998</v>
       </c>
       <c r="J21" s="68">
-        <v>7.8078043809849822</v>
+        <v>7.9551104370306778</v>
       </c>
       <c r="K21" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L21" s="70">
-        <v>42.638062029236899</v>
+        <v>28.894128805342962</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="64"/>
       <c r="B22" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="67"/>
       <c r="E22" s="67">
-        <v>17809.897000000001</v>
+        <v>34693.139000000003</v>
       </c>
       <c r="F22" s="68">
-        <v>6.7677506176862154</v>
+        <v>6.7444750945445051</v>
       </c>
       <c r="G22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H22" s="67"/>
       <c r="I22" s="67">
-        <v>23275.848999999998</v>
+        <v>42363.968999999997</v>
       </c>
       <c r="J22" s="68">
-        <v>9.108647510433677</v>
+        <v>8.7195981183602278</v>
       </c>
       <c r="K22" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L22" s="70">
-        <v>30.6905312254192</v>
+        <v>22.110510092499826</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="64"/>
       <c r="B23" s="65" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="67"/>
       <c r="E23" s="67">
-        <v>28083.488000000001</v>
+        <v>57221.330999999998</v>
       </c>
       <c r="F23" s="68">
-        <v>10.671709289435162</v>
+        <v>11.124039303742084</v>
       </c>
       <c r="G23" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H23" s="67"/>
       <c r="I23" s="67">
-        <v>25930.416000000001</v>
+        <v>43920.398000000001</v>
       </c>
       <c r="J23" s="68">
-        <v>10.147471705238749</v>
+        <v>9.0399513737353647</v>
       </c>
       <c r="K23" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L23" s="70">
-        <v>-7.6666829989209315</v>
+        <v>-23.244710962770156</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="64"/>
       <c r="B24" s="65" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="67"/>
       <c r="E24" s="67">
-        <v>24742.041000000001</v>
+        <v>50402.203000000001</v>
       </c>
       <c r="F24" s="68">
-        <v>9.4019613510716908</v>
+        <v>9.7983754898533775</v>
       </c>
       <c r="G24" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H24" s="67"/>
       <c r="I24" s="67">
-        <v>23347.705999999998</v>
+        <v>45492.663</v>
       </c>
       <c r="J24" s="68">
-        <v>9.1367676483567752</v>
+        <v>9.3635640865943426</v>
       </c>
       <c r="K24" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L24" s="70">
-        <v>-5.635489004322654</v>
+        <v>-9.740725023467725</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="64"/>
       <c r="B25" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="67"/>
       <c r="E25" s="67">
-        <v>129290.538</v>
+        <v>244261.23099999997</v>
       </c>
       <c r="F25" s="68">
-        <v>49.130330086158452</v>
+        <v>47.485290651914831</v>
       </c>
       <c r="G25" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H25" s="71"/>
       <c r="I25" s="67">
-        <v>110928.88200000001</v>
+        <v>217196.59400000004</v>
       </c>
       <c r="J25" s="68">
-        <v>43.410321353454876</v>
+        <v>44.704664295185637</v>
       </c>
       <c r="K25" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L25" s="70">
-        <v>-14.201855978045344</v>
+        <v>-11.080201671463751</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="73">
         <v>4403</v>
       </c>
       <c r="B26" s="74" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="75">
-        <v>309.137</v>
+        <v>638.47500000000002</v>
       </c>
       <c r="D26" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="77">
-        <v>26704.581999999999</v>
+        <v>55158.527999999998</v>
       </c>
       <c r="F26" s="78">
         <v>100</v>
       </c>
       <c r="G26" s="75">
-        <v>246.756</v>
+        <v>436.34300000000002</v>
       </c>
       <c r="H26" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I26" s="77">
-        <v>21347.396000000001</v>
+        <v>39625.033000000003</v>
       </c>
       <c r="J26" s="78">
         <v>100</v>
       </c>
       <c r="K26" s="79">
-        <v>-20.179079178487207</v>
+        <v>-31.658561415873759</v>
       </c>
       <c r="L26" s="80">
-        <v>-20.060924376198805</v>
+        <v>-28.16154738574604</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="73"/>
       <c r="B27" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="75">
-        <v>126.679</v>
+        <v>242.66900000000001</v>
       </c>
       <c r="D27" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="77">
-        <v>11121.754999999999</v>
+        <v>21637.374</v>
       </c>
       <c r="F27" s="78">
-        <v>41.647365983859999</v>
+        <v>39.227613180685317</v>
       </c>
       <c r="G27" s="75">
-        <v>93.620999999999995</v>
+        <v>173.03</v>
       </c>
       <c r="H27" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I27" s="77">
-        <v>8813.5589999999993</v>
+        <v>17196.674999999999</v>
       </c>
       <c r="J27" s="78">
-        <v>41.286342371687859</v>
+        <v>43.398512753289062</v>
       </c>
       <c r="K27" s="79">
-        <v>-26.095880137986573</v>
+        <v>-28.697114176099959</v>
       </c>
       <c r="L27" s="80">
-        <v>-20.75388281795454</v>
+        <v>-20.523280690161389</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="64"/>
       <c r="B28" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="66">
-        <v>67.399000000000001</v>
+        <v>114.976</v>
       </c>
       <c r="D28" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="67">
-        <v>5033.134</v>
+        <v>8684.1679999999997</v>
       </c>
       <c r="F28" s="68">
-        <v>18.847454717696014</v>
+        <v>15.74401695418703</v>
       </c>
       <c r="G28" s="66">
-        <v>23.279</v>
+        <v>26.495999999999999</v>
       </c>
       <c r="H28" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I28" s="67">
-        <v>1883.1420000000001</v>
+        <v>2328.1759999999999</v>
       </c>
       <c r="J28" s="68">
-        <v>8.8214131597127814</v>
+        <v>5.8755181352151808</v>
       </c>
       <c r="K28" s="83">
-        <v>-65.460911882965632</v>
+        <v>-76.955190648483168</v>
       </c>
       <c r="L28" s="70">
-        <v>-62.585101052346317</v>
+        <v>-73.190569321090976</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="64"/>
       <c r="B29" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="66">
-        <v>7.7990000000000004</v>
+        <v>24.898</v>
       </c>
       <c r="D29" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="67">
-        <v>811.89099999999996</v>
+        <v>2653.3919999999998</v>
       </c>
       <c r="F29" s="68">
-        <v>3.0402685202112507</v>
+        <v>4.8104837025382547</v>
       </c>
       <c r="G29" s="66">
-        <v>14.917999999999999</v>
+        <v>38.438000000000002</v>
       </c>
       <c r="H29" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="67">
-        <v>1583.0360000000001</v>
+        <v>4062.37</v>
       </c>
       <c r="J29" s="68">
-        <v>7.4155929837999919</v>
+        <v>10.252029316921956</v>
       </c>
       <c r="K29" s="84">
-        <v>91.280933453006767</v>
+        <v>54.381878062494991</v>
       </c>
       <c r="L29" s="85">
-        <v>94.981346018123133</v>
+        <v>53.101011836924215</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="64"/>
       <c r="B30" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C30" s="86">
-        <v>12.743</v>
+        <v>27.734999999999999</v>
       </c>
       <c r="D30" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="88">
-        <v>982.66300000000001</v>
+        <v>2065.598</v>
       </c>
       <c r="F30" s="89">
-        <v>3.6797542833660537</v>
+        <v>3.7448388760483242</v>
       </c>
       <c r="G30" s="66">
-        <v>7.4219999999999997</v>
+        <v>12.821</v>
       </c>
       <c r="H30" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="67">
-        <v>487.00400000000002</v>
+        <v>847.91700000000003</v>
       </c>
       <c r="J30" s="68">
-        <v>2.2813274274764006</v>
+        <v>2.1398518456754347</v>
       </c>
       <c r="K30" s="84">
-        <v>-41.756258337911014</v>
+        <v>-53.77321074454661</v>
       </c>
       <c r="L30" s="85">
-        <v>-50.44038495394657</v>
+        <v>-58.950531516781105</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="64"/>
       <c r="B31" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="86" t="s">
         <v>75</v>
       </c>
       <c r="D31" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="88" t="s">
         <v>75</v>
       </c>
       <c r="F31" s="89" t="s">
         <v>75</v>
       </c>
       <c r="G31" s="66">
         <v>4.1100000000000003</v>
       </c>
       <c r="H31" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="67">
         <v>358.08100000000002</v>
       </c>
       <c r="J31" s="68">
-        <v>1.6773989670683958</v>
+        <v>0.90367369536323172</v>
       </c>
       <c r="K31" s="67" t="s">
         <v>75</v>
       </c>
       <c r="L31" s="68" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="64"/>
       <c r="B32" s="81" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="86">
-        <v>30.927</v>
+        <v>58.951999999999998</v>
       </c>
       <c r="D32" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="88">
-        <v>3333.4290000000001</v>
+        <v>6444.7830000000004</v>
       </c>
       <c r="F32" s="89">
-        <v>12.482610662095366</v>
+        <v>11.684109844265606</v>
       </c>
       <c r="G32" s="66">
-        <v>28.184999999999999</v>
+        <v>68.691000000000003</v>
       </c>
       <c r="H32" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="67">
-        <v>3141.92</v>
+        <v>7597.1869999999999</v>
       </c>
       <c r="J32" s="68">
-        <v>14.718048046703213</v>
+        <v>19.172695704758151</v>
       </c>
       <c r="K32" s="84">
-        <v>-8.8660393830633453</v>
+        <v>16.520219839869732</v>
       </c>
       <c r="L32" s="85">
-        <v>-5.7451051154831863</v>
+        <v>17.881191655328031</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="64"/>
       <c r="B33" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C33" s="86">
-        <v>7.811000000000007</v>
+        <v>16.108000000000033</v>
       </c>
       <c r="D33" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="88">
-        <v>960.63799999999901</v>
+        <v>1789.4330000000009</v>
       </c>
       <c r="F33" s="89">
-        <v>3.5972778004913128</v>
+        <v>3.2441638036461034</v>
       </c>
       <c r="G33" s="66">
-        <v>15.706999999999994</v>
+        <v>22.474000000000018</v>
       </c>
       <c r="H33" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I33" s="67">
-        <v>1360.3759999999993</v>
+        <v>2002.9439999999995</v>
       </c>
       <c r="J33" s="68">
-        <v>6.3725617869270765</v>
+        <v>5.0547440553551075</v>
       </c>
       <c r="K33" s="84">
-        <v>101.08820893611548</v>
+        <v>39.520735038490024</v>
       </c>
       <c r="L33" s="85">
-        <v>41.611720544055167</v>
+        <v>11.931768331085795</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="73"/>
       <c r="B34" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="75">
-        <v>182.458</v>
+        <v>395.80599999999998</v>
       </c>
       <c r="D34" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="77">
-        <v>15582.826999999999</v>
+        <v>33521.154000000002</v>
       </c>
       <c r="F34" s="78">
-        <v>58.352634016140001</v>
+        <v>60.772386819314697</v>
       </c>
       <c r="G34" s="75">
-        <v>153.13499999999999</v>
+        <v>263.31299999999999</v>
       </c>
       <c r="H34" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I34" s="77">
-        <v>12533.837</v>
+        <v>22428.358</v>
       </c>
       <c r="J34" s="78">
-        <v>58.713657628312134</v>
+        <v>56.601487246710924</v>
       </c>
       <c r="K34" s="90">
-        <v>-16.071095813831132</v>
+        <v>-33.474227272956952</v>
       </c>
       <c r="L34" s="91">
-        <v>-19.566346979274044</v>
+        <v>-33.091927563114325</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="64"/>
       <c r="B35" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C35" s="66">
-        <v>30.663</v>
+        <v>88.016999999999996</v>
       </c>
       <c r="D35" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="67">
-        <v>2008.8219999999999</v>
+        <v>5708.9030000000002</v>
       </c>
       <c r="F35" s="68">
-        <v>7.5223869821291336</v>
+        <v>10.349991573379189</v>
       </c>
       <c r="G35" s="66">
-        <v>26.081</v>
+        <v>54.500999999999998</v>
       </c>
       <c r="H35" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I35" s="67">
-        <v>1523.4290000000001</v>
+        <v>3229.607</v>
       </c>
       <c r="J35" s="68">
-        <v>7.1363692321068113</v>
+        <v>8.150420972520072</v>
       </c>
       <c r="K35" s="84">
-        <v>-14.943091021752602</v>
+        <v>-38.07900746446709</v>
       </c>
       <c r="L35" s="85">
-        <v>-24.163066712730139</v>
+        <v>-43.428588644788682</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="64"/>
       <c r="B36" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="66">
-        <v>83.536000000000001</v>
+        <v>179.27600000000001</v>
       </c>
       <c r="D36" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="67">
-        <v>6462.6760000000004</v>
+        <v>13637.164000000001</v>
       </c>
       <c r="F36" s="68">
-        <v>24.20062594501573</v>
+        <v>24.723582181163358</v>
       </c>
       <c r="G36" s="66">
-        <v>66.486999999999995</v>
+        <v>99.096999999999994</v>
       </c>
       <c r="H36" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I36" s="67">
-        <v>4294.3810000000003</v>
+        <v>6443.7439999999997</v>
       </c>
       <c r="J36" s="68">
-        <v>20.11665029308493</v>
+        <v>16.261800968090039</v>
       </c>
       <c r="K36" s="84">
-        <v>-20.40916491093661</v>
+        <v>-44.723777862067429</v>
       </c>
       <c r="L36" s="85">
-        <v>-33.551039847889633</v>
+        <v>-52.748650672529863</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="64"/>
       <c r="B37" s="81" t="s">
         <v>65</v>
       </c>
       <c r="C37" s="66">
-        <v>10.105</v>
+        <v>18.41</v>
       </c>
       <c r="D37" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E37" s="67">
-        <v>1689.328</v>
+        <v>3002.9949999999999</v>
       </c>
       <c r="F37" s="68">
-        <v>6.3259855555874278</v>
+        <v>5.4442986585863933</v>
       </c>
       <c r="G37" s="66">
-        <v>9.4649999999999999</v>
+        <v>16.678000000000001</v>
       </c>
       <c r="H37" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I37" s="67">
-        <v>1106.547</v>
+        <v>2047.81</v>
       </c>
       <c r="J37" s="68">
-        <v>5.183522149493081</v>
+        <v>5.1679704594820137</v>
       </c>
       <c r="K37" s="84">
-        <v>-6.3334982681840719</v>
+        <v>-9.4079304725692516</v>
       </c>
       <c r="L37" s="85">
-        <v>-34.497800308761825</v>
+        <v>-31.807745267641135</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="64"/>
       <c r="B38" s="81" t="s">
         <v>57</v>
       </c>
       <c r="C38" s="66">
-        <v>2.202</v>
+        <v>4.4889999999999999</v>
       </c>
       <c r="D38" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E38" s="67">
-        <v>122.858</v>
+        <v>246.92699999999999</v>
       </c>
       <c r="F38" s="68">
-        <v>0.46006337039838335</v>
+        <v>0.44766785654613556</v>
       </c>
       <c r="G38" s="66">
-        <v>10.163</v>
+        <v>10.994999999999999</v>
       </c>
       <c r="H38" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I38" s="67">
-        <v>741.255</v>
+        <v>784.14200000000005</v>
       </c>
       <c r="J38" s="68">
-        <v>3.4723438868141105</v>
+        <v>1.9789056074729321</v>
       </c>
       <c r="K38" s="84">
-        <v>361.53496821071752</v>
+        <v>144.93205613722432</v>
       </c>
       <c r="L38" s="85">
-        <v>503.34288365430001</v>
+        <v>217.5602506003799</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="64"/>
       <c r="B39" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C39" s="86">
-        <v>16.146999999999998</v>
+        <v>36.957999999999998</v>
       </c>
       <c r="D39" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E39" s="88">
-        <v>2055.201</v>
+        <v>4980.1589999999997</v>
       </c>
       <c r="F39" s="89">
-        <v>7.6960612976454756</v>
+        <v>9.0288105585413732</v>
       </c>
       <c r="G39" s="86">
-        <v>11.651</v>
+        <v>24.715</v>
       </c>
       <c r="H39" s="87" t="s">
         <v>77</v>
       </c>
       <c r="I39" s="88">
-        <v>1763.499</v>
+        <v>3580.7449999999999</v>
       </c>
       <c r="J39" s="89">
-        <v>8.2609560435380498</v>
+        <v>9.0365729159140358</v>
       </c>
       <c r="K39" s="84">
-        <v>-27.844181581717958</v>
+        <v>-33.126792575355807</v>
       </c>
       <c r="L39" s="85">
-        <v>-14.193356270262617</v>
+        <v>-28.099785569095282</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="64"/>
       <c r="B40" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="66">
-        <v>39.805000000000007</v>
+        <v>68.656000000000006</v>
       </c>
       <c r="D40" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E40" s="67">
-        <v>3243.9420000000009</v>
+        <v>5945.0060000000012</v>
       </c>
       <c r="F40" s="68">
-        <v>12.147510865363857</v>
+        <v>10.778035991098244</v>
       </c>
       <c r="G40" s="66">
-        <v>29.287999999999997</v>
+        <v>57.326999999999998</v>
       </c>
       <c r="H40" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="67">
-        <v>3104.7259999999987</v>
+        <v>6342.3100000000013</v>
       </c>
       <c r="J40" s="68">
-        <v>14.54381602327515</v>
+        <v>16.005816323231834</v>
       </c>
       <c r="K40" s="83">
-        <v>-26.421303856299481</v>
+        <v>-16.501106968072719</v>
       </c>
       <c r="L40" s="70">
-        <v>-4.291568714853784</v>
+        <v>6.6829873678849099</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="73">
         <v>4407</v>
       </c>
       <c r="B41" s="74" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="75">
-        <v>285.03899999999999</v>
+        <v>526.79499999999996</v>
       </c>
       <c r="D41" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E41" s="77">
-        <v>76766.032999999996</v>
+        <v>141299.25</v>
       </c>
       <c r="F41" s="78">
         <v>100</v>
       </c>
       <c r="G41" s="75">
-        <v>220.60400000000001</v>
+        <v>423.4</v>
       </c>
       <c r="H41" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I41" s="77">
-        <v>58886.033000000003</v>
+        <v>115529.772</v>
       </c>
       <c r="J41" s="78">
         <v>100</v>
       </c>
       <c r="K41" s="79">
-        <v>-22.605678521184814</v>
+        <v>-19.627179453107942</v>
       </c>
       <c r="L41" s="80">
-        <v>-23.29155135579299</v>
+        <v>-18.237519307427323</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="73"/>
       <c r="B42" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="75">
-        <v>250.584</v>
+        <v>454.37299999999999</v>
       </c>
       <c r="D42" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E42" s="77">
-        <v>68706.315000000002</v>
+        <v>125229.334</v>
       </c>
       <c r="F42" s="78">
-        <v>89.500932007258996</v>
+        <v>88.627033759910262</v>
       </c>
       <c r="G42" s="75">
-        <v>179.84700000000001</v>
+        <v>344.74200000000002</v>
       </c>
       <c r="H42" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I42" s="77">
-        <v>50570.906000000003</v>
+        <v>99850.989000000001</v>
       </c>
       <c r="J42" s="78">
-        <v>85.879288217632194</v>
+        <v>86.428794302476433</v>
       </c>
       <c r="K42" s="79">
-        <v>-28.228857389138966</v>
+        <v>-24.12797415339379</v>
       </c>
       <c r="L42" s="80">
-        <v>-26.395548938987627</v>
+        <v>-20.265495462908074</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="64"/>
       <c r="B43" s="81" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="66">
-        <v>88.561000000000007</v>
+        <v>157.035</v>
       </c>
       <c r="D43" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="67">
-        <v>26939.812999999998</v>
+        <v>47646.099000000002</v>
       </c>
       <c r="F43" s="68">
-        <v>35.093402572984331</v>
+        <v>33.719994267485497</v>
       </c>
       <c r="G43" s="66">
-        <v>63.552999999999997</v>
+        <v>129.08799999999999</v>
       </c>
       <c r="H43" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I43" s="67">
-        <v>18756.691999999999</v>
+        <v>39184.175000000003</v>
       </c>
       <c r="J43" s="68">
-        <v>31.852531142656531</v>
+        <v>33.916949996231281</v>
       </c>
       <c r="K43" s="83">
-        <v>-28.238163525705456</v>
+        <v>-17.796669532269878</v>
       </c>
       <c r="L43" s="70">
-        <v>-30.375567194917053</v>
+        <v>-17.759951344600108</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="64"/>
       <c r="B44" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="66">
-        <v>21.359000000000002</v>
+        <v>39.021999999999998</v>
       </c>
       <c r="D44" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E44" s="67">
-        <v>4764.1940000000004</v>
+        <v>8935.5969999999998</v>
       </c>
       <c r="F44" s="68">
-        <v>6.2061224395951271</v>
+        <v>6.3238814077215544</v>
       </c>
       <c r="G44" s="66">
-        <v>16.844000000000001</v>
+        <v>32.701999999999998</v>
       </c>
       <c r="H44" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I44" s="67">
-        <v>4484.6540000000005</v>
+        <v>8612.348</v>
       </c>
       <c r="J44" s="68">
-        <v>7.6158195271873739</v>
+        <v>7.4546567961719861</v>
       </c>
       <c r="K44" s="83">
-        <v>-21.138630085678169</v>
+        <v>-16.195992004510281</v>
       </c>
       <c r="L44" s="70">
-        <v>-5.8675192487963326</v>
+        <v>-3.6175422862065041</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="64"/>
       <c r="B45" s="81" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C45" s="66">
-        <v>22.337</v>
+        <v>29.646999999999998</v>
       </c>
       <c r="D45" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E45" s="67">
-        <v>6203.56</v>
+        <v>9031.4249999999993</v>
       </c>
       <c r="F45" s="68">
-        <v>8.0811261928827296</v>
+        <v>6.3917005928906194</v>
       </c>
       <c r="G45" s="66">
-        <v>5.7229999999999999</v>
+        <v>11.545</v>
       </c>
       <c r="H45" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I45" s="67">
-        <v>1173.8050000000001</v>
+        <v>2653.1819999999998</v>
       </c>
       <c r="J45" s="68">
-        <v>1.9933504435593412</v>
+        <v>2.2965353034713858</v>
       </c>
       <c r="K45" s="83">
-        <v>-74.378833325871881</v>
+        <v>-61.058454481060473</v>
       </c>
       <c r="L45" s="70">
-        <v>-81.078525878689007</v>
+        <v>-70.622775475630917</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="64"/>
       <c r="B46" s="81" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="66">
-        <v>14.045</v>
+        <v>24.827000000000002</v>
       </c>
       <c r="D46" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E46" s="67">
-        <v>3374.2820000000002</v>
+        <v>6040.3389999999999</v>
       </c>
       <c r="F46" s="68">
-        <v>4.3955404078259459</v>
+        <v>4.27485566979301</v>
       </c>
       <c r="G46" s="66">
-        <v>9.2349999999999994</v>
+        <v>16.513000000000002</v>
       </c>
       <c r="H46" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I46" s="67">
-        <v>2667.7269999999999</v>
+        <v>4711.951</v>
       </c>
       <c r="J46" s="68">
-        <v>4.5303221563592171</v>
+        <v>4.0785599403762358</v>
       </c>
       <c r="K46" s="83">
-        <v>-34.247063011747954</v>
+        <v>-33.487735127079389</v>
       </c>
       <c r="L46" s="70">
-        <v>-20.939417630180294</v>
+        <v>-21.991944491857161</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="64"/>
       <c r="B47" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C47" s="66">
-        <v>13.484999999999999</v>
+        <v>28.033000000000001</v>
       </c>
       <c r="D47" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E47" s="67">
-        <v>3159.9209999999998</v>
+        <v>6663.451</v>
       </c>
       <c r="F47" s="68">
-        <v>4.1163010207913171</v>
+        <v>4.715843148495126</v>
       </c>
       <c r="G47" s="66">
-        <v>11.298</v>
+        <v>22.318999999999999</v>
       </c>
       <c r="H47" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I47" s="67">
-        <v>2754.3229999999999</v>
+        <v>5521.3450000000003</v>
       </c>
       <c r="J47" s="68">
-        <v>4.6773790993867763</v>
+        <v>4.7791533770186971</v>
       </c>
       <c r="K47" s="83">
-        <v>-16.218020022246936</v>
+        <v>-20.383119894410168</v>
       </c>
       <c r="L47" s="70">
-        <v>-12.835700639351428</v>
+        <v>-17.139857410221818</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="64"/>
       <c r="B48" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C48" s="66">
-        <v>90.797000000000025</v>
+        <v>175.80900000000003</v>
       </c>
       <c r="D48" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E48" s="67">
-        <v>24264.545000000006</v>
+        <v>46912.42300000001</v>
       </c>
       <c r="F48" s="68">
-        <v>31.60843937317955</v>
+        <v>33.200758673524462</v>
       </c>
       <c r="G48" s="66">
-        <v>73.194000000000017</v>
+        <v>132.57500000000005</v>
       </c>
       <c r="H48" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I48" s="67">
-        <v>20733.705000000005</v>
+        <v>39167.987999999998</v>
       </c>
       <c r="J48" s="68">
-        <v>35.209885848482962</v>
+        <v>33.902938889206844</v>
       </c>
       <c r="K48" s="83">
-        <v>-19.387204423053632</v>
+        <v>-24.591460050395586</v>
       </c>
       <c r="L48" s="70">
-        <v>-14.551437086498012</v>
+        <v>-16.508281825477251</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="73"/>
       <c r="B49" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C49" s="75">
-        <v>34.454999999999998</v>
+        <v>72.421999999999997</v>
       </c>
       <c r="D49" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E49" s="77">
-        <v>8059.7179999999998</v>
+        <v>16069.915999999999</v>
       </c>
       <c r="F49" s="78">
-        <v>10.499067992741008</v>
+        <v>11.372966240089738</v>
       </c>
       <c r="G49" s="75">
-        <v>40.756999999999998</v>
+        <v>78.658000000000001</v>
       </c>
       <c r="H49" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I49" s="77">
-        <v>8315.1270000000004</v>
+        <v>15678.782999999999</v>
       </c>
       <c r="J49" s="78">
-        <v>14.120711782367817</v>
+        <v>13.571205697523579</v>
       </c>
       <c r="K49" s="79">
-        <v>18.290523871716733</v>
+        <v>8.6106431747259187</v>
       </c>
       <c r="L49" s="80">
-        <v>3.1689570280250572</v>
+        <v>-2.4339455165789281</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="64"/>
       <c r="B50" s="81" t="s">
         <v>52</v>
       </c>
       <c r="C50" s="66">
-        <v>3.585</v>
+        <v>8.6159999999999997</v>
       </c>
       <c r="D50" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E50" s="67">
-        <v>870.94899999999996</v>
+        <v>2019.56</v>
       </c>
       <c r="F50" s="68">
-        <v>1.1345499643051764</v>
+        <v>1.4292786408986602</v>
       </c>
       <c r="G50" s="66">
-        <v>5.5060000000000002</v>
+        <v>8.2070000000000007</v>
       </c>
       <c r="H50" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I50" s="67">
-        <v>1325.1</v>
+        <v>2072.8139999999999</v>
       </c>
       <c r="J50" s="68">
-        <v>2.2502789413577919</v>
+        <v>1.7941816763907401</v>
       </c>
       <c r="K50" s="83">
-        <v>53.584379358437943</v>
+        <v>-4.7469823584029589</v>
       </c>
       <c r="L50" s="70">
-        <v>52.144385032877928</v>
+        <v>2.6369110103190749</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="64"/>
       <c r="B51" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C51" s="66">
-        <v>1.698</v>
+        <v>3.5070000000000001</v>
       </c>
       <c r="D51" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E51" s="67">
-        <v>885.51400000000001</v>
+        <v>1752.655</v>
       </c>
       <c r="F51" s="68">
-        <v>1.1535231995119508</v>
+        <v>1.2403852108202982</v>
       </c>
       <c r="G51" s="66">
-        <v>5.5019999999999998</v>
+        <v>10.868</v>
       </c>
       <c r="H51" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I51" s="67">
-        <v>1269.019</v>
+        <v>2564.1529999999998</v>
       </c>
       <c r="J51" s="68">
-        <v>2.15504243595421</v>
+        <v>2.219473782048146</v>
       </c>
       <c r="K51" s="83">
-        <v>224.02826855123675</v>
+        <v>209.89449672084405</v>
       </c>
       <c r="L51" s="70">
-        <v>43.308744977493298</v>
+        <v>46.301068949679191</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="64"/>
       <c r="B52" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C52" s="66">
-        <v>3.7999999999999999E-2</v>
+        <v>8.7999999999999995E-2</v>
       </c>
       <c r="D52" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E52" s="67">
-        <v>66.049000000000007</v>
+        <v>126.438</v>
       </c>
       <c r="F52" s="68">
-        <v>8.6039355452951452E-2</v>
+        <v>8.9482428250680743E-2</v>
       </c>
       <c r="G52" s="66">
-        <v>0.11799999999999999</v>
+        <v>0.34300000000000003</v>
       </c>
       <c r="H52" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I52" s="67">
-        <v>73.847999999999999</v>
+        <v>336.78399999999999</v>
       </c>
       <c r="J52" s="68">
-        <v>0.12540834598248449</v>
+        <v>0.29151273664765825</v>
       </c>
       <c r="K52" s="83">
-        <v>210.52631578947367</v>
+        <v>289.77272727272731</v>
       </c>
       <c r="L52" s="70">
-        <v>11.80790019530953</v>
+        <v>166.36296050238062</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="64"/>
       <c r="B53" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C53" s="66">
-        <v>0.495</v>
+        <v>1.849</v>
       </c>
       <c r="D53" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E53" s="67">
-        <v>269.81799999999998</v>
+        <v>554.72799999999995</v>
       </c>
       <c r="F53" s="68">
-        <v>0.35148097336226819</v>
+        <v>0.3925909019333082</v>
       </c>
       <c r="G53" s="66">
-        <v>1.319</v>
+        <v>2.2480000000000002</v>
       </c>
       <c r="H53" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I53" s="67">
-        <v>555.899</v>
+        <v>835.65700000000004</v>
       </c>
       <c r="J53" s="68">
-        <v>0.94402521562286257</v>
+        <v>0.72332610506666639</v>
       </c>
       <c r="K53" s="67">
-        <v>166.46464646464645</v>
+        <v>21.579232017306666</v>
       </c>
       <c r="L53" s="68">
-        <v>106.02739624487619</v>
+        <v>50.642657302317552</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="64"/>
       <c r="B54" s="81" t="s">
         <v>73</v>
       </c>
       <c r="C54" s="66">
-        <v>0.14599999999999999</v>
+        <v>0.27300000000000002</v>
       </c>
       <c r="D54" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E54" s="67">
-        <v>91.983000000000004</v>
+        <v>150.69900000000001</v>
       </c>
       <c r="F54" s="68">
-        <v>0.11982252619462569</v>
+        <v>0.10665237076629919</v>
       </c>
       <c r="G54" s="66">
-        <v>0.72699999999999998</v>
+        <v>1.306</v>
       </c>
       <c r="H54" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I54" s="67">
-        <v>188.66200000000001</v>
+        <v>313.834</v>
       </c>
       <c r="J54" s="68">
-        <v>0.32038497142437833</v>
+        <v>0.27164772730617009</v>
       </c>
       <c r="K54" s="83">
-        <v>397.94520547945206</v>
+        <v>378.38827838827831</v>
       </c>
       <c r="L54" s="70">
-        <v>105.10529119511214</v>
+        <v>108.25221136172102</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="64"/>
       <c r="B55" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="66">
-        <v>28.492999999999999</v>
+        <v>58.088999999999999</v>
       </c>
       <c r="D55" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E55" s="67">
-        <v>5875.4049999999997</v>
+        <v>11465.835999999999</v>
       </c>
       <c r="F55" s="68">
-        <v>7.6536519739140356</v>
+        <v>8.1145766874204917</v>
       </c>
       <c r="G55" s="66">
-        <v>27.584999999999997</v>
+        <v>55.685999999999993</v>
       </c>
       <c r="H55" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I55" s="67">
-        <v>4902.5990000000011</v>
+        <v>9555.5410000000011</v>
       </c>
       <c r="J55" s="68">
-        <v>8.3255718720260905</v>
+        <v>8.2710636700641995</v>
       </c>
       <c r="K55" s="83">
-        <v>-3.1867476222230064</v>
+        <v>-4.1367556680266588</v>
       </c>
       <c r="L55" s="70">
-        <v>-16.55725860600246</v>
+        <v>-16.660756354791733</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="73">
         <v>4412</v>
       </c>
       <c r="B56" s="74" t="s">
         <v>29</v>
       </c>
       <c r="C56" s="75">
-        <v>31.826000000000001</v>
+        <v>60.542999999999999</v>
       </c>
       <c r="D56" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E56" s="77">
-        <v>35253.678999999996</v>
+        <v>66873.377999999997</v>
       </c>
       <c r="F56" s="78">
         <v>100</v>
       </c>
       <c r="G56" s="75">
-        <v>31.385000000000002</v>
+        <v>59.2</v>
       </c>
       <c r="H56" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I56" s="77">
-        <v>34834.610999999997</v>
+        <v>65836.569000000003</v>
       </c>
       <c r="J56" s="78">
         <v>100</v>
       </c>
       <c r="K56" s="79">
-        <v>-1.3856595236598974</v>
+        <v>-2.2182580975504953</v>
       </c>
       <c r="L56" s="80">
-        <v>-1.1887213246594757</v>
+        <v>-1.5504062020016303</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="73"/>
       <c r="B57" s="81" t="s">
         <v>54</v>
       </c>
       <c r="C57" s="66">
-        <v>4.2960000000000003</v>
+        <v>8.2490000000000006</v>
       </c>
       <c r="D57" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E57" s="67">
-        <v>4888.1459999999997</v>
+        <v>9218.5570000000007</v>
       </c>
       <c r="F57" s="68">
-        <v>13.865633711590782</v>
+        <v>13.785092477308385</v>
       </c>
       <c r="G57" s="66">
-        <v>5.18</v>
+        <v>9.1940000000000008</v>
       </c>
       <c r="H57" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I57" s="67">
-        <v>5725.6620000000003</v>
+        <v>10180.76</v>
       </c>
       <c r="J57" s="68">
-        <v>16.43670428815755</v>
+        <v>15.463685539263141</v>
       </c>
       <c r="K57" s="83">
-        <v>20.577281191806318</v>
+        <v>11.45593405261244</v>
       </c>
       <c r="L57" s="70">
-        <v>17.133612621226955</v>
+        <v>10.437674790100006</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="73"/>
       <c r="B58" s="81" t="s">
         <v>52</v>
       </c>
       <c r="C58" s="66">
-        <v>2.11</v>
+        <v>4.8360000000000003</v>
       </c>
       <c r="D58" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E58" s="67">
-        <v>2697.5479999999998</v>
+        <v>5989.5810000000001</v>
       </c>
       <c r="F58" s="68">
-        <v>7.6518198285064098</v>
+        <v>8.9566000389572071</v>
       </c>
       <c r="G58" s="66">
-        <v>2.0790000000000002</v>
+        <v>4.758</v>
       </c>
       <c r="H58" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I58" s="67">
-        <v>2480.2130000000002</v>
+        <v>5636.2380000000003</v>
       </c>
       <c r="J58" s="68">
-        <v>7.1199675518121914</v>
+        <v>8.5609534117733261</v>
       </c>
       <c r="K58" s="83">
-        <v>-1.4691943127961942</v>
+        <v>-1.6129032258064575</v>
       </c>
       <c r="L58" s="70">
-        <v>-8.056761177187564</v>
+        <v>-5.8992941242467518</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="73"/>
       <c r="B59" s="81" t="s">
         <v>69</v>
       </c>
       <c r="C59" s="66">
-        <v>2.31</v>
+        <v>4.093</v>
       </c>
       <c r="D59" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E59" s="67">
-        <v>2381.7370000000001</v>
+        <v>4192.8440000000001</v>
       </c>
       <c r="F59" s="68">
-        <v>6.7559955941052294</v>
+        <v>6.2698253406609732</v>
       </c>
       <c r="G59" s="66">
-        <v>1.232</v>
+        <v>2.7010000000000001</v>
       </c>
       <c r="H59" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I59" s="67">
-        <v>1347.21</v>
+        <v>2966.2489999999998</v>
       </c>
       <c r="J59" s="68">
-        <v>3.867446661023429</v>
+        <v>4.5054732423860049</v>
       </c>
       <c r="K59" s="83">
-        <v>-46.666666666666664</v>
+        <v>-34.009284143659904</v>
       </c>
       <c r="L59" s="70">
-        <v>-43.435820159824537</v>
+        <v>-29.254486930589362</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="73"/>
       <c r="B60" s="81" t="s">
         <v>60</v>
       </c>
       <c r="C60" s="66">
-        <v>2.0339999999999998</v>
+        <v>3.3159999999999998</v>
       </c>
       <c r="D60" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E60" s="67">
-        <v>2438.8530000000001</v>
+        <v>3951.1469999999999</v>
       </c>
       <c r="F60" s="68">
-        <v>6.9180098905422049</v>
+        <v>5.9084004998222168</v>
       </c>
       <c r="G60" s="66">
-        <v>2.0169999999999999</v>
+        <v>3.323</v>
       </c>
       <c r="H60" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I60" s="67">
-        <v>2505.6669999999999</v>
+        <v>4251.6940000000004</v>
       </c>
       <c r="J60" s="68">
-        <v>7.1930385558202445</v>
+        <v>6.4579519628369457</v>
       </c>
       <c r="K60" s="83">
-        <v>-0.83579154375614095</v>
+        <v>0.2110977080820301</v>
       </c>
       <c r="L60" s="70">
-        <v>2.739566509338605</v>
+        <v>7.6065760145092174</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="73"/>
       <c r="B61" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C61" s="66">
-        <v>3.012</v>
+        <v>5.601</v>
       </c>
       <c r="D61" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E61" s="67">
-        <v>2451.087</v>
+        <v>4527.8950000000004</v>
       </c>
       <c r="F61" s="68">
-        <v>6.9527126516355935</v>
+        <v>6.7708483336971561</v>
       </c>
       <c r="G61" s="66">
-        <v>3.823</v>
+        <v>6.4450000000000003</v>
       </c>
       <c r="H61" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I61" s="67">
-        <v>3295.203</v>
+        <v>5365.88</v>
       </c>
       <c r="J61" s="68">
-        <v>9.4595659472126741</v>
+        <v>8.1503032152237456</v>
       </c>
       <c r="K61" s="83">
-        <v>26.925630810092962</v>
+        <v>15.068737725406184</v>
       </c>
       <c r="L61" s="70">
-        <v>34.438434865837074</v>
+        <v>18.507165029224389</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="64"/>
       <c r="B62" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C62" s="66">
-        <v>18.064</v>
+        <v>34.448</v>
       </c>
       <c r="D62" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E62" s="67">
-        <v>20396.307999999997</v>
+        <v>38993.353999999992</v>
       </c>
       <c r="F62" s="68">
-        <v>57.855828323619782</v>
+        <v>58.30923330955406</v>
       </c>
       <c r="G62" s="66">
-        <v>17.054000000000002</v>
+        <v>32.778999999999996</v>
       </c>
       <c r="H62" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I62" s="67">
-        <v>19480.655999999999</v>
+        <v>37435.748000000007</v>
       </c>
       <c r="J62" s="68">
-        <v>55.923276995973922</v>
+        <v>56.861632628516844</v>
       </c>
       <c r="K62" s="83">
-        <v>-5.591231178033647</v>
+        <v>-4.8449837436135743</v>
       </c>
       <c r="L62" s="70">
-        <v>-4.4893026718364828</v>
+        <v>-3.9945422494304683</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="57" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="72" t="s">
         <v>42</v>
       </c>
       <c r="C63" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D63" s="60"/>
       <c r="E63" s="60">
-        <v>17317.787</v>
+        <v>35245.118000000002</v>
       </c>
       <c r="F63" s="61">
         <v>100</v>
       </c>
       <c r="G63" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H63" s="60"/>
       <c r="I63" s="60">
-        <v>13585.495000000001</v>
+        <v>30328.192999999999</v>
       </c>
       <c r="J63" s="61">
         <v>100</v>
       </c>
       <c r="K63" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L63" s="63">
-        <v>-21.551783723867253</v>
+        <v>-13.950655520574518</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="64"/>
       <c r="B64" s="65" t="s">
         <v>57</v>
       </c>
       <c r="C64" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D64" s="67"/>
       <c r="E64" s="67">
-        <v>4695.6729999999998</v>
+        <v>9404.9869999999992</v>
       </c>
       <c r="F64" s="68">
-        <v>27.114740468860138</v>
+        <v>26.684509894391613</v>
       </c>
       <c r="G64" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H64" s="67"/>
       <c r="I64" s="67">
-        <v>4708.4229999999998</v>
+        <v>8856.884</v>
       </c>
       <c r="J64" s="68">
-        <v>34.657721341769289</v>
+        <v>29.203467545857414</v>
       </c>
       <c r="K64" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L64" s="70">
-        <v>0.2715265735071416</v>
+        <v>-5.8277911495252379</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="64"/>
       <c r="B65" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C65" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D65" s="67"/>
       <c r="E65" s="67">
-        <v>1666.9390000000001</v>
+        <v>3942.3939999999998</v>
       </c>
       <c r="F65" s="68">
-        <v>9.6255889970236961</v>
+        <v>11.185645626154519</v>
       </c>
       <c r="G65" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H65" s="67"/>
       <c r="I65" s="67">
-        <v>1093.364</v>
+        <v>2949.9029999999998</v>
       </c>
       <c r="J65" s="68">
-        <v>8.0480247499263005</v>
+        <v>9.7266032302023397</v>
       </c>
       <c r="K65" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L65" s="70">
-        <v>-34.408877589401889</v>
+        <v>-25.174830318836726</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="64"/>
       <c r="B66" s="65" t="s">
         <v>55</v>
       </c>
       <c r="C66" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D66" s="67"/>
       <c r="E66" s="67">
-        <v>1246.4580000000001</v>
+        <v>2787.8969999999999</v>
       </c>
       <c r="F66" s="68">
-        <v>7.1975593648310836</v>
+        <v>7.9100231697337486</v>
       </c>
       <c r="G66" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H66" s="67"/>
       <c r="I66" s="67">
-        <v>1080.4949999999999</v>
+        <v>2435.0650000000001</v>
       </c>
       <c r="J66" s="68">
-        <v>7.9532987204367585</v>
+        <v>8.0290474279163284</v>
       </c>
       <c r="K66" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L66" s="70">
-        <v>-13.314768728669574</v>
+        <v>-12.655847759081482</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="92"/>
       <c r="B67" s="65" t="s">
         <v>52</v>
       </c>
       <c r="C67" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D67" s="67"/>
       <c r="E67" s="67">
-        <v>1132.9349999999999</v>
+        <v>2396.0970000000002</v>
       </c>
       <c r="F67" s="68">
-        <v>6.5420310343348138</v>
+        <v>6.7983798493737488</v>
       </c>
       <c r="G67" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H67" s="67"/>
       <c r="I67" s="67">
-        <v>1421.5160000000001</v>
+        <v>2989.0360000000001</v>
       </c>
       <c r="J67" s="68">
-        <v>10.46348329597118</v>
+        <v>9.8556349862321166</v>
       </c>
       <c r="K67" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L67" s="70">
-        <v>25.471982064284372</v>
+        <v>24.746034905932433</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="92"/>
       <c r="B68" s="65" t="s">
         <v>60</v>
       </c>
       <c r="C68" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D68" s="67"/>
       <c r="E68" s="67">
-        <v>1463.2439999999999</v>
+        <v>2714.5079999999998</v>
       </c>
       <c r="F68" s="68">
-        <v>8.4493705806636843</v>
+        <v>7.7017985866865297</v>
       </c>
       <c r="G68" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H68" s="67"/>
       <c r="I68" s="67">
-        <v>912.57899999999995</v>
+        <v>2248.8200000000002</v>
       </c>
       <c r="J68" s="68">
-        <v>6.7173040069574199</v>
+        <v>7.4149488563331163</v>
       </c>
       <c r="K68" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L68" s="70">
-        <v>-37.633163026808923</v>
+        <v>-17.155521368881569</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="93"/>
       <c r="B69" s="94" t="s">
         <v>62</v>
       </c>
       <c r="C69" s="95" t="s">
         <v>75</v>
       </c>
       <c r="D69" s="96"/>
       <c r="E69" s="96">
-        <v>7112.5380000000005</v>
+        <v>13999.235000000001</v>
       </c>
       <c r="F69" s="97">
-        <v>41.070709554286587</v>
+        <v>39.719642873659836</v>
       </c>
       <c r="G69" s="95" t="s">
         <v>75</v>
       </c>
       <c r="H69" s="96"/>
       <c r="I69" s="96">
-        <v>4369.1180000000004</v>
+        <v>10848.485000000001</v>
       </c>
       <c r="J69" s="97">
-        <v>32.16016788493905</v>
+        <v>35.770297953458687</v>
       </c>
       <c r="K69" s="98" t="s">
         <v>75</v>
       </c>
       <c r="L69" s="99">
-        <v>-38.571604116561488</v>
+        <v>-22.506586967073559</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="100" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5391,1508 +5383,1508 @@
     <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="103" t="s">
         <v>71</v>
       </c>
       <c r="B2" s="104"/>
       <c r="C2" s="104"/>
       <c r="D2" s="104"/>
       <c r="E2" s="104"/>
       <c r="F2" s="104"/>
       <c r="G2" s="104"/>
       <c r="H2" s="104"/>
       <c r="I2" s="104"/>
       <c r="J2" s="104"/>
       <c r="K2" s="104"/>
       <c r="L2" s="105"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="106" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D3" s="107"/>
       <c r="E3" s="107"/>
       <c r="F3" s="107"/>
       <c r="G3" s="106" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="H3" s="107"/>
       <c r="I3" s="107"/>
       <c r="J3" s="108"/>
       <c r="K3" s="109" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L3" s="110"/>
       <c r="M3" s="5"/>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="6"/>
       <c r="B4" s="7"/>
       <c r="C4" s="123" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="124"/>
       <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="111" t="s">
         <v>3</v>
       </c>
       <c r="H4" s="112"/>
       <c r="I4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="12">
         <v>3605</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="15"/>
       <c r="E5" s="15">
-        <v>3.02</v>
+        <v>10.443</v>
       </c>
       <c r="F5" s="15">
-        <v>3.6039252712968114E-3</v>
+        <v>6.1738651226316546E-3</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H5" s="19"/>
       <c r="I5" s="19">
-        <v>4.1609999999999996</v>
+        <v>10.087999999999999</v>
       </c>
       <c r="J5" s="20">
-        <v>5.4685493423684995E-3</v>
+        <v>6.6370292956880964E-3</v>
       </c>
       <c r="K5" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L5" s="20">
-        <v>37.781456953642369</v>
+        <v>-3.3994063008714015</v>
       </c>
       <c r="M5" s="17"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="12">
         <v>44</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="19"/>
       <c r="E6" s="19">
-        <v>46920.828000000001</v>
+        <v>97841.1</v>
       </c>
       <c r="F6" s="19">
-        <v>55.993098602440739</v>
+        <v>57.843316561324905</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="19">
-        <v>44522.565000000002</v>
+        <v>88114.254000000001</v>
       </c>
       <c r="J6" s="20">
-        <v>58.513300541049936</v>
+        <v>57.971538973602506</v>
       </c>
       <c r="K6" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L6" s="20">
-        <v>-5.1112972686671236</v>
+        <v>-9.9414724486948778</v>
       </c>
       <c r="M6" s="17"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="21">
         <v>4401</v>
       </c>
       <c r="B7" s="22" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="C7" s="23">
-        <v>41.040475999999998</v>
+        <v>69.479731000000001</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>76</v>
       </c>
       <c r="E7" s="25">
-        <v>4053.386</v>
+        <v>6929.9009999999998</v>
       </c>
       <c r="F7" s="25">
-        <v>4.8371192846757278</v>
+        <v>4.0969332650761485</v>
       </c>
       <c r="G7" s="23">
-        <v>22.960442</v>
+        <v>40.708347000000003</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>76</v>
       </c>
       <c r="I7" s="25">
-        <v>1699.2670000000001</v>
+        <v>3275.1819999999998</v>
       </c>
       <c r="J7" s="25">
-        <v>2.2332433153949753</v>
+        <v>2.1547857734645448</v>
       </c>
       <c r="K7" s="23">
-        <v>-44.0541527832182</v>
+        <v>-41.409751572008815</v>
       </c>
       <c r="L7" s="26">
-        <v>-58.077839120182475</v>
+        <v>-52.738401313380955</v>
       </c>
       <c r="M7" s="17"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="27">
         <v>44011</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>80</v>
       </c>
       <c r="C8" s="29">
-        <v>0.996224</v>
+        <v>2.390984</v>
       </c>
       <c r="D8" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E8" s="31">
-        <v>101.34699999999999</v>
+        <v>193.75399999999999</v>
       </c>
       <c r="F8" s="31">
-        <v>0.12094272002321786</v>
+        <v>0.11454668801784673</v>
       </c>
       <c r="G8" s="29">
-        <v>0.17591799999999999</v>
+        <v>0.299487</v>
       </c>
       <c r="H8" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I8" s="31">
-        <v>36.716999999999999</v>
+        <v>70.873000000000005</v>
       </c>
       <c r="J8" s="31">
-        <v>4.8254920981433344E-2</v>
+        <v>4.6628288786013328E-2</v>
       </c>
       <c r="K8" s="29">
-        <v>-82.341521585506868</v>
+        <v>-87.474320196203735</v>
       </c>
       <c r="L8" s="32">
-        <v>-63.771004568462807</v>
+        <v>-63.421142273191776</v>
       </c>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="27">
         <v>44012</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="29">
-        <v>7.0859439999999996</v>
+        <v>11.928205</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E9" s="31">
-        <v>537.88099999999997</v>
+        <v>1065.653</v>
       </c>
       <c r="F9" s="31">
-        <v>0.64188176452000001</v>
+        <v>0.63001033127719908</v>
       </c>
       <c r="G9" s="29">
-        <v>2.7480820000000001</v>
+        <v>4.5453869999999998</v>
       </c>
       <c r="H9" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I9" s="31">
-        <v>216.63399999999999</v>
+        <v>368.62900000000002</v>
       </c>
       <c r="J9" s="31">
-        <v>0.28470889647552444</v>
+        <v>0.24252591913562721</v>
       </c>
       <c r="K9" s="29">
-        <v>-61.217841969961938</v>
+        <v>-61.893788713389817</v>
       </c>
       <c r="L9" s="32">
-        <v>-59.724548738475605</v>
+        <v>-65.408158190330241</v>
       </c>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="27">
         <v>440131</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="29">
-        <v>13.169112</v>
+        <v>21.400113000000001</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E10" s="31">
-        <v>2315.922</v>
+        <v>3774.201</v>
       </c>
       <c r="F10" s="31">
-        <v>2.7637118616398197</v>
+        <v>2.2312944479269858</v>
       </c>
       <c r="G10" s="29">
-        <v>2.8072680000000001</v>
+        <v>5.0978729999999999</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I10" s="31">
-        <v>584.62300000000005</v>
+        <v>1248.8320000000001</v>
       </c>
       <c r="J10" s="31">
-        <v>0.76833446820079287</v>
+        <v>0.82162317301672849</v>
       </c>
       <c r="K10" s="29">
-        <v>-78.682936252649384</v>
+        <v>-76.178289338939479</v>
       </c>
       <c r="L10" s="32">
-        <v>-74.756360533731268</v>
+        <v>-66.911354217753626</v>
       </c>
       <c r="M10" s="17"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="29">
-        <v>19.789196</v>
+        <v>33.760429000000002</v>
       </c>
       <c r="D11" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="31">
-        <v>1098.2360000000001</v>
+        <v>1896.2929999999999</v>
       </c>
       <c r="F11" s="31">
-        <v>1.3105829384926906</v>
+        <v>1.1210817978541172</v>
       </c>
       <c r="G11" s="29">
-        <v>17.229174</v>
+        <v>30.765599999999999</v>
       </c>
       <c r="H11" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="31">
-        <v>861.29300000000001</v>
+        <v>1586.848</v>
       </c>
       <c r="J11" s="31">
-        <v>1.1319450297372247</v>
+        <v>1.0440083925261761</v>
       </c>
       <c r="K11" s="29">
-        <v>-12.93646290632525</v>
+        <v>-8.8708262563843689</v>
       </c>
       <c r="L11" s="32">
-        <v>-21.574870974908862</v>
+        <v>-16.318417037873363</v>
       </c>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="21">
         <v>4402</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="23">
-        <v>0.14741499999999999</v>
+        <v>0.287383</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="25">
-        <v>153.93299999999999</v>
+        <v>299.786</v>
       </c>
       <c r="F12" s="25">
-        <v>0.18369636714785831</v>
+        <v>0.17723243604838199</v>
       </c>
       <c r="G12" s="23">
-        <v>5.9941000000000001E-2</v>
+        <v>0.13097600000000001</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="25">
-        <v>66.69</v>
+        <v>125.962</v>
       </c>
       <c r="J12" s="25">
-        <v>8.7646612747549923E-2</v>
+        <v>8.2872074161723236E-2</v>
       </c>
       <c r="K12" s="23">
-        <v>-59.338601906183229</v>
+        <v>-54.424583221693688</v>
       </c>
       <c r="L12" s="26">
-        <v>-56.675956422599441</v>
+        <v>-57.982694321949658</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="21">
         <v>4403</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="23">
-        <v>115.878</v>
+        <v>236.536</v>
       </c>
       <c r="D13" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E13" s="25">
-        <v>11453.74</v>
+        <v>24415.819</v>
       </c>
       <c r="F13" s="25">
-        <v>13.668351998961306</v>
+        <v>14.434546908415903</v>
       </c>
       <c r="G13" s="23">
-        <v>79.501999999999995</v>
+        <v>155.33199999999999</v>
       </c>
       <c r="H13" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="25">
-        <v>8762.1460000000006</v>
+        <v>17336.863000000001</v>
       </c>
       <c r="J13" s="26">
-        <v>11.515555814957169</v>
+        <v>11.406152619580793</v>
       </c>
       <c r="K13" s="25">
-        <v>-31.391636030998121</v>
+        <v>-34.330503601988703</v>
       </c>
       <c r="L13" s="26">
-        <v>-23.4996952960343</v>
+        <v>-28.993317815798019</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="27"/>
       <c r="B14" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="29">
-        <v>69.106999999999999</v>
+        <v>145.81899999999999</v>
       </c>
       <c r="D14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="31">
-        <v>7816.8739999999998</v>
+        <v>16256.849</v>
       </c>
       <c r="F14" s="31">
-        <v>9.3282879970672159</v>
+        <v>9.6109923436741642</v>
       </c>
       <c r="G14" s="29">
-        <v>48.895000000000003</v>
+        <v>98.177999999999997</v>
       </c>
       <c r="H14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="31">
-        <v>5788.7280000000001</v>
+        <v>11684.049000000001</v>
       </c>
       <c r="J14" s="32">
-        <v>7.6077732990988034</v>
+        <v>7.6870911484194311</v>
       </c>
       <c r="K14" s="31">
-        <v>-29.24739896103144</v>
+        <v>-32.671325410268892</v>
       </c>
       <c r="L14" s="32">
-        <v>-25.945742505252095</v>
+        <v>-28.128452198824011</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="27"/>
       <c r="B15" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="29">
-        <v>68.503</v>
+        <v>144.24100000000001</v>
       </c>
       <c r="D15" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E15" s="31">
-        <v>7697.5159999999996</v>
+        <v>16057.856</v>
       </c>
       <c r="F15" s="31">
-        <v>9.1858518008647501</v>
+        <v>9.4933483771561296</v>
       </c>
       <c r="G15" s="29">
-        <v>48.365000000000002</v>
+        <v>97.578999999999994</v>
       </c>
       <c r="H15" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I15" s="31">
-        <v>5711.0789999999997</v>
+        <v>11575.299000000001</v>
       </c>
       <c r="J15" s="32">
-        <v>7.5057239388763639</v>
+        <v>7.6155430778498356</v>
       </c>
       <c r="K15" s="31">
-        <v>-29.397252675065321</v>
+        <v>-32.350025304871721</v>
       </c>
       <c r="L15" s="32">
-        <v>-25.806208132597579</v>
+        <v>-27.915040463683315</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="27"/>
       <c r="B16" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="29">
-        <v>0.60399999999999998</v>
+        <v>1.5780000000000001</v>
       </c>
       <c r="D16" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="31">
-        <v>119.358</v>
+        <v>198.99299999999999</v>
       </c>
       <c r="F16" s="31">
-        <v>0.1424361962024652</v>
+        <v>0.11764396651803513</v>
       </c>
       <c r="G16" s="29">
-        <v>0.53</v>
+        <v>0.59899999999999998</v>
       </c>
       <c r="H16" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I16" s="31">
-        <v>77.649000000000001</v>
+        <v>108.75</v>
       </c>
       <c r="J16" s="32">
-        <v>0.10204936022243971</v>
+        <v>7.1548070569595612E-2</v>
       </c>
       <c r="K16" s="31">
-        <v>-12.251655629139066</v>
+        <v>-62.040557667934095</v>
       </c>
       <c r="L16" s="32">
-        <v>-34.944452822600915</v>
+        <v>-45.349836426406959</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="27"/>
       <c r="B17" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="29">
-        <v>46.771000000000001</v>
+        <v>90.716999999999999</v>
       </c>
       <c r="D17" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E17" s="31">
-        <v>3636.866</v>
+        <v>8158.97</v>
       </c>
       <c r="F17" s="31">
-        <v>4.3400640018940893</v>
+        <v>4.8235545647417402</v>
       </c>
       <c r="G17" s="29">
-        <v>30.606999999999999</v>
+        <v>57.154000000000003</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I17" s="31">
-        <v>2973.4180000000001</v>
+        <v>5652.8140000000003</v>
       </c>
       <c r="J17" s="32">
-        <v>3.9077825158583654</v>
+        <v>3.7190614711613614</v>
       </c>
       <c r="K17" s="31">
-        <v>-34.55987684676402</v>
+        <v>-36.99747566608243</v>
       </c>
       <c r="L17" s="32">
-        <v>-18.242299826278995</v>
+        <v>-30.716573292952415</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="27"/>
       <c r="B18" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="29">
-        <v>39.430999999999997</v>
+        <v>80.213999999999999</v>
       </c>
       <c r="D18" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="31">
-        <v>3188.2620000000002</v>
+        <v>7518.1059999999998</v>
       </c>
       <c r="F18" s="31">
-        <v>3.8047211898395084</v>
+        <v>4.44467800647781</v>
       </c>
       <c r="G18" s="29">
-        <v>23.553999999999998</v>
+        <v>44.609000000000002</v>
       </c>
       <c r="H18" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I18" s="31">
-        <v>2463.654</v>
+        <v>4696.0290000000005</v>
       </c>
       <c r="J18" s="32">
-        <v>3.237830680491113</v>
+        <v>3.0895799015068279</v>
       </c>
       <c r="K18" s="31">
-        <v>-40.265273515761713</v>
+        <v>-44.38751340165058</v>
       </c>
       <c r="L18" s="32">
-        <v>-22.727366822425513</v>
+        <v>-37.537073832159315</v>
       </c>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="27"/>
       <c r="B19" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="29">
-        <v>7.34</v>
+        <v>10.503</v>
       </c>
       <c r="D19" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="31">
-        <v>448.60399999999998</v>
+        <v>640.86400000000003</v>
       </c>
       <c r="F19" s="31">
-        <v>0.53534281205458101</v>
+        <v>0.37887655826392924</v>
       </c>
       <c r="G19" s="29">
-        <v>7.0529999999999999</v>
+        <v>12.545</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I19" s="31">
-        <v>509.76400000000001</v>
+        <v>956.78499999999997</v>
       </c>
       <c r="J19" s="32">
-        <v>0.669951835367252</v>
+        <v>0.62948156965453361</v>
       </c>
       <c r="K19" s="31">
-        <v>-3.9100817438692084</v>
+        <v>19.44206417214129</v>
       </c>
       <c r="L19" s="32">
-        <v>13.63340496295174</v>
+        <v>49.296106506216596</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:15" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="21">
         <v>4404</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="23">
-        <v>1.044702</v>
+        <v>2.8708629999999999</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="25">
-        <v>334.52100000000002</v>
+        <v>898.61300000000006</v>
       </c>
       <c r="F20" s="25">
-        <v>0.39920155154949694</v>
+        <v>0.53125686674742878</v>
       </c>
       <c r="G20" s="23">
-        <v>2.5085829999999998</v>
+        <v>4.2468130000000004</v>
       </c>
       <c r="H20" s="33" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="25">
-        <v>848.28800000000001</v>
+        <v>1420.1949999999999</v>
       </c>
       <c r="J20" s="26">
-        <v>1.114853348843809</v>
+        <v>0.93436516857551111</v>
       </c>
       <c r="K20" s="25">
-        <v>140.12426510143561</v>
+        <v>47.928096882366049</v>
       </c>
       <c r="L20" s="26">
-        <v>153.58288418365365</v>
+        <v>58.043006277452015</v>
       </c>
       <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:15" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="21">
         <v>4406</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="23">
-        <v>5.3999999999999999E-2</v>
+        <v>0.107</v>
       </c>
       <c r="D21" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="25">
-        <v>44.72</v>
+        <v>84.156000000000006</v>
       </c>
       <c r="F21" s="25">
-        <v>5.3366734480924966E-2</v>
+        <v>4.9752733243339037E-2</v>
       </c>
       <c r="G21" s="23">
-        <v>5.5E-2</v>
+        <v>0.115</v>
       </c>
       <c r="H21" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I21" s="25">
-        <v>28.798999999999999</v>
+        <v>45.393000000000001</v>
       </c>
       <c r="J21" s="26">
-        <v>3.784877493652257E-2</v>
+        <v>2.9864658090718654E-2</v>
       </c>
       <c r="K21" s="25">
-        <v>1.8518518518518534</v>
+        <v>7.4766355140186977</v>
       </c>
       <c r="L21" s="26">
-        <v>-35.601520572450809</v>
+        <v>-46.06088692428348</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="21">
         <v>4407</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="23">
-        <v>41.506999999999998</v>
+        <v>90.83</v>
       </c>
       <c r="D22" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="25">
-        <v>10811.696</v>
+        <v>23534.012999999999</v>
       </c>
       <c r="F22" s="25">
-        <v>12.902167033105513</v>
+        <v>13.913226281361673</v>
       </c>
       <c r="G22" s="23">
-        <v>35.311999999999998</v>
+        <v>73.638999999999996</v>
       </c>
       <c r="H22" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I22" s="25">
-        <v>8271.5740000000005</v>
+        <v>17870.598000000002</v>
       </c>
       <c r="J22" s="26">
-        <v>10.870826858460077</v>
+        <v>11.757303970803441</v>
       </c>
       <c r="K22" s="25">
-        <v>-14.925193340882261</v>
+        <v>-18.926566112517893</v>
       </c>
       <c r="L22" s="26">
-        <v>-23.494204794511418</v>
+        <v>-24.064807816669422</v>
       </c>
       <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="27">
         <v>44071</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="29">
-        <v>40.704000000000001</v>
+        <v>89.171999999999997</v>
       </c>
       <c r="D23" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E23" s="31">
-        <v>10233.662</v>
+        <v>22300.241999999998</v>
       </c>
       <c r="F23" s="31">
-        <v>12.21236857606287</v>
+        <v>13.183825175720155</v>
       </c>
       <c r="G23" s="29">
-        <v>31.687999999999999</v>
+        <v>68.227999999999994</v>
       </c>
       <c r="H23" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I23" s="31">
-        <v>7674.66</v>
+        <v>16832.775000000001</v>
       </c>
       <c r="J23" s="32">
-        <v>10.086339076160016</v>
+        <v>11.074506423743676</v>
       </c>
       <c r="K23" s="31">
-        <v>-22.150157232704405</v>
+        <v>-23.487193289373351</v>
       </c>
       <c r="L23" s="32">
-        <v>-25.005731086291501</v>
+        <v>-24.517523173066898</v>
       </c>
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="29">
-        <v>0.80300000000000005</v>
+        <v>1.6579999999999999</v>
       </c>
       <c r="D24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="31">
-        <v>578.03399999999999</v>
+        <v>1233.771</v>
       </c>
       <c r="F24" s="31">
-        <v>0.68979845704264275</v>
+        <v>0.72940110564151872</v>
       </c>
       <c r="G24" s="29">
-        <v>3.6240000000000001</v>
+        <v>5.4109999999999996</v>
       </c>
       <c r="H24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I24" s="31">
-        <v>596.91399999999999</v>
+        <v>1037.8230000000001</v>
       </c>
       <c r="J24" s="32">
-        <v>0.78448778230006022</v>
+        <v>0.68279754705976481</v>
       </c>
       <c r="K24" s="31">
-        <v>351.30759651307596</v>
+        <v>226.35705669481302</v>
       </c>
       <c r="L24" s="32">
-        <v>3.266243854167747</v>
+        <v>-15.882039697804526</v>
       </c>
       <c r="M24" s="17"/>
     </row>
     <row r="25" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="21">
         <v>4408</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="23">
-        <v>12.913</v>
+        <v>26.294</v>
       </c>
       <c r="D25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="25">
-        <v>4180.0649999999996</v>
+        <v>8324.4619999999995</v>
       </c>
       <c r="F25" s="25">
-        <v>4.9882920162792397</v>
+        <v>4.9213928570786694</v>
       </c>
       <c r="G25" s="23">
-        <v>13.564</v>
+        <v>27.885000000000002</v>
       </c>
       <c r="H25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I25" s="25">
-        <v>4096.8680000000004</v>
+        <v>8795.7630000000008</v>
       </c>
       <c r="J25" s="26">
-        <v>5.3842645535137112</v>
+        <v>5.7868493962063274</v>
       </c>
       <c r="K25" s="25">
-        <v>5.0414311159296812</v>
+        <v>6.0508100707385752</v>
       </c>
       <c r="L25" s="26">
-        <v>-1.9903279015995974</v>
+        <v>5.6616391545784133</v>
       </c>
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="21">
         <v>4409</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="33"/>
       <c r="E26" s="25">
-        <v>1203.5940000000001</v>
+        <v>2729.0729999999999</v>
       </c>
       <c r="F26" s="25">
-        <v>1.4363121963513956</v>
+        <v>1.6134184249560217</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H26" s="33"/>
       <c r="I26" s="25">
-        <v>942.86</v>
+        <v>1778.723</v>
       </c>
       <c r="J26" s="26">
-        <v>1.2391435791746128</v>
+        <v>1.1702455055426466</v>
       </c>
       <c r="K26" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L26" s="26">
-        <v>-21.662952789728099</v>
+        <v>-34.823179885624164</v>
       </c>
       <c r="M26" s="17"/>
     </row>
     <row r="27" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="27">
         <v>44091</v>
       </c>
       <c r="B27" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="29" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="35"/>
       <c r="E27" s="31">
-        <v>803.27599999999995</v>
+        <v>1884.787</v>
       </c>
       <c r="F27" s="31">
-        <v>0.95859161464444276</v>
+        <v>1.1142794908445415</v>
       </c>
       <c r="G27" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="35"/>
       <c r="I27" s="31">
-        <v>612.56600000000003</v>
+        <v>1208.239</v>
       </c>
       <c r="J27" s="32">
-        <v>0.80505825437570355</v>
+        <v>0.794916498730461</v>
       </c>
       <c r="K27" s="31" t="s">
         <v>75</v>
       </c>
       <c r="L27" s="32">
-        <v>-23.741528441033957</v>
+        <v>-35.895196645562599</v>
       </c>
       <c r="M27" s="17"/>
     </row>
     <row r="28" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="27">
         <v>44092</v>
       </c>
       <c r="B28" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="35"/>
       <c r="E28" s="31">
-        <v>400.31799999999998</v>
+        <v>844.28599999999994</v>
       </c>
       <c r="F28" s="31">
-        <v>0.47772058170695259</v>
+        <v>0.49913893411148025</v>
       </c>
       <c r="G28" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H28" s="35"/>
       <c r="I28" s="31">
-        <v>330.29399999999998</v>
+        <v>570.48400000000004</v>
       </c>
       <c r="J28" s="32">
-        <v>0.43408532479890927</v>
+        <v>0.37532900681218562</v>
       </c>
       <c r="K28" s="31" t="s">
         <v>75</v>
       </c>
       <c r="L28" s="32">
-        <v>-17.492093785440577</v>
+        <v>-32.430005945852464</v>
       </c>
       <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="21">
         <v>4410</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="23">
-        <v>4.4320000000000004</v>
+        <v>9.1259999999999994</v>
       </c>
       <c r="D29" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="25">
-        <v>1498.4849999999999</v>
+        <v>3239.7739999999999</v>
       </c>
       <c r="F29" s="25">
-        <v>1.788221178860663</v>
+        <v>1.9153430722789277</v>
       </c>
       <c r="G29" s="23">
-        <v>5.5510000000000002</v>
+        <v>11.489000000000001</v>
       </c>
       <c r="H29" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="25">
-        <v>1905.2190000000001</v>
+        <v>3994.6030000000001</v>
       </c>
       <c r="J29" s="26">
-        <v>2.5039135086560851</v>
+        <v>2.6281024123358012</v>
       </c>
       <c r="K29" s="25">
-        <v>25.248194945848368</v>
+        <v>25.893052816129757</v>
       </c>
       <c r="L29" s="26">
-        <v>27.143014444589049</v>
+        <v>23.29881652238706</v>
       </c>
       <c r="M29" s="17"/>
     </row>
     <row r="30" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="21">
         <v>4411</v>
       </c>
       <c r="B30" s="36" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="23">
-        <v>3.8490000000000002</v>
+        <v>7.0750000000000002</v>
       </c>
       <c r="D30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="25">
-        <v>2004.6610000000001</v>
+        <v>3845.7460000000001</v>
       </c>
       <c r="F30" s="25">
-        <v>2.3922676947957409</v>
+        <v>2.2735916020205109</v>
       </c>
       <c r="G30" s="23">
-        <v>3.5510000000000002</v>
+        <v>6.34</v>
       </c>
       <c r="H30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="25">
-        <v>1863.489</v>
+        <v>3558.1990000000001</v>
       </c>
       <c r="J30" s="26">
-        <v>2.4490703065275015</v>
+        <v>2.3409864197946164</v>
       </c>
       <c r="K30" s="25">
-        <v>-7.7422707196674461</v>
+        <v>-10.388692579505305</v>
       </c>
       <c r="L30" s="26">
-        <v>-7.0421881804454731</v>
+        <v>-7.4770148626560369</v>
       </c>
       <c r="M30" s="17"/>
     </row>
     <row r="31" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="21">
         <v>4412</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="23">
-        <v>4.2480000000000002</v>
+        <v>8.32</v>
       </c>
       <c r="D31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="25">
-        <v>2829.4569999999999</v>
+        <v>5764.5230000000001</v>
       </c>
       <c r="F31" s="25">
-        <v>3.3765402603800201</v>
+        <v>3.4079658621380822</v>
       </c>
       <c r="G31" s="23">
-        <v>4.4029999999999996</v>
+        <v>7.4509999999999996</v>
       </c>
       <c r="H31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="25">
-        <v>2832.9969999999998</v>
+        <v>4944.5320000000002</v>
       </c>
       <c r="J31" s="26">
-        <v>3.723235732103324</v>
+        <v>3.2530733284563103</v>
       </c>
       <c r="K31" s="25">
-        <v>3.6487758945385909</v>
+        <v>-10.444711538461545</v>
       </c>
       <c r="L31" s="26">
-        <v>0.12511234487747874</v>
+        <v>-14.224784947514305</v>
       </c>
       <c r="M31" s="17"/>
     </row>
     <row r="32" spans="1:15" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="21">
         <v>4413</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="23">
-        <v>6.0000000000000001E-3</v>
+        <v>0.01</v>
       </c>
       <c r="D32" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="25">
-        <v>6.09</v>
+        <v>11.087</v>
       </c>
       <c r="F32" s="25">
-        <v>7.2675181795356231E-3</v>
+        <v>6.554595673141545E-3</v>
       </c>
       <c r="G32" s="23">
-        <v>2.1000000000000001E-2</v>
+        <v>3.3000000000000002E-2</v>
       </c>
       <c r="H32" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="25">
-        <v>34.802</v>
+        <v>54.027000000000001</v>
       </c>
       <c r="J32" s="26">
-        <v>4.5738152899088808E-2</v>
+        <v>3.55450814589751E-2</v>
       </c>
       <c r="K32" s="25">
-        <v>250</v>
+        <v>229.99999999999997</v>
       </c>
       <c r="L32" s="26">
-        <v>471.46141215106735</v>
+        <v>387.30044195905111</v>
       </c>
       <c r="M32" s="17"/>
       <c r="O32" s="102"/>
     </row>
     <row r="33" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="36" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D33" s="33"/>
       <c r="E33" s="25">
-        <v>1855.953</v>
+        <v>3767.3319999999999</v>
       </c>
       <c r="F33" s="25">
-        <v>2.2148065957083216</v>
+        <v>2.2272335191203827</v>
       </c>
       <c r="G33" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H33" s="33"/>
       <c r="I33" s="25">
-        <v>1566.5119999999999</v>
+        <v>2969.6210000000001</v>
       </c>
       <c r="J33" s="26">
-        <v>2.0587714894045575</v>
+        <v>1.9537531298662352</v>
       </c>
       <c r="K33" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L33" s="26">
-        <v>-15.595276389003388</v>
+        <v>-21.174427950602702</v>
       </c>
       <c r="M33" s="17"/>
     </row>
     <row r="34" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="21">
         <v>4418</v>
       </c>
       <c r="B34" s="36" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D34" s="33"/>
       <c r="E34" s="25">
-        <v>1893.316</v>
+        <v>4840.1549999999997</v>
       </c>
       <c r="F34" s="25">
-        <v>2.2593938340896007</v>
+        <v>2.8614827293527925</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H34" s="33"/>
       <c r="I34" s="25">
-        <v>1743.078</v>
+        <v>4250.8220000000001</v>
       </c>
       <c r="J34" s="26">
-        <v>2.2908214493143473</v>
+        <v>2.7966722982509387</v>
       </c>
       <c r="K34" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L34" s="26">
-        <v>-7.9351782798011552</v>
+        <v>-12.175911721835348</v>
       </c>
       <c r="M34" s="17"/>
     </row>
     <row r="35" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D35" s="33"/>
       <c r="E35" s="25">
-        <v>233.37799999999999</v>
+        <v>489.01499999999999</v>
       </c>
       <c r="F35" s="25">
-        <v>0.27850227548500239</v>
+        <v>0.28910395987204041</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H35" s="33"/>
       <c r="I35" s="25">
-        <v>238.96</v>
+        <v>458.02</v>
       </c>
       <c r="J35" s="26">
-        <v>0.31405060102196031</v>
+        <v>0.30133744627389591</v>
       </c>
       <c r="K35" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L35" s="26">
-        <v>2.3918278500972767</v>
+        <v>-6.3382513828819169</v>
       </c>
       <c r="M35" s="17"/>
     </row>
     <row r="36" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="21">
         <v>44219910</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D36" s="33"/>
       <c r="E36" s="25">
-        <v>84.176000000000002</v>
+        <v>160.66200000000001</v>
       </c>
       <c r="F36" s="25">
-        <v>0.10045166014459617</v>
+        <v>9.4982813208105601E-2</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H36" s="33"/>
       <c r="I36" s="25">
-        <v>81.078000000000003</v>
+        <v>154.35599999999999</v>
       </c>
       <c r="J36" s="26">
-        <v>0.10655588646492507</v>
+        <v>0.10155286419163678</v>
       </c>
       <c r="K36" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L36" s="26">
-        <v>-3.6803839574225421</v>
+        <v>-3.9250102700078497</v>
       </c>
       <c r="M36" s="17"/>
     </row>
     <row r="37" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D37" s="33"/>
       <c r="E37" s="25">
-        <v>4279.6570000000056</v>
+        <v>8506.9830000000111</v>
       </c>
       <c r="F37" s="25">
-        <v>5.1071404022458005</v>
+        <v>5.029298634733359</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H37" s="33"/>
       <c r="I37" s="25">
-        <v>9539.9379999999983</v>
+        <v>17081.395000000004</v>
       </c>
       <c r="J37" s="26">
-        <v>12.537760556629715</v>
+        <v>11.238076826548395</v>
       </c>
       <c r="K37" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L37" s="26">
-        <v>122.91361200208301</v>
+        <v>100.79263118311135</v>
       </c>
       <c r="M37" s="17"/>
       <c r="N37" s="101"/>
       <c r="O37" s="101"/>
       <c r="P37" s="101"/>
       <c r="Q37" s="101"/>
       <c r="R37" s="101"/>
       <c r="S37" s="101"/>
       <c r="T37" s="101"/>
       <c r="U37" s="101"/>
       <c r="V37" s="101"/>
       <c r="W37" s="101"/>
     </row>
     <row r="38" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="38">
         <v>47</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D38" s="40"/>
       <c r="E38" s="19">
-        <v>366.81900000000002</v>
+        <v>607.85</v>
       </c>
       <c r="F38" s="19">
-        <v>0.43774445830855135</v>
+        <v>0.35935879678173427</v>
       </c>
       <c r="G38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H38" s="40"/>
       <c r="I38" s="19">
-        <v>390.11</v>
+        <v>645.03200000000004</v>
       </c>
       <c r="J38" s="19">
-        <v>0.51269785723416861</v>
+        <v>0.42437512694848184</v>
       </c>
       <c r="K38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="L38" s="20">
-        <v>6.3494529999809162</v>
+        <v>6.11696964711689</v>
       </c>
       <c r="M38" s="17"/>
     </row>
     <row r="39" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="38">
         <v>48</v>
       </c>
       <c r="B39" s="39" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="19">
-        <v>29925.144</v>
+        <v>58219.982000000004</v>
       </c>
       <c r="F39" s="19">
-        <v>35.711252552581506</v>
+        <v>34.419449996173775</v>
       </c>
       <c r="G39" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="19">
-        <v>25294.036</v>
+        <v>51195.623</v>
       </c>
       <c r="J39" s="20">
-        <v>33.242413826879393</v>
+        <v>33.682280894330226</v>
       </c>
       <c r="K39" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L39" s="20">
-        <v>-15.475641487305792</v>
+        <v>-12.06520297447018</v>
       </c>
       <c r="M39" s="17"/>
     </row>
     <row r="40" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D40" s="19"/>
       <c r="E40" s="19">
-        <v>6432.1</v>
+        <v>12142.349</v>
       </c>
       <c r="F40" s="19">
-        <v>7.6757641514927881</v>
+        <v>7.1785143156105855</v>
       </c>
       <c r="G40" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H40" s="19"/>
       <c r="I40" s="19">
-        <v>5774.6180000000004</v>
+        <v>11855.636</v>
       </c>
       <c r="J40" s="20">
-        <v>7.5892293838811113</v>
+        <v>7.7999805165557543</v>
       </c>
       <c r="K40" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L40" s="20">
-        <v>-10.221887097526468</v>
+        <v>-2.3612646943355005</v>
       </c>
       <c r="M40" s="17"/>
     </row>
     <row r="41" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D41" s="41"/>
       <c r="E41" s="19">
-        <v>149.60900000000001</v>
+        <v>326.77199999999999</v>
       </c>
       <c r="F41" s="19">
-        <v>0.17853630990511415</v>
+        <v>0.19318646498636322</v>
       </c>
       <c r="G41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H41" s="41"/>
       <c r="I41" s="19">
-        <v>104.15900000000001</v>
+        <v>175.08</v>
       </c>
       <c r="J41" s="20">
-        <v>0.13688984161301626</v>
+        <v>0.11518745926735448</v>
       </c>
       <c r="K41" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L41" s="20">
-        <v>-30.37918841780909</v>
+        <v>-46.421358011090298</v>
       </c>
       <c r="M41" s="17"/>
     </row>
     <row r="42" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="42"/>
       <c r="B42" s="43" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="44"/>
       <c r="D42" s="45"/>
       <c r="E42" s="45">
-        <v>83797.52</v>
+        <v>169148.49600000001</v>
       </c>
       <c r="F42" s="46">
         <v>100</v>
       </c>
       <c r="G42" s="44"/>
       <c r="H42" s="45"/>
       <c r="I42" s="45">
-        <v>76089.649000000005</v>
+        <v>151995.71299999999</v>
       </c>
       <c r="J42" s="46">
         <v>100</v>
       </c>
       <c r="K42" s="44"/>
       <c r="L42" s="46">
-        <v>-9.1982089684754378</v>
+        <v>-10.140665394979347</v>
       </c>
       <c r="M42" s="17"/>
     </row>
     <row r="43" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="2"/>
       <c r="B43" s="47"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="48"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
     </row>
     <row r="44" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="2"/>
       <c r="B44" s="47"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
@@ -7008,63 +7000,63 @@
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="116"/>
       <c r="B3" s="117"/>
       <c r="C3" s="117"/>
       <c r="D3" s="117"/>
       <c r="E3" s="117"/>
       <c r="F3" s="117"/>
       <c r="G3" s="117"/>
       <c r="H3" s="117"/>
       <c r="I3" s="117"/>
       <c r="J3" s="117"/>
       <c r="K3" s="117"/>
       <c r="L3" s="118"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="119" t="s">
         <v>48</v>
       </c>
       <c r="B4" s="121" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="106" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D4" s="107"/>
       <c r="E4" s="107"/>
       <c r="F4" s="107"/>
       <c r="G4" s="106" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="H4" s="107"/>
       <c r="I4" s="107"/>
       <c r="J4" s="108"/>
       <c r="K4" s="109" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="L4" s="110"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="120"/>
       <c r="B5" s="122"/>
       <c r="C5" s="111" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="112"/>
       <c r="E5" s="49" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="111" t="s">
         <v>50</v>
       </c>
       <c r="H5" s="112"/>
       <c r="I5" s="49" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="11" t="s">
         <v>5</v>
@@ -7078,2212 +7070,2212 @@
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="50"/>
       <c r="B6" s="51"/>
       <c r="C6" s="52"/>
       <c r="D6" s="53"/>
       <c r="E6" s="53"/>
       <c r="F6" s="54"/>
       <c r="G6" s="52"/>
       <c r="H6" s="53"/>
       <c r="I6" s="53"/>
       <c r="J6" s="54"/>
       <c r="K6" s="55"/>
       <c r="L6" s="56"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="57"/>
       <c r="B7" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D7" s="60"/>
       <c r="E7" s="60">
-        <v>83797.52</v>
+        <v>169148.49600000001</v>
       </c>
       <c r="F7" s="61">
         <v>100</v>
       </c>
       <c r="G7" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H7" s="60"/>
       <c r="I7" s="60">
-        <v>76089.649000000005</v>
+        <v>151995.71299999999</v>
       </c>
       <c r="J7" s="61">
         <v>100</v>
       </c>
       <c r="K7" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L7" s="63">
-        <v>-9.1982089684754378</v>
+        <v>-10.140665394979347</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="64"/>
       <c r="B8" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="67"/>
       <c r="E8" s="67">
-        <v>21326.321</v>
+        <v>42681.067000000003</v>
       </c>
       <c r="F8" s="68">
-        <v>25.449823574731091</v>
+        <v>25.232897725558256</v>
       </c>
       <c r="G8" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H8" s="67"/>
       <c r="I8" s="67">
-        <v>18532.687000000002</v>
+        <v>34834.188999999998</v>
       </c>
       <c r="J8" s="68">
-        <v>24.356383875551852</v>
+        <v>22.917875979831091</v>
       </c>
       <c r="K8" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L8" s="70">
-        <v>-13.099465210150395</v>
+        <v>-18.38491525996762</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="64"/>
       <c r="B9" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="67"/>
       <c r="E9" s="67">
-        <v>10859.78</v>
+        <v>21050.187000000002</v>
       </c>
       <c r="F9" s="68">
-        <v>12.959548206199896</v>
+        <v>12.444797026158602</v>
       </c>
       <c r="G9" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H9" s="67"/>
       <c r="I9" s="67">
-        <v>10916.31</v>
+        <v>20739.739000000001</v>
       </c>
       <c r="J9" s="68">
-        <v>14.346642603122008</v>
+        <v>13.644949973029833</v>
       </c>
       <c r="K9" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L9" s="70">
-        <v>0.52054461508427274</v>
+        <v>-1.4747992500019136</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="64"/>
       <c r="B10" s="65" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D10" s="67"/>
       <c r="E10" s="67">
-        <v>10657.611999999999</v>
+        <v>23327.713</v>
       </c>
       <c r="F10" s="68">
-        <v>12.718290469694089</v>
+        <v>13.791262441966966</v>
       </c>
       <c r="G10" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H10" s="67"/>
       <c r="I10" s="67">
-        <v>10993.602999999999</v>
+        <v>21536.883000000002</v>
       </c>
       <c r="J10" s="68">
-        <v>14.448224094186578</v>
+        <v>14.169401606741372</v>
       </c>
       <c r="K10" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="70">
-        <v>3.1525917813483919</v>
+        <v>-7.6768348444615979</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="64"/>
       <c r="B11" s="65" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D11" s="67"/>
       <c r="E11" s="67">
-        <v>10856.296</v>
+        <v>21791.222000000002</v>
       </c>
       <c r="F11" s="68">
-        <v>12.95539056525778</v>
+        <v>12.882894329725522</v>
       </c>
       <c r="G11" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H11" s="67"/>
       <c r="I11" s="67">
-        <v>10739.625</v>
+        <v>21942.857</v>
       </c>
       <c r="J11" s="68">
-        <v>14.114436248746527</v>
+        <v>14.436497297788922</v>
       </c>
       <c r="K11" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="70">
-        <v>-1.0746851412304921</v>
+        <v>0.69585358728389979</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="64"/>
       <c r="B12" s="65" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="67"/>
       <c r="E12" s="67">
-        <v>6208.5479999999998</v>
+        <v>12761.174999999999</v>
       </c>
       <c r="F12" s="68">
-        <v>7.4089877600196274</v>
+        <v>7.5443620852531845</v>
       </c>
       <c r="G12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H12" s="71"/>
       <c r="I12" s="67">
-        <v>4937.7520000000004</v>
+        <v>10611.523999999999</v>
       </c>
       <c r="J12" s="68">
-        <v>6.4893872752652602</v>
+        <v>6.9814626942800686</v>
       </c>
       <c r="K12" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="70">
-        <v>-20.468489572763218</v>
+        <v>-16.84524348267303</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="64"/>
       <c r="B13" s="65" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="67"/>
       <c r="E13" s="67">
-        <v>1817.9559999999999</v>
+        <v>4138.7969999999996</v>
       </c>
       <c r="F13" s="68">
-        <v>2.1694627716906179</v>
+        <v>2.4468423295942276</v>
       </c>
       <c r="G13" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H13" s="67"/>
       <c r="I13" s="67">
-        <v>2779.0160000000001</v>
+        <v>5533.1959999999999</v>
       </c>
       <c r="J13" s="68">
-        <v>3.6522917854437731</v>
+        <v>3.640363198927854</v>
       </c>
       <c r="K13" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="70">
-        <v>52.864865816334408</v>
+        <v>33.69092516496945</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="64"/>
       <c r="B14" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="67"/>
       <c r="E14" s="67">
-        <v>4906.7449999999999</v>
+        <v>9429.4189999999999</v>
       </c>
       <c r="F14" s="68">
-        <v>5.8554775845394946</v>
+        <v>5.5746395758671126</v>
       </c>
       <c r="G14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H14" s="67"/>
       <c r="I14" s="67">
-        <v>3807.9169999999999</v>
+        <v>8213.5810000000001</v>
       </c>
       <c r="J14" s="68">
-        <v>5.0045138202700867</v>
+        <v>5.4038241196973757</v>
       </c>
       <c r="K14" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L14" s="70">
-        <v>-22.394234874647044</v>
+        <v>-12.894092414389474</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="64"/>
       <c r="B15" s="65" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="67"/>
       <c r="E15" s="67">
-        <v>3145.1729999999998</v>
+        <v>6266.5259999999998</v>
       </c>
       <c r="F15" s="68">
-        <v>3.7533008136756312</v>
+        <v>3.7047482822430768</v>
       </c>
       <c r="G15" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H15" s="67"/>
       <c r="I15" s="67">
-        <v>1502.0329999999999</v>
+        <v>4386.3890000000001</v>
       </c>
       <c r="J15" s="68">
-        <v>1.974030659544769</v>
+        <v>2.8858636295880271</v>
       </c>
       <c r="K15" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L15" s="70">
-        <v>-52.243231135457414</v>
+        <v>-30.002859638657842</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="64"/>
       <c r="B16" s="65" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="67"/>
       <c r="E16" s="67">
-        <v>1793.867</v>
+        <v>3235.6640000000002</v>
       </c>
       <c r="F16" s="68">
-        <v>2.140716097564701</v>
+        <v>1.9129132546351462</v>
       </c>
       <c r="G16" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H16" s="67"/>
       <c r="I16" s="67">
-        <v>1238.557</v>
+        <v>2396.703</v>
       </c>
       <c r="J16" s="68">
-        <v>1.6277601701119686</v>
+        <v>1.5768227620998758</v>
       </c>
       <c r="K16" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L16" s="70">
-        <v>-30.95602962761453</v>
+        <v>-25.928557476919735</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="64"/>
       <c r="B17" s="65" t="s">
         <v>81</v>
       </c>
       <c r="C17" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="67"/>
       <c r="E17" s="67">
-        <v>324.21499999999997</v>
+        <v>846.11400000000003</v>
       </c>
       <c r="F17" s="68">
-        <v>0.38690285822301179</v>
+        <v>0.50021964132628172</v>
       </c>
       <c r="G17" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H17" s="71"/>
       <c r="I17" s="67">
-        <v>309.77199999999999</v>
+        <v>848.404</v>
       </c>
       <c r="J17" s="68">
-        <v>0.40711450778278657</v>
+        <v>0.55817626908990514</v>
       </c>
       <c r="K17" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L17" s="70">
-        <v>-4.4547599586693964</v>
+        <v>0.27064910874893494</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="64"/>
       <c r="B18" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="67"/>
       <c r="E18" s="67">
-        <v>11901.007000000012</v>
+        <v>23620.611999999994</v>
       </c>
       <c r="F18" s="68">
-        <v>14.20209929840407</v>
+        <v>13.964423307671616</v>
       </c>
       <c r="G18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H18" s="71"/>
       <c r="I18" s="67">
-        <v>10332.376999999993</v>
+        <v>20952.247999999992</v>
       </c>
       <c r="J18" s="68">
-        <v>13.579214959974374</v>
+        <v>13.784762468925683</v>
       </c>
       <c r="K18" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L18" s="70">
-        <v>-13.180649334968189</v>
+        <v>-11.296760642780985</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="57">
         <v>44</v>
       </c>
       <c r="B19" s="72" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="60"/>
       <c r="E19" s="60">
-        <v>46920.828000000001</v>
+        <v>97841.1</v>
       </c>
       <c r="F19" s="61">
         <v>100</v>
       </c>
       <c r="G19" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="60"/>
       <c r="I19" s="60">
-        <v>44522.565000000002</v>
+        <v>88114.254000000001</v>
       </c>
       <c r="J19" s="61">
         <v>100</v>
       </c>
       <c r="K19" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L19" s="63">
-        <v>-5.1112972686671236</v>
+        <v>-9.9414724486948778</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="64"/>
       <c r="B20" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="67"/>
       <c r="E20" s="67">
-        <v>14963.773999999999</v>
+        <v>30132.898000000001</v>
       </c>
       <c r="F20" s="68">
-        <v>31.891538657416699</v>
+        <v>30.79779152115011</v>
       </c>
       <c r="G20" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H20" s="67"/>
       <c r="I20" s="67">
-        <v>13048.923000000001</v>
+        <v>23885.367999999999</v>
       </c>
       <c r="J20" s="68">
-        <v>29.3085607264541</v>
+        <v>27.107269159879625</v>
       </c>
       <c r="K20" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L20" s="70">
-        <v>-12.796577922120441</v>
+        <v>-20.733253071111854</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="64"/>
       <c r="B21" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="67"/>
       <c r="E21" s="67">
-        <v>8718.0400000000009</v>
+        <v>17157.850999999999</v>
       </c>
       <c r="F21" s="68">
-        <v>18.580320023338039</v>
+        <v>17.536445317969644</v>
       </c>
       <c r="G21" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H21" s="67"/>
       <c r="I21" s="67">
-        <v>8889.8549999999996</v>
+        <v>16735.803</v>
       </c>
       <c r="J21" s="68">
-        <v>19.967077368520883</v>
+        <v>18.993298178521719</v>
       </c>
       <c r="K21" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L21" s="70">
-        <v>1.9707984822276414</v>
+        <v>-2.4597952272694226</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="64"/>
       <c r="B22" s="65" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="67"/>
       <c r="E22" s="67">
-        <v>7624.7250000000004</v>
+        <v>17275.16</v>
       </c>
       <c r="F22" s="68">
-        <v>16.250192771534209</v>
+        <v>17.656342784371802</v>
       </c>
       <c r="G22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H22" s="67"/>
       <c r="I22" s="67">
-        <v>7846.5959999999995</v>
+        <v>15621.549000000001</v>
       </c>
       <c r="J22" s="68">
-        <v>17.623863315152665</v>
+        <v>17.728742275909187</v>
       </c>
       <c r="K22" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L22" s="70">
-        <v>2.9098885533576513</v>
+        <v>-9.5721892011419811</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="64"/>
       <c r="B23" s="65" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="67"/>
       <c r="E23" s="67">
-        <v>3449.48</v>
+        <v>7177.8339999999998</v>
       </c>
       <c r="F23" s="68">
-        <v>7.3517031711375598</v>
+        <v>7.3362155576746373</v>
       </c>
       <c r="G23" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H23" s="67"/>
       <c r="I23" s="67">
-        <v>4516.7370000000001</v>
+        <v>8952.0059999999994</v>
       </c>
       <c r="J23" s="68">
-        <v>10.144826561542445</v>
+        <v>10.15954353991353</v>
       </c>
       <c r="K23" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L23" s="70">
-        <v>30.939648874612985</v>
+        <v>24.717372956800055</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="64"/>
       <c r="B24" s="65" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="67"/>
       <c r="E24" s="67">
-        <v>3138.9360000000001</v>
+        <v>6253.37</v>
       </c>
       <c r="F24" s="68">
-        <v>6.6898563682635785</v>
+        <v>6.3913529181499387</v>
       </c>
       <c r="G24" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H24" s="67"/>
       <c r="I24" s="67">
-        <v>1501.3910000000001</v>
+        <v>4368.3119999999999</v>
       </c>
       <c r="J24" s="68">
-        <v>3.3722023877105913</v>
+        <v>4.9575543135166305</v>
       </c>
       <c r="K24" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L24" s="70">
-        <v>-52.16879222768479</v>
+        <v>-30.144673991783634</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="64"/>
       <c r="B25" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="67"/>
       <c r="E25" s="67">
-        <v>9025.8729999999996</v>
+        <v>19843.987000000008</v>
       </c>
       <c r="F25" s="68">
-        <v>19.23638900830991</v>
+        <v>20.281851900683872</v>
       </c>
       <c r="G25" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H25" s="71"/>
       <c r="I25" s="67">
-        <v>8719.0630000000019</v>
+        <v>18551.216</v>
       </c>
       <c r="J25" s="68">
-        <v>19.583469640619317</v>
+        <v>21.053592532259309</v>
       </c>
       <c r="K25" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L25" s="70">
-        <v>-3.3992279749559708</v>
+        <v>-6.5146736893145887</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="73">
         <v>4403</v>
       </c>
       <c r="B26" s="74" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="75">
-        <v>115.878</v>
+        <v>236.536</v>
       </c>
       <c r="D26" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="77">
-        <v>11453.74</v>
+        <v>24415.819</v>
       </c>
       <c r="F26" s="78">
         <v>100</v>
       </c>
       <c r="G26" s="75">
-        <v>79.501999999999995</v>
+        <v>155.33199999999999</v>
       </c>
       <c r="H26" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I26" s="77">
-        <v>8762.1460000000006</v>
+        <v>17336.863000000001</v>
       </c>
       <c r="J26" s="78">
         <v>100</v>
       </c>
       <c r="K26" s="79">
-        <v>-31.391636030998121</v>
+        <v>-34.330503601988703</v>
       </c>
       <c r="L26" s="80">
-        <v>-23.4996952960343</v>
+        <v>-28.993317815798019</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="73"/>
       <c r="B27" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="75">
-        <v>107.934</v>
+        <v>224.45500000000001</v>
       </c>
       <c r="D27" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="77">
-        <v>10885.778</v>
+        <v>23575.962</v>
       </c>
       <c r="F27" s="78">
-        <v>95.041252900799222</v>
+        <v>96.560193209164936</v>
       </c>
       <c r="G27" s="75">
-        <v>71.918999999999997</v>
+        <v>142.18799999999999</v>
       </c>
       <c r="H27" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I27" s="77">
-        <v>8174.7330000000002</v>
+        <v>16271.328</v>
       </c>
       <c r="J27" s="78">
-        <v>93.29601446951466</v>
+        <v>93.853934244044027</v>
       </c>
       <c r="K27" s="79">
-        <v>-33.367613541608762</v>
+        <v>-36.651890133879853</v>
       </c>
       <c r="L27" s="80">
-        <v>-24.904467094588924</v>
+        <v>-30.983397411312417</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="64"/>
       <c r="B28" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="66">
-        <v>78.97</v>
+        <v>161.81700000000001</v>
       </c>
       <c r="D28" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="67">
-        <v>7084.9070000000002</v>
+        <v>15409.58</v>
       </c>
       <c r="F28" s="68">
-        <v>61.856712305325608</v>
+        <v>63.113098929837257</v>
       </c>
       <c r="G28" s="66">
-        <v>57.915999999999997</v>
+        <v>104.908</v>
       </c>
       <c r="H28" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I28" s="67">
-        <v>6285.6130000000003</v>
+        <v>11433.806</v>
       </c>
       <c r="J28" s="68">
-        <v>71.735999377321491</v>
+        <v>65.950835511591691</v>
       </c>
       <c r="K28" s="83">
-        <v>-26.660757249588457</v>
+        <v>-35.168739996415702</v>
       </c>
       <c r="L28" s="70">
-        <v>-11.281644205068604</v>
+        <v>-25.800664262101886</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="64"/>
       <c r="B29" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="66">
-        <v>7.4790000000000001</v>
+        <v>13.952999999999999</v>
       </c>
       <c r="D29" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="67">
-        <v>849.34100000000001</v>
+        <v>1632.16</v>
       </c>
       <c r="F29" s="68">
-        <v>7.4154031783504779</v>
+        <v>6.6848464104357923</v>
       </c>
       <c r="G29" s="66">
-        <v>1.976</v>
+        <v>3.343</v>
       </c>
       <c r="H29" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="67">
-        <v>392.38900000000001</v>
+        <v>567.95399999999995</v>
       </c>
       <c r="J29" s="68">
-        <v>4.4782294200530322</v>
+        <v>3.2759905872244586</v>
       </c>
       <c r="K29" s="83">
-        <v>-73.57935552881402</v>
+        <v>-76.040994768150213</v>
       </c>
       <c r="L29" s="70">
-        <v>-53.800770244224637</v>
+        <v>-65.20230859719635</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="64"/>
       <c r="B30" s="81" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="66">
-        <v>20.86</v>
+        <v>41.86</v>
       </c>
       <c r="D30" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="67">
-        <v>2791.645</v>
+        <v>5560.1949999999997</v>
       </c>
       <c r="F30" s="68">
-        <v>24.37321783103161</v>
+        <v>22.772920294011026</v>
       </c>
       <c r="G30" s="66">
-        <v>11.06</v>
+        <v>32.21</v>
       </c>
       <c r="H30" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="67">
-        <v>1322.8</v>
+        <v>3909.15</v>
       </c>
       <c r="J30" s="68">
-        <v>15.096758259905734</v>
+        <v>22.548196868141599</v>
       </c>
       <c r="K30" s="83">
-        <v>-46.979865771812079</v>
+        <v>-23.053033922599138</v>
       </c>
       <c r="L30" s="70">
-        <v>-52.61575164463963</v>
+        <v>-29.694012530136078</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="64"/>
       <c r="B31" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="66">
-        <v>0.39600000000000002</v>
+        <v>0.70399999999999996</v>
       </c>
       <c r="D31" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="67">
-        <v>87.787000000000006</v>
+        <v>158.666</v>
       </c>
       <c r="F31" s="68">
-        <v>0.76644833914511767</v>
+        <v>0.64984918179480289</v>
       </c>
       <c r="G31" s="66">
-        <v>0.53200000000000003</v>
+        <v>1.292</v>
       </c>
       <c r="H31" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="67">
-        <v>112.881</v>
+        <v>299.36799999999999</v>
       </c>
       <c r="J31" s="68">
-        <v>1.2882802911524185</v>
+        <v>1.7267714464837149</v>
       </c>
       <c r="K31" s="83">
-        <v>34.343434343434339</v>
+        <v>83.522727272727295</v>
       </c>
       <c r="L31" s="70">
-        <v>28.585098021347115</v>
+        <v>88.678103689511303</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="64"/>
       <c r="B32" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="66">
-        <v>0.22900000000000001</v>
+        <v>5.4409999999999998</v>
       </c>
       <c r="D32" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="67">
-        <v>72.097999999999999</v>
+        <v>748.43499999999995</v>
       </c>
       <c r="F32" s="68">
-        <v>0.62947124694641232</v>
+        <v>3.0653692182105385</v>
       </c>
       <c r="G32" s="66">
         <v>0.435</v>
       </c>
       <c r="H32" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="67">
         <v>61.05</v>
       </c>
       <c r="J32" s="68">
-        <v>0.69674712108198145</v>
+        <v>0.35213983060257209</v>
       </c>
       <c r="K32" s="83">
-        <v>89.956331877729241</v>
+        <v>-92.005146112846916</v>
       </c>
       <c r="L32" s="70">
-        <v>-15.323587339454633</v>
+        <v>-91.842979016213846</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="64"/>
       <c r="B33" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C33" s="66">
+        <v>0.68000000000000682</v>
+      </c>
+      <c r="D33" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="E33" s="67">
+        <v>66.925999999995838</v>
+      </c>
+      <c r="F33" s="68">
+        <v>0.27410917487550118</v>
+      </c>
+      <c r="G33" s="66">
+        <v>-2.8421709430404007E-14</v>
+      </c>
+      <c r="H33" s="82" t="s">
+        <v>77</v>
+      </c>
+      <c r="I33" s="67">
         <v>0</v>
       </c>
-      <c r="D33" s="82" t="s">
-[...2 lines deleted...]
-      <c r="E33" s="67">
+      <c r="J33" s="68">
         <v>0</v>
       </c>
-      <c r="F33" s="68">
-[...18 lines deleted...]
-        <v>75</v>
+      <c r="K33" s="83">
+        <v>-100.00000000000418</v>
+      </c>
+      <c r="L33" s="70">
+        <v>-100</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="73"/>
       <c r="B34" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="75">
-        <v>7.944</v>
+        <v>12.081</v>
       </c>
       <c r="D34" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="77">
-        <v>567.96199999999999</v>
+        <v>839.85699999999997</v>
       </c>
       <c r="F34" s="78">
-        <v>4.9587470992007852</v>
+        <v>3.4398067908350729</v>
       </c>
       <c r="G34" s="75">
-        <v>7.5830000000000002</v>
+        <v>13.144</v>
       </c>
       <c r="H34" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I34" s="77">
-        <v>587.41300000000001</v>
+        <v>1065.5350000000001</v>
       </c>
       <c r="J34" s="78">
-        <v>6.7039855304853395</v>
+        <v>6.1460657559559655</v>
       </c>
       <c r="K34" s="79">
-        <v>-4.5443101711983864</v>
+        <v>8.7989404850591892</v>
       </c>
       <c r="L34" s="80">
-        <v>3.4247009483028834</v>
+        <v>26.87100303980322</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="64"/>
       <c r="B35" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="66">
-        <v>6.1820000000000004</v>
+        <v>9.3989999999999991</v>
       </c>
       <c r="D35" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="67">
-        <v>418.108</v>
+        <v>615.98</v>
       </c>
       <c r="F35" s="68">
-        <v>3.6504058936207735</v>
+        <v>2.5228725688046754</v>
       </c>
       <c r="G35" s="66">
-        <v>6.7469999999999999</v>
+        <v>11.349</v>
       </c>
       <c r="H35" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I35" s="67">
-        <v>464.88299999999998</v>
+        <v>802.78700000000003</v>
       </c>
       <c r="J35" s="68">
-        <v>5.3055838147412739</v>
+        <v>4.6305205272718597</v>
       </c>
       <c r="K35" s="83">
-        <v>9.139437075380128</v>
+        <v>20.746887966804991</v>
       </c>
       <c r="L35" s="70">
-        <v>11.187300888765577</v>
+        <v>30.326796324555993</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="64"/>
       <c r="B36" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C36" s="66">
-        <v>1.2090000000000001</v>
+        <v>2.1139999999999999</v>
       </c>
       <c r="D36" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="67">
-        <v>81.012</v>
+        <v>149.41900000000001</v>
       </c>
       <c r="F36" s="68">
-        <v>0.70729735440126984</v>
+        <v>0.61197619461382813</v>
       </c>
       <c r="G36" s="66">
-        <v>7.4999999999999997E-2</v>
+        <v>0.17399999999999999</v>
       </c>
       <c r="H36" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I36" s="67">
-        <v>7.5229999999999997</v>
+        <v>18.681000000000001</v>
       </c>
       <c r="J36" s="68">
-        <v>8.5857962193280041E-2</v>
+        <v>0.10775305774752907</v>
       </c>
       <c r="K36" s="83">
-        <v>-93.796526054590572</v>
+        <v>-91.769157994323564</v>
       </c>
       <c r="L36" s="70">
-        <v>-90.71372142398657</v>
+        <v>-87.497573936380235</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="64"/>
       <c r="B37" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D37" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E37" s="67" t="s">
         <v>75</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>75</v>
       </c>
       <c r="G37" s="66">
         <v>0.36099999999999999</v>
       </c>
       <c r="H37" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I37" s="67">
         <v>51.485999999999997</v>
       </c>
       <c r="J37" s="68">
-        <v>0.58759577847709898</v>
+        <v>0.29697414116959914</v>
       </c>
       <c r="K37" s="67" t="s">
         <v>75</v>
       </c>
       <c r="L37" s="68" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="64"/>
       <c r="B38" s="81" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D38" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E38" s="67" t="s">
         <v>75</v>
       </c>
       <c r="F38" s="68" t="s">
         <v>75</v>
       </c>
       <c r="G38" s="66">
         <v>0</v>
       </c>
       <c r="H38" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I38" s="67">
         <v>0.222</v>
       </c>
       <c r="J38" s="68">
-        <v>2.5336258948435689E-3</v>
+        <v>1.2805084749184441E-3</v>
       </c>
       <c r="K38" s="67" t="s">
         <v>75</v>
       </c>
       <c r="L38" s="68" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="64"/>
       <c r="B39" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="66">
-        <v>0</v>
+        <v>1.2999999999999999E-2</v>
       </c>
       <c r="D39" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E39" s="67">
-        <v>0.31900000000000001</v>
+        <v>1.6559999999999999</v>
       </c>
       <c r="F39" s="68">
-        <v>2.7851164772380028E-3</v>
+        <v>6.7824880254887211E-3</v>
       </c>
       <c r="G39" s="66">
         <v>0</v>
       </c>
       <c r="H39" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I39" s="67">
-        <v>0.35099999999999998</v>
+        <v>0.41099999999999998</v>
       </c>
       <c r="J39" s="68">
-        <v>4.0058679688742913E-3</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>2.3706710954571192E-3</v>
+      </c>
+      <c r="K39" s="67">
+        <v>-100</v>
       </c>
       <c r="L39" s="68">
-        <v>10.031347962382437</v>
+        <v>-75.181159420289859</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="64"/>
       <c r="B40" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="66">
-        <v>0.55299999999999994</v>
+        <v>0.55500000000000149</v>
       </c>
       <c r="D40" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E40" s="67">
-        <v>68.522999999999968</v>
+        <v>72.802000000000021</v>
       </c>
       <c r="F40" s="68">
-        <v>0.59825873470150337</v>
+        <v>0.29817553939108093</v>
       </c>
       <c r="G40" s="66">
-        <v>0.40000000000000036</v>
+        <v>1.2599999999999998</v>
       </c>
       <c r="H40" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="67">
-        <v>62.947999999999979</v>
+        <v>191.94800000000009</v>
       </c>
       <c r="J40" s="68">
-        <v>0.71840848120996814</v>
+        <v>1.1071668501966019</v>
       </c>
       <c r="K40" s="83">
-        <v>-27.667269439421265</v>
+        <v>127.02702702702638</v>
       </c>
       <c r="L40" s="70">
-        <v>-8.1359543510937815</v>
+        <v>163.65759182440047</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="73">
         <v>4407</v>
       </c>
       <c r="B41" s="74" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="75">
-        <v>41.506999999999998</v>
+        <v>90.83</v>
       </c>
       <c r="D41" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E41" s="77">
-        <v>10811.696</v>
+        <v>23534.012999999999</v>
       </c>
       <c r="F41" s="78">
         <v>100</v>
       </c>
       <c r="G41" s="75">
-        <v>35.311999999999998</v>
+        <v>73.638999999999996</v>
       </c>
       <c r="H41" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I41" s="77">
-        <v>8271.5740000000005</v>
+        <v>17870.598000000002</v>
       </c>
       <c r="J41" s="78">
         <v>100</v>
       </c>
       <c r="K41" s="79">
-        <v>-14.925193340882261</v>
+        <v>-18.926566112517893</v>
       </c>
       <c r="L41" s="80">
-        <v>-23.494204794511418</v>
+        <v>-24.064807816669422</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="73"/>
       <c r="B42" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="75">
-        <v>40.704000000000001</v>
+        <v>89.171999999999997</v>
       </c>
       <c r="D42" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E42" s="77">
-        <v>10233.662</v>
+        <v>22300.241999999998</v>
       </c>
       <c r="F42" s="78">
-        <v>94.653623261327368</v>
+        <v>94.757498434287427</v>
       </c>
       <c r="G42" s="75">
-        <v>31.687999999999999</v>
+        <v>68.227999999999994</v>
       </c>
       <c r="H42" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I42" s="77">
-        <v>7674.66</v>
+        <v>16832.775000000001</v>
       </c>
       <c r="J42" s="78">
-        <v>92.783550023248296</v>
+        <v>94.192567031052903</v>
       </c>
       <c r="K42" s="79">
-        <v>-22.150157232704405</v>
+        <v>-23.487193289373351</v>
       </c>
       <c r="L42" s="80">
-        <v>-25.005731086291501</v>
+        <v>-24.517523173066898</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="64"/>
       <c r="B43" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C43" s="66">
-        <v>11.11</v>
+        <v>21.91</v>
       </c>
       <c r="D43" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="67">
-        <v>2543.518</v>
+        <v>5123.1120000000001</v>
       </c>
       <c r="F43" s="68">
-        <v>23.525615222625571</v>
+        <v>21.768969023684999</v>
       </c>
       <c r="G43" s="66">
-        <v>7.5170000000000003</v>
+        <v>16.806000000000001</v>
       </c>
       <c r="H43" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I43" s="67">
-        <v>1822.0260000000001</v>
+        <v>4000.6109999999999</v>
       </c>
       <c r="J43" s="68">
-        <v>22.027560897115833</v>
+        <v>22.386553600500662</v>
       </c>
       <c r="K43" s="83">
-        <v>-32.340234023402331</v>
+        <v>-23.295298950251023</v>
       </c>
       <c r="L43" s="70">
-        <v>-28.365908949730255</v>
+        <v>-21.910530162135831</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="64"/>
       <c r="B44" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C44" s="66">
-        <v>19.245000000000001</v>
+        <v>41.988999999999997</v>
       </c>
       <c r="D44" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E44" s="67">
-        <v>5118.4650000000001</v>
+        <v>11081.710999999999</v>
       </c>
       <c r="F44" s="68">
-        <v>47.341924893189749</v>
+        <v>47.088063561450404</v>
       </c>
       <c r="G44" s="66">
-        <v>14.183999999999999</v>
+        <v>28.952000000000002</v>
       </c>
       <c r="H44" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I44" s="67">
-        <v>3623.6379999999999</v>
+        <v>7554.5429999999997</v>
       </c>
       <c r="J44" s="68">
-        <v>43.808324751734069</v>
+        <v>42.273588158605541</v>
       </c>
       <c r="K44" s="83">
-        <v>-26.297739672642251</v>
+        <v>-31.048607968753711</v>
       </c>
       <c r="L44" s="70">
-        <v>-29.204595518382959</v>
+        <v>-31.828731140886095</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="64"/>
       <c r="B45" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C45" s="66">
-        <v>5.9710000000000001</v>
+        <v>15.747999999999999</v>
       </c>
       <c r="D45" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E45" s="67">
-        <v>1584.095</v>
+        <v>3871.502</v>
       </c>
       <c r="F45" s="68">
-        <v>14.651679070517709</v>
+        <v>16.450666531033189</v>
       </c>
       <c r="G45" s="66">
-        <v>6.766</v>
+        <v>15.858000000000001</v>
       </c>
       <c r="H45" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I45" s="67">
-        <v>1429.9739999999999</v>
+        <v>3576.4780000000001</v>
       </c>
       <c r="J45" s="68">
-        <v>17.2878100347044</v>
+        <v>20.013197096146417</v>
       </c>
       <c r="K45" s="83">
-        <v>13.314352704739573</v>
+        <v>0.69850139700280167</v>
       </c>
       <c r="L45" s="70">
-        <v>-9.7292776001439361</v>
+        <v>-7.6204015909070915</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="64"/>
       <c r="B46" s="81" t="s">
         <v>74</v>
       </c>
       <c r="C46" s="66">
-        <v>1.5309999999999999</v>
+        <v>3.484</v>
       </c>
       <c r="D46" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E46" s="67">
-        <v>332.62099999999998</v>
+        <v>783.21299999999997</v>
       </c>
       <c r="F46" s="68">
-        <v>3.0764923468066434</v>
+        <v>3.3280044504097113</v>
       </c>
       <c r="G46" s="66">
-        <v>1.367</v>
+        <v>2.3460000000000001</v>
       </c>
       <c r="H46" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I46" s="67">
-        <v>347.85399999999998</v>
+        <v>616.87900000000002</v>
       </c>
       <c r="J46" s="68">
-        <v>4.205414833984439</v>
+        <v>3.4519214186341158</v>
       </c>
       <c r="K46" s="83">
-        <v>-10.711952971913776</v>
+        <v>-32.663605051664753</v>
       </c>
       <c r="L46" s="70">
-        <v>4.5796867906716665</v>
+        <v>-21.237390084178884</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="64"/>
       <c r="B47" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C47" s="66">
-        <v>2.0750000000000002</v>
+        <v>4.7240000000000002</v>
       </c>
       <c r="D47" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E47" s="67">
-        <v>435.58</v>
+        <v>1008.582</v>
       </c>
       <c r="F47" s="68">
-        <v>4.0287851230741234</v>
+        <v>4.2856354332769344</v>
       </c>
       <c r="G47" s="66">
-        <v>1.7549999999999999</v>
+        <v>3.7309999999999999</v>
       </c>
       <c r="H47" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I47" s="67">
-        <v>413.44099999999997</v>
+        <v>889.69299999999998</v>
       </c>
       <c r="J47" s="68">
-        <v>4.9983352624301007</v>
+        <v>4.9785295377356702</v>
       </c>
       <c r="K47" s="83">
-        <v>-15.421686746987964</v>
+        <v>-21.020321761219314</v>
       </c>
       <c r="L47" s="70">
-        <v>-5.0826484227926008</v>
+        <v>-11.787737635611185</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="64"/>
       <c r="B48" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C48" s="66">
-        <v>0.77199999999999847</v>
+        <v>1.3169999999999931</v>
       </c>
       <c r="D48" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E48" s="67">
-        <v>219.38300000000163</v>
+        <v>432.12199999999939</v>
       </c>
       <c r="F48" s="68">
-        <v>2.0291266051135883</v>
+        <v>1.8361594344321956</v>
       </c>
       <c r="G48" s="66">
-        <v>9.9000000000000199E-2</v>
+        <v>0.53499999999999659</v>
       </c>
       <c r="H48" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I48" s="67">
-        <v>37.726999999999862</v>
+        <v>194.57100000000355</v>
       </c>
       <c r="J48" s="68">
-        <v>0.45610424327945159</v>
+        <v>1.0887772194305056</v>
       </c>
       <c r="K48" s="83">
-        <v>-87.176165803108745</v>
+        <v>-59.3773728170084</v>
       </c>
       <c r="L48" s="70">
-        <v>-82.80313424467731</v>
+        <v>-54.973132587555405</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="73"/>
       <c r="B49" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C49" s="75">
-        <v>0.80300000000000005</v>
+        <v>1.6579999999999999</v>
       </c>
       <c r="D49" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E49" s="77">
-        <v>578.03399999999999</v>
+        <v>1233.771</v>
       </c>
       <c r="F49" s="78">
-        <v>5.346376738672638</v>
+        <v>5.2425015657125709</v>
       </c>
       <c r="G49" s="75">
-        <v>3.6240000000000001</v>
+        <v>5.4109999999999996</v>
       </c>
       <c r="H49" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I49" s="77">
-        <v>596.91399999999999</v>
+        <v>1037.8230000000001</v>
       </c>
       <c r="J49" s="78">
-        <v>7.2164499767517034</v>
+        <v>5.8074329689470936</v>
       </c>
       <c r="K49" s="79">
-        <v>351.30759651307596</v>
+        <v>226.35705669481302</v>
       </c>
       <c r="L49" s="80">
-        <v>3.266243854167747</v>
+        <v>-15.882039697804526</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="64"/>
       <c r="B50" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C50" s="66">
-        <v>0.12</v>
+        <v>0.20100000000000001</v>
       </c>
       <c r="D50" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E50" s="67">
-        <v>57.322000000000003</v>
+        <v>121.023</v>
       </c>
       <c r="F50" s="68">
-        <v>0.53018508844495826</v>
+        <v>0.51424718767683186</v>
       </c>
       <c r="G50" s="66">
-        <v>5.8000000000000003E-2</v>
+        <v>0.151</v>
       </c>
       <c r="H50" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I50" s="67">
-        <v>48.121000000000002</v>
+        <v>111.54900000000001</v>
       </c>
       <c r="J50" s="68">
-        <v>0.58176351925280478</v>
+        <v>0.62420406972391174</v>
       </c>
       <c r="K50" s="83">
-        <v>-51.666666666666657</v>
+        <v>-24.875621890547269</v>
       </c>
       <c r="L50" s="70">
-        <v>-16.051428770803529</v>
+        <v>-7.8282640489824171</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="64"/>
       <c r="B51" s="81" t="s">
         <v>74</v>
       </c>
       <c r="C51" s="66">
-        <v>0.45600000000000002</v>
+        <v>0.77400000000000002</v>
       </c>
       <c r="D51" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E51" s="67">
-        <v>277.32799999999997</v>
+        <v>487.46499999999997</v>
       </c>
       <c r="F51" s="68">
-        <v>2.5650739717431938</v>
+        <v>2.0713211979614354</v>
       </c>
       <c r="G51" s="66">
-        <v>0.19900000000000001</v>
+        <v>0.24199999999999999</v>
       </c>
       <c r="H51" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I51" s="67">
-        <v>138.74100000000001</v>
+        <v>176.233</v>
       </c>
       <c r="J51" s="68">
-        <v>1.6773228408522973</v>
+        <v>0.98616173896363157</v>
       </c>
       <c r="K51" s="83">
-        <v>-56.359649122807021</v>
+        <v>-68.73385012919897</v>
       </c>
       <c r="L51" s="70">
-        <v>-49.972235042981588</v>
+        <v>-63.847045428902582</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="64"/>
       <c r="B52" s="81" t="s">
         <v>78</v>
       </c>
       <c r="C52" s="66">
-        <v>1E-3</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="D52" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E52" s="67">
-        <v>4.218</v>
+        <v>8.734</v>
       </c>
       <c r="F52" s="68">
-        <v>3.9013305590538255E-2</v>
+        <v>3.7112242608177366E-2</v>
       </c>
       <c r="G52" s="66">
-        <v>3.0409999999999999</v>
+        <v>4.3739999999999997</v>
       </c>
       <c r="H52" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I52" s="67">
-        <v>158.10900000000001</v>
+        <v>226.38399999999999</v>
       </c>
       <c r="J52" s="68">
-        <v>1.9114741644093372</v>
+        <v>1.2667958845025777</v>
       </c>
       <c r="K52" s="83">
-        <v>304000</v>
+        <v>87380</v>
       </c>
       <c r="L52" s="70">
-        <v>3648.4352773826467</v>
+        <v>2491.9853446301809</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="64"/>
       <c r="B53" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C53" s="66">
-        <v>0.04</v>
+        <v>7.0000000000000007E-2</v>
       </c>
       <c r="D53" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E53" s="67">
-        <v>86.802000000000007</v>
+        <v>130.97</v>
       </c>
       <c r="F53" s="68">
-        <v>0.80285276241581349</v>
+        <v>0.55651367236008575</v>
       </c>
       <c r="G53" s="66">
-        <v>3.7999999999999999E-2</v>
+        <v>5.8000000000000003E-2</v>
       </c>
       <c r="H53" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I53" s="67">
-        <v>73.956000000000003</v>
+        <v>91.397000000000006</v>
       </c>
       <c r="J53" s="68">
-        <v>0.89409826956755756</v>
+        <v>0.51143783772652707</v>
       </c>
       <c r="K53" s="83">
-        <v>-5.0000000000000044</v>
+        <v>-17.142857142857146</v>
       </c>
       <c r="L53" s="70">
-        <v>-14.799198175157258</v>
+        <v>-30.215316484691147</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="64"/>
       <c r="B54" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="66">
-        <v>3.0000000000000001E-3</v>
+        <v>6.0000000000000001E-3</v>
       </c>
       <c r="D54" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E54" s="67">
-        <v>3.452</v>
+        <v>15.138</v>
       </c>
       <c r="F54" s="68">
-        <v>3.1928385703778581E-2</v>
+        <v>6.432392129638069E-2</v>
       </c>
       <c r="G54" s="66">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="H54" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I54" s="67">
         <v>19.271999999999998</v>
       </c>
       <c r="J54" s="68">
-        <v>0.2329907222011191</v>
+        <v>0.10784194239051204</v>
       </c>
       <c r="K54" s="83">
-        <v>100</v>
+        <v>0</v>
       </c>
       <c r="L54" s="70">
-        <v>458.28505214368482</v>
+        <v>27.308759413396739</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="64"/>
       <c r="B55" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="66">
-        <v>0.18299999999999994</v>
+        <v>0.60199999999999987</v>
       </c>
       <c r="D55" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E55" s="67">
-        <v>148.91199999999998</v>
+        <v>470.44099999999992</v>
       </c>
       <c r="F55" s="68">
-        <v>1.3773232247743554</v>
+        <v>1.9989833438096594</v>
       </c>
       <c r="G55" s="66">
-        <v>0.28200000000000047</v>
+        <v>0.58000000000000007</v>
       </c>
       <c r="H55" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I55" s="67">
-        <v>158.71499999999997</v>
+        <v>412.98799999999994</v>
       </c>
       <c r="J55" s="68">
-        <v>1.9188004604685878</v>
+        <v>2.3109914956399327</v>
       </c>
       <c r="K55" s="83">
-        <v>54.098360655738006</v>
+        <v>-3.6544850498338541</v>
       </c>
       <c r="L55" s="70">
-        <v>6.5830826259804436</v>
+        <v>-12.212583512066335</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="73">
         <v>4412</v>
       </c>
       <c r="B56" s="74" t="s">
         <v>29</v>
       </c>
       <c r="C56" s="75">
-        <v>4.2480000000000002</v>
+        <v>8.32</v>
       </c>
       <c r="D56" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E56" s="77">
-        <v>2829.4569999999999</v>
+        <v>5764.5230000000001</v>
       </c>
       <c r="F56" s="78">
         <v>100</v>
       </c>
       <c r="G56" s="75">
-        <v>4.4029999999999996</v>
+        <v>7.4509999999999996</v>
       </c>
       <c r="H56" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I56" s="77">
-        <v>2832.9969999999998</v>
+        <v>4944.5320000000002</v>
       </c>
       <c r="J56" s="78">
         <v>100</v>
       </c>
       <c r="K56" s="79">
-        <v>3.6487758945385909</v>
+        <v>-10.444711538461545</v>
       </c>
       <c r="L56" s="80">
-        <v>0.12511234487747874</v>
+        <v>-14.224784947514305</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="73"/>
       <c r="B57" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="66">
-        <v>1.3620000000000001</v>
+        <v>2.7610000000000001</v>
       </c>
       <c r="D57" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E57" s="67">
-        <v>1174.1759999999999</v>
+        <v>2402.3989999999999</v>
       </c>
       <c r="F57" s="68">
-        <v>41.498280412107341</v>
+        <v>41.675590504192627</v>
       </c>
       <c r="G57" s="66">
-        <v>1.333</v>
+        <v>2.5649999999999999</v>
       </c>
       <c r="H57" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I57" s="67">
-        <v>1271.0989999999999</v>
+        <v>2265.0639999999999</v>
       </c>
       <c r="J57" s="68">
-        <v>44.867643700293364</v>
+        <v>45.809471958114536</v>
       </c>
       <c r="K57" s="83">
-        <v>-2.1292217327459717</v>
+        <v>-7.0988772183991369</v>
       </c>
       <c r="L57" s="70">
-        <v>8.2545546834546109</v>
+        <v>-5.7165774711028456</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="73"/>
       <c r="B58" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="66">
-        <v>0.19600000000000001</v>
+        <v>0.33100000000000002</v>
       </c>
       <c r="D58" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E58" s="67">
-        <v>240.97399999999999</v>
+        <v>413.59</v>
       </c>
       <c r="F58" s="68">
-        <v>8.5166164391259525</v>
+        <v>7.1747480233837209</v>
       </c>
       <c r="G58" s="66">
-        <v>0.155</v>
+        <v>0.24</v>
       </c>
       <c r="H58" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I58" s="67">
-        <v>151.911</v>
+        <v>319.44499999999999</v>
       </c>
       <c r="J58" s="68">
-        <v>5.3622012307107987</v>
+        <v>6.4605709903384181</v>
       </c>
       <c r="K58" s="83">
-        <v>-20.91836734693878</v>
+        <v>-27.492447129909369</v>
       </c>
       <c r="L58" s="70">
-        <v>-36.959589001303037</v>
+        <v>-22.762881114146857</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="73"/>
       <c r="B59" s="81" t="s">
         <v>79</v>
       </c>
       <c r="C59" s="66">
-        <v>0.746</v>
+        <v>1.0820000000000001</v>
       </c>
       <c r="D59" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E59" s="67">
-        <v>250.7</v>
+        <v>364.07600000000002</v>
       </c>
       <c r="F59" s="68">
-        <v>8.8603573053062838</v>
+        <v>6.3158044473063955</v>
       </c>
       <c r="G59" s="66">
-        <v>1.321</v>
+        <v>1.62</v>
       </c>
       <c r="H59" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I59" s="67">
-        <v>388.06700000000001</v>
+        <v>476.19799999999998</v>
       </c>
       <c r="J59" s="68">
-        <v>13.698108398985244</v>
+        <v>9.6308002456046378</v>
       </c>
       <c r="K59" s="83">
-        <v>77.077747989276133</v>
+        <v>49.722735674676528</v>
       </c>
       <c r="L59" s="70">
-        <v>54.793378540087765</v>
+        <v>30.796317252441785</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="73"/>
       <c r="B60" s="81" t="s">
         <v>74</v>
       </c>
-      <c r="C60" s="66" t="s">
-        <v>75</v>
+      <c r="C60" s="66">
+        <v>6.4000000000000001E-2</v>
       </c>
       <c r="D60" s="82" t="s">
         <v>77</v>
       </c>
-      <c r="E60" s="67" t="s">
-[...3 lines deleted...]
-        <v>75</v>
+      <c r="E60" s="67">
+        <v>49.225999999999999</v>
+      </c>
+      <c r="F60" s="68">
+        <v>0.85394749921199031</v>
       </c>
       <c r="G60" s="66">
-        <v>0.249</v>
+        <v>0.374</v>
       </c>
       <c r="H60" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I60" s="67">
-        <v>195.98699999999999</v>
+        <v>260.68599999999998</v>
       </c>
       <c r="J60" s="68">
-        <v>6.9180094437092601</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>5.272207764051279</v>
+      </c>
+      <c r="K60" s="67">
+        <v>484.375</v>
+      </c>
+      <c r="L60" s="68">
+        <v>429.56973956852067</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="73"/>
       <c r="B61" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C61" s="66">
-        <v>0.114</v>
+        <v>0.24299999999999999</v>
       </c>
       <c r="D61" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E61" s="67">
-        <v>91.099000000000004</v>
+        <v>191.75700000000001</v>
       </c>
       <c r="F61" s="68">
-        <v>3.2196637022580656</v>
+        <v>3.3265024703691877</v>
       </c>
       <c r="G61" s="66">
-        <v>0</v>
+        <v>9.9000000000000005E-2</v>
       </c>
       <c r="H61" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I61" s="67">
-        <v>0.113</v>
+        <v>76.980999999999995</v>
       </c>
       <c r="J61" s="68">
-        <v>3.9887087773125074E-3</v>
+        <v>1.5568915318982663</v>
       </c>
       <c r="K61" s="83">
-        <v>-100</v>
+        <v>-59.259259259259252</v>
       </c>
       <c r="L61" s="70">
-        <v>-99.875959121395411</v>
+        <v>-59.85492055048838</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="64"/>
       <c r="B62" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C62" s="66">
-        <v>1.83</v>
+        <v>3.8389999999999995</v>
       </c>
       <c r="D62" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E62" s="67">
-        <v>1072.508</v>
+        <v>2343.4749999999999</v>
       </c>
       <c r="F62" s="68">
-        <v>37.905082141202364</v>
+        <v>40.653407055536078</v>
       </c>
       <c r="G62" s="66">
-        <v>1.3449999999999993</v>
+        <v>2.5529999999999999</v>
       </c>
       <c r="H62" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I62" s="67">
-        <v>825.81999999999971</v>
+        <v>1546.1580000000004</v>
       </c>
       <c r="J62" s="68">
-        <v>29.150048517524013</v>
+        <v>31.270057509992863</v>
       </c>
       <c r="K62" s="83">
-        <v>-26.502732240437197</v>
+        <v>-33.498306850742374</v>
       </c>
       <c r="L62" s="70">
-        <v>-23.001040551678898</v>
+        <v>-34.022850681146572</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="57" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="72" t="s">
         <v>42</v>
       </c>
       <c r="C63" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D63" s="60"/>
       <c r="E63" s="60">
-        <v>6432.1</v>
+        <v>12142.349</v>
       </c>
       <c r="F63" s="61">
         <v>100</v>
       </c>
       <c r="G63" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H63" s="60"/>
       <c r="I63" s="60">
-        <v>5774.6180000000004</v>
+        <v>11855.636</v>
       </c>
       <c r="J63" s="61">
         <v>100</v>
       </c>
       <c r="K63" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L63" s="63">
-        <v>-10.221887097526468</v>
+        <v>-2.3612646943355005</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="64"/>
       <c r="B64" s="65" t="s">
         <v>61</v>
       </c>
       <c r="C64" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D64" s="67"/>
       <c r="E64" s="67">
-        <v>2093.4960000000001</v>
+        <v>4093.067</v>
       </c>
       <c r="F64" s="68">
-        <v>32.547628301798788</v>
+        <v>33.709021211628823</v>
       </c>
       <c r="G64" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H64" s="67"/>
       <c r="I64" s="67">
-        <v>2131.527</v>
+        <v>4191.3710000000001</v>
       </c>
       <c r="J64" s="68">
-        <v>36.912000066497903</v>
+        <v>35.353404912229088</v>
       </c>
       <c r="K64" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L64" s="70">
-        <v>1.8166263513281107</v>
+        <v>2.4017197861652422</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="64"/>
       <c r="B65" s="65" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D65" s="67"/>
       <c r="E65" s="67">
-        <v>408.42200000000003</v>
+        <v>717.28599999999994</v>
       </c>
       <c r="F65" s="68">
-        <v>6.3497458061908247</v>
+        <v>5.9073083799518518</v>
       </c>
       <c r="G65" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H65" s="67"/>
       <c r="I65" s="67">
-        <v>86.494</v>
+        <v>162.38999999999999</v>
       </c>
       <c r="J65" s="68">
-        <v>1.4978306790163434</v>
+        <v>1.3697282878792836</v>
       </c>
       <c r="K65" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L65" s="70">
-        <v>-78.82239448413651</v>
+        <v>-77.360494976899034</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="64"/>
       <c r="B66" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C66" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D66" s="67"/>
       <c r="E66" s="67">
-        <v>1108.684</v>
+        <v>2067.46</v>
       </c>
       <c r="F66" s="68">
-        <v>17.236734503505851</v>
+        <v>17.026853700218961</v>
       </c>
       <c r="G66" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H66" s="67"/>
       <c r="I66" s="67">
-        <v>669.74199999999996</v>
+        <v>1547.0129999999999</v>
       </c>
       <c r="J66" s="68">
-        <v>11.598031246395864</v>
+        <v>13.048755882856051</v>
       </c>
       <c r="K66" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L66" s="70">
-        <v>-39.591263155236298</v>
+        <v>-25.173256072668881</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="92"/>
       <c r="B67" s="65" t="s">
         <v>65</v>
       </c>
       <c r="C67" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D67" s="67"/>
       <c r="E67" s="67">
-        <v>692.81500000000005</v>
+        <v>1072.1130000000001</v>
       </c>
       <c r="F67" s="68">
-        <v>10.771210024719764</v>
+        <v>8.8295353724390555</v>
       </c>
       <c r="G67" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H67" s="67"/>
       <c r="I67" s="67">
-        <v>976.93600000000004</v>
+        <v>1860.7149999999999</v>
       </c>
       <c r="J67" s="68">
-        <v>16.91775975484439</v>
+        <v>15.694771668091024</v>
       </c>
       <c r="K67" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L67" s="70">
-        <v>41.009649040508641</v>
+        <v>73.555865846230745</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="92"/>
       <c r="B68" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C68" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D68" s="67"/>
       <c r="E68" s="67">
-        <v>285.40800000000002</v>
+        <v>511.685</v>
       </c>
       <c r="F68" s="68">
-        <v>4.4372444458264022</v>
+        <v>4.2140528163043243</v>
       </c>
       <c r="G68" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H68" s="67"/>
       <c r="I68" s="67">
-        <v>224.58699999999999</v>
+        <v>429.81400000000002</v>
       </c>
       <c r="J68" s="68">
-        <v>3.8892096412264836</v>
+        <v>3.6253980807103052</v>
       </c>
       <c r="K68" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L68" s="70">
-        <v>-21.310194528534598</v>
+        <v>-16.000273605831708</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="93"/>
       <c r="B69" s="94" t="s">
         <v>62</v>
       </c>
       <c r="C69" s="95" t="s">
         <v>75</v>
       </c>
       <c r="D69" s="96"/>
       <c r="E69" s="96">
-        <v>1843.2750000000005</v>
+        <v>3680.7379999999994</v>
       </c>
       <c r="F69" s="97">
-        <v>28.657436917958371</v>
+        <v>30.313228519456977</v>
       </c>
       <c r="G69" s="95" t="s">
         <v>75</v>
       </c>
       <c r="H69" s="96"/>
       <c r="I69" s="96">
-        <v>1685.3320000000003</v>
+        <v>3664.3329999999996</v>
       </c>
       <c r="J69" s="97">
-        <v>29.185168612019016</v>
+        <v>30.907941168234245</v>
       </c>
       <c r="K69" s="98" t="s">
         <v>75</v>
       </c>
       <c r="L69" s="99">
-        <v>-8.5686075056624844</v>
+        <v>-0.44569866151841686</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="100" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>