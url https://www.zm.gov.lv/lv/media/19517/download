--- v1 (2026-04-17)
+++ v2 (2026-05-15)
@@ -1,89 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://zmgovlv-my.sharepoint.com/personal/anita_krampe_zm_gov_lv/Documents/Desktop/Gatavie/Latviski/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="143" documentId="8_{2977A0B3-CAE8-41B6-924B-5CB406B28488}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E686791A-3D3F-446D-AEE3-3D1B8C983C95}"/>
+  <xr:revisionPtr revIDLastSave="156" documentId="8_{2977A0B3-CAE8-41B6-924B-5CB406B28488}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A8C31D82-CF48-4D21-B2D5-DB6EDDD81ED8}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{289D5B98-3B27-4186-982A-C7CB6AF0D9B2}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{289D5B98-3B27-4186-982A-C7CB6AF0D9B2}"/>
   </bookViews>
   <sheets>
     <sheet name="Eksports" sheetId="1" r:id="rId1"/>
     <sheet name="Eksports_valstis" sheetId="2" r:id="rId2"/>
     <sheet name="Imports" sheetId="4" r:id="rId3"/>
     <sheet name="Imports_valstis" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="773" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="770" uniqueCount="88">
   <si>
     <r>
       <t xml:space="preserve">Meža nozares produkcijas </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color indexed="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>eksports</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> no Latvijas</t>
     </r>
   </si>
   <si>
@@ -383,54 +384,54 @@
   <si>
     <t>Beļģija</t>
   </si>
   <si>
     <t>Brazīlija</t>
   </si>
   <si>
     <t xml:space="preserve">    Malka apaļkoku, pagaļu, zaru, žagaru saišķu vai tml. veidā</t>
   </si>
   <si>
     <t>Ungārija</t>
   </si>
   <si>
     <t>2026/2025</t>
   </si>
   <si>
     <t>Enerģetiskā  koksne:</t>
   </si>
   <si>
     <t>Enerģētiskā koksne:</t>
   </si>
   <si>
     <t>ASV</t>
   </si>
   <si>
-    <t>2025.gada janvāris- februāris</t>
+    <t>2025.gada janvāris- marts</t>
   </si>
   <si>
-    <t>2026.gada janvāris- februāris</t>
+    <t>2026.gada janvāris- marts</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="Times New Roman Baltic"/>
       <family val="1"/>
@@ -1103,51 +1104,55 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal_4407_val" xfId="1" xr:uid="{72B5051F-23FE-4038-93E4-AF4977188083}"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013–2022 dizains">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1529,1437 +1534,1437 @@
         <v>4</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="12">
         <v>3605</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="15"/>
       <c r="E5" s="15">
-        <v>2.0720000000000001</v>
+        <v>5.867</v>
       </c>
       <c r="F5" s="16">
-        <v>3.5704284563602899E-4</v>
+        <v>6.5016685479006911E-4</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>75</v>
       </c>
       <c r="H5" s="15"/>
       <c r="I5" s="15">
-        <v>1.333</v>
+        <v>1.8620000000000001</v>
       </c>
       <c r="J5" s="16">
-        <v>2.4624586585657624E-4</v>
+        <v>2.2256671560118247E-4</v>
       </c>
       <c r="K5" s="16" t="s">
         <v>75</v>
       </c>
       <c r="L5" s="16">
-        <v>-35.666023166023173</v>
+        <v>-68.263166865518997</v>
       </c>
       <c r="M5" s="17"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="12">
         <v>44</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="19"/>
       <c r="E6" s="19">
-        <v>514393.46299999999</v>
+        <v>803821.375</v>
       </c>
       <c r="F6" s="20">
-        <v>88.639240253905086</v>
+        <v>89.077555002007614</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="19">
-        <v>485847.72399999999</v>
+        <v>752439.34699999995</v>
       </c>
       <c r="J6" s="20">
-        <v>89.750932836329241</v>
+        <v>89.939825000477128</v>
       </c>
       <c r="K6" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L6" s="20">
-        <v>-5.5493976990916778</v>
+        <v>-6.3922196644745908</v>
       </c>
       <c r="M6" s="17"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="21">
         <v>4401</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>83</v>
       </c>
       <c r="C7" s="23">
-        <v>932.56974300000002</v>
+        <v>1459.000315</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>76</v>
       </c>
       <c r="E7" s="25">
-        <v>111063.65399999999</v>
+        <v>177553.17600000001</v>
       </c>
       <c r="F7" s="26">
-        <v>19.138264030354883</v>
+        <v>19.676016703239746</v>
       </c>
       <c r="G7" s="23">
-        <v>950.87636899999995</v>
+        <v>1356.406438</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>76</v>
       </c>
       <c r="I7" s="25">
-        <v>124119.7</v>
+        <v>170245.802</v>
       </c>
       <c r="J7" s="26">
-        <v>22.928704423374707</v>
+        <v>20.349650373807314</v>
       </c>
       <c r="K7" s="26">
-        <v>1.9630302331179037</v>
+        <v>-7.031792655918653</v>
       </c>
       <c r="L7" s="26">
-        <v>11.755462322534429</v>
+        <v>-4.1155974590958655</v>
       </c>
       <c r="M7" s="17"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="27">
         <v>44011</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>80</v>
       </c>
       <c r="C8" s="29">
-        <v>75.034246999999993</v>
+        <v>92.184838999999997</v>
       </c>
       <c r="D8" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E8" s="31">
-        <v>19620.392</v>
+        <v>23893.224999999999</v>
       </c>
       <c r="F8" s="32">
-        <v>3.3809462317443892</v>
+        <v>2.6477898328006559</v>
       </c>
       <c r="G8" s="29">
-        <v>59.916544000000002</v>
+        <v>82.526289000000006</v>
       </c>
       <c r="H8" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I8" s="31">
-        <v>17356.506000000001</v>
+        <v>23225.31</v>
       </c>
       <c r="J8" s="32">
-        <v>3.2062774555250266</v>
+        <v>2.7761444497955421</v>
       </c>
       <c r="K8" s="32">
-        <v>-20.147737339191256</v>
+        <v>-10.477373616718028</v>
       </c>
       <c r="L8" s="32">
-        <v>-11.538434094486993</v>
+        <v>-2.7954158553313637</v>
       </c>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="27">
         <v>44012</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="29">
-        <v>576.67389900000001</v>
+        <v>852.24102000000005</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E9" s="31">
-        <v>39004.995999999999</v>
+        <v>58229.002</v>
       </c>
       <c r="F9" s="32">
-        <v>6.7212619526360635</v>
+        <v>6.4527982082673674</v>
       </c>
       <c r="G9" s="29">
-        <v>440.07364999999999</v>
+        <v>662.71778500000005</v>
       </c>
       <c r="H9" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I9" s="31">
-        <v>25149.686000000002</v>
+        <v>39152.591999999997</v>
       </c>
       <c r="J9" s="32">
-        <v>4.6459161328514726</v>
+        <v>4.6799483398029702</v>
       </c>
       <c r="K9" s="32">
-        <v>-23.687607369932312</v>
+        <v>-22.238220239621885</v>
       </c>
       <c r="L9" s="32">
-        <v>-35.521885452827625</v>
+        <v>-32.761011428634831</v>
       </c>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="27">
         <v>440131</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="29">
-        <v>232.42041800000001</v>
+        <v>454.15938199999999</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E10" s="31">
-        <v>45179.550999999999</v>
+        <v>86474.203999999998</v>
       </c>
       <c r="F10" s="32">
-        <v>7.7852487710415508</v>
+        <v>9.5828636841920591</v>
       </c>
       <c r="G10" s="29">
-        <v>393.26643200000001</v>
+        <v>524.07003699999996</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I10" s="31">
-        <v>74143.653000000006</v>
+        <v>97994.187000000005</v>
       </c>
       <c r="J10" s="32">
-        <v>13.69660017310918</v>
+        <v>11.713342829537106</v>
       </c>
       <c r="K10" s="32">
-        <v>69.204769264290718</v>
+        <v>15.39341864790541</v>
       </c>
       <c r="L10" s="32">
-        <v>64.108875274125694</v>
+        <v>13.321872266092219</v>
       </c>
       <c r="M10" s="17"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="29">
-        <v>48.441178999999998</v>
+        <v>60.415073999999997</v>
       </c>
       <c r="D11" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="31">
-        <v>7258.7150000000001</v>
+        <v>8956.7450000000008</v>
       </c>
       <c r="F11" s="32">
-        <v>1.2508070749328799</v>
+        <v>0.99256497797966226</v>
       </c>
       <c r="G11" s="29">
-        <v>57.619743</v>
+        <v>87.092326999999997</v>
       </c>
       <c r="H11" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="31">
-        <v>7469.8549999999996</v>
+        <v>9873.7129999999997</v>
       </c>
       <c r="J11" s="32">
-        <v>1.3799106618890287</v>
+        <v>1.1802147546716959</v>
       </c>
       <c r="K11" s="32">
-        <v>18.947854262589278</v>
+        <v>44.156617270716247</v>
       </c>
       <c r="L11" s="32">
-        <v>2.9087793087343892</v>
+        <v>10.237737035050108</v>
       </c>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="21">
         <v>4402</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="23">
-        <v>1.07538</v>
+        <v>2.0055800000000001</v>
       </c>
       <c r="D12" s="33" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="25">
-        <v>944.61500000000001</v>
+        <v>1784.0940000000001</v>
       </c>
       <c r="F12" s="26">
-        <v>0.16277414460930378</v>
+        <v>0.19770901391338566</v>
       </c>
       <c r="G12" s="23">
-        <v>1.350122</v>
+        <v>2.210988</v>
       </c>
       <c r="H12" s="33" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="25">
-        <v>1127.8399999999999</v>
+        <v>1929.809</v>
       </c>
       <c r="J12" s="26">
-        <v>0.20834653964567212</v>
+        <v>0.23067199294715482</v>
       </c>
       <c r="K12" s="26">
-        <v>25.548364299131478</v>
+        <v>10.241825307392364</v>
       </c>
       <c r="L12" s="26">
-        <v>19.396791285338459</v>
+        <v>8.1674508181743732</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="21">
         <v>4403</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="23">
-        <v>638.47500000000002</v>
+        <v>1050.701</v>
       </c>
       <c r="D13" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E13" s="25">
-        <v>55158.527999999998</v>
+        <v>89750.524000000005</v>
       </c>
       <c r="F13" s="26">
-        <v>9.5048058871691978</v>
+        <v>9.9459376009614129</v>
       </c>
       <c r="G13" s="23">
-        <v>436.34300000000002</v>
+        <v>731.84900000000005</v>
       </c>
       <c r="H13" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="25">
-        <v>39625.033000000003</v>
+        <v>65905.732000000004</v>
       </c>
       <c r="J13" s="26">
-        <v>7.3199554093626462</v>
+        <v>7.8777778252050208</v>
       </c>
       <c r="K13" s="26">
-        <v>-31.658561415873759</v>
+        <v>-30.346597176551654</v>
       </c>
       <c r="L13" s="26">
-        <v>-28.16154738574604</v>
+        <v>-26.567858255624223</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="27"/>
       <c r="B14" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="29">
-        <v>161.554</v>
+        <v>255.465</v>
       </c>
       <c r="D14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="31">
-        <v>17187.888999999999</v>
+        <v>26697.817999999999</v>
       </c>
       <c r="F14" s="32">
-        <v>2.9617822389170847</v>
+        <v>2.9585880959293829</v>
       </c>
       <c r="G14" s="29">
-        <v>138.05500000000001</v>
+        <v>216.50700000000001</v>
       </c>
       <c r="H14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="31">
-        <v>16719.731</v>
+        <v>26139.808000000001</v>
       </c>
       <c r="J14" s="32">
-        <v>3.0886456391478165</v>
+        <v>3.1245173002177835</v>
       </c>
       <c r="K14" s="32">
-        <v>-14.545600851727592</v>
+        <v>-15.249838529739884</v>
       </c>
       <c r="L14" s="32">
-        <v>-2.7237667173670919</v>
+        <v>-2.090095902219419</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="27"/>
       <c r="B15" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="29">
-        <v>87.516999999999996</v>
+        <v>140.98599999999999</v>
       </c>
       <c r="D15" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E15" s="31">
-        <v>9067.9940000000006</v>
+        <v>14208.291999999999</v>
       </c>
       <c r="F15" s="32">
-        <v>1.5625783696768518</v>
+        <v>1.5745288088595362</v>
       </c>
       <c r="G15" s="29">
-        <v>89.225999999999999</v>
+        <v>143.13200000000001</v>
       </c>
       <c r="H15" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I15" s="31">
-        <v>9921.8369999999995</v>
+        <v>16108.691000000001</v>
       </c>
       <c r="J15" s="32">
-        <v>1.8328667238955849</v>
+        <v>1.9254878885630113</v>
       </c>
       <c r="K15" s="32">
-        <v>1.9527634630986015</v>
+        <v>1.5221369497680728</v>
       </c>
       <c r="L15" s="32">
-        <v>9.4160075536000445</v>
+        <v>13.375281138647779</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="27"/>
       <c r="B16" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="29">
-        <v>74.037000000000006</v>
+        <v>114.479</v>
       </c>
       <c r="D16" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="31">
-        <v>8119.8950000000004</v>
+        <v>12489.526</v>
       </c>
       <c r="F16" s="32">
-        <v>1.3992038692402331</v>
+        <v>1.3840592870698467</v>
       </c>
       <c r="G16" s="29">
-        <v>48.829000000000001</v>
+        <v>73.375</v>
       </c>
       <c r="H16" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I16" s="31">
-        <v>6797.8940000000002</v>
+        <v>10031.117</v>
       </c>
       <c r="J16" s="32">
-        <v>1.2557789152522316</v>
+        <v>1.1990294116547724</v>
       </c>
       <c r="K16" s="32">
-        <v>-34.047840944392668</v>
+        <v>-35.905275203312399</v>
       </c>
       <c r="L16" s="32">
-        <v>-16.281011022925789</v>
+        <v>-19.683765420721329</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="27"/>
       <c r="B17" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="29">
-        <v>476.92099999999999</v>
+        <v>795.23599999999999</v>
       </c>
       <c r="D17" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E17" s="31">
-        <v>37970.639000000003</v>
+        <v>63052.705999999998</v>
       </c>
       <c r="F17" s="32">
-        <v>6.543023648252114</v>
+        <v>6.9873495050320296</v>
       </c>
       <c r="G17" s="29">
-        <v>298.28800000000001</v>
+        <v>515.34199999999998</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I17" s="31">
-        <v>22905.302</v>
+        <v>39765.923999999999</v>
       </c>
       <c r="J17" s="32">
-        <v>4.2313097702148292</v>
+        <v>4.7532605249872368</v>
       </c>
       <c r="K17" s="32">
-        <v>-37.455469564141644</v>
+        <v>-35.196344229888993</v>
       </c>
       <c r="L17" s="32">
-        <v>-39.676279875089811</v>
+        <v>-36.932248395493126</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="27"/>
       <c r="B18" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="29">
-        <v>155.15199999999999</v>
+        <v>297.28399999999999</v>
       </c>
       <c r="D18" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="31">
-        <v>12569.38</v>
+        <v>23333.7</v>
       </c>
       <c r="F18" s="32">
-        <v>2.1659301173168863</v>
+        <v>2.5857846155812232</v>
       </c>
       <c r="G18" s="29">
-        <v>83.804000000000002</v>
+        <v>183.90100000000001</v>
       </c>
       <c r="H18" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I18" s="31">
-        <v>7274.8379999999997</v>
+        <v>15146.558000000001</v>
       </c>
       <c r="J18" s="32">
-        <v>1.3438850579717354</v>
+        <v>1.8104831722464096</v>
       </c>
       <c r="K18" s="32">
-        <v>-45.985871919150242</v>
+        <v>-38.139624063185366</v>
       </c>
       <c r="L18" s="32">
-        <v>-42.122539059205785</v>
+        <v>-35.087200058284793</v>
       </c>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="27"/>
       <c r="B19" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="29">
-        <v>321.76900000000001</v>
+        <v>497.952</v>
       </c>
       <c r="D19" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="31">
-        <v>25401.258999999998</v>
+        <v>39719.006000000001</v>
       </c>
       <c r="F19" s="32">
-        <v>4.3770935309352268</v>
+        <v>4.4015648894508068</v>
       </c>
       <c r="G19" s="29">
-        <v>214.48400000000001</v>
+        <v>331.44099999999997</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I19" s="31">
-        <v>15630.464</v>
+        <v>24619.366000000002</v>
       </c>
       <c r="J19" s="32">
-        <v>2.8874247122430936</v>
+        <v>2.9427773527408272</v>
       </c>
       <c r="K19" s="32">
-        <v>-33.342242416143257</v>
+        <v>-33.439166827324726</v>
       </c>
       <c r="L19" s="32">
-        <v>-38.465790219295819</v>
+        <v>-38.016157806164635</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="21">
         <v>4404</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="23">
-        <v>12.269890999999999</v>
+        <v>18.604502</v>
       </c>
       <c r="D20" s="33" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="25">
-        <v>5375.326</v>
+        <v>8513.1929999999993</v>
       </c>
       <c r="F20" s="26">
-        <v>0.92626529501029564</v>
+        <v>0.94341161019785791</v>
       </c>
       <c r="G20" s="23">
-        <v>8.9228579999999997</v>
+        <v>13.88247</v>
       </c>
       <c r="H20" s="33" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="25">
-        <v>4067.3589999999999</v>
+        <v>6504.1310000000003</v>
       </c>
       <c r="J20" s="26">
-        <v>0.75136559542726045</v>
+        <v>0.77744526020936322</v>
       </c>
       <c r="K20" s="26">
-        <v>-27.278424885763041</v>
+        <v>-25.381125493173645</v>
       </c>
       <c r="L20" s="26">
-        <v>-24.332793955194536</v>
+        <v>-23.59939449275964</v>
       </c>
       <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="21">
         <v>4406</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="23">
-        <v>0.44800000000000001</v>
+        <v>0.86799999999999999</v>
       </c>
       <c r="D21" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="25">
-        <v>225.648</v>
+        <v>513.20399999999995</v>
       </c>
       <c r="F21" s="26">
-        <v>3.8883206579188534E-2</v>
+        <v>5.6872035204650173E-2</v>
       </c>
       <c r="G21" s="23">
-        <v>5.5E-2</v>
+        <v>0.13600000000000001</v>
       </c>
       <c r="H21" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I21" s="25">
-        <v>38.884</v>
+        <v>77.626000000000005</v>
       </c>
       <c r="J21" s="26">
-        <v>7.1830639519633241E-3</v>
+        <v>9.2787131392359761E-3</v>
       </c>
       <c r="K21" s="26">
-        <v>-87.723214285714292</v>
+        <v>-84.331797235023046</v>
       </c>
       <c r="L21" s="26">
-        <v>-82.767850811884003</v>
+        <v>-84.874241042548377</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="21">
         <v>4407</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="23">
-        <v>526.79499999999996</v>
+        <v>821.70399999999995</v>
       </c>
       <c r="D22" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="25">
-        <v>141299.25</v>
+        <v>223109.98699999999</v>
       </c>
       <c r="F22" s="26">
-        <v>24.348400726948192</v>
+        <v>24.724513127670566</v>
       </c>
       <c r="G22" s="23">
-        <v>423.4</v>
+        <v>674.702</v>
       </c>
       <c r="H22" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I22" s="25">
-        <v>115529.772</v>
+        <v>185536.08</v>
       </c>
       <c r="J22" s="26">
-        <v>21.341882024270696</v>
+        <v>22.177312540879822</v>
       </c>
       <c r="K22" s="26">
-        <v>-19.627179453107942</v>
+        <v>-17.889897091896835</v>
       </c>
       <c r="L22" s="26">
-        <v>-18.237519307427323</v>
+        <v>-16.840979422404793</v>
       </c>
       <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="27">
         <v>44071</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="29">
-        <v>454.37299999999999</v>
+        <v>709.57799999999997</v>
       </c>
       <c r="D23" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E23" s="31">
-        <v>125229.334</v>
+        <v>198032.503</v>
       </c>
       <c r="F23" s="32">
-        <v>21.579265332270609</v>
+        <v>21.945486555601658</v>
       </c>
       <c r="G23" s="29">
-        <v>344.74200000000002</v>
+        <v>548.76099999999997</v>
       </c>
       <c r="H23" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I23" s="31">
-        <v>99850.989000000001</v>
+        <v>160059.46400000001</v>
       </c>
       <c r="J23" s="32">
-        <v>18.44553131503411</v>
+        <v>19.132067241334962</v>
       </c>
       <c r="K23" s="32">
-        <v>-24.12797415339379</v>
+        <v>-22.663752258384562</v>
       </c>
       <c r="L23" s="32">
-        <v>-20.265495462908074</v>
+        <v>-19.175154797694997</v>
       </c>
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="29">
-        <v>72.421999999999997</v>
+        <v>112.126</v>
       </c>
       <c r="D24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="31">
-        <v>16069.915999999999</v>
+        <v>25077.484</v>
       </c>
       <c r="F24" s="32">
-        <v>2.7691353946775825</v>
+        <v>2.7790265720689078</v>
       </c>
       <c r="G24" s="29">
-        <v>78.658000000000001</v>
+        <v>125.941</v>
       </c>
       <c r="H24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I24" s="31">
-        <v>15678.782999999999</v>
+        <v>25476.616000000002</v>
       </c>
       <c r="J24" s="32">
-        <v>2.896350709236585</v>
+        <v>3.0452452995448627</v>
       </c>
       <c r="K24" s="32">
-        <v>8.6106431747259187</v>
+        <v>12.320960348179725</v>
       </c>
       <c r="L24" s="32">
-        <v>-2.4339455165789281</v>
+        <v>1.5915950738917883</v>
       </c>
       <c r="M24" s="17"/>
     </row>
     <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="21">
         <v>4408</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="23">
-        <v>15.678000000000001</v>
+        <v>23.26</v>
       </c>
       <c r="D25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="25">
-        <v>6548.9930000000004</v>
+        <v>9875.4689999999991</v>
       </c>
       <c r="F25" s="26">
-        <v>1.1285092165880473</v>
+        <v>1.094375766031503</v>
       </c>
       <c r="G25" s="23">
-        <v>11.837</v>
+        <v>22.326000000000001</v>
       </c>
       <c r="H25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I25" s="25">
-        <v>5764.7430000000004</v>
+        <v>10172.474</v>
       </c>
       <c r="J25" s="26">
-        <v>1.0649243296891502</v>
+        <v>1.2159259547359951</v>
       </c>
       <c r="K25" s="26">
-        <v>-24.4992983798954</v>
+        <v>-4.0154772141014661</v>
       </c>
       <c r="L25" s="26">
-        <v>-11.975123503720342</v>
+        <v>3.0075027322753081</v>
       </c>
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="21">
         <v>4409</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="33"/>
       <c r="E26" s="25">
-        <v>8857.8349999999991</v>
+        <v>14228.527</v>
       </c>
       <c r="F26" s="26">
-        <v>1.5263641962231727</v>
+        <v>1.5767712029803267</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H26" s="33"/>
       <c r="I26" s="25">
-        <v>7974.0010000000002</v>
+        <v>11564.495000000001</v>
       </c>
       <c r="J26" s="26">
-        <v>1.473041845901129</v>
+        <v>1.3823156121032742</v>
       </c>
       <c r="K26" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L26" s="26">
-        <v>-9.9779912360074334</v>
+        <v>-18.723174928789181</v>
       </c>
       <c r="M26" s="17"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="27">
         <v>44091</v>
       </c>
       <c r="B27" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="29" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="35"/>
       <c r="E27" s="31">
-        <v>4603.5600000000004</v>
+        <v>7459.7489999999998</v>
       </c>
       <c r="F27" s="32">
-        <v>0.79327614018156245</v>
+        <v>0.82667147517527917</v>
       </c>
       <c r="G27" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="35"/>
       <c r="I27" s="31">
-        <v>4940.9840000000004</v>
+        <v>6988.5529999999999</v>
       </c>
       <c r="J27" s="32">
-        <v>0.91275085016015733</v>
+        <v>0.83534870462663291</v>
       </c>
       <c r="K27" s="32" t="s">
         <v>75</v>
       </c>
       <c r="L27" s="32">
-        <v>7.3296318501333735</v>
+        <v>-6.316512794197231</v>
       </c>
       <c r="M27" s="17"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="27">
         <v>44092</v>
       </c>
       <c r="B28" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="35"/>
       <c r="E28" s="31">
-        <v>4254.2749999999996</v>
+        <v>6768.7780000000002</v>
       </c>
       <c r="F28" s="32">
-        <v>0.73308805604161031</v>
+        <v>0.75009972780504763</v>
       </c>
       <c r="G28" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H28" s="35"/>
       <c r="I28" s="31">
-        <v>3033.0169999999998</v>
+        <v>4575.942</v>
       </c>
       <c r="J28" s="32">
-        <v>0.56029099574097174</v>
+        <v>0.54696690747664123</v>
       </c>
       <c r="K28" s="32" t="s">
         <v>75</v>
       </c>
       <c r="L28" s="32">
-        <v>-28.706606883664076</v>
+        <v>-32.396335054865148</v>
       </c>
       <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="21">
         <v>4410</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="23">
-        <v>201.03899999999999</v>
+        <v>298.67</v>
       </c>
       <c r="D29" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="25">
-        <v>45630.883000000002</v>
+        <v>68304.207999999999</v>
       </c>
       <c r="F29" s="26">
-        <v>7.8630213876470538</v>
+        <v>7.5693083491199378</v>
       </c>
       <c r="G29" s="23">
-        <v>121.81100000000001</v>
+        <v>213</v>
       </c>
       <c r="H29" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="25">
-        <v>30877.089</v>
+        <v>50271.078999999998</v>
       </c>
       <c r="J29" s="26">
-        <v>5.7039426226073262</v>
+        <v>6.0089521711909635</v>
       </c>
       <c r="K29" s="26">
-        <v>-39.4092688483329</v>
+        <v>-28.683831653664583</v>
       </c>
       <c r="L29" s="26">
-        <v>-32.332913654114478</v>
+        <v>-26.40119771244548</v>
       </c>
       <c r="M29" s="17"/>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="21">
         <v>4411</v>
       </c>
       <c r="B30" s="36" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="23">
-        <v>5.2030000000000003</v>
+        <v>7.4489999999999998</v>
       </c>
       <c r="D30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="25">
-        <v>3895.1750000000002</v>
+        <v>5662.92</v>
       </c>
       <c r="F30" s="26">
-        <v>0.67120867097023118</v>
+        <v>0.62755119913546586</v>
       </c>
       <c r="G30" s="23">
-        <v>3.88</v>
+        <v>6.03</v>
       </c>
       <c r="H30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="25">
-        <v>2997.1379999999999</v>
+        <v>4682.1170000000002</v>
       </c>
       <c r="J30" s="26">
-        <v>0.55366304718803239</v>
+        <v>0.55965811103676766</v>
       </c>
       <c r="K30" s="26">
-        <v>-25.427637901210847</v>
+        <v>-19.049536850583966</v>
       </c>
       <c r="L30" s="26">
-        <v>-23.055113056537902</v>
+        <v>-17.319739639620547</v>
       </c>
       <c r="M30" s="17"/>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="21">
         <v>4412</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="23">
-        <v>60.542999999999999</v>
+        <v>89.414000000000001</v>
       </c>
       <c r="D31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="25">
-        <v>66873.377999999997</v>
+        <v>98443.183999999994</v>
       </c>
       <c r="F31" s="26">
-        <v>11.523485124717089</v>
+        <v>10.909237313243574</v>
       </c>
       <c r="G31" s="23">
-        <v>59.2</v>
+        <v>88.757000000000005</v>
       </c>
       <c r="H31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="25">
-        <v>65836.569000000003</v>
+        <v>98568.091</v>
       </c>
       <c r="J31" s="26">
-        <v>12.162027710751108</v>
+        <v>11.781942146588866</v>
       </c>
       <c r="K31" s="26">
-        <v>-2.2182580975504953</v>
+        <v>-0.7347842619723941</v>
       </c>
       <c r="L31" s="26">
-        <v>-1.5504062020016303</v>
+        <v>0.1268823243262901</v>
       </c>
       <c r="M31" s="17"/>
     </row>
     <row r="32" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="21">
         <v>4413</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="23">
-        <v>2.7250000000000001</v>
+        <v>3.899</v>
       </c>
       <c r="D32" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="25">
-        <v>1685.789</v>
+        <v>2588.328</v>
       </c>
       <c r="F32" s="26">
-        <v>0.29049174792563487</v>
+        <v>0.28683229502728308</v>
       </c>
       <c r="G32" s="23">
-        <v>1.7390000000000001</v>
+        <v>2.4089999999999998</v>
       </c>
       <c r="H32" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="25">
-        <v>1486.732</v>
+        <v>2163.9050000000002</v>
       </c>
       <c r="J32" s="26">
-        <v>0.27464486769443314</v>
+        <v>0.25865372111867707</v>
       </c>
       <c r="K32" s="26">
-        <v>-36.183486238532112</v>
+        <v>-38.214926904334447</v>
       </c>
       <c r="L32" s="26">
-        <v>-11.807942749656098</v>
+        <v>-16.397574032348285</v>
       </c>
       <c r="M32" s="17"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="36" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D33" s="33"/>
       <c r="E33" s="25">
-        <v>22466.682000000001</v>
+        <v>34223.321000000004</v>
       </c>
       <c r="F33" s="26">
-        <v>3.8714131627798016</v>
+        <v>3.7925462715256395</v>
       </c>
       <c r="G33" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H33" s="33"/>
       <c r="I33" s="25">
-        <v>21748.222000000002</v>
+        <v>35342.15</v>
       </c>
       <c r="J33" s="26">
-        <v>4.0175617083503683</v>
+        <v>4.2244824101956659</v>
       </c>
       <c r="K33" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L33" s="26">
-        <v>-3.1978909925373009</v>
+        <v>3.2692005547912717</v>
       </c>
       <c r="M33" s="17"/>
     </row>
     <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="21">
         <v>4418</v>
       </c>
       <c r="B34" s="36" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D34" s="33"/>
       <c r="E34" s="25">
-        <v>26432.994999999999</v>
+        <v>41623.086000000003</v>
       </c>
       <c r="F34" s="26">
-        <v>4.5548801899048854</v>
+        <v>4.6125704638276055</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H34" s="33"/>
       <c r="I34" s="25">
-        <v>16999.781999999999</v>
+        <v>28726.776999999998</v>
       </c>
       <c r="J34" s="26">
-        <v>3.140379623378124</v>
+        <v>3.4337402828665886</v>
       </c>
       <c r="K34" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L34" s="26">
-        <v>-35.687265101816877</v>
+        <v>-30.983548408688399</v>
       </c>
       <c r="M34" s="17"/>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D35" s="33"/>
       <c r="E35" s="25">
-        <v>1594.91</v>
+        <v>2615.194</v>
       </c>
       <c r="F35" s="26">
-        <v>0.27483166261262498</v>
+        <v>0.28980952064868926</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H35" s="33"/>
       <c r="I35" s="25">
-        <v>1747.53</v>
+        <v>2640.5920000000001</v>
       </c>
       <c r="J35" s="26">
-        <v>0.3228222340287642</v>
+        <v>0.31563259327752824</v>
       </c>
       <c r="K35" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L35" s="26">
-        <v>9.5691919920246207</v>
+        <v>0.97117078121164768</v>
       </c>
       <c r="M35" s="17"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="21">
         <v>44219910</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D36" s="33"/>
       <c r="E36" s="25">
-        <v>3335.5909999999999</v>
+        <v>4364.1909999999998</v>
       </c>
       <c r="F36" s="26">
-        <v>0.57478228886000349</v>
+        <v>0.48362916928125554</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H36" s="33"/>
       <c r="I36" s="25">
-        <v>36.948999999999998</v>
+        <v>50.356000000000002</v>
       </c>
       <c r="J36" s="26">
-        <v>6.8256102757199063E-3</v>
+        <v>6.0191028629501308E-3</v>
       </c>
       <c r="K36" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L36" s="26">
-        <v>-98.892280258580854</v>
+        <v>-98.846154991841559</v>
       </c>
       <c r="M36" s="17"/>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D37" s="33"/>
       <c r="E37" s="25">
-        <v>13004.211000000068</v>
+        <v>20668.769000000077</v>
       </c>
       <c r="F37" s="26">
-        <v>2.2408593150054892</v>
+        <v>2.2904633599987267</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H37" s="33"/>
       <c r="I37" s="25">
-        <v>45870.380999999943</v>
+        <v>78058.130999999907</v>
       </c>
       <c r="J37" s="26">
-        <v>8.4736621804321306</v>
+        <v>9.3303661883119346</v>
       </c>
       <c r="K37" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L37" s="26">
-        <v>252.7348256653149</v>
+        <v>277.66221587748947</v>
       </c>
       <c r="M37" s="17"/>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="38">
         <v>47</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D38" s="40"/>
       <c r="E38" s="19">
-        <v>4116.8969999999999</v>
+        <v>5900.6509999999998</v>
       </c>
       <c r="F38" s="20">
-        <v>0.70941535717684878</v>
+        <v>0.6538959778223753</v>
       </c>
       <c r="G38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H38" s="40"/>
       <c r="I38" s="19">
-        <v>2455.2869999999998</v>
+        <v>4037.489</v>
       </c>
       <c r="J38" s="20">
-        <v>0.45356659658019166</v>
+        <v>0.48260508378405076</v>
       </c>
       <c r="K38" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L38" s="20">
-        <v>-40.360737710950751</v>
+        <v>-31.575532936958989</v>
       </c>
       <c r="M38" s="17"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="38">
         <v>48</v>
       </c>
       <c r="B39" s="39" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="19">
-        <v>20852.253000000001</v>
+        <v>31416.041000000001</v>
       </c>
       <c r="F39" s="20">
-        <v>3.5932180255996244</v>
+        <v>3.4814502415077309</v>
       </c>
       <c r="G39" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="19">
-        <v>17835.819</v>
+        <v>27637.032999999999</v>
       </c>
       <c r="J39" s="20">
-        <v>3.2948212249933788</v>
+        <v>3.3034820965475262</v>
       </c>
       <c r="K39" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L39" s="20">
-        <v>-14.465746219365366</v>
+        <v>-12.028912236268095</v>
       </c>
       <c r="M39" s="17"/>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D40" s="19"/>
       <c r="E40" s="19">
-        <v>35245.118000000002</v>
+        <v>52704.252999999997</v>
       </c>
       <c r="F40" s="20">
-        <v>6.0733673868231781</v>
+        <v>5.8405587876376446</v>
       </c>
       <c r="G40" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H40" s="19"/>
       <c r="I40" s="19">
-        <v>30328.192999999999</v>
+        <v>43905.623</v>
       </c>
       <c r="J40" s="20">
-        <v>5.6025447450490287</v>
+        <v>5.2480828719300403</v>
       </c>
       <c r="K40" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L40" s="20">
-        <v>-13.950655520574518</v>
+        <v>-16.694345331106387</v>
       </c>
       <c r="M40" s="17"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D41" s="41"/>
       <c r="E41" s="19">
-        <v>5712.7060000000001</v>
+        <v>8535.5560000000005</v>
       </c>
       <c r="F41" s="20">
-        <v>0.9844019336496217</v>
+        <v>0.9458898241698489</v>
       </c>
       <c r="G41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H41" s="41"/>
       <c r="I41" s="19">
-        <v>4860.5290000000005</v>
+        <v>8581.7270000000008</v>
       </c>
       <c r="J41" s="20">
-        <v>0.89788835118229471</v>
+        <v>1.0257823805456439</v>
       </c>
       <c r="K41" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L41" s="20">
-        <v>-14.917221365846583</v>
+        <v>0.5409255120580343</v>
       </c>
       <c r="M41" s="17"/>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="42"/>
       <c r="B42" s="43" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="44"/>
       <c r="D42" s="45"/>
       <c r="E42" s="45">
-        <v>580322.50899999996</v>
+        <v>902383.74300000002</v>
       </c>
       <c r="F42" s="46">
         <v>100</v>
       </c>
       <c r="G42" s="44"/>
       <c r="H42" s="45"/>
       <c r="I42" s="45">
-        <v>541328.88500000001</v>
+        <v>836603.08100000001</v>
       </c>
       <c r="J42" s="46">
         <v>100</v>
       </c>
       <c r="K42" s="46"/>
       <c r="L42" s="46">
-        <v>-6.7193023526164755</v>
+        <v>-7.2896550398071618</v>
       </c>
       <c r="M42" s="17"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="2"/>
       <c r="B43" s="47"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="48"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="2"/>
       <c r="B44" s="47"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
@@ -3145,2212 +3150,2212 @@
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="50"/>
       <c r="B6" s="51"/>
       <c r="C6" s="52"/>
       <c r="D6" s="53"/>
       <c r="E6" s="53"/>
       <c r="F6" s="54"/>
       <c r="G6" s="52"/>
       <c r="H6" s="53"/>
       <c r="I6" s="53"/>
       <c r="J6" s="54"/>
       <c r="K6" s="55"/>
       <c r="L6" s="56"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="57"/>
       <c r="B7" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D7" s="60"/>
       <c r="E7" s="60">
-        <v>580322.50899999996</v>
+        <v>902383.74300000002</v>
       </c>
       <c r="F7" s="61">
         <v>100</v>
       </c>
       <c r="G7" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H7" s="60"/>
       <c r="I7" s="60">
-        <v>541328.88500000001</v>
+        <v>836603.08100000001</v>
       </c>
       <c r="J7" s="61">
         <v>100</v>
       </c>
       <c r="K7" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L7" s="63">
-        <v>-6.7193023526164755</v>
+        <v>-7.2896550398071618</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="64"/>
       <c r="B8" s="65" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="67"/>
       <c r="E8" s="67">
-        <v>100810.295</v>
+        <v>171554.34700000001</v>
       </c>
       <c r="F8" s="68">
-        <v>17.371425963420627</v>
+        <v>19.011240875158361</v>
       </c>
       <c r="G8" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H8" s="67"/>
       <c r="I8" s="67">
-        <v>101816.29</v>
+        <v>154635.698</v>
       </c>
       <c r="J8" s="68">
-        <v>18.808582512643863</v>
+        <v>18.483759086227895</v>
       </c>
       <c r="K8" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L8" s="70">
-        <v>0.99790899332255245</v>
+        <v>-9.8619762750750954</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="64"/>
       <c r="B9" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="67"/>
       <c r="E9" s="67">
-        <v>38632.197</v>
+        <v>60330.8</v>
       </c>
       <c r="F9" s="68">
-        <v>6.6570219836156665</v>
+        <v>6.6857144167323499</v>
       </c>
       <c r="G9" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H9" s="67"/>
       <c r="I9" s="67">
-        <v>46052.493999999999</v>
+        <v>71576.679000000004</v>
       </c>
       <c r="J9" s="68">
-        <v>8.5073040209188164</v>
+        <v>8.5556317715736458</v>
       </c>
       <c r="K9" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L9" s="70">
-        <v>19.207545975187482</v>
+        <v>18.640361142235808</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="64"/>
       <c r="B10" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D10" s="67"/>
       <c r="E10" s="67">
-        <v>39876.614999999998</v>
+        <v>59370.909</v>
       </c>
       <c r="F10" s="68">
-        <v>6.8714575742916777</v>
+        <v>6.5793416005722527</v>
       </c>
       <c r="G10" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H10" s="67"/>
       <c r="I10" s="67">
-        <v>46609.035000000003</v>
+        <v>69487.088000000003</v>
       </c>
       <c r="J10" s="68">
-        <v>8.6101141637767959</v>
+        <v>8.3058608769335862</v>
       </c>
       <c r="K10" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="70">
-        <v>16.883128119074314</v>
+        <v>17.038949159427563</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="64"/>
       <c r="B11" s="65" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D11" s="67"/>
       <c r="E11" s="67">
-        <v>61140.832000000002</v>
+        <v>91883.418000000005</v>
       </c>
       <c r="F11" s="68">
-        <v>10.53566440242972</v>
+        <v>10.182299793492623</v>
       </c>
       <c r="G11" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H11" s="67"/>
       <c r="I11" s="67">
-        <v>47550.923000000003</v>
+        <v>71990.803</v>
       </c>
       <c r="J11" s="68">
-        <v>8.7841096822313478</v>
+        <v>8.6051324259944959</v>
       </c>
       <c r="K11" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="70">
-        <v>-22.227222881101781</v>
+        <v>-21.6498421945949</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="64"/>
       <c r="B12" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="67"/>
       <c r="E12" s="67">
-        <v>47103.249000000003</v>
+        <v>70550.835000000006</v>
       </c>
       <c r="F12" s="68">
-        <v>8.1167365162463501</v>
+        <v>7.8182741596664611</v>
       </c>
       <c r="G12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H12" s="71"/>
       <c r="I12" s="67">
-        <v>43424.370999999999</v>
+        <v>68590.409</v>
       </c>
       <c r="J12" s="68">
-        <v>8.0218093294615151</v>
+        <v>8.1986799424660504</v>
       </c>
       <c r="K12" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="70">
-        <v>-7.8102425588519475</v>
+        <v>-2.7787424486187962</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="64"/>
       <c r="B13" s="65" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="67"/>
       <c r="E13" s="67">
-        <v>60446.499000000003</v>
+        <v>86628.953999999998</v>
       </c>
       <c r="F13" s="68">
-        <v>10.416018345412828</v>
+        <v>9.6000127076757416</v>
       </c>
       <c r="G13" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H13" s="67"/>
       <c r="I13" s="67">
-        <v>54779.601000000002</v>
+        <v>84685.1</v>
       </c>
       <c r="J13" s="68">
-        <v>10.119467576536213</v>
+        <v>10.122494397077173</v>
       </c>
       <c r="K13" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="70">
-        <v>-9.3750640545782478</v>
+        <v>-2.2438848794134025</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="64"/>
       <c r="B14" s="65" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="67"/>
       <c r="E14" s="67">
-        <v>21677.420999999998</v>
+        <v>35329.108999999997</v>
       </c>
       <c r="F14" s="68">
-        <v>3.7354093049663177</v>
+        <v>3.9150870429632723</v>
       </c>
       <c r="G14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H14" s="67"/>
       <c r="I14" s="67">
-        <v>23656.241999999998</v>
+        <v>35672.411</v>
       </c>
       <c r="J14" s="68">
-        <v>4.3700313534904014</v>
+        <v>4.2639588366517147</v>
       </c>
       <c r="K14" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L14" s="70">
-        <v>9.1284890393557436</v>
+        <v>0.9717256101760261</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="64"/>
       <c r="B15" s="65" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="67"/>
       <c r="E15" s="67">
-        <v>13458.985000000001</v>
+        <v>19206.164000000001</v>
       </c>
       <c r="F15" s="68">
-        <v>2.3192250500833151</v>
+        <v>2.1283809852500855</v>
       </c>
       <c r="G15" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H15" s="67"/>
       <c r="I15" s="67">
-        <v>11939.855</v>
+        <v>17972.441999999999</v>
       </c>
       <c r="J15" s="68">
-        <v>2.2056563635986284</v>
+        <v>2.1482639029391764</v>
       </c>
       <c r="K15" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L15" s="70">
-        <v>-11.287106717185589</v>
+        <v>-6.4235731820263613</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="64"/>
       <c r="B16" s="65" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="67"/>
       <c r="E16" s="67">
-        <v>21961.812999999998</v>
+        <v>32519.316999999999</v>
       </c>
       <c r="F16" s="68">
-        <v>3.7844151587096202</v>
+        <v>3.6037126391360528</v>
       </c>
       <c r="G16" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H16" s="67"/>
       <c r="I16" s="67">
-        <v>21313.494999999999</v>
+        <v>31337.544000000002</v>
       </c>
       <c r="J16" s="68">
-        <v>3.9372543366127597</v>
+        <v>3.7458078641716122</v>
       </c>
       <c r="K16" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L16" s="70">
-        <v>-2.9520240428237843</v>
+        <v>-3.6340646391804525</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="64"/>
       <c r="B17" s="65" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="67"/>
       <c r="E17" s="67">
-        <v>13980.221</v>
+        <v>25151.116000000002</v>
       </c>
       <c r="F17" s="68">
-        <v>2.4090433824616651</v>
+        <v>2.7871862935367622</v>
       </c>
       <c r="G17" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H17" s="71"/>
       <c r="I17" s="67">
-        <v>16956.703000000001</v>
+        <v>26257.383999999998</v>
       </c>
       <c r="J17" s="68">
-        <v>3.1324216146345121</v>
+        <v>3.1385712766697305</v>
       </c>
       <c r="K17" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L17" s="70">
-        <v>21.290664861449628</v>
+        <v>4.3984847431819585</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="64"/>
       <c r="B18" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="67"/>
       <c r="E18" s="67">
-        <v>161234.38199999998</v>
+        <v>249858.77399999998</v>
       </c>
       <c r="F18" s="68">
-        <v>27.783582318362221</v>
+        <v>27.688749485816032</v>
       </c>
       <c r="G18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H18" s="71"/>
       <c r="I18" s="67">
-        <v>127229.87600000005</v>
+        <v>204397.52300000004</v>
       </c>
       <c r="J18" s="68">
-        <v>23.503249046095156</v>
+        <v>24.43183961929493</v>
       </c>
       <c r="K18" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L18" s="70">
-        <v>-21.090108436053011</v>
+        <v>-18.194778703268565</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="57">
         <v>44</v>
       </c>
       <c r="B19" s="72" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="60"/>
       <c r="E19" s="60">
-        <v>514393.46299999999</v>
+        <v>803821.375</v>
       </c>
       <c r="F19" s="61">
         <v>100</v>
       </c>
       <c r="G19" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="60"/>
       <c r="I19" s="60">
-        <v>485847.72399999999</v>
+        <v>752439.34699999995</v>
       </c>
       <c r="J19" s="61">
         <v>100</v>
       </c>
       <c r="K19" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L19" s="63">
-        <v>-5.5493976990916778</v>
+        <v>-6.3922196644745908</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="64"/>
       <c r="B20" s="65" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="67"/>
       <c r="E20" s="67">
-        <v>97829.923999999999</v>
+        <v>166783.291</v>
       </c>
       <c r="F20" s="68">
-        <v>19.018500629740704</v>
+        <v>20.748800192082477</v>
       </c>
       <c r="G20" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H20" s="67"/>
       <c r="I20" s="67">
-        <v>98224.376999999993</v>
+        <v>149218.682</v>
       </c>
       <c r="J20" s="68">
-        <v>20.217111689093763</v>
+        <v>19.831323626939461</v>
       </c>
       <c r="K20" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L20" s="70">
-        <v>0.40320280735370295</v>
+        <v>-10.531396097706212</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="64"/>
       <c r="B21" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="67"/>
       <c r="E21" s="67">
-        <v>29985.634999999998</v>
+        <v>47198.898999999998</v>
       </c>
       <c r="F21" s="68">
-        <v>5.8293188302044969</v>
+        <v>5.8718143692060929</v>
       </c>
       <c r="G21" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H21" s="67"/>
       <c r="I21" s="67">
-        <v>38649.722999999998</v>
+        <v>59998.625999999997</v>
       </c>
       <c r="J21" s="68">
-        <v>7.9551104370306778</v>
+        <v>7.9738820463358886</v>
       </c>
       <c r="K21" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L21" s="70">
-        <v>28.894128805342962</v>
+        <v>27.118698256075845</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="64"/>
       <c r="B22" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="67"/>
       <c r="E22" s="67">
-        <v>34693.139000000003</v>
+        <v>51728.266000000003</v>
       </c>
       <c r="F22" s="68">
-        <v>6.7444750945445051</v>
+        <v>6.4352936621024792</v>
       </c>
       <c r="G22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H22" s="67"/>
       <c r="I22" s="67">
-        <v>42363.968999999997</v>
+        <v>63451.892</v>
       </c>
       <c r="J22" s="68">
-        <v>8.7195981183602278</v>
+        <v>8.4328248187690811</v>
       </c>
       <c r="K22" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L22" s="70">
-        <v>22.110510092499826</v>
+        <v>22.66386814512591</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="64"/>
       <c r="B23" s="65" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="67"/>
       <c r="E23" s="67">
-        <v>57221.330999999998</v>
+        <v>86337.373999999996</v>
       </c>
       <c r="F23" s="68">
-        <v>11.124039303742084</v>
+        <v>10.740865655631515</v>
       </c>
       <c r="G23" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H23" s="67"/>
       <c r="I23" s="67">
-        <v>43920.398000000001</v>
+        <v>66647.976999999999</v>
       </c>
       <c r="J23" s="68">
-        <v>9.0399513737353647</v>
+        <v>8.8575879591793871</v>
       </c>
       <c r="K23" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L23" s="70">
-        <v>-23.244710962770156</v>
+        <v>-22.805183998299505</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="64"/>
       <c r="B24" s="65" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="67"/>
       <c r="E24" s="67">
-        <v>50402.203000000001</v>
+        <v>71471.027000000002</v>
       </c>
       <c r="F24" s="68">
-        <v>9.7983754898533775</v>
+        <v>8.8914066262544953</v>
       </c>
       <c r="G24" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H24" s="67"/>
       <c r="I24" s="67">
-        <v>45492.663</v>
+        <v>70706.260999999999</v>
       </c>
       <c r="J24" s="68">
-        <v>9.3635640865943426</v>
+        <v>9.3969382757438389</v>
       </c>
       <c r="K24" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L24" s="70">
-        <v>-9.740725023467725</v>
+        <v>-1.0700363939082662</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="64"/>
       <c r="B25" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="67"/>
       <c r="E25" s="67">
-        <v>244261.23099999997</v>
+        <v>380302.51799999998</v>
       </c>
       <c r="F25" s="68">
-        <v>47.485290651914831</v>
+        <v>47.31181949472294</v>
       </c>
       <c r="G25" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H25" s="71"/>
       <c r="I25" s="67">
-        <v>217196.59400000004</v>
+        <v>342415.90899999993</v>
       </c>
       <c r="J25" s="68">
-        <v>44.704664295185637</v>
+        <v>45.507443273032337</v>
       </c>
       <c r="K25" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L25" s="70">
-        <v>-11.080201671463751</v>
+        <v>-9.9622293323863964</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="73">
         <v>4403</v>
       </c>
       <c r="B26" s="74" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="75">
-        <v>638.47500000000002</v>
+        <v>1050.701</v>
       </c>
       <c r="D26" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="77">
-        <v>55158.527999999998</v>
+        <v>89750.524000000005</v>
       </c>
       <c r="F26" s="78">
         <v>100</v>
       </c>
       <c r="G26" s="75">
-        <v>436.34300000000002</v>
+        <v>731.84900000000005</v>
       </c>
       <c r="H26" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I26" s="77">
-        <v>39625.033000000003</v>
+        <v>65905.732000000004</v>
       </c>
       <c r="J26" s="78">
         <v>100</v>
       </c>
       <c r="K26" s="79">
-        <v>-31.658561415873759</v>
+        <v>-30.346597176551654</v>
       </c>
       <c r="L26" s="80">
-        <v>-28.16154738574604</v>
+        <v>-26.567858255624223</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="73"/>
       <c r="B27" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="75">
-        <v>242.66900000000001</v>
+        <v>438.27</v>
       </c>
       <c r="D27" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="77">
-        <v>21637.374</v>
+        <v>37541.991999999998</v>
       </c>
       <c r="F27" s="78">
-        <v>39.227613180685317</v>
+        <v>41.829273331039268</v>
       </c>
       <c r="G27" s="75">
-        <v>173.03</v>
+        <v>327.03300000000002</v>
       </c>
       <c r="H27" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I27" s="77">
-        <v>17196.674999999999</v>
+        <v>31255.249</v>
       </c>
       <c r="J27" s="78">
-        <v>43.398512753289062</v>
+        <v>47.424173970179098</v>
       </c>
       <c r="K27" s="79">
-        <v>-28.697114176099959</v>
+        <v>-25.38092956396741</v>
       </c>
       <c r="L27" s="80">
-        <v>-20.523280690161389</v>
+        <v>-16.745896168748846</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="64"/>
       <c r="B28" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="66">
-        <v>114.976</v>
+        <v>224.55699999999999</v>
       </c>
       <c r="D28" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="67">
-        <v>8684.1679999999997</v>
+        <v>16216.172</v>
       </c>
       <c r="F28" s="68">
-        <v>15.74401695418703</v>
+        <v>18.068052728026412</v>
       </c>
       <c r="G28" s="66">
-        <v>26.495999999999999</v>
+        <v>85.167000000000002</v>
       </c>
       <c r="H28" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I28" s="67">
-        <v>2328.1759999999999</v>
+        <v>6384.3010000000004</v>
       </c>
       <c r="J28" s="68">
-        <v>5.8755181352151808</v>
+        <v>9.6870193324004035</v>
       </c>
       <c r="K28" s="83">
-        <v>-76.955190648483168</v>
+        <v>-62.073326594138678</v>
       </c>
       <c r="L28" s="70">
-        <v>-73.190569321090976</v>
+        <v>-60.630036484566141</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="64"/>
       <c r="B29" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="66">
-        <v>24.898</v>
+        <v>47.484999999999999</v>
       </c>
       <c r="D29" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="67">
-        <v>2653.3919999999998</v>
+        <v>4819.8379999999997</v>
       </c>
       <c r="F29" s="68">
-        <v>4.8104837025382547</v>
+        <v>5.3702616822604847</v>
       </c>
       <c r="G29" s="66">
-        <v>38.438000000000002</v>
+        <v>56.898000000000003</v>
       </c>
       <c r="H29" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="67">
-        <v>4062.37</v>
+        <v>5946.4880000000003</v>
       </c>
       <c r="J29" s="68">
-        <v>10.252029316921956</v>
+        <v>9.0227174777453349</v>
       </c>
       <c r="K29" s="84">
-        <v>54.381878062494991</v>
+        <v>19.82310203222071</v>
       </c>
       <c r="L29" s="85">
-        <v>53.101011836924215</v>
+        <v>23.375266969553763</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="64"/>
       <c r="B30" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C30" s="86">
-        <v>27.734999999999999</v>
+        <v>44.643000000000001</v>
       </c>
       <c r="D30" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="88">
-        <v>2065.598</v>
+        <v>3327.4250000000002</v>
       </c>
       <c r="F30" s="89">
-        <v>3.7448388760483242</v>
+        <v>3.7074156803808749</v>
       </c>
       <c r="G30" s="66">
-        <v>12.821</v>
+        <v>25.46</v>
       </c>
       <c r="H30" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="67">
-        <v>847.91700000000003</v>
+        <v>1650.6089999999999</v>
       </c>
       <c r="J30" s="68">
-        <v>2.1398518456754347</v>
+        <v>2.5044999120865539</v>
       </c>
       <c r="K30" s="84">
-        <v>-53.77321074454661</v>
+        <v>-42.969782496696006</v>
       </c>
       <c r="L30" s="85">
-        <v>-58.950531516781105</v>
+        <v>-50.393803015845592</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="64"/>
       <c r="B31" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="86" t="s">
         <v>75</v>
       </c>
       <c r="D31" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="88" t="s">
         <v>75</v>
       </c>
       <c r="F31" s="89" t="s">
         <v>75</v>
       </c>
       <c r="G31" s="66">
         <v>4.1100000000000003</v>
       </c>
       <c r="H31" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="67">
         <v>358.08100000000002</v>
       </c>
       <c r="J31" s="68">
-        <v>0.90367369536323172</v>
+        <v>0.54332299958370844</v>
       </c>
       <c r="K31" s="67" t="s">
         <v>75</v>
       </c>
       <c r="L31" s="68" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="64"/>
       <c r="B32" s="81" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="86">
-        <v>58.951999999999998</v>
+        <v>96.272999999999996</v>
       </c>
       <c r="D32" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="88">
-        <v>6444.7830000000004</v>
+        <v>10476.334999999999</v>
       </c>
       <c r="F32" s="89">
-        <v>11.684109844265606</v>
+        <v>11.67272850685529</v>
       </c>
       <c r="G32" s="66">
-        <v>68.691000000000003</v>
+        <v>125.483</v>
       </c>
       <c r="H32" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="67">
-        <v>7597.1869999999999</v>
+        <v>13889.141</v>
       </c>
       <c r="J32" s="68">
-        <v>19.172695704758151</v>
+        <v>21.074253450367561</v>
       </c>
       <c r="K32" s="84">
-        <v>16.520219839869732</v>
+        <v>30.340801678559938</v>
       </c>
       <c r="L32" s="85">
-        <v>17.881191655328031</v>
+        <v>32.576335140103865</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="64"/>
       <c r="B33" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C33" s="86">
-        <v>16.108000000000033</v>
+        <v>25.312000000000012</v>
       </c>
       <c r="D33" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="88">
-        <v>1789.4330000000009</v>
+        <v>2702.2219999999943</v>
       </c>
       <c r="F33" s="89">
-        <v>3.2441638036461034</v>
+        <v>3.010814733516201</v>
       </c>
       <c r="G33" s="66">
-        <v>22.474000000000018</v>
+        <v>29.914999999999964</v>
       </c>
       <c r="H33" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I33" s="67">
-        <v>2002.9439999999995</v>
+        <v>3026.6289999999972</v>
       </c>
       <c r="J33" s="68">
-        <v>5.0547440553551075</v>
+        <v>4.5923607979955321</v>
       </c>
       <c r="K33" s="84">
-        <v>39.520735038490024</v>
+        <v>18.185050568899928</v>
       </c>
       <c r="L33" s="85">
-        <v>11.931768331085795</v>
+        <v>12.005194243848342</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="73"/>
       <c r="B34" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="75">
-        <v>395.80599999999998</v>
+        <v>612.43100000000004</v>
       </c>
       <c r="D34" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="77">
-        <v>33521.154000000002</v>
+        <v>52208.531999999999</v>
       </c>
       <c r="F34" s="78">
-        <v>60.772386819314697</v>
+        <v>58.170726668960725</v>
       </c>
       <c r="G34" s="75">
-        <v>263.31299999999999</v>
+        <v>404.81599999999997</v>
       </c>
       <c r="H34" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I34" s="77">
-        <v>22428.358</v>
+        <v>34650.483</v>
       </c>
       <c r="J34" s="78">
-        <v>56.601487246710924</v>
+        <v>52.575826029820888</v>
       </c>
       <c r="K34" s="90">
-        <v>-33.474227272956952</v>
+        <v>-33.90014548577718</v>
       </c>
       <c r="L34" s="91">
-        <v>-33.091927563114325</v>
+        <v>-33.630612329800805</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="64"/>
       <c r="B35" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C35" s="66">
-        <v>88.016999999999996</v>
+        <v>153.51900000000001</v>
       </c>
       <c r="D35" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="67">
-        <v>5708.9030000000002</v>
+        <v>10039.352999999999</v>
       </c>
       <c r="F35" s="68">
-        <v>10.349991573379189</v>
+        <v>11.185843327221129</v>
       </c>
       <c r="G35" s="66">
-        <v>54.500999999999998</v>
+        <v>73.911000000000001</v>
       </c>
       <c r="H35" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I35" s="67">
-        <v>3229.607</v>
+        <v>4400.6000000000004</v>
       </c>
       <c r="J35" s="68">
-        <v>8.150420972520072</v>
+        <v>6.677112697875808</v>
       </c>
       <c r="K35" s="84">
-        <v>-38.07900746446709</v>
+        <v>-51.855470658354996</v>
       </c>
       <c r="L35" s="85">
-        <v>-43.428588644788682</v>
+        <v>-56.16649798049734</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="64"/>
       <c r="B36" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="66">
-        <v>179.27600000000001</v>
+        <v>260.87900000000002</v>
       </c>
       <c r="D36" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="67">
-        <v>13637.164000000001</v>
+        <v>20351.633999999998</v>
       </c>
       <c r="F36" s="68">
-        <v>24.723582181163358</v>
+        <v>22.675782929133646</v>
       </c>
       <c r="G36" s="66">
-        <v>99.096999999999994</v>
+        <v>155.416</v>
       </c>
       <c r="H36" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I36" s="67">
-        <v>6443.7439999999997</v>
+        <v>10206.675999999999</v>
       </c>
       <c r="J36" s="68">
-        <v>16.261800968090039</v>
+        <v>15.486780421466221</v>
       </c>
       <c r="K36" s="84">
-        <v>-44.723777862067429</v>
+        <v>-40.426021258897812</v>
       </c>
       <c r="L36" s="85">
-        <v>-52.748650672529863</v>
+        <v>-49.848370897393295</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="64"/>
       <c r="B37" s="81" t="s">
         <v>65</v>
       </c>
       <c r="C37" s="66">
-        <v>18.41</v>
+        <v>24.326000000000001</v>
       </c>
       <c r="D37" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E37" s="67">
-        <v>3002.9949999999999</v>
+        <v>3950.4409999999998</v>
       </c>
       <c r="F37" s="68">
-        <v>5.4442986585863933</v>
+        <v>4.4015798726701574</v>
       </c>
       <c r="G37" s="66">
-        <v>16.678000000000001</v>
+        <v>24.164000000000001</v>
       </c>
       <c r="H37" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I37" s="67">
-        <v>2047.81</v>
+        <v>2971.5929999999998</v>
       </c>
       <c r="J37" s="68">
-        <v>5.1679704594820137</v>
+        <v>4.5088536456889656</v>
       </c>
       <c r="K37" s="84">
-        <v>-9.4079304725692516</v>
+        <v>-0.66595412316040048</v>
       </c>
       <c r="L37" s="85">
-        <v>-31.807745267641135</v>
+        <v>-24.778195649549001</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="64"/>
       <c r="B38" s="81" t="s">
         <v>57</v>
       </c>
       <c r="C38" s="66">
-        <v>4.4889999999999999</v>
+        <v>11.348000000000001</v>
       </c>
       <c r="D38" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E38" s="67">
-        <v>246.92699999999999</v>
+        <v>620.678</v>
       </c>
       <c r="F38" s="68">
-        <v>0.44766785654613556</v>
+        <v>0.69155919357083639</v>
       </c>
       <c r="G38" s="66">
-        <v>10.994999999999999</v>
+        <v>13.382</v>
       </c>
       <c r="H38" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I38" s="67">
-        <v>784.14200000000005</v>
+        <v>942.45500000000004</v>
       </c>
       <c r="J38" s="68">
-        <v>1.9789056074729321</v>
+        <v>1.430004601117244</v>
       </c>
       <c r="K38" s="84">
-        <v>144.93205613722432</v>
+        <v>17.923863235812469</v>
       </c>
       <c r="L38" s="85">
-        <v>217.5602506003799</v>
+        <v>51.842823493018933</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="64"/>
       <c r="B39" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C39" s="86">
-        <v>36.957999999999998</v>
+        <v>62.936</v>
       </c>
       <c r="D39" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E39" s="88">
-        <v>4980.1589999999997</v>
+        <v>8362.2049999999999</v>
       </c>
       <c r="F39" s="89">
-        <v>9.0288105585413732</v>
+        <v>9.317165657996604</v>
       </c>
       <c r="G39" s="86">
-        <v>24.715</v>
+        <v>35.695</v>
       </c>
       <c r="H39" s="87" t="s">
         <v>77</v>
       </c>
       <c r="I39" s="88">
-        <v>3580.7449999999999</v>
+        <v>4998.4399999999996</v>
       </c>
       <c r="J39" s="89">
-        <v>9.0365729159140358</v>
+        <v>7.5842265131051105</v>
       </c>
       <c r="K39" s="84">
-        <v>-33.126792575355807</v>
+        <v>-43.283653235032418</v>
       </c>
       <c r="L39" s="85">
-        <v>-28.099785569095282</v>
+        <v>-40.225813646041928</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="64"/>
       <c r="B40" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="66">
-        <v>68.656000000000006</v>
+        <v>99.423000000000002</v>
       </c>
       <c r="D40" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E40" s="67">
-        <v>5945.0060000000012</v>
+        <v>8884.2209999999977</v>
       </c>
       <c r="F40" s="68">
-        <v>10.778035991098244</v>
+        <v>9.8987956883683452</v>
       </c>
       <c r="G40" s="66">
-        <v>57.326999999999998</v>
+        <v>102.24799999999999</v>
       </c>
       <c r="H40" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="67">
-        <v>6342.3100000000013</v>
+        <v>11130.719000000001</v>
       </c>
       <c r="J40" s="68">
-        <v>16.005816323231834</v>
+        <v>16.88884815056754</v>
       </c>
       <c r="K40" s="83">
-        <v>-16.501106968072719</v>
+        <v>2.8413948482745326</v>
       </c>
       <c r="L40" s="70">
-        <v>6.6829873678849099</v>
+        <v>25.286381327074185</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="73">
         <v>4407</v>
       </c>
       <c r="B41" s="74" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="75">
-        <v>526.79499999999996</v>
+        <v>821.70399999999995</v>
       </c>
       <c r="D41" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E41" s="77">
-        <v>141299.25</v>
+        <v>223109.98699999999</v>
       </c>
       <c r="F41" s="78">
         <v>100</v>
       </c>
       <c r="G41" s="75">
-        <v>423.4</v>
+        <v>674.702</v>
       </c>
       <c r="H41" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I41" s="77">
-        <v>115529.772</v>
+        <v>185536.08</v>
       </c>
       <c r="J41" s="78">
         <v>100</v>
       </c>
       <c r="K41" s="79">
-        <v>-19.627179453107942</v>
+        <v>-17.889897091896835</v>
       </c>
       <c r="L41" s="80">
-        <v>-18.237519307427323</v>
+        <v>-16.840979422404793</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="73"/>
       <c r="B42" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="75">
-        <v>454.37299999999999</v>
+        <v>709.57799999999997</v>
       </c>
       <c r="D42" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E42" s="77">
-        <v>125229.334</v>
+        <v>198032.503</v>
       </c>
       <c r="F42" s="78">
-        <v>88.627033759910262</v>
+        <v>88.760035201830746</v>
       </c>
       <c r="G42" s="75">
-        <v>344.74200000000002</v>
+        <v>548.76099999999997</v>
       </c>
       <c r="H42" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I42" s="77">
-        <v>99850.989000000001</v>
+        <v>160059.46400000001</v>
       </c>
       <c r="J42" s="78">
-        <v>86.428794302476433</v>
+        <v>86.268645969021236</v>
       </c>
       <c r="K42" s="79">
-        <v>-24.12797415339379</v>
+        <v>-22.663752258384562</v>
       </c>
       <c r="L42" s="80">
-        <v>-20.265495462908074</v>
+        <v>-19.175154797694997</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="64"/>
       <c r="B43" s="81" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="66">
-        <v>157.035</v>
+        <v>249.52099999999999</v>
       </c>
       <c r="D43" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="67">
-        <v>47646.099000000002</v>
+        <v>76561.232999999993</v>
       </c>
       <c r="F43" s="68">
-        <v>33.719994267485497</v>
+        <v>34.315466568513578</v>
       </c>
       <c r="G43" s="66">
-        <v>129.08799999999999</v>
+        <v>211.54300000000001</v>
       </c>
       <c r="H43" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I43" s="67">
-        <v>39184.175000000003</v>
+        <v>64772.62</v>
       </c>
       <c r="J43" s="68">
-        <v>33.916949996231281</v>
+        <v>34.911064198402812</v>
       </c>
       <c r="K43" s="83">
-        <v>-17.796669532269878</v>
+        <v>-15.220362214002019</v>
       </c>
       <c r="L43" s="70">
-        <v>-17.759951344600108</v>
+        <v>-15.397626890361069</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="64"/>
       <c r="B44" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="66">
-        <v>39.021999999999998</v>
+        <v>56.231999999999999</v>
       </c>
       <c r="D44" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E44" s="67">
-        <v>8935.5969999999998</v>
+        <v>12886.955</v>
       </c>
       <c r="F44" s="68">
-        <v>6.3238814077215544</v>
+        <v>5.7760547491762431</v>
       </c>
       <c r="G44" s="66">
-        <v>32.701999999999998</v>
+        <v>48.207999999999998</v>
       </c>
       <c r="H44" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I44" s="67">
-        <v>8612.348</v>
+        <v>12698.353999999999</v>
       </c>
       <c r="J44" s="68">
-        <v>7.4546567961719861</v>
+        <v>6.84414265947626</v>
       </c>
       <c r="K44" s="83">
-        <v>-16.195992004510281</v>
+        <v>-14.26945511452554</v>
       </c>
       <c r="L44" s="70">
-        <v>-3.6175422862065041</v>
+        <v>-1.4635032092530824</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="64"/>
       <c r="B45" s="81" t="s">
         <v>85</v>
       </c>
       <c r="C45" s="66">
-        <v>29.646999999999998</v>
+        <v>57.747</v>
       </c>
       <c r="D45" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E45" s="67">
-        <v>9031.4249999999993</v>
+        <v>17353.127</v>
       </c>
       <c r="F45" s="68">
-        <v>6.3917005928906194</v>
+        <v>7.7778351535648653</v>
       </c>
       <c r="G45" s="66">
-        <v>11.545</v>
+        <v>17.614000000000001</v>
       </c>
       <c r="H45" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I45" s="67">
-        <v>2653.1819999999998</v>
+        <v>3826.1950000000002</v>
       </c>
       <c r="J45" s="68">
-        <v>2.2965353034713858</v>
+        <v>2.0622377060030592</v>
       </c>
       <c r="K45" s="83">
-        <v>-61.058454481060473</v>
+        <v>-69.497982579181595</v>
       </c>
       <c r="L45" s="70">
-        <v>-70.622775475630917</v>
+        <v>-77.950976789370586</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="64"/>
       <c r="B46" s="81" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="66">
-        <v>24.827000000000002</v>
+        <v>38.249000000000002</v>
       </c>
       <c r="D46" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E46" s="67">
-        <v>6040.3389999999999</v>
+        <v>9309.9069999999992</v>
       </c>
       <c r="F46" s="68">
-        <v>4.27485566979301</v>
+        <v>4.1727881056261271</v>
       </c>
       <c r="G46" s="66">
-        <v>16.513000000000002</v>
+        <v>26.949000000000002</v>
       </c>
       <c r="H46" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I46" s="67">
-        <v>4711.951</v>
+        <v>7691.5010000000002</v>
       </c>
       <c r="J46" s="68">
-        <v>4.0785599403762358</v>
+        <v>4.1455554089533422</v>
       </c>
       <c r="K46" s="83">
-        <v>-33.487735127079389</v>
+        <v>-29.543256032837462</v>
       </c>
       <c r="L46" s="70">
-        <v>-21.991944491857161</v>
+        <v>-17.383696743694639</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="64"/>
       <c r="B47" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C47" s="66">
-        <v>28.033000000000001</v>
+        <v>43.622999999999998</v>
       </c>
       <c r="D47" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E47" s="67">
-        <v>6663.451</v>
+        <v>10421.275</v>
       </c>
       <c r="F47" s="68">
-        <v>4.715843148495126</v>
+        <v>4.6709137229253663</v>
       </c>
       <c r="G47" s="66">
-        <v>22.318999999999999</v>
+        <v>33.671999999999997</v>
       </c>
       <c r="H47" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I47" s="67">
-        <v>5521.3450000000003</v>
+        <v>8426.5059999999994</v>
       </c>
       <c r="J47" s="68">
-        <v>4.7791533770186971</v>
+        <v>4.5417074673562139</v>
       </c>
       <c r="K47" s="83">
-        <v>-20.383119894410168</v>
+        <v>-22.811360979299913</v>
       </c>
       <c r="L47" s="70">
-        <v>-17.139857410221818</v>
+        <v>-19.141314282561396</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="64"/>
       <c r="B48" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C48" s="66">
-        <v>175.80900000000003</v>
+        <v>264.20599999999996</v>
       </c>
       <c r="D48" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E48" s="67">
-        <v>46912.42300000001</v>
+        <v>71500.005999999994</v>
       </c>
       <c r="F48" s="68">
-        <v>33.200758673524462</v>
+        <v>32.046976902024561</v>
       </c>
       <c r="G48" s="66">
-        <v>132.57500000000005</v>
+        <v>210.77499999999998</v>
       </c>
       <c r="H48" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I48" s="67">
-        <v>39167.987999999998</v>
+        <v>62644.288</v>
       </c>
       <c r="J48" s="68">
-        <v>33.902938889206844</v>
+        <v>33.763938528829541</v>
       </c>
       <c r="K48" s="83">
-        <v>-24.591460050395586</v>
+        <v>-20.223234900040115</v>
       </c>
       <c r="L48" s="70">
-        <v>-16.508281825477251</v>
+        <v>-12.385618541066968</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="73"/>
       <c r="B49" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C49" s="75">
-        <v>72.421999999999997</v>
+        <v>112.126</v>
       </c>
       <c r="D49" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E49" s="77">
-        <v>16069.915999999999</v>
+        <v>25077.484</v>
       </c>
       <c r="F49" s="78">
-        <v>11.372966240089738</v>
+        <v>11.239964798169254</v>
       </c>
       <c r="G49" s="75">
-        <v>78.658000000000001</v>
+        <v>125.941</v>
       </c>
       <c r="H49" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I49" s="77">
-        <v>15678.782999999999</v>
+        <v>25476.616000000002</v>
       </c>
       <c r="J49" s="78">
-        <v>13.571205697523579</v>
+        <v>13.731354030978775</v>
       </c>
       <c r="K49" s="79">
-        <v>8.6106431747259187</v>
+        <v>12.320960348179725</v>
       </c>
       <c r="L49" s="80">
-        <v>-2.4339455165789281</v>
+        <v>1.5915950738917883</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="64"/>
       <c r="B50" s="81" t="s">
         <v>52</v>
       </c>
       <c r="C50" s="66">
-        <v>8.6159999999999997</v>
+        <v>12.323</v>
       </c>
       <c r="D50" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E50" s="67">
-        <v>2019.56</v>
+        <v>2952.6030000000001</v>
       </c>
       <c r="F50" s="68">
-        <v>1.4292786408986602</v>
+        <v>1.3233845063152641</v>
       </c>
       <c r="G50" s="66">
-        <v>8.2070000000000007</v>
+        <v>12.875999999999999</v>
       </c>
       <c r="H50" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I50" s="67">
-        <v>2072.8139999999999</v>
+        <v>3229.4290000000001</v>
       </c>
       <c r="J50" s="68">
-        <v>1.7941816763907401</v>
+        <v>1.7405935276847502</v>
       </c>
       <c r="K50" s="83">
-        <v>-4.7469823584029589</v>
+        <v>4.4875436176255699</v>
       </c>
       <c r="L50" s="70">
-        <v>2.6369110103190749</v>
+        <v>9.3756593758117841</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="64"/>
       <c r="B51" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C51" s="66">
-        <v>3.5070000000000001</v>
+        <v>5.8390000000000004</v>
       </c>
       <c r="D51" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E51" s="67">
-        <v>1752.655</v>
+        <v>2894.8009999999999</v>
       </c>
       <c r="F51" s="68">
-        <v>1.2403852108202982</v>
+        <v>1.297477104868461</v>
       </c>
       <c r="G51" s="66">
-        <v>10.868</v>
+        <v>18.141999999999999</v>
       </c>
       <c r="H51" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I51" s="67">
-        <v>2564.1529999999998</v>
+        <v>4434.4430000000002</v>
       </c>
       <c r="J51" s="68">
-        <v>2.219473782048146</v>
+        <v>2.3900704380517257</v>
       </c>
       <c r="K51" s="83">
-        <v>209.89449672084405</v>
+        <v>210.70388765199519</v>
       </c>
       <c r="L51" s="70">
-        <v>46.301068949679191</v>
+        <v>53.186453922048536</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="64"/>
       <c r="B52" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C52" s="66">
-        <v>8.7999999999999995E-2</v>
+        <v>0.155</v>
       </c>
       <c r="D52" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E52" s="67">
-        <v>126.438</v>
+        <v>242.46799999999999</v>
       </c>
       <c r="F52" s="68">
-        <v>8.9482428250680743E-2</v>
+        <v>0.10867644396393604</v>
       </c>
       <c r="G52" s="66">
-        <v>0.34300000000000003</v>
+        <v>0.436</v>
       </c>
       <c r="H52" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I52" s="67">
-        <v>336.78399999999999</v>
+        <v>383.613</v>
       </c>
       <c r="J52" s="68">
-        <v>0.29151273664765825</v>
+        <v>0.20675924596445072</v>
       </c>
       <c r="K52" s="83">
-        <v>289.77272727272731</v>
+        <v>181.29032258064518</v>
       </c>
       <c r="L52" s="70">
-        <v>166.36296050238062</v>
+        <v>58.211805269148932</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="64"/>
       <c r="B53" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C53" s="66">
-        <v>1.849</v>
+        <v>2.1320000000000001</v>
       </c>
       <c r="D53" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E53" s="67">
-        <v>554.72799999999995</v>
+        <v>689.94500000000005</v>
       </c>
       <c r="F53" s="68">
-        <v>0.3925909019333082</v>
+        <v>0.30923985487032457</v>
       </c>
       <c r="G53" s="66">
-        <v>2.2480000000000002</v>
+        <v>3.1709999999999998</v>
       </c>
       <c r="H53" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I53" s="67">
-        <v>835.65700000000004</v>
+        <v>1268.635</v>
       </c>
       <c r="J53" s="68">
-        <v>0.72332610506666639</v>
+        <v>0.68376727588510011</v>
       </c>
       <c r="K53" s="67">
-        <v>21.579232017306666</v>
+        <v>48.733583489681031</v>
       </c>
       <c r="L53" s="68">
-        <v>50.642657302317552</v>
+        <v>83.874801614621447</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="64"/>
       <c r="B54" s="81" t="s">
         <v>73</v>
       </c>
       <c r="C54" s="66">
-        <v>0.27300000000000002</v>
+        <v>0.628</v>
       </c>
       <c r="D54" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E54" s="67">
-        <v>150.69900000000001</v>
+        <v>392.85700000000003</v>
       </c>
       <c r="F54" s="68">
-        <v>0.10665237076629919</v>
+        <v>0.17608221186441106</v>
       </c>
       <c r="G54" s="66">
-        <v>1.306</v>
+        <v>1.6990000000000001</v>
       </c>
       <c r="H54" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I54" s="67">
-        <v>313.834</v>
+        <v>422.19799999999998</v>
       </c>
       <c r="J54" s="68">
-        <v>0.27164772730617009</v>
+        <v>0.2275557401018713</v>
       </c>
       <c r="K54" s="83">
-        <v>378.38827838827831</v>
+        <v>170.54140127388538</v>
       </c>
       <c r="L54" s="70">
-        <v>108.25221136172102</v>
+        <v>7.4686208976803128</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="64"/>
       <c r="B55" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="66">
-        <v>58.088999999999999</v>
+        <v>91.049000000000007</v>
       </c>
       <c r="D55" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E55" s="67">
-        <v>11465.835999999999</v>
+        <v>17904.810000000001</v>
       </c>
       <c r="F55" s="68">
-        <v>8.1145766874204917</v>
+        <v>8.0251046762868583</v>
       </c>
       <c r="G55" s="66">
-        <v>55.685999999999993</v>
+        <v>89.617000000000004</v>
       </c>
       <c r="H55" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I55" s="67">
-        <v>9555.5410000000011</v>
+        <v>15738.298000000001</v>
       </c>
       <c r="J55" s="68">
-        <v>8.2710636700641995</v>
+        <v>8.4826078032908754</v>
       </c>
       <c r="K55" s="83">
-        <v>-4.1367556680266588</v>
+        <v>-1.5727794923612581</v>
       </c>
       <c r="L55" s="70">
-        <v>-16.660756354791733</v>
+        <v>-12.100167496890503</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="73">
         <v>4412</v>
       </c>
       <c r="B56" s="74" t="s">
         <v>29</v>
       </c>
       <c r="C56" s="75">
-        <v>60.542999999999999</v>
+        <v>89.414000000000001</v>
       </c>
       <c r="D56" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E56" s="77">
-        <v>66873.377999999997</v>
+        <v>98443.183999999994</v>
       </c>
       <c r="F56" s="78">
         <v>100</v>
       </c>
       <c r="G56" s="75">
-        <v>59.2</v>
+        <v>88.757000000000005</v>
       </c>
       <c r="H56" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I56" s="77">
-        <v>65836.569000000003</v>
+        <v>98568.091</v>
       </c>
       <c r="J56" s="78">
         <v>100</v>
       </c>
       <c r="K56" s="79">
-        <v>-2.2182580975504953</v>
+        <v>-0.7347842619723941</v>
       </c>
       <c r="L56" s="80">
-        <v>-1.5504062020016303</v>
+        <v>0.1268823243262901</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="73"/>
       <c r="B57" s="81" t="s">
         <v>54</v>
       </c>
       <c r="C57" s="66">
-        <v>8.2490000000000006</v>
+        <v>12.513999999999999</v>
       </c>
       <c r="D57" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E57" s="67">
-        <v>9218.5570000000007</v>
+        <v>13968.335999999999</v>
       </c>
       <c r="F57" s="68">
-        <v>13.785092477308385</v>
+        <v>14.189236301011961</v>
       </c>
       <c r="G57" s="66">
-        <v>9.1940000000000008</v>
+        <v>13.249000000000001</v>
       </c>
       <c r="H57" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I57" s="67">
-        <v>10180.76</v>
+        <v>14497.81</v>
       </c>
       <c r="J57" s="68">
-        <v>15.463685539263141</v>
+        <v>14.708421207021246</v>
       </c>
       <c r="K57" s="83">
-        <v>11.45593405261244</v>
+        <v>5.8734217676202753</v>
       </c>
       <c r="L57" s="70">
-        <v>10.437674790100006</v>
+        <v>3.7905302392496871</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="73"/>
       <c r="B58" s="81" t="s">
         <v>52</v>
       </c>
       <c r="C58" s="66">
-        <v>4.8360000000000003</v>
+        <v>6.9610000000000003</v>
       </c>
       <c r="D58" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E58" s="67">
-        <v>5989.5810000000001</v>
+        <v>8668.16</v>
       </c>
       <c r="F58" s="68">
-        <v>8.9566000389572071</v>
+        <v>8.8052414070637948</v>
       </c>
       <c r="G58" s="66">
-        <v>4.758</v>
+        <v>7.4009999999999998</v>
       </c>
       <c r="H58" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I58" s="67">
-        <v>5636.2380000000003</v>
+        <v>8746.8259999999991</v>
       </c>
       <c r="J58" s="68">
-        <v>8.5609534117733261</v>
+        <v>8.8738920590437314</v>
       </c>
       <c r="K58" s="83">
-        <v>-1.6129032258064575</v>
+        <v>6.3209309007326464</v>
       </c>
       <c r="L58" s="70">
-        <v>-5.8992941242467518</v>
+        <v>0.90752824128764642</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="73"/>
       <c r="B59" s="81" t="s">
         <v>69</v>
       </c>
       <c r="C59" s="66">
-        <v>4.093</v>
+        <v>6.2889999999999997</v>
       </c>
       <c r="D59" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E59" s="67">
-        <v>4192.8440000000001</v>
+        <v>6394.1120000000001</v>
       </c>
       <c r="F59" s="68">
-        <v>6.2698253406609732</v>
+        <v>6.4952307922100525</v>
       </c>
       <c r="G59" s="66">
-        <v>2.7010000000000001</v>
+        <v>3.9620000000000002</v>
       </c>
       <c r="H59" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I59" s="67">
-        <v>2966.2489999999998</v>
+        <v>4230.6719999999996</v>
       </c>
       <c r="J59" s="68">
-        <v>4.5054732423860049</v>
+        <v>4.2921314160380764</v>
       </c>
       <c r="K59" s="83">
-        <v>-34.009284143659904</v>
+        <v>-37.001113054539665</v>
       </c>
       <c r="L59" s="70">
-        <v>-29.254486930589362</v>
+        <v>-33.834878087840821</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="73"/>
       <c r="B60" s="81" t="s">
         <v>60</v>
       </c>
       <c r="C60" s="66">
-        <v>3.3159999999999998</v>
+        <v>4.9610000000000003</v>
       </c>
       <c r="D60" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E60" s="67">
-        <v>3951.1469999999999</v>
+        <v>5892.652</v>
       </c>
       <c r="F60" s="68">
-        <v>5.9084004998222168</v>
+        <v>5.9858405229964928</v>
       </c>
       <c r="G60" s="66">
-        <v>3.323</v>
+        <v>4.7779999999999996</v>
       </c>
       <c r="H60" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I60" s="67">
-        <v>4251.6940000000004</v>
+        <v>6146.1809999999996</v>
       </c>
       <c r="J60" s="68">
-        <v>6.4579519628369457</v>
+        <v>6.2354672162617009</v>
       </c>
       <c r="K60" s="83">
-        <v>0.2110977080820301</v>
+        <v>-3.6887724249143461</v>
       </c>
       <c r="L60" s="70">
-        <v>7.6065760145092174</v>
+        <v>4.3024600807921383</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="73"/>
       <c r="B61" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C61" s="66">
-        <v>5.601</v>
+        <v>8.8320000000000007</v>
       </c>
       <c r="D61" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E61" s="67">
-        <v>4527.8950000000004</v>
+        <v>6972.607</v>
       </c>
       <c r="F61" s="68">
-        <v>6.7708483336971561</v>
+        <v>7.0828743206843043</v>
       </c>
       <c r="G61" s="66">
-        <v>6.4450000000000003</v>
+        <v>9.4149999999999991</v>
       </c>
       <c r="H61" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I61" s="67">
-        <v>5365.88</v>
+        <v>7742.8670000000002</v>
       </c>
       <c r="J61" s="68">
-        <v>8.1503032152237456</v>
+        <v>7.8553484413125139</v>
       </c>
       <c r="K61" s="83">
-        <v>15.068737725406184</v>
+        <v>6.600996376811576</v>
       </c>
       <c r="L61" s="70">
-        <v>18.507165029224389</v>
+        <v>11.046944134381878</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="64"/>
       <c r="B62" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C62" s="66">
-        <v>34.448</v>
+        <v>49.856999999999999</v>
       </c>
       <c r="D62" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E62" s="67">
-        <v>38993.353999999992</v>
+        <v>56547.316999999995</v>
       </c>
       <c r="F62" s="68">
-        <v>58.30923330955406</v>
+        <v>57.441576656033391</v>
       </c>
       <c r="G62" s="66">
-        <v>32.778999999999996</v>
+        <v>49.952000000000012</v>
       </c>
       <c r="H62" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I62" s="67">
-        <v>37435.748000000007</v>
+        <v>57203.735000000008</v>
       </c>
       <c r="J62" s="68">
-        <v>56.861632628516844</v>
+        <v>58.034739660322742</v>
       </c>
       <c r="K62" s="83">
-        <v>-4.8449837436135743</v>
+        <v>0.19054495858156945</v>
       </c>
       <c r="L62" s="70">
-        <v>-3.9945422494304683</v>
+        <v>1.1608296110671572</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="57" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="72" t="s">
         <v>42</v>
       </c>
       <c r="C63" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D63" s="60"/>
       <c r="E63" s="60">
-        <v>35245.118000000002</v>
+        <v>52704.252999999997</v>
       </c>
       <c r="F63" s="61">
         <v>100</v>
       </c>
       <c r="G63" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H63" s="60"/>
       <c r="I63" s="60">
-        <v>30328.192999999999</v>
+        <v>43905.623</v>
       </c>
       <c r="J63" s="61">
         <v>100</v>
       </c>
       <c r="K63" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L63" s="63">
-        <v>-13.950655520574518</v>
+        <v>-16.694345331106387</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="64"/>
       <c r="B64" s="65" t="s">
         <v>57</v>
       </c>
       <c r="C64" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D64" s="67"/>
       <c r="E64" s="67">
-        <v>9404.9869999999992</v>
+        <v>14293.535</v>
       </c>
       <c r="F64" s="68">
-        <v>26.684509894391613</v>
+        <v>27.120268643215567</v>
       </c>
       <c r="G64" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H64" s="67"/>
       <c r="I64" s="67">
-        <v>8856.884</v>
+        <v>13143.361999999999</v>
       </c>
       <c r="J64" s="68">
-        <v>29.203467545857414</v>
+        <v>29.935486850966672</v>
       </c>
       <c r="K64" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L64" s="70">
-        <v>-5.8277911495252379</v>
+        <v>-8.0468057761778358</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="64"/>
       <c r="B65" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C65" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D65" s="67"/>
       <c r="E65" s="67">
-        <v>3942.3939999999998</v>
+        <v>5468.8739999999998</v>
       </c>
       <c r="F65" s="68">
-        <v>11.185645626154519</v>
+        <v>10.376532611134818</v>
       </c>
       <c r="G65" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H65" s="67"/>
       <c r="I65" s="67">
-        <v>2949.9029999999998</v>
+        <v>3803.317</v>
       </c>
       <c r="J65" s="68">
-        <v>9.7266032302023397</v>
+        <v>8.6624827075110638</v>
       </c>
       <c r="K65" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L65" s="70">
-        <v>-25.174830318836726</v>
+        <v>-30.455208878463829</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="64"/>
       <c r="B66" s="65" t="s">
         <v>55</v>
       </c>
       <c r="C66" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D66" s="67"/>
       <c r="E66" s="67">
-        <v>2787.8969999999999</v>
+        <v>3872.5540000000001</v>
       </c>
       <c r="F66" s="68">
-        <v>7.9100231697337486</v>
+        <v>7.3477068349683288</v>
       </c>
       <c r="G66" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H66" s="67"/>
       <c r="I66" s="67">
-        <v>2435.0650000000001</v>
+        <v>3708.81</v>
       </c>
       <c r="J66" s="68">
-        <v>8.0290474279163284</v>
+        <v>8.4472323738578989</v>
       </c>
       <c r="K66" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L66" s="70">
-        <v>-12.655847759081482</v>
+        <v>-4.2283206380078919</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="92"/>
       <c r="B67" s="65" t="s">
         <v>52</v>
       </c>
       <c r="C67" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D67" s="67"/>
       <c r="E67" s="67">
-        <v>2396.0970000000002</v>
+        <v>3926.047</v>
       </c>
       <c r="F67" s="68">
-        <v>6.7983798493737488</v>
+        <v>7.4492033878176782</v>
       </c>
       <c r="G67" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H67" s="67"/>
       <c r="I67" s="67">
-        <v>2989.0360000000001</v>
+        <v>4458.6890000000003</v>
       </c>
       <c r="J67" s="68">
-        <v>9.8556349862321166</v>
+        <v>10.155166230074904</v>
       </c>
       <c r="K67" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L67" s="70">
-        <v>24.746034905932433</v>
+        <v>13.566877829022431</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="92"/>
       <c r="B68" s="65" t="s">
         <v>60</v>
       </c>
       <c r="C68" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D68" s="67"/>
       <c r="E68" s="67">
-        <v>2714.5079999999998</v>
+        <v>3850.5940000000001</v>
       </c>
       <c r="F68" s="68">
-        <v>7.7017985866865297</v>
+        <v>7.306040368317146</v>
       </c>
       <c r="G68" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H68" s="67"/>
       <c r="I68" s="67">
-        <v>2248.8200000000002</v>
+        <v>3358.5720000000001</v>
       </c>
       <c r="J68" s="68">
-        <v>7.4149488563331163</v>
+        <v>7.6495258933007282</v>
       </c>
       <c r="K68" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L68" s="70">
-        <v>-17.155521368881569</v>
+        <v>-12.777820772587292</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="93"/>
       <c r="B69" s="94" t="s">
         <v>62</v>
       </c>
       <c r="C69" s="95" t="s">
         <v>75</v>
       </c>
       <c r="D69" s="96"/>
       <c r="E69" s="96">
-        <v>13999.235000000001</v>
+        <v>21292.648999999998</v>
       </c>
       <c r="F69" s="97">
-        <v>39.719642873659836</v>
+        <v>40.400248154546468</v>
       </c>
       <c r="G69" s="95" t="s">
         <v>75</v>
       </c>
       <c r="H69" s="96"/>
       <c r="I69" s="96">
-        <v>10848.485000000001</v>
+        <v>15432.873</v>
       </c>
       <c r="J69" s="97">
-        <v>35.770297953458687</v>
+        <v>35.150105944288732</v>
       </c>
       <c r="K69" s="98" t="s">
         <v>75</v>
       </c>
       <c r="L69" s="99">
-        <v>-22.506586967073559</v>
+        <v>-27.520183139260872</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="100" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5443,1448 +5448,1448 @@
         <v>4</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="12">
         <v>3605</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="15"/>
       <c r="E5" s="15">
-        <v>10.443</v>
+        <v>52.728000000000002</v>
       </c>
       <c r="F5" s="15">
-        <v>6.1738651226316546E-3</v>
+        <v>2.0028248992841509E-2</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H5" s="19"/>
       <c r="I5" s="19">
-        <v>10.087999999999999</v>
+        <v>108.039</v>
       </c>
       <c r="J5" s="20">
-        <v>6.6370292956880964E-3</v>
+        <v>4.4411715873047909E-2</v>
       </c>
       <c r="K5" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L5" s="20">
-        <v>-3.3994063008714015</v>
+        <v>104.8987255348202</v>
       </c>
       <c r="M5" s="17"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="12">
         <v>44</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="19"/>
       <c r="E6" s="19">
-        <v>97841.1</v>
+        <v>154132.318</v>
       </c>
       <c r="F6" s="19">
-        <v>57.843316561324905</v>
+        <v>58.5457525934575</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="19">
-        <v>88114.254000000001</v>
+        <v>140928.06299999999</v>
       </c>
       <c r="J6" s="20">
-        <v>57.971538973602506</v>
+        <v>57.931460791889918</v>
       </c>
       <c r="K6" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L6" s="20">
-        <v>-9.9414724486948778</v>
+        <v>-8.5668308706030132</v>
       </c>
       <c r="M6" s="17"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="21">
         <v>4401</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>84</v>
       </c>
       <c r="C7" s="23">
-        <v>69.479731000000001</v>
+        <v>119.09597599999999</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>76</v>
       </c>
       <c r="E7" s="25">
-        <v>6929.9009999999998</v>
+        <v>12532.89</v>
       </c>
       <c r="F7" s="25">
-        <v>4.0969332650761485</v>
+        <v>4.7605037460152753</v>
       </c>
       <c r="G7" s="23">
-        <v>40.708347000000003</v>
+        <v>69.366574999999997</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>76</v>
       </c>
       <c r="I7" s="25">
-        <v>3275.1819999999998</v>
+        <v>5964.5069999999996</v>
       </c>
       <c r="J7" s="25">
-        <v>2.1547857734645448</v>
+        <v>2.4518367460528632</v>
       </c>
       <c r="K7" s="23">
-        <v>-41.409751572008815</v>
+        <v>-41.755735726956885</v>
       </c>
       <c r="L7" s="26">
-        <v>-52.738401313380955</v>
+        <v>-52.409165005038737</v>
       </c>
       <c r="M7" s="17"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="27">
         <v>44011</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>80</v>
       </c>
       <c r="C8" s="29">
-        <v>2.390984</v>
+        <v>4.2438039999999999</v>
       </c>
       <c r="D8" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E8" s="31">
-        <v>193.75399999999999</v>
+        <v>342.52800000000002</v>
       </c>
       <c r="F8" s="31">
-        <v>0.11454668801784673</v>
+        <v>0.13010613091753939</v>
       </c>
       <c r="G8" s="29">
-        <v>0.299487</v>
+        <v>0.46948000000000001</v>
       </c>
       <c r="H8" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I8" s="31">
-        <v>70.873000000000005</v>
+        <v>111.188</v>
       </c>
       <c r="J8" s="31">
-        <v>4.6628288786013328E-2</v>
+        <v>4.5706178921430689E-2</v>
       </c>
       <c r="K8" s="29">
-        <v>-87.474320196203735</v>
+        <v>-88.937283625728242</v>
       </c>
       <c r="L8" s="32">
-        <v>-63.421142273191776</v>
+        <v>-67.539004110612865</v>
       </c>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="27">
         <v>44012</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="29">
-        <v>11.928205</v>
+        <v>23.980477</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E9" s="31">
-        <v>1065.653</v>
+        <v>1938.8209999999999</v>
       </c>
       <c r="F9" s="31">
-        <v>0.63001033127719908</v>
+        <v>0.73644344068711054</v>
       </c>
       <c r="G9" s="29">
-        <v>4.5453869999999998</v>
+        <v>7.7361909999999998</v>
       </c>
       <c r="H9" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I9" s="31">
-        <v>368.62900000000002</v>
+        <v>702.75300000000004</v>
       </c>
       <c r="J9" s="31">
-        <v>0.24252591913562721</v>
+        <v>0.28888148321376572</v>
       </c>
       <c r="K9" s="29">
-        <v>-61.893788713389817</v>
+        <v>-67.739628365190569</v>
       </c>
       <c r="L9" s="32">
-        <v>-65.408158190330241</v>
+        <v>-63.75359045523026</v>
       </c>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="27">
         <v>440131</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="29">
-        <v>21.400113000000001</v>
+        <v>44.761488999999997</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E10" s="31">
-        <v>3774.201</v>
+        <v>7757.4759999999997</v>
       </c>
       <c r="F10" s="31">
-        <v>2.2312944479269858</v>
+        <v>2.9466063739188324</v>
       </c>
       <c r="G10" s="29">
-        <v>5.0978729999999999</v>
+        <v>10.581317</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I10" s="31">
-        <v>1248.8320000000001</v>
+        <v>2532.3220000000001</v>
       </c>
       <c r="J10" s="31">
-        <v>0.82162317301672849</v>
+        <v>1.0409645143241644</v>
       </c>
       <c r="K10" s="29">
-        <v>-76.178289338939479</v>
+        <v>-76.360667984034222</v>
       </c>
       <c r="L10" s="32">
-        <v>-66.911354217753626</v>
+        <v>-67.356366942031144</v>
       </c>
       <c r="M10" s="17"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="29">
-        <v>33.760429000000002</v>
+        <v>46.110205999999998</v>
       </c>
       <c r="D11" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="31">
-        <v>1896.2929999999999</v>
+        <v>2494.0650000000001</v>
       </c>
       <c r="F11" s="31">
-        <v>1.1210817978541172</v>
+        <v>0.94734780049179312</v>
       </c>
       <c r="G11" s="29">
-        <v>30.765599999999999</v>
+        <v>50.579586999999997</v>
       </c>
       <c r="H11" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="31">
-        <v>1586.848</v>
+        <v>2618.2440000000001</v>
       </c>
       <c r="J11" s="31">
-        <v>1.0440083925261761</v>
+        <v>1.0762845695935026</v>
       </c>
       <c r="K11" s="29">
-        <v>-8.8708262563843689</v>
+        <v>9.6928237535958939</v>
       </c>
       <c r="L11" s="32">
-        <v>-16.318417037873363</v>
+        <v>4.9789800987544464</v>
       </c>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="21">
         <v>4402</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="23">
-        <v>0.287383</v>
+        <v>0.66807399999999995</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="25">
-        <v>299.786</v>
+        <v>621.16499999999996</v>
       </c>
       <c r="F12" s="25">
-        <v>0.17723243604838199</v>
+        <v>0.23594384929522064</v>
       </c>
       <c r="G12" s="23">
-        <v>0.13097600000000001</v>
+        <v>0.211308</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="25">
-        <v>125.962</v>
+        <v>207.35300000000001</v>
       </c>
       <c r="J12" s="25">
-        <v>8.2872074161723236E-2</v>
+        <v>8.5236835970567137E-2</v>
       </c>
       <c r="K12" s="23">
-        <v>-54.424583221693688</v>
+        <v>-68.37056972730565</v>
       </c>
       <c r="L12" s="26">
-        <v>-57.982694321949658</v>
+        <v>-66.618692295927801</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="21">
         <v>4403</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="23">
-        <v>236.536</v>
+        <v>370.25299999999999</v>
       </c>
       <c r="D13" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E13" s="25">
-        <v>24415.819</v>
+        <v>38196.434999999998</v>
       </c>
       <c r="F13" s="25">
-        <v>14.434546908415903</v>
+        <v>14.508566811160788</v>
       </c>
       <c r="G13" s="23">
-        <v>155.33199999999999</v>
+        <v>251.36</v>
       </c>
       <c r="H13" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="25">
-        <v>17336.863000000001</v>
+        <v>28542.225999999999</v>
       </c>
       <c r="J13" s="26">
-        <v>11.406152619580793</v>
+        <v>11.732885638485367</v>
       </c>
       <c r="K13" s="25">
-        <v>-34.330503601988703</v>
+        <v>-32.111286066554484</v>
       </c>
       <c r="L13" s="26">
-        <v>-28.993317815798019</v>
+        <v>-25.275157223442445</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="27"/>
       <c r="B14" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="29">
-        <v>145.81899999999999</v>
+        <v>229.089</v>
       </c>
       <c r="D14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="31">
-        <v>16256.849</v>
+        <v>25174.661</v>
       </c>
       <c r="F14" s="31">
-        <v>9.6109923436741642</v>
+        <v>9.5623649449699659</v>
       </c>
       <c r="G14" s="29">
-        <v>98.177999999999997</v>
+        <v>161.595</v>
       </c>
       <c r="H14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="31">
-        <v>11684.049000000001</v>
+        <v>19135.771000000001</v>
       </c>
       <c r="J14" s="32">
-        <v>7.6870911484194311</v>
+        <v>7.8661633730755547</v>
       </c>
       <c r="K14" s="31">
-        <v>-32.671325410268892</v>
+        <v>-29.461912182601523</v>
       </c>
       <c r="L14" s="32">
-        <v>-28.128452198824011</v>
+        <v>-23.987969490433255</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="27"/>
       <c r="B15" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="29">
-        <v>144.24100000000001</v>
+        <v>226.93199999999999</v>
       </c>
       <c r="D15" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E15" s="31">
-        <v>16057.856</v>
+        <v>24872.263999999999</v>
       </c>
       <c r="F15" s="31">
-        <v>9.4933483771561296</v>
+        <v>9.4475022077015645</v>
       </c>
       <c r="G15" s="29">
-        <v>97.578999999999994</v>
+        <v>159.30099999999999</v>
       </c>
       <c r="H15" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I15" s="31">
-        <v>11575.299000000001</v>
+        <v>18811.819</v>
       </c>
       <c r="J15" s="32">
-        <v>7.6155430778498356</v>
+        <v>7.7329960521960048</v>
       </c>
       <c r="K15" s="31">
-        <v>-32.350025304871721</v>
+        <v>-29.802319637600693</v>
       </c>
       <c r="L15" s="32">
-        <v>-27.915040463683315</v>
+        <v>-24.366278035646452</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="27"/>
       <c r="B16" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="29">
-        <v>1.5780000000000001</v>
+        <v>2.157</v>
       </c>
       <c r="D16" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="31">
-        <v>198.99299999999999</v>
+        <v>302.39699999999999</v>
       </c>
       <c r="F16" s="31">
-        <v>0.11764396651803513</v>
+        <v>0.11486273726840185</v>
       </c>
       <c r="G16" s="29">
-        <v>0.59899999999999998</v>
+        <v>2.294</v>
       </c>
       <c r="H16" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I16" s="31">
-        <v>108.75</v>
+        <v>323.952</v>
       </c>
       <c r="J16" s="32">
-        <v>7.1548070569595612E-2</v>
+        <v>0.13316732087954919</v>
       </c>
       <c r="K16" s="31">
-        <v>-62.040557667934095</v>
+        <v>6.351414000927214</v>
       </c>
       <c r="L16" s="32">
-        <v>-45.349836426406959</v>
+        <v>7.1280469052272366</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="27"/>
       <c r="B17" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="29">
-        <v>90.716999999999999</v>
+        <v>141.16399999999999</v>
       </c>
       <c r="D17" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E17" s="31">
-        <v>8158.97</v>
+        <v>13021.773999999999</v>
       </c>
       <c r="F17" s="31">
-        <v>4.8235545647417402</v>
+        <v>4.9462018661908225</v>
       </c>
       <c r="G17" s="29">
-        <v>57.154000000000003</v>
+        <v>89.765000000000001</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I17" s="31">
-        <v>5652.8140000000003</v>
+        <v>9406.4549999999999</v>
       </c>
       <c r="J17" s="32">
-        <v>3.7190614711613614</v>
+        <v>3.8667222654098135</v>
       </c>
       <c r="K17" s="31">
-        <v>-36.99747566608243</v>
+        <v>-36.410841290980692</v>
       </c>
       <c r="L17" s="32">
-        <v>-30.716573292952415</v>
+        <v>-27.763644185500375</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="27"/>
       <c r="B18" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="29">
-        <v>80.213999999999999</v>
+        <v>122.029</v>
       </c>
       <c r="D18" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="31">
-        <v>7518.1059999999998</v>
+        <v>11800.272999999999</v>
       </c>
       <c r="F18" s="31">
-        <v>4.44467800647781</v>
+        <v>4.4822258729233955</v>
       </c>
       <c r="G18" s="29">
-        <v>44.609000000000002</v>
+        <v>72.671999999999997</v>
       </c>
       <c r="H18" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I18" s="31">
-        <v>4696.0290000000005</v>
+        <v>8061.2780000000002</v>
       </c>
       <c r="J18" s="32">
-        <v>3.0895799015068279</v>
+        <v>3.3137588103337858</v>
       </c>
       <c r="K18" s="31">
-        <v>-44.38751340165058</v>
+        <v>-40.446942939793004</v>
       </c>
       <c r="L18" s="32">
-        <v>-37.537073832159315</v>
+        <v>-31.685665238422867</v>
       </c>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="27"/>
       <c r="B19" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="29">
-        <v>10.503</v>
+        <v>19.135000000000002</v>
       </c>
       <c r="D19" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="31">
-        <v>640.86400000000003</v>
+        <v>1221.501</v>
       </c>
       <c r="F19" s="31">
-        <v>0.37887655826392924</v>
+        <v>0.463975993267427</v>
       </c>
       <c r="G19" s="29">
-        <v>12.545</v>
+        <v>17.093</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I19" s="31">
-        <v>956.78499999999997</v>
+        <v>1345.1769999999999</v>
       </c>
       <c r="J19" s="32">
-        <v>0.62948156965453361</v>
+        <v>0.55296345507602773</v>
       </c>
       <c r="K19" s="31">
-        <v>19.44206417214129</v>
+        <v>-10.671544290567031</v>
       </c>
       <c r="L19" s="32">
-        <v>49.296106506216596</v>
+        <v>10.124920077838654</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:15" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="21">
         <v>4404</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="23">
-        <v>2.8708629999999999</v>
+        <v>5.4995760000000002</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="25">
-        <v>898.61300000000006</v>
+        <v>1803.652</v>
       </c>
       <c r="F20" s="25">
-        <v>0.53125686674742878</v>
+        <v>0.68510073115681558</v>
       </c>
       <c r="G20" s="23">
-        <v>4.2468130000000004</v>
+        <v>6.8124269999999996</v>
       </c>
       <c r="H20" s="33" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="25">
-        <v>1420.1949999999999</v>
+        <v>2289.15</v>
       </c>
       <c r="J20" s="26">
-        <v>0.93436516857551111</v>
+        <v>0.94100352086549865</v>
       </c>
       <c r="K20" s="25">
-        <v>47.928096882366049</v>
+        <v>23.871858485090474</v>
       </c>
       <c r="L20" s="26">
-        <v>58.043006277452015</v>
+        <v>26.917498497492865</v>
       </c>
       <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:15" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="21">
         <v>4406</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="23">
-        <v>0.107</v>
+        <v>0.29499999999999998</v>
       </c>
       <c r="D21" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="25">
-        <v>84.156000000000006</v>
+        <v>141.02699999999999</v>
       </c>
       <c r="F21" s="25">
-        <v>4.9752733243339037E-2</v>
+        <v>5.3567817302257986E-2</v>
       </c>
       <c r="G21" s="23">
-        <v>0.115</v>
+        <v>0.13600000000000001</v>
       </c>
       <c r="H21" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I21" s="25">
-        <v>45.393000000000001</v>
+        <v>63.981999999999999</v>
       </c>
       <c r="J21" s="26">
-        <v>2.9864658090718654E-2</v>
+        <v>2.6301154259011573E-2</v>
       </c>
       <c r="K21" s="25">
-        <v>7.4766355140186977</v>
+        <v>-53.898305084745758</v>
       </c>
       <c r="L21" s="26">
-        <v>-46.06088692428348</v>
+        <v>-54.631382643039984</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="21">
         <v>4407</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="23">
-        <v>90.83</v>
+        <v>142.536</v>
       </c>
       <c r="D22" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="25">
-        <v>23534.012999999999</v>
+        <v>36870.637999999999</v>
       </c>
       <c r="F22" s="25">
-        <v>13.913226281361673</v>
+        <v>14.00497493530807</v>
       </c>
       <c r="G22" s="23">
-        <v>73.638999999999996</v>
+        <v>113.876</v>
       </c>
       <c r="H22" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I22" s="25">
-        <v>17870.598000000002</v>
+        <v>28439.226999999999</v>
       </c>
       <c r="J22" s="26">
-        <v>11.757303970803441</v>
+        <v>11.69054572120357</v>
       </c>
       <c r="K22" s="25">
-        <v>-18.926566112517893</v>
+        <v>-20.107200987820619</v>
       </c>
       <c r="L22" s="26">
-        <v>-24.064807816669422</v>
+        <v>-22.867548427016644</v>
       </c>
       <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="27">
         <v>44071</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="29">
-        <v>89.171999999999997</v>
+        <v>137.994</v>
       </c>
       <c r="D23" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E23" s="31">
-        <v>22300.241999999998</v>
+        <v>34830.180999999997</v>
       </c>
       <c r="F23" s="31">
-        <v>13.183825175720155</v>
+        <v>13.22992598872966</v>
       </c>
       <c r="G23" s="29">
-        <v>68.227999999999994</v>
+        <v>107.262</v>
       </c>
       <c r="H23" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I23" s="31">
-        <v>16832.775000000001</v>
+        <v>26704.891</v>
       </c>
       <c r="J23" s="32">
-        <v>11.074506423743676</v>
+        <v>10.977610228831386</v>
       </c>
       <c r="K23" s="31">
-        <v>-23.487193289373351</v>
+        <v>-22.270533501456587</v>
       </c>
       <c r="L23" s="32">
-        <v>-24.517523173066898</v>
+        <v>-23.328302543130619</v>
       </c>
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="29">
-        <v>1.6579999999999999</v>
+        <v>4.5419999999999998</v>
       </c>
       <c r="D24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="31">
-        <v>1233.771</v>
+        <v>2040.4570000000001</v>
       </c>
       <c r="F24" s="31">
-        <v>0.72940110564151872</v>
+        <v>0.77504894657841028</v>
       </c>
       <c r="G24" s="29">
-        <v>5.4109999999999996</v>
+        <v>6.6139999999999999</v>
       </c>
       <c r="H24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I24" s="31">
-        <v>1037.8230000000001</v>
+        <v>1734.336</v>
       </c>
       <c r="J24" s="32">
-        <v>0.68279754705976481</v>
+        <v>0.71293549237218423</v>
       </c>
       <c r="K24" s="31">
-        <v>226.35705669481302</v>
+        <v>45.618670189343909</v>
       </c>
       <c r="L24" s="32">
-        <v>-15.882039697804526</v>
+        <v>-15.002570502588394</v>
       </c>
       <c r="M24" s="17"/>
     </row>
     <row r="25" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="21">
         <v>4408</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="23">
-        <v>26.294</v>
+        <v>40.79</v>
       </c>
       <c r="D25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="25">
-        <v>8324.4619999999995</v>
+        <v>13023.82</v>
       </c>
       <c r="F25" s="25">
-        <v>4.9213928570786694</v>
+        <v>4.9469790205953021</v>
       </c>
       <c r="G25" s="23">
-        <v>27.885000000000002</v>
+        <v>43.936</v>
       </c>
       <c r="H25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I25" s="25">
-        <v>8795.7630000000008</v>
+        <v>13742.87</v>
       </c>
       <c r="J25" s="26">
-        <v>5.7868493962063274</v>
+        <v>5.6492973622509819</v>
       </c>
       <c r="K25" s="25">
-        <v>6.0508100707385752</v>
+        <v>7.7126746751654833</v>
       </c>
       <c r="L25" s="26">
-        <v>5.6616391545784133</v>
+        <v>5.5210376064779849</v>
       </c>
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="21">
         <v>4409</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="33"/>
       <c r="E26" s="25">
-        <v>2729.0729999999999</v>
+        <v>4149.1589999999997</v>
       </c>
       <c r="F26" s="25">
-        <v>1.6134184249560217</v>
+        <v>1.5760201328115853</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H26" s="33"/>
       <c r="I26" s="25">
-        <v>1778.723</v>
+        <v>2928.9780000000001</v>
       </c>
       <c r="J26" s="26">
-        <v>1.1702455055426466</v>
+        <v>1.2040183520248069</v>
       </c>
       <c r="K26" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L26" s="26">
-        <v>-34.823179885624164</v>
+        <v>-29.4079113381772</v>
       </c>
       <c r="M26" s="17"/>
     </row>
     <row r="27" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="27">
         <v>44091</v>
       </c>
       <c r="B27" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="29" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="35"/>
       <c r="E27" s="31">
-        <v>1884.787</v>
+        <v>2756.7640000000001</v>
       </c>
       <c r="F27" s="31">
-        <v>1.1142794908445415</v>
+        <v>1.0471316152044783</v>
       </c>
       <c r="G27" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="35"/>
       <c r="I27" s="31">
-        <v>1208.239</v>
+        <v>1944.529</v>
       </c>
       <c r="J27" s="32">
-        <v>0.794916498730461</v>
+        <v>0.79933977040607529</v>
       </c>
       <c r="K27" s="31" t="s">
         <v>75</v>
       </c>
       <c r="L27" s="32">
-        <v>-35.895196645562599</v>
+        <v>-29.463349057082873</v>
       </c>
       <c r="M27" s="17"/>
     </row>
     <row r="28" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="27">
         <v>44092</v>
       </c>
       <c r="B28" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="35"/>
       <c r="E28" s="31">
-        <v>844.28599999999994</v>
+        <v>1392.395</v>
       </c>
       <c r="F28" s="31">
-        <v>0.49913893411148025</v>
+        <v>0.5288885176071072</v>
       </c>
       <c r="G28" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H28" s="35"/>
       <c r="I28" s="31">
-        <v>570.48400000000004</v>
+        <v>984.44899999999996</v>
       </c>
       <c r="J28" s="32">
-        <v>0.37532900681218562</v>
+        <v>0.40467858161873149</v>
       </c>
       <c r="K28" s="31" t="s">
         <v>75</v>
       </c>
       <c r="L28" s="32">
-        <v>-32.430005945852464</v>
+        <v>-29.298151745733076</v>
       </c>
       <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="21">
         <v>4410</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="23">
-        <v>9.1259999999999994</v>
+        <v>14.01</v>
       </c>
       <c r="D29" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="25">
-        <v>3239.7739999999999</v>
+        <v>5070.3029999999999</v>
       </c>
       <c r="F29" s="25">
-        <v>1.9153430722789277</v>
+        <v>1.925908264169915</v>
       </c>
       <c r="G29" s="23">
-        <v>11.489000000000001</v>
+        <v>16.446999999999999</v>
       </c>
       <c r="H29" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="25">
-        <v>3994.6030000000001</v>
+        <v>5894.5810000000001</v>
       </c>
       <c r="J29" s="26">
-        <v>2.6281024123358012</v>
+        <v>2.4230921848838527</v>
       </c>
       <c r="K29" s="25">
-        <v>25.893052816129757</v>
+        <v>17.394718058529619</v>
       </c>
       <c r="L29" s="26">
-        <v>23.29881652238706</v>
+        <v>16.256977147125138</v>
       </c>
       <c r="M29" s="17"/>
     </row>
     <row r="30" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="21">
         <v>4411</v>
       </c>
       <c r="B30" s="36" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="23">
-        <v>7.0750000000000002</v>
+        <v>10.489000000000001</v>
       </c>
       <c r="D30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="25">
-        <v>3845.7460000000001</v>
+        <v>5953.1869999999999</v>
       </c>
       <c r="F30" s="25">
-        <v>2.2735916020205109</v>
+        <v>2.2612636841326648</v>
       </c>
       <c r="G30" s="23">
-        <v>6.34</v>
+        <v>9.5380000000000003</v>
       </c>
       <c r="H30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="25">
-        <v>3558.1990000000001</v>
+        <v>5294.8149999999996</v>
       </c>
       <c r="J30" s="26">
-        <v>2.3409864197946164</v>
+        <v>2.1765456860980956</v>
       </c>
       <c r="K30" s="25">
-        <v>-10.388692579505305</v>
+        <v>-9.0666412432071741</v>
       </c>
       <c r="L30" s="26">
-        <v>-7.4770148626560369</v>
+        <v>-11.059152013870895</v>
       </c>
       <c r="M30" s="17"/>
     </row>
     <row r="31" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="21">
         <v>4412</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="23">
-        <v>8.32</v>
+        <v>11.865</v>
       </c>
       <c r="D31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="25">
-        <v>5764.5230000000001</v>
+        <v>8324.0619999999999</v>
       </c>
       <c r="F31" s="25">
-        <v>3.4079658621380822</v>
+        <v>3.161818888784901</v>
       </c>
       <c r="G31" s="23">
-        <v>7.4509999999999996</v>
+        <v>11.332000000000001</v>
       </c>
       <c r="H31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="25">
-        <v>4944.5320000000002</v>
+        <v>7538.5339999999997</v>
       </c>
       <c r="J31" s="26">
-        <v>3.2530733284563103</v>
+        <v>3.0988738335907526</v>
       </c>
       <c r="K31" s="25">
-        <v>-10.444711538461545</v>
+        <v>-4.4922039612305049</v>
       </c>
       <c r="L31" s="26">
-        <v>-14.224784947514305</v>
+        <v>-9.4368350451978884</v>
       </c>
       <c r="M31" s="17"/>
     </row>
     <row r="32" spans="1:15" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="21">
         <v>4413</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="23">
-        <v>0.01</v>
+        <v>5.0999999999999997E-2</v>
       </c>
       <c r="D32" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="25">
-        <v>11.087</v>
+        <v>41.006</v>
       </c>
       <c r="F32" s="25">
-        <v>6.554595673141545E-3</v>
+        <v>1.5575754403741066E-2</v>
       </c>
       <c r="G32" s="23">
-        <v>3.3000000000000002E-2</v>
+        <v>6.8000000000000005E-2</v>
       </c>
       <c r="H32" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="25">
-        <v>54.027000000000001</v>
+        <v>116.907</v>
       </c>
       <c r="J32" s="26">
-        <v>3.55450814589751E-2</v>
+        <v>4.805709482289184E-2</v>
       </c>
       <c r="K32" s="25">
-        <v>229.99999999999997</v>
+        <v>33.333333333333357</v>
       </c>
       <c r="L32" s="26">
-        <v>387.30044195905111</v>
+        <v>185.09730283373165</v>
       </c>
       <c r="M32" s="17"/>
       <c r="O32" s="102"/>
     </row>
     <row r="33" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="36" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D33" s="33"/>
       <c r="E33" s="25">
-        <v>3767.3319999999999</v>
+        <v>5731.5950000000003</v>
       </c>
       <c r="F33" s="25">
-        <v>2.2272335191203827</v>
+        <v>2.1770939877508235</v>
       </c>
       <c r="G33" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H33" s="33"/>
       <c r="I33" s="25">
-        <v>2969.6210000000001</v>
+        <v>4623.5569999999998</v>
       </c>
       <c r="J33" s="26">
-        <v>1.9537531298662352</v>
+        <v>1.9006108887239028</v>
       </c>
       <c r="K33" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L33" s="26">
-        <v>-21.174427950602702</v>
+        <v>-19.332105635516822</v>
       </c>
       <c r="M33" s="17"/>
     </row>
     <row r="34" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="21">
         <v>4418</v>
       </c>
       <c r="B34" s="36" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D34" s="33"/>
       <c r="E34" s="25">
-        <v>4840.1549999999997</v>
+        <v>7771.8029999999999</v>
       </c>
       <c r="F34" s="25">
-        <v>2.8614827293527925</v>
+        <v>2.9520483539544946</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H34" s="33"/>
       <c r="I34" s="25">
-        <v>4250.8220000000001</v>
+        <v>6395.4279999999999</v>
       </c>
       <c r="J34" s="26">
-        <v>2.7966722982509387</v>
+        <v>2.6289759366759688</v>
       </c>
       <c r="K34" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L34" s="26">
-        <v>-12.175911721835348</v>
+        <v>-17.709854457196098</v>
       </c>
       <c r="M34" s="17"/>
     </row>
     <row r="35" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D35" s="33"/>
       <c r="E35" s="25">
-        <v>489.01499999999999</v>
+        <v>765.29899999999998</v>
       </c>
       <c r="F35" s="25">
-        <v>0.28910395987204041</v>
+        <v>0.29069183215696809</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H35" s="33"/>
       <c r="I35" s="25">
-        <v>458.02</v>
+        <v>711.00099999999998</v>
       </c>
       <c r="J35" s="26">
-        <v>0.30133744627389591</v>
+        <v>0.29227199805119386</v>
       </c>
       <c r="K35" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L35" s="26">
-        <v>-6.3382513828819169</v>
+        <v>-7.0950046975103849</v>
       </c>
       <c r="M35" s="17"/>
     </row>
     <row r="36" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="21">
         <v>44219910</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D36" s="33"/>
       <c r="E36" s="25">
-        <v>160.66200000000001</v>
+        <v>268.86500000000001</v>
       </c>
       <c r="F36" s="25">
-        <v>9.4982813208105601E-2</v>
+        <v>0.10212591347026878</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H36" s="33"/>
       <c r="I36" s="25">
-        <v>154.35599999999999</v>
+        <v>249.518</v>
       </c>
       <c r="J36" s="26">
-        <v>0.10155286419163678</v>
+        <v>0.10256965097058623</v>
       </c>
       <c r="K36" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L36" s="26">
-        <v>-3.9250102700078497</v>
+        <v>-7.1958045859446225</v>
       </c>
       <c r="M36" s="17"/>
     </row>
     <row r="37" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D37" s="33"/>
       <c r="E37" s="25">
-        <v>8506.9830000000111</v>
+        <v>12867.412000000009</v>
       </c>
       <c r="F37" s="25">
-        <v>5.029298634733359</v>
+        <v>4.8875688709884111</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H37" s="33"/>
       <c r="I37" s="25">
-        <v>17081.395000000004</v>
+        <v>27925.428999999982</v>
       </c>
       <c r="J37" s="26">
-        <v>11.238076826548395</v>
+        <v>11.47933818696</v>
       </c>
       <c r="K37" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L37" s="26">
-        <v>100.79263118311135</v>
+        <v>117.02444127847902</v>
       </c>
       <c r="M37" s="17"/>
       <c r="N37" s="101"/>
       <c r="O37" s="101"/>
       <c r="P37" s="101"/>
       <c r="Q37" s="101"/>
       <c r="R37" s="101"/>
       <c r="S37" s="101"/>
       <c r="T37" s="101"/>
       <c r="U37" s="101"/>
       <c r="V37" s="101"/>
       <c r="W37" s="101"/>
     </row>
     <row r="38" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="38">
         <v>47</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D38" s="40"/>
       <c r="E38" s="19">
-        <v>607.85</v>
+        <v>1463.94</v>
       </c>
       <c r="F38" s="19">
-        <v>0.35935879678173427</v>
+        <v>0.55606423210780609</v>
       </c>
       <c r="G38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H38" s="40"/>
       <c r="I38" s="19">
-        <v>645.03200000000004</v>
+        <v>1039.1220000000001</v>
       </c>
       <c r="J38" s="19">
-        <v>0.42437512694848184</v>
+        <v>0.4271530745511648</v>
       </c>
       <c r="K38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="L38" s="20">
-        <v>6.11696964711689</v>
+        <v>-29.018812246403542</v>
       </c>
       <c r="M38" s="17"/>
     </row>
     <row r="39" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="38">
         <v>48</v>
       </c>
       <c r="B39" s="39" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="19">
-        <v>58219.982000000004</v>
+        <v>88000.070999999996</v>
       </c>
       <c r="F39" s="19">
-        <v>34.419449996173775</v>
+        <v>33.426022860258897</v>
       </c>
       <c r="G39" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="19">
-        <v>51195.623</v>
+        <v>82545.547999999995</v>
       </c>
       <c r="J39" s="20">
-        <v>33.682280894330226</v>
+        <v>33.932093265959864</v>
       </c>
       <c r="K39" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L39" s="20">
-        <v>-12.06520297447018</v>
+        <v>-6.1983165899945707</v>
       </c>
       <c r="M39" s="17"/>
     </row>
     <row r="40" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D40" s="19"/>
       <c r="E40" s="19">
-        <v>12142.349</v>
+        <v>18965.330999999998</v>
       </c>
       <c r="F40" s="19">
-        <v>7.1785143156105855</v>
+        <v>7.2038076828185362</v>
       </c>
       <c r="G40" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H40" s="19"/>
       <c r="I40" s="19">
-        <v>11855.636</v>
+        <v>18121.996999999999</v>
       </c>
       <c r="J40" s="20">
-        <v>7.7999805165557543</v>
+        <v>7.4494301300107049</v>
       </c>
       <c r="K40" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L40" s="20">
-        <v>-2.3612646943355005</v>
+        <v>-4.4467138485481694</v>
       </c>
       <c r="M40" s="17"/>
     </row>
     <row r="41" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D41" s="41"/>
       <c r="E41" s="19">
-        <v>326.77199999999999</v>
+        <v>653.75900000000001</v>
       </c>
       <c r="F41" s="19">
-        <v>0.19318646498636322</v>
+        <v>0.24832438236441876</v>
       </c>
       <c r="G41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H41" s="41"/>
       <c r="I41" s="19">
-        <v>175.08</v>
+        <v>524.12099999999998</v>
       </c>
       <c r="J41" s="20">
-        <v>0.11518745926735448</v>
+        <v>0.2154510217152856</v>
       </c>
       <c r="K41" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L41" s="20">
-        <v>-46.421358011090298</v>
+        <v>-19.829631408515986</v>
       </c>
       <c r="M41" s="17"/>
     </row>
     <row r="42" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="42"/>
       <c r="B42" s="43" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="44"/>
       <c r="D42" s="45"/>
       <c r="E42" s="45">
-        <v>169148.49600000001</v>
+        <v>263268.147</v>
       </c>
       <c r="F42" s="46">
         <v>100</v>
       </c>
       <c r="G42" s="44"/>
       <c r="H42" s="45"/>
       <c r="I42" s="45">
-        <v>151995.71299999999</v>
+        <v>243266.89</v>
       </c>
       <c r="J42" s="46">
         <v>100</v>
       </c>
       <c r="K42" s="44"/>
       <c r="L42" s="46">
-        <v>-10.140665394979347</v>
+        <v>-7.5972947080453244</v>
       </c>
       <c r="M42" s="17"/>
     </row>
     <row r="43" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="2"/>
       <c r="B43" s="47"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="48"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
     </row>
     <row r="44" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="2"/>
       <c r="B44" s="47"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
@@ -7070,2212 +7075,2212 @@
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="50"/>
       <c r="B6" s="51"/>
       <c r="C6" s="52"/>
       <c r="D6" s="53"/>
       <c r="E6" s="53"/>
       <c r="F6" s="54"/>
       <c r="G6" s="52"/>
       <c r="H6" s="53"/>
       <c r="I6" s="53"/>
       <c r="J6" s="54"/>
       <c r="K6" s="55"/>
       <c r="L6" s="56"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="57"/>
       <c r="B7" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D7" s="60"/>
       <c r="E7" s="60">
-        <v>169148.49600000001</v>
+        <v>263268.147</v>
       </c>
       <c r="F7" s="61">
         <v>100</v>
       </c>
       <c r="G7" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H7" s="60"/>
       <c r="I7" s="60">
-        <v>151995.71299999999</v>
+        <v>243266.89</v>
       </c>
       <c r="J7" s="61">
         <v>100</v>
       </c>
       <c r="K7" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L7" s="63">
-        <v>-10.140665394979347</v>
+        <v>-7.5972947080453244</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="64"/>
       <c r="B8" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="67"/>
       <c r="E8" s="67">
-        <v>42681.067000000003</v>
+        <v>68801.168000000005</v>
       </c>
       <c r="F8" s="68">
-        <v>25.232897725558256</v>
+        <v>26.133494987526923</v>
       </c>
       <c r="G8" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H8" s="67"/>
       <c r="I8" s="67">
-        <v>34834.188999999998</v>
+        <v>56893.875999999997</v>
       </c>
       <c r="J8" s="68">
-        <v>22.917875979831091</v>
+        <v>23.387430981667908</v>
       </c>
       <c r="K8" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L8" s="70">
-        <v>-18.38491525996762</v>
+        <v>-17.30681665171732</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="64"/>
       <c r="B9" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="67"/>
       <c r="E9" s="67">
-        <v>21050.187000000002</v>
+        <v>31667.914000000001</v>
       </c>
       <c r="F9" s="68">
-        <v>12.444797026158602</v>
+        <v>12.028767764297745</v>
       </c>
       <c r="G9" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H9" s="67"/>
       <c r="I9" s="67">
-        <v>20739.739000000001</v>
+        <v>32680.920999999998</v>
       </c>
       <c r="J9" s="68">
-        <v>13.644949973029833</v>
+        <v>13.434183747734842</v>
       </c>
       <c r="K9" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L9" s="70">
-        <v>-1.4747992500019136</v>
+        <v>3.1988434729234063</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="64"/>
       <c r="B10" s="65" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D10" s="67"/>
       <c r="E10" s="67">
-        <v>23327.713</v>
+        <v>35817.087</v>
       </c>
       <c r="F10" s="68">
-        <v>13.791262441966966</v>
+        <v>13.604793214881404</v>
       </c>
       <c r="G10" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H10" s="67"/>
       <c r="I10" s="67">
-        <v>21536.883000000002</v>
+        <v>33882.449000000001</v>
       </c>
       <c r="J10" s="68">
-        <v>14.169401606741372</v>
+        <v>13.928097243319877</v>
       </c>
       <c r="K10" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="70">
-        <v>-7.6768348444615979</v>
+        <v>-5.401438704381512</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="64"/>
       <c r="B11" s="65" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D11" s="67"/>
       <c r="E11" s="67">
-        <v>21791.222000000002</v>
+        <v>32629.912</v>
       </c>
       <c r="F11" s="68">
-        <v>12.882894329725522</v>
+        <v>12.39417391424873</v>
       </c>
       <c r="G11" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H11" s="67"/>
       <c r="I11" s="67">
-        <v>21942.857</v>
+        <v>33778.451000000001</v>
       </c>
       <c r="J11" s="68">
-        <v>14.436497297788922</v>
+        <v>13.885346665960173</v>
       </c>
       <c r="K11" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="70">
-        <v>0.69585358728389979</v>
+        <v>3.5198961002407874</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="64"/>
       <c r="B12" s="65" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="67"/>
       <c r="E12" s="67">
-        <v>12761.174999999999</v>
+        <v>20142.097000000002</v>
       </c>
       <c r="F12" s="68">
-        <v>7.5443620852531845</v>
+        <v>7.6507914951063194</v>
       </c>
       <c r="G12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H12" s="71"/>
       <c r="I12" s="67">
-        <v>10611.523999999999</v>
+        <v>18572.12</v>
       </c>
       <c r="J12" s="68">
-        <v>6.9814626942800686</v>
+        <v>7.6344627088380168</v>
       </c>
       <c r="K12" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="70">
-        <v>-16.84524348267303</v>
+        <v>-7.7945062026064242</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="64"/>
       <c r="B13" s="65" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="67"/>
       <c r="E13" s="67">
-        <v>4138.7969999999996</v>
+        <v>8168.3829999999998</v>
       </c>
       <c r="F13" s="68">
-        <v>2.4468423295942276</v>
+        <v>3.1026856431666987</v>
       </c>
       <c r="G13" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H13" s="67"/>
       <c r="I13" s="67">
-        <v>5533.1959999999999</v>
+        <v>8350.9979999999996</v>
       </c>
       <c r="J13" s="68">
-        <v>3.640363198927854</v>
+        <v>3.4328543436387906</v>
       </c>
       <c r="K13" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="70">
-        <v>33.69092516496945</v>
+        <v>2.2356321930546081</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="64"/>
       <c r="B14" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="67"/>
       <c r="E14" s="67">
-        <v>9429.4189999999999</v>
+        <v>14729.647000000001</v>
       </c>
       <c r="F14" s="68">
-        <v>5.5746395758671126</v>
+        <v>5.5949218193874408</v>
       </c>
       <c r="G14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H14" s="67"/>
       <c r="I14" s="67">
-        <v>8213.5810000000001</v>
+        <v>14062.001</v>
       </c>
       <c r="J14" s="68">
-        <v>5.4038241196973757</v>
+        <v>5.7804829091209244</v>
       </c>
       <c r="K14" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L14" s="70">
-        <v>-12.894092414389474</v>
+        <v>-4.5326680265996915</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="64"/>
       <c r="B15" s="65" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="67"/>
       <c r="E15" s="67">
-        <v>6266.5259999999998</v>
+        <v>9107.5550000000003</v>
       </c>
       <c r="F15" s="68">
-        <v>3.7047482822430768</v>
+        <v>3.4594215455924489</v>
       </c>
       <c r="G15" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H15" s="67"/>
       <c r="I15" s="67">
-        <v>4386.3890000000001</v>
+        <v>6631.8379999999997</v>
       </c>
       <c r="J15" s="68">
-        <v>2.8858636295880271</v>
+        <v>2.7261572670247065</v>
       </c>
       <c r="K15" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L15" s="70">
-        <v>-30.002859638657842</v>
+        <v>-27.183113360281663</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="64"/>
       <c r="B16" s="65" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="67"/>
       <c r="E16" s="67">
-        <v>3235.6640000000002</v>
+        <v>4251.7529999999997</v>
       </c>
       <c r="F16" s="68">
-        <v>1.9129132546351462</v>
+        <v>1.6149895262490681</v>
       </c>
       <c r="G16" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H16" s="67"/>
       <c r="I16" s="67">
-        <v>2396.703</v>
+        <v>3983.8290000000002</v>
       </c>
       <c r="J16" s="68">
-        <v>1.5768227620998758</v>
+        <v>1.6376371646795007</v>
       </c>
       <c r="K16" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L16" s="70">
-        <v>-25.928557476919735</v>
+        <v>-6.301494936323901</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="64"/>
       <c r="B17" s="65" t="s">
         <v>81</v>
       </c>
       <c r="C17" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="67"/>
       <c r="E17" s="67">
-        <v>846.11400000000003</v>
+        <v>1513.26</v>
       </c>
       <c r="F17" s="68">
-        <v>0.50021964132628172</v>
+        <v>0.57479798344157451</v>
       </c>
       <c r="G17" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H17" s="71"/>
       <c r="I17" s="67">
-        <v>848.404</v>
+        <v>1334.3430000000001</v>
       </c>
       <c r="J17" s="68">
-        <v>0.55817626908990514</v>
+        <v>0.54850991024713647</v>
       </c>
       <c r="K17" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L17" s="70">
-        <v>0.27064910874893494</v>
+        <v>-11.823282185480348</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="64"/>
       <c r="B18" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="67"/>
       <c r="E18" s="67">
-        <v>23620.611999999994</v>
+        <v>36439.370999999985</v>
       </c>
       <c r="F18" s="68">
-        <v>13.964423307671616</v>
+        <v>13.841162106101649</v>
       </c>
       <c r="G18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H18" s="71"/>
       <c r="I18" s="67">
-        <v>20952.247999999992</v>
+        <v>33096.064000000071</v>
       </c>
       <c r="J18" s="68">
-        <v>13.784762468925683</v>
+        <v>13.604837057768144</v>
       </c>
       <c r="K18" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L18" s="70">
-        <v>-11.296760642780985</v>
+        <v>-9.1749854847931225</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="57">
         <v>44</v>
       </c>
       <c r="B19" s="72" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="60"/>
       <c r="E19" s="60">
-        <v>97841.1</v>
+        <v>154132.318</v>
       </c>
       <c r="F19" s="61">
         <v>100</v>
       </c>
       <c r="G19" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="60"/>
       <c r="I19" s="60">
-        <v>88114.254000000001</v>
+        <v>140928.06299999999</v>
       </c>
       <c r="J19" s="61">
         <v>100</v>
       </c>
       <c r="K19" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L19" s="63">
-        <v>-9.9414724486948778</v>
+        <v>-8.5668308706030132</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="64"/>
       <c r="B20" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="67"/>
       <c r="E20" s="67">
-        <v>30132.898000000001</v>
+        <v>50092.438999999998</v>
       </c>
       <c r="F20" s="68">
-        <v>30.79779152115011</v>
+        <v>32.499633853556915</v>
       </c>
       <c r="G20" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H20" s="67"/>
       <c r="I20" s="67">
-        <v>23885.367999999999</v>
+        <v>39307.021000000001</v>
       </c>
       <c r="J20" s="68">
-        <v>27.107269159879625</v>
+        <v>27.89154988953478</v>
       </c>
       <c r="K20" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L20" s="70">
-        <v>-20.733253071111854</v>
+        <v>-21.531029862610598</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="64"/>
       <c r="B21" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="67"/>
       <c r="E21" s="67">
-        <v>17157.850999999999</v>
+        <v>25554.895</v>
       </c>
       <c r="F21" s="68">
-        <v>17.536445317969644</v>
+        <v>16.5798421327836</v>
       </c>
       <c r="G21" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H21" s="67"/>
       <c r="I21" s="67">
-        <v>16735.803</v>
+        <v>26220.942999999999</v>
       </c>
       <c r="J21" s="68">
-        <v>18.993298178521719</v>
+        <v>18.605906050095928</v>
       </c>
       <c r="K21" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L21" s="70">
-        <v>-2.4597952272694226</v>
+        <v>2.6063421508873303</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="64"/>
       <c r="B22" s="65" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="67"/>
       <c r="E22" s="67">
-        <v>17275.16</v>
+        <v>26420.789000000001</v>
       </c>
       <c r="F22" s="68">
-        <v>17.656342784371802</v>
+        <v>17.141628272923267</v>
       </c>
       <c r="G22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H22" s="67"/>
       <c r="I22" s="67">
-        <v>15621.549000000001</v>
+        <v>24158.079000000002</v>
       </c>
       <c r="J22" s="68">
-        <v>17.728742275909187</v>
+        <v>17.142135133156554</v>
       </c>
       <c r="K22" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L22" s="70">
-        <v>-9.5721892011419811</v>
+        <v>-8.564127286282023</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="64"/>
       <c r="B23" s="65" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="67"/>
       <c r="E23" s="67">
-        <v>7177.8339999999998</v>
+        <v>10990.321</v>
       </c>
       <c r="F23" s="68">
-        <v>7.3362155576746373</v>
+        <v>7.1304455435491478</v>
       </c>
       <c r="G23" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H23" s="67"/>
       <c r="I23" s="67">
-        <v>8952.0059999999994</v>
+        <v>13038.723</v>
       </c>
       <c r="J23" s="68">
-        <v>10.15954353991353</v>
+        <v>9.2520415894739152</v>
       </c>
       <c r="K23" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L23" s="70">
-        <v>24.717372956800055</v>
+        <v>18.638236317210389</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="64"/>
       <c r="B24" s="65" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="67"/>
       <c r="E24" s="67">
-        <v>6253.37</v>
+        <v>9084.2909999999993</v>
       </c>
       <c r="F24" s="68">
-        <v>6.3913529181499387</v>
+        <v>5.8938262383103845</v>
       </c>
       <c r="G24" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H24" s="67"/>
       <c r="I24" s="67">
-        <v>4368.3119999999999</v>
+        <v>6605.6909999999998</v>
       </c>
       <c r="J24" s="68">
-        <v>4.9575543135166305</v>
+        <v>4.6872786437148433</v>
       </c>
       <c r="K24" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L24" s="70">
-        <v>-30.144673991783634</v>
+        <v>-27.28446281608548</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="64"/>
       <c r="B25" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="67"/>
       <c r="E25" s="67">
-        <v>19843.987000000008</v>
+        <v>31989.582999999999</v>
       </c>
       <c r="F25" s="68">
-        <v>20.281851900683872</v>
+        <v>20.754623958876682</v>
       </c>
       <c r="G25" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H25" s="71"/>
       <c r="I25" s="67">
-        <v>18551.216</v>
+        <v>31597.605999999985</v>
       </c>
       <c r="J25" s="68">
-        <v>21.053592532259309</v>
+        <v>22.421088694023979</v>
       </c>
       <c r="K25" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L25" s="70">
-        <v>-6.5146736893145887</v>
+        <v>-1.2253270072323654</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="73">
         <v>4403</v>
       </c>
       <c r="B26" s="74" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="75">
-        <v>236.536</v>
+        <v>370.25299999999999</v>
       </c>
       <c r="D26" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="77">
-        <v>24415.819</v>
+        <v>38196.434999999998</v>
       </c>
       <c r="F26" s="78">
         <v>100</v>
       </c>
       <c r="G26" s="75">
-        <v>155.33199999999999</v>
+        <v>251.36</v>
       </c>
       <c r="H26" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I26" s="77">
-        <v>17336.863000000001</v>
+        <v>28542.225999999999</v>
       </c>
       <c r="J26" s="78">
         <v>100</v>
       </c>
       <c r="K26" s="79">
-        <v>-34.330503601988703</v>
+        <v>-32.111286066554484</v>
       </c>
       <c r="L26" s="80">
-        <v>-28.993317815798019</v>
+        <v>-25.275157223442445</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="73"/>
       <c r="B27" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="75">
-        <v>224.45500000000001</v>
+        <v>348.96100000000001</v>
       </c>
       <c r="D27" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="77">
-        <v>23575.962</v>
+        <v>36672.536999999997</v>
       </c>
       <c r="F27" s="78">
-        <v>96.560193209164936</v>
+        <v>96.010365888858473</v>
       </c>
       <c r="G27" s="75">
-        <v>142.18799999999999</v>
+        <v>231.97300000000001</v>
       </c>
       <c r="H27" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I27" s="77">
-        <v>16271.328</v>
+        <v>26873.097000000002</v>
       </c>
       <c r="J27" s="78">
-        <v>93.853934244044027</v>
+        <v>94.152071390647677</v>
       </c>
       <c r="K27" s="79">
-        <v>-36.651890133879853</v>
+        <v>-33.524663214513936</v>
       </c>
       <c r="L27" s="80">
-        <v>-30.983397411312417</v>
+        <v>-26.72146734762309</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="64"/>
       <c r="B28" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="66">
-        <v>161.81700000000001</v>
+        <v>251.66200000000001</v>
       </c>
       <c r="D28" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="67">
-        <v>15409.58</v>
+        <v>24129.620999999999</v>
       </c>
       <c r="F28" s="68">
-        <v>63.113098929837257</v>
+        <v>63.172442663824512</v>
       </c>
       <c r="G28" s="66">
-        <v>104.908</v>
+        <v>159.70699999999999</v>
       </c>
       <c r="H28" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I28" s="67">
-        <v>11433.806</v>
+        <v>17679.651999999998</v>
       </c>
       <c r="J28" s="68">
-        <v>65.950835511591691</v>
+        <v>61.942092393214175</v>
       </c>
       <c r="K28" s="83">
-        <v>-35.168739996415702</v>
+        <v>-36.53908814203178</v>
       </c>
       <c r="L28" s="70">
-        <v>-25.800664262101886</v>
+        <v>-26.730502729404666</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="64"/>
       <c r="B29" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="66">
-        <v>13.952999999999999</v>
+        <v>21.917999999999999</v>
       </c>
       <c r="D29" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="67">
-        <v>1632.16</v>
+        <v>2438.4009999999998</v>
       </c>
       <c r="F29" s="68">
-        <v>6.6848464104357923</v>
+        <v>6.3838444608770422</v>
       </c>
       <c r="G29" s="66">
-        <v>3.343</v>
+        <v>6.766</v>
       </c>
       <c r="H29" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="67">
-        <v>567.95399999999995</v>
+        <v>1071.6980000000001</v>
       </c>
       <c r="J29" s="68">
-        <v>3.2759905872244586</v>
+        <v>3.7547807238300197</v>
       </c>
       <c r="K29" s="83">
-        <v>-76.040994768150213</v>
+        <v>-69.130395109042794</v>
       </c>
       <c r="L29" s="70">
-        <v>-65.20230859719635</v>
+        <v>-56.049148601891154</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="64"/>
       <c r="B30" s="81" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="66">
-        <v>41.86</v>
+        <v>61.725000000000001</v>
       </c>
       <c r="D30" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="67">
-        <v>5560.1949999999997</v>
+        <v>8214.25</v>
       </c>
       <c r="F30" s="68">
-        <v>22.772920294011026</v>
+        <v>21.505279223047911</v>
       </c>
       <c r="G30" s="66">
-        <v>32.21</v>
+        <v>48.96</v>
       </c>
       <c r="H30" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="67">
-        <v>3909.15</v>
+        <v>5850.7</v>
       </c>
       <c r="J30" s="68">
-        <v>22.548196868141599</v>
+        <v>20.498401210893643</v>
       </c>
       <c r="K30" s="83">
-        <v>-23.053033922599138</v>
+        <v>-20.680437424058322</v>
       </c>
       <c r="L30" s="70">
-        <v>-29.694012530136078</v>
+        <v>-28.77377727729251</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="64"/>
       <c r="B31" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="66">
-        <v>0.70399999999999996</v>
+        <v>1.4870000000000001</v>
       </c>
       <c r="D31" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="67">
-        <v>158.666</v>
+        <v>334.76600000000002</v>
       </c>
       <c r="F31" s="68">
-        <v>0.64984918179480289</v>
+        <v>0.87643257806651342</v>
       </c>
       <c r="G31" s="66">
-        <v>1.292</v>
+        <v>15.391999999999999</v>
       </c>
       <c r="H31" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="67">
-        <v>299.36799999999999</v>
+        <v>2009.671</v>
       </c>
       <c r="J31" s="68">
-        <v>1.7267714464837149</v>
+        <v>7.0410450817676242</v>
       </c>
       <c r="K31" s="83">
-        <v>83.522727272727295</v>
+        <v>935.10423671822446</v>
       </c>
       <c r="L31" s="70">
-        <v>88.678103689511303</v>
+        <v>500.32111982698353</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="64"/>
       <c r="B32" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="66">
-        <v>5.4409999999999998</v>
+        <v>11.148999999999999</v>
       </c>
       <c r="D32" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="67">
-        <v>748.43499999999995</v>
+        <v>1455.11</v>
       </c>
       <c r="F32" s="68">
-        <v>3.0653692182105385</v>
+        <v>3.809544005873847</v>
       </c>
       <c r="G32" s="66">
-        <v>0.435</v>
+        <v>1.1479999999999999</v>
       </c>
       <c r="H32" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="67">
-        <v>61.05</v>
+        <v>261.37599999999998</v>
       </c>
       <c r="J32" s="68">
-        <v>0.35213983060257209</v>
+        <v>0.91575198094220123</v>
       </c>
       <c r="K32" s="83">
-        <v>-92.005146112846916</v>
+        <v>-89.703112386761148</v>
       </c>
       <c r="L32" s="70">
-        <v>-91.842979016213846</v>
+        <v>-82.037371745091434</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="64"/>
       <c r="B33" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C33" s="66">
-        <v>0.68000000000000682</v>
+        <v>1.0199999999999818</v>
       </c>
       <c r="D33" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="67">
-        <v>66.925999999995838</v>
+        <v>100.38899999999558</v>
       </c>
       <c r="F33" s="68">
-        <v>0.27410917487550118</v>
+        <v>0.26282295716863519</v>
       </c>
       <c r="G33" s="66">
-        <v>-2.8421709430404007E-14</v>
+        <v>2.8421709430404007E-14</v>
       </c>
       <c r="H33" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I33" s="67">
-        <v>0</v>
+        <v>3.637978807091713E-12</v>
       </c>
       <c r="J33" s="68">
-        <v>0</v>
+        <v>1.2745953336266461E-14</v>
       </c>
       <c r="K33" s="83">
-        <v>-100.00000000000418</v>
+        <v>-99.999999999997215</v>
       </c>
       <c r="L33" s="70">
-        <v>-100</v>
+        <v>-99.999999999996376</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="73"/>
       <c r="B34" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="75">
-        <v>12.081</v>
+        <v>21.292000000000002</v>
       </c>
       <c r="D34" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="77">
-        <v>839.85699999999997</v>
+        <v>1523.8979999999999</v>
       </c>
       <c r="F34" s="78">
-        <v>3.4398067908350729</v>
+        <v>3.9896341111415241</v>
       </c>
       <c r="G34" s="75">
-        <v>13.144</v>
+        <v>19.387</v>
       </c>
       <c r="H34" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I34" s="77">
-        <v>1065.5350000000001</v>
+        <v>1669.1289999999999</v>
       </c>
       <c r="J34" s="78">
-        <v>6.1460657559559655</v>
+        <v>5.8479286093523326</v>
       </c>
       <c r="K34" s="79">
-        <v>8.7989404850591892</v>
+        <v>-8.9470223558143953</v>
       </c>
       <c r="L34" s="80">
-        <v>26.87100303980322</v>
+        <v>9.5302310259610561</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="64"/>
       <c r="B35" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="66">
-        <v>9.3989999999999991</v>
+        <v>17.347000000000001</v>
       </c>
       <c r="D35" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="67">
-        <v>615.98</v>
+        <v>1137.0809999999999</v>
       </c>
       <c r="F35" s="68">
-        <v>2.5228725688046754</v>
+        <v>2.9769296532516716</v>
       </c>
       <c r="G35" s="66">
-        <v>11.349</v>
+        <v>14.58</v>
       </c>
       <c r="H35" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I35" s="67">
-        <v>802.78700000000003</v>
+        <v>1013.579</v>
       </c>
       <c r="J35" s="68">
-        <v>4.6305205272718597</v>
+        <v>3.5511561011394135</v>
       </c>
       <c r="K35" s="83">
-        <v>20.746887966804991</v>
+        <v>-15.950884879229843</v>
       </c>
       <c r="L35" s="70">
-        <v>30.326796324555993</v>
+        <v>-10.861319466247345</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="64"/>
       <c r="B36" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C36" s="66">
-        <v>2.1139999999999999</v>
+        <v>3.3769999999999998</v>
       </c>
       <c r="D36" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="67">
-        <v>149.41900000000001</v>
+        <v>312.101</v>
       </c>
       <c r="F36" s="68">
-        <v>0.61197619461382813</v>
+        <v>0.81709457963812593</v>
       </c>
       <c r="G36" s="66">
-        <v>0.17399999999999999</v>
+        <v>0.79400000000000004</v>
       </c>
       <c r="H36" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I36" s="67">
-        <v>18.681000000000001</v>
+        <v>76.733999999999995</v>
       </c>
       <c r="J36" s="68">
-        <v>0.10775305774752907</v>
+        <v>0.268843782541698</v>
       </c>
       <c r="K36" s="83">
-        <v>-91.769157994323564</v>
+        <v>-76.488007106899616</v>
       </c>
       <c r="L36" s="70">
-        <v>-87.497573936380235</v>
+        <v>-75.413728248227343</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="64"/>
       <c r="B37" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C37" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D37" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E37" s="67" t="s">
         <v>75</v>
       </c>
       <c r="F37" s="68" t="s">
         <v>75</v>
       </c>
       <c r="G37" s="66">
-        <v>0.36099999999999999</v>
+        <v>1.8859999999999999</v>
       </c>
       <c r="H37" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I37" s="67">
-        <v>51.485999999999997</v>
+        <v>231.33099999999999</v>
       </c>
       <c r="J37" s="68">
-        <v>0.29697414116959914</v>
+        <v>0.81048689054595813</v>
       </c>
       <c r="K37" s="67" t="s">
         <v>75</v>
       </c>
       <c r="L37" s="68" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="64"/>
       <c r="B38" s="81" t="s">
         <v>54</v>
       </c>
-      <c r="C38" s="66" t="s">
-        <v>75</v>
+      <c r="C38" s="66">
+        <v>0</v>
       </c>
       <c r="D38" s="82" t="s">
         <v>77</v>
       </c>
-      <c r="E38" s="67" t="s">
-[...3 lines deleted...]
-        <v>75</v>
+      <c r="E38" s="67">
+        <v>0.25800000000000001</v>
+      </c>
+      <c r="F38" s="68">
+        <v>6.7545570679567357E-4</v>
       </c>
       <c r="G38" s="66">
-        <v>0</v>
+        <v>5.0999999999999997E-2</v>
       </c>
       <c r="H38" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I38" s="67">
-        <v>0.222</v>
+        <v>32.034999999999997</v>
       </c>
       <c r="J38" s="68">
-        <v>1.2805084749184441E-3</v>
+        <v>0.11223721653664995</v>
       </c>
       <c r="K38" s="67" t="s">
         <v>75</v>
       </c>
       <c r="L38" s="68" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="64"/>
       <c r="B39" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="66">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="D39" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E39" s="67">
         <v>1.6559999999999999</v>
       </c>
       <c r="F39" s="68">
-        <v>6.7824880254887211E-3</v>
+        <v>4.3354831412931597E-3</v>
       </c>
       <c r="G39" s="66">
-        <v>0</v>
+        <v>1.6E-2</v>
       </c>
       <c r="H39" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I39" s="67">
-        <v>0.41099999999999998</v>
+        <v>7.9820000000000002</v>
       </c>
       <c r="J39" s="68">
-        <v>2.3706710954571192E-3</v>
+        <v>2.796558334307913E-2</v>
       </c>
       <c r="K39" s="67">
-        <v>-100</v>
+        <v>23.076923076923084</v>
       </c>
       <c r="L39" s="68">
-        <v>-75.181159420289859</v>
+        <v>382.00483091787441</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="64"/>
       <c r="B40" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="66">
-        <v>0.55500000000000149</v>
+        <v>0.55499999999999972</v>
       </c>
       <c r="D40" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E40" s="67">
-        <v>72.802000000000021</v>
+        <v>72.802000000000135</v>
       </c>
       <c r="F40" s="68">
-        <v>0.29817553939108093</v>
+        <v>0.19059893940363845</v>
       </c>
       <c r="G40" s="66">
-        <v>1.2599999999999998</v>
+        <v>2.0600000000000023</v>
       </c>
       <c r="H40" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="67">
-        <v>191.94800000000009</v>
+        <v>307.46800000000007</v>
       </c>
       <c r="J40" s="68">
-        <v>1.1071668501966019</v>
+        <v>1.0772390352455343</v>
       </c>
       <c r="K40" s="83">
-        <v>127.02702702702638</v>
+        <v>271.17117117117175</v>
       </c>
       <c r="L40" s="70">
-        <v>163.65759182440047</v>
+        <v>322.33455124859137</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="73">
         <v>4407</v>
       </c>
       <c r="B41" s="74" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="75">
-        <v>90.83</v>
+        <v>142.536</v>
       </c>
       <c r="D41" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E41" s="77">
-        <v>23534.012999999999</v>
+        <v>36870.637999999999</v>
       </c>
       <c r="F41" s="78">
         <v>100</v>
       </c>
       <c r="G41" s="75">
-        <v>73.638999999999996</v>
+        <v>113.876</v>
       </c>
       <c r="H41" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I41" s="77">
-        <v>17870.598000000002</v>
+        <v>28439.226999999999</v>
       </c>
       <c r="J41" s="78">
         <v>100</v>
       </c>
       <c r="K41" s="79">
-        <v>-18.926566112517893</v>
+        <v>-20.107200987820619</v>
       </c>
       <c r="L41" s="80">
-        <v>-24.064807816669422</v>
+        <v>-22.867548427016644</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="73"/>
       <c r="B42" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="75">
-        <v>89.171999999999997</v>
+        <v>137.994</v>
       </c>
       <c r="D42" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E42" s="77">
-        <v>22300.241999999998</v>
+        <v>34830.180999999997</v>
       </c>
       <c r="F42" s="78">
-        <v>94.757498434287427</v>
+        <v>94.465902651318373</v>
       </c>
       <c r="G42" s="75">
-        <v>68.227999999999994</v>
+        <v>107.262</v>
       </c>
       <c r="H42" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I42" s="77">
-        <v>16832.775000000001</v>
+        <v>26704.891</v>
       </c>
       <c r="J42" s="78">
-        <v>94.192567031052903</v>
+        <v>93.901606397389074</v>
       </c>
       <c r="K42" s="79">
-        <v>-23.487193289373351</v>
+        <v>-22.270533501456587</v>
       </c>
       <c r="L42" s="80">
-        <v>-24.517523173066898</v>
+        <v>-23.328302543130619</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="64"/>
       <c r="B43" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C43" s="66">
-        <v>21.91</v>
+        <v>33.317</v>
       </c>
       <c r="D43" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="67">
-        <v>5123.1120000000001</v>
+        <v>8048.3779999999997</v>
       </c>
       <c r="F43" s="68">
-        <v>21.768969023684999</v>
+        <v>21.828691979780768</v>
       </c>
       <c r="G43" s="66">
-        <v>16.806000000000001</v>
+        <v>26.442</v>
       </c>
       <c r="H43" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I43" s="67">
-        <v>4000.6109999999999</v>
+        <v>6452.0309999999999</v>
       </c>
       <c r="J43" s="68">
-        <v>22.386553600500662</v>
+        <v>22.687082880276602</v>
       </c>
       <c r="K43" s="83">
-        <v>-23.295298950251023</v>
+        <v>-20.635111204490201</v>
       </c>
       <c r="L43" s="70">
-        <v>-21.910530162135831</v>
+        <v>-19.834393961118625</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="64"/>
       <c r="B44" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C44" s="66">
-        <v>41.988999999999997</v>
+        <v>63.091000000000001</v>
       </c>
       <c r="D44" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E44" s="67">
-        <v>11081.710999999999</v>
+        <v>16459.513999999999</v>
       </c>
       <c r="F44" s="68">
-        <v>47.088063561450404</v>
+        <v>44.641250851151533</v>
       </c>
       <c r="G44" s="66">
-        <v>28.952000000000002</v>
+        <v>46.04</v>
       </c>
       <c r="H44" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I44" s="67">
-        <v>7554.5429999999997</v>
+        <v>12008.124</v>
       </c>
       <c r="J44" s="68">
-        <v>42.273588158605541</v>
+        <v>42.223805872079438</v>
       </c>
       <c r="K44" s="83">
-        <v>-31.048607968753711</v>
+        <v>-27.026041749219381</v>
       </c>
       <c r="L44" s="70">
-        <v>-31.828731140886095</v>
+        <v>-27.044480171164224</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="64"/>
       <c r="B45" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C45" s="66">
-        <v>15.747999999999999</v>
+        <v>25.407</v>
       </c>
       <c r="D45" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E45" s="67">
-        <v>3871.502</v>
+        <v>6506.2780000000002</v>
       </c>
       <c r="F45" s="68">
-        <v>16.450666531033189</v>
+        <v>17.646231128411721</v>
       </c>
       <c r="G45" s="66">
-        <v>15.858000000000001</v>
+        <v>23.827000000000002</v>
       </c>
       <c r="H45" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I45" s="67">
-        <v>3576.4780000000001</v>
+        <v>5399.1530000000002</v>
       </c>
       <c r="J45" s="68">
-        <v>20.013197096146417</v>
+        <v>18.984879581994267</v>
       </c>
       <c r="K45" s="83">
-        <v>0.69850139700280167</v>
+        <v>-6.2187586098319292</v>
       </c>
       <c r="L45" s="70">
-        <v>-7.6204015909070915</v>
+        <v>-17.01625722110245</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="64"/>
       <c r="B46" s="81" t="s">
         <v>74</v>
       </c>
       <c r="C46" s="66">
-        <v>3.484</v>
+        <v>6.9450000000000003</v>
       </c>
       <c r="D46" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E46" s="67">
-        <v>783.21299999999997</v>
+        <v>1611.9390000000001</v>
       </c>
       <c r="F46" s="68">
-        <v>3.3280044504097113</v>
+        <v>4.3718771560177512</v>
       </c>
       <c r="G46" s="66">
-        <v>2.3460000000000001</v>
+        <v>4.0540000000000003</v>
       </c>
       <c r="H46" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I46" s="67">
-        <v>616.87900000000002</v>
+        <v>1078.011</v>
       </c>
       <c r="J46" s="68">
-        <v>3.4519214186341158</v>
+        <v>3.7905777115531305</v>
       </c>
       <c r="K46" s="83">
-        <v>-32.663605051664753</v>
+        <v>-41.627069834413241</v>
       </c>
       <c r="L46" s="70">
-        <v>-21.237390084178884</v>
+        <v>-33.123337793799898</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="64"/>
       <c r="B47" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C47" s="66">
-        <v>4.7240000000000002</v>
+        <v>7.242</v>
       </c>
       <c r="D47" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E47" s="67">
-        <v>1008.582</v>
+        <v>1544.9639999999999</v>
       </c>
       <c r="F47" s="68">
-        <v>4.2856354332769344</v>
+        <v>4.1902285498829723</v>
       </c>
       <c r="G47" s="66">
-        <v>3.7309999999999999</v>
+        <v>5.9409999999999998</v>
       </c>
       <c r="H47" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I47" s="67">
-        <v>889.69299999999998</v>
+        <v>1373.6890000000001</v>
       </c>
       <c r="J47" s="68">
-        <v>4.9785295377356702</v>
+        <v>4.8302613850932028</v>
       </c>
       <c r="K47" s="83">
-        <v>-21.020321761219314</v>
+        <v>-17.964650648991991</v>
       </c>
       <c r="L47" s="70">
-        <v>-11.787737635611185</v>
+        <v>-11.086018832801274</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="64"/>
       <c r="B48" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C48" s="66">
-        <v>1.3169999999999931</v>
+        <v>1.9920000000000186</v>
       </c>
       <c r="D48" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E48" s="67">
-        <v>432.12199999999939</v>
+        <v>659.10800000000017</v>
       </c>
       <c r="F48" s="68">
-        <v>1.8361594344321956</v>
+        <v>1.7876229860736346</v>
       </c>
       <c r="G48" s="66">
-        <v>0.53499999999999659</v>
+        <v>0.95799999999999841</v>
       </c>
       <c r="H48" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I48" s="67">
-        <v>194.57100000000355</v>
+        <v>393.88300000000527</v>
       </c>
       <c r="J48" s="68">
-        <v>1.0887772194305056</v>
+        <v>1.3849989663924596</v>
       </c>
       <c r="K48" s="83">
-        <v>-59.3773728170084</v>
+        <v>-51.907630522088887</v>
       </c>
       <c r="L48" s="70">
-        <v>-54.973132587555405</v>
+        <v>-40.23999101816316</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="73"/>
       <c r="B49" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C49" s="75">
-        <v>1.6579999999999999</v>
+        <v>4.5419999999999998</v>
       </c>
       <c r="D49" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E49" s="77">
-        <v>1233.771</v>
+        <v>2040.4570000000001</v>
       </c>
       <c r="F49" s="78">
-        <v>5.2425015657125709</v>
+        <v>5.5340973486816258</v>
       </c>
       <c r="G49" s="75">
-        <v>5.4109999999999996</v>
+        <v>6.6139999999999999</v>
       </c>
       <c r="H49" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I49" s="77">
-        <v>1037.8230000000001</v>
+        <v>1734.336</v>
       </c>
       <c r="J49" s="78">
-        <v>5.8074329689470936</v>
+        <v>6.0983936026109298</v>
       </c>
       <c r="K49" s="79">
-        <v>226.35705669481302</v>
+        <v>45.618670189343909</v>
       </c>
       <c r="L49" s="80">
-        <v>-15.882039697804526</v>
+        <v>-15.002570502588394</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="64"/>
       <c r="B50" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C50" s="66">
-        <v>0.20100000000000001</v>
+        <v>0.433</v>
       </c>
       <c r="D50" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E50" s="67">
-        <v>121.023</v>
+        <v>262.72000000000003</v>
       </c>
       <c r="F50" s="68">
-        <v>0.51424718767683186</v>
+        <v>0.71254530502021696</v>
       </c>
       <c r="G50" s="66">
-        <v>0.151</v>
+        <v>0.83099999999999996</v>
       </c>
       <c r="H50" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I50" s="67">
-        <v>111.54900000000001</v>
+        <v>367.73700000000002</v>
       </c>
       <c r="J50" s="68">
-        <v>0.62420406972391174</v>
+        <v>1.2930625716374078</v>
       </c>
       <c r="K50" s="83">
-        <v>-24.875621890547269</v>
+        <v>91.916859122401846</v>
       </c>
       <c r="L50" s="70">
-        <v>-7.8282640489824171</v>
+        <v>39.972975030450662</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="64"/>
       <c r="B51" s="81" t="s">
         <v>74</v>
       </c>
       <c r="C51" s="66">
-        <v>0.77400000000000002</v>
+        <v>1.0669999999999999</v>
       </c>
       <c r="D51" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E51" s="67">
-        <v>487.46499999999997</v>
+        <v>665.58799999999997</v>
       </c>
       <c r="F51" s="68">
-        <v>2.0713211979614354</v>
+        <v>1.805197946398432</v>
       </c>
       <c r="G51" s="66">
-        <v>0.24199999999999999</v>
+        <v>0.38</v>
       </c>
       <c r="H51" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I51" s="67">
-        <v>176.233</v>
+        <v>286.10199999999998</v>
       </c>
       <c r="J51" s="68">
-        <v>0.98616173896363157</v>
+        <v>1.0060118722636169</v>
       </c>
       <c r="K51" s="83">
-        <v>-68.73385012919897</v>
+        <v>-64.386129334582947</v>
       </c>
       <c r="L51" s="70">
-        <v>-63.847045428902582</v>
+        <v>-57.015150513530898</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="64"/>
       <c r="B52" s="81" t="s">
         <v>78</v>
       </c>
       <c r="C52" s="66">
-        <v>5.0000000000000001E-3</v>
+        <v>0.92400000000000004</v>
       </c>
       <c r="D52" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E52" s="67">
-        <v>8.734</v>
+        <v>92.317999999999998</v>
       </c>
       <c r="F52" s="68">
-        <v>3.7112242608177366E-2</v>
+        <v>0.25038351655319879</v>
       </c>
       <c r="G52" s="66">
         <v>4.3739999999999997</v>
       </c>
       <c r="H52" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I52" s="67">
-        <v>226.38399999999999</v>
+        <v>226.47</v>
       </c>
       <c r="J52" s="68">
-        <v>1.2667958845025777</v>
+        <v>0.7963296611402273</v>
       </c>
       <c r="K52" s="83">
-        <v>87380</v>
+        <v>373.37662337662334</v>
       </c>
       <c r="L52" s="70">
-        <v>2491.9853446301809</v>
+        <v>145.3151064797764</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="64"/>
       <c r="B53" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C53" s="66">
-        <v>7.0000000000000007E-2</v>
+        <v>0.112</v>
       </c>
       <c r="D53" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E53" s="67">
-        <v>130.97</v>
+        <v>217.267</v>
       </c>
       <c r="F53" s="68">
-        <v>0.55651367236008575</v>
+        <v>0.58926834951974516</v>
       </c>
       <c r="G53" s="66">
-        <v>5.8000000000000003E-2</v>
+        <v>0.104</v>
       </c>
       <c r="H53" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I53" s="67">
-        <v>91.397000000000006</v>
+        <v>155.85599999999999</v>
       </c>
       <c r="J53" s="68">
-        <v>0.51143783772652707</v>
+        <v>0.54803177315614104</v>
       </c>
       <c r="K53" s="83">
-        <v>-17.142857142857146</v>
+        <v>-7.1428571428571495</v>
       </c>
       <c r="L53" s="70">
-        <v>-30.215316484691147</v>
+        <v>-28.265222053970462</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="64"/>
       <c r="B54" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="66">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="D54" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E54" s="67">
         <v>15.138</v>
       </c>
       <c r="F54" s="68">
-        <v>6.432392129638069E-2</v>
+        <v>4.1057060092098217E-2</v>
       </c>
       <c r="G54" s="66">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="H54" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I54" s="67">
         <v>19.271999999999998</v>
       </c>
       <c r="J54" s="68">
-        <v>0.10784194239051204</v>
+        <v>6.7765554949858517E-2</v>
       </c>
       <c r="K54" s="83">
         <v>0</v>
       </c>
       <c r="L54" s="70">
         <v>27.308759413396739</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="64"/>
       <c r="B55" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="66">
-        <v>0.60199999999999987</v>
+        <v>2</v>
       </c>
       <c r="D55" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E55" s="67">
-        <v>470.44099999999992</v>
+        <v>787.42600000000016</v>
       </c>
       <c r="F55" s="68">
-        <v>1.9989833438096594</v>
+        <v>2.1356451710979347</v>
       </c>
       <c r="G55" s="66">
-        <v>0.58000000000000007</v>
+        <v>0.91900000000000048</v>
       </c>
       <c r="H55" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I55" s="67">
-        <v>412.98799999999994</v>
+        <v>678.89900000000011</v>
       </c>
       <c r="J55" s="68">
-        <v>2.3109914956399327</v>
+        <v>2.3871921694636784</v>
       </c>
       <c r="K55" s="83">
-        <v>-3.6544850498338541</v>
+        <v>-54.049999999999976</v>
       </c>
       <c r="L55" s="70">
-        <v>-12.212583512066335</v>
+        <v>-13.782501466804502</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="73">
         <v>4412</v>
       </c>
       <c r="B56" s="74" t="s">
         <v>29</v>
       </c>
       <c r="C56" s="75">
-        <v>8.32</v>
+        <v>11.865</v>
       </c>
       <c r="D56" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E56" s="77">
-        <v>5764.5230000000001</v>
+        <v>8324.0619999999999</v>
       </c>
       <c r="F56" s="78">
         <v>100</v>
       </c>
       <c r="G56" s="75">
-        <v>7.4509999999999996</v>
+        <v>11.332000000000001</v>
       </c>
       <c r="H56" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I56" s="77">
-        <v>4944.5320000000002</v>
+        <v>7538.5339999999997</v>
       </c>
       <c r="J56" s="78">
         <v>100</v>
       </c>
       <c r="K56" s="79">
-        <v>-10.444711538461545</v>
+        <v>-4.4922039612305049</v>
       </c>
       <c r="L56" s="80">
-        <v>-14.224784947514305</v>
+        <v>-9.4368350451978884</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="73"/>
       <c r="B57" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="66">
-        <v>2.7610000000000001</v>
+        <v>4.16</v>
       </c>
       <c r="D57" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E57" s="67">
-        <v>2402.3989999999999</v>
+        <v>3565.2849999999999</v>
       </c>
       <c r="F57" s="68">
-        <v>41.675590504192627</v>
+        <v>42.831072137617426</v>
       </c>
       <c r="G57" s="66">
-        <v>2.5649999999999999</v>
+        <v>3.9020000000000001</v>
       </c>
       <c r="H57" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I57" s="67">
-        <v>2265.0639999999999</v>
+        <v>3478.8049999999998</v>
       </c>
       <c r="J57" s="68">
-        <v>45.809471958114536</v>
+        <v>46.146969689332174</v>
       </c>
       <c r="K57" s="83">
-        <v>-7.0988772183991369</v>
+        <v>-6.2019230769230766</v>
       </c>
       <c r="L57" s="70">
-        <v>-5.7165774711028456</v>
+        <v>-2.4256125386890535</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="73"/>
       <c r="B58" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="66">
-        <v>0.33100000000000002</v>
+        <v>0.42899999999999999</v>
       </c>
       <c r="D58" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E58" s="67">
-        <v>413.59</v>
+        <v>560.54399999999998</v>
       </c>
       <c r="F58" s="68">
-        <v>7.1747480233837209</v>
+        <v>6.7340200012926381</v>
       </c>
       <c r="G58" s="66">
-        <v>0.24</v>
+        <v>0.29499999999999998</v>
       </c>
       <c r="H58" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I58" s="67">
-        <v>319.44499999999999</v>
+        <v>403.64400000000001</v>
       </c>
       <c r="J58" s="68">
-        <v>6.4605709903384181</v>
+        <v>5.3544097565919317</v>
       </c>
       <c r="K58" s="83">
-        <v>-27.492447129909369</v>
+        <v>-31.235431235431239</v>
       </c>
       <c r="L58" s="70">
-        <v>-22.762881114146857</v>
+        <v>-27.990666209967458</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="73"/>
       <c r="B59" s="81" t="s">
         <v>79</v>
       </c>
       <c r="C59" s="66">
-        <v>1.0820000000000001</v>
+        <v>2.0019999999999998</v>
       </c>
       <c r="D59" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E59" s="67">
-        <v>364.07600000000002</v>
+        <v>671.14499999999998</v>
       </c>
       <c r="F59" s="68">
-        <v>6.3158044473063955</v>
+        <v>8.0627102489145326</v>
       </c>
       <c r="G59" s="66">
-        <v>1.62</v>
+        <v>2.415</v>
       </c>
       <c r="H59" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I59" s="67">
-        <v>476.19799999999998</v>
+        <v>702.65300000000002</v>
       </c>
       <c r="J59" s="68">
-        <v>9.6308002456046378</v>
+        <v>9.3208175488762155</v>
       </c>
       <c r="K59" s="83">
-        <v>49.722735674676528</v>
+        <v>20.629370629370644</v>
       </c>
       <c r="L59" s="70">
-        <v>30.796317252441785</v>
+        <v>4.694663597285242</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="73"/>
       <c r="B60" s="81" t="s">
         <v>74</v>
       </c>
       <c r="C60" s="66">
-        <v>6.4000000000000001E-2</v>
+        <v>0.216</v>
       </c>
       <c r="D60" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E60" s="67">
-        <v>49.225999999999999</v>
+        <v>214.54599999999999</v>
       </c>
       <c r="F60" s="68">
-        <v>0.85394749921199031</v>
+        <v>2.5774195338766095</v>
       </c>
       <c r="G60" s="66">
-        <v>0.374</v>
+        <v>0.46800000000000003</v>
       </c>
       <c r="H60" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I60" s="67">
-        <v>260.68599999999998</v>
+        <v>327.36</v>
       </c>
       <c r="J60" s="68">
-        <v>5.272207764051279</v>
+        <v>4.3424888711784018</v>
       </c>
       <c r="K60" s="67">
-        <v>484.375</v>
+        <v>116.66666666666667</v>
       </c>
       <c r="L60" s="68">
-        <v>429.56973956852067</v>
+        <v>52.582662925433254</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="73"/>
       <c r="B61" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C61" s="66">
-        <v>0.24299999999999999</v>
+        <v>0.38600000000000001</v>
       </c>
       <c r="D61" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E61" s="67">
-        <v>191.75700000000001</v>
+        <v>282.78699999999998</v>
       </c>
       <c r="F61" s="68">
-        <v>3.3265024703691877</v>
+        <v>3.3972236151052213</v>
       </c>
       <c r="G61" s="66">
-        <v>9.9000000000000005E-2</v>
+        <v>0.16500000000000001</v>
       </c>
       <c r="H61" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I61" s="67">
-        <v>76.980999999999995</v>
+        <v>138.79900000000001</v>
       </c>
       <c r="J61" s="68">
-        <v>1.5568915318982663</v>
+        <v>1.841193526486715</v>
       </c>
       <c r="K61" s="83">
-        <v>-59.259259259259252</v>
+        <v>-57.253886010362699</v>
       </c>
       <c r="L61" s="70">
-        <v>-59.85492055048838</v>
+        <v>-50.917474990010149</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="64"/>
       <c r="B62" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C62" s="66">
-        <v>3.8389999999999995</v>
+        <v>4.6719999999999997</v>
       </c>
       <c r="D62" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E62" s="67">
-        <v>2343.4749999999999</v>
+        <v>3029.7549999999992</v>
       </c>
       <c r="F62" s="68">
-        <v>40.653407055536078</v>
+        <v>36.397554463193565</v>
       </c>
       <c r="G62" s="66">
-        <v>2.5529999999999999</v>
+        <v>4.0870000000000006</v>
       </c>
       <c r="H62" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I62" s="67">
-        <v>1546.1580000000004</v>
+        <v>2487.2730000000001</v>
       </c>
       <c r="J62" s="68">
-        <v>31.270057509992863</v>
+        <v>32.994120607534569</v>
       </c>
       <c r="K62" s="83">
-        <v>-33.498306850742374</v>
+        <v>-12.521404109589021</v>
       </c>
       <c r="L62" s="70">
-        <v>-34.022850681146572</v>
+        <v>-17.905144145318655</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="57" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="72" t="s">
         <v>42</v>
       </c>
       <c r="C63" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D63" s="60"/>
       <c r="E63" s="60">
-        <v>12142.349</v>
+        <v>18965.330999999998</v>
       </c>
       <c r="F63" s="61">
         <v>100</v>
       </c>
       <c r="G63" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H63" s="60"/>
       <c r="I63" s="60">
-        <v>11855.636</v>
+        <v>18121.996999999999</v>
       </c>
       <c r="J63" s="61">
         <v>100</v>
       </c>
       <c r="K63" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L63" s="63">
-        <v>-2.3612646943355005</v>
+        <v>-4.4467138485481694</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="64"/>
       <c r="B64" s="65" t="s">
         <v>61</v>
       </c>
       <c r="C64" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D64" s="67"/>
       <c r="E64" s="67">
-        <v>4093.067</v>
+        <v>5977.43</v>
       </c>
       <c r="F64" s="68">
-        <v>33.709021211628823</v>
+        <v>31.517667685314855</v>
       </c>
       <c r="G64" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H64" s="67"/>
       <c r="I64" s="67">
-        <v>4191.3710000000001</v>
+        <v>6220.4740000000002</v>
       </c>
       <c r="J64" s="68">
-        <v>35.353404912229088</v>
+        <v>34.325543702495928</v>
       </c>
       <c r="K64" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L64" s="70">
-        <v>2.4017197861652422</v>
+        <v>4.0660283767438496</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="64"/>
       <c r="B65" s="65" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D65" s="67"/>
       <c r="E65" s="67">
-        <v>717.28599999999994</v>
+        <v>1612.261</v>
       </c>
       <c r="F65" s="68">
-        <v>5.9073083799518518</v>
+        <v>8.5010960262175246</v>
       </c>
       <c r="G65" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H65" s="67"/>
       <c r="I65" s="67">
-        <v>162.38999999999999</v>
+        <v>296.82400000000001</v>
       </c>
       <c r="J65" s="68">
-        <v>1.3697282878792836</v>
+        <v>1.6379210304471412</v>
       </c>
       <c r="K65" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L65" s="70">
-        <v>-77.360494976899034</v>
+        <v>-81.589581339497755</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="64"/>
       <c r="B66" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C66" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D66" s="67"/>
       <c r="E66" s="67">
-        <v>2067.46</v>
+        <v>3279.8820000000001</v>
       </c>
       <c r="F66" s="68">
-        <v>17.026853700218961</v>
+        <v>17.294093100721526</v>
       </c>
       <c r="G66" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H66" s="67"/>
       <c r="I66" s="67">
-        <v>1547.0129999999999</v>
+        <v>2430.482</v>
       </c>
       <c r="J66" s="68">
-        <v>13.048755882856051</v>
+        <v>13.411777962439793</v>
       </c>
       <c r="K66" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L66" s="70">
-        <v>-25.173256072668881</v>
+        <v>-25.897273133606642</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="92"/>
       <c r="B67" s="65" t="s">
         <v>65</v>
       </c>
       <c r="C67" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D67" s="67"/>
       <c r="E67" s="67">
-        <v>1072.1130000000001</v>
+        <v>1575.421</v>
       </c>
       <c r="F67" s="68">
-        <v>8.8295353724390555</v>
+        <v>8.3068468459633014</v>
       </c>
       <c r="G67" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H67" s="67"/>
       <c r="I67" s="67">
-        <v>1860.7149999999999</v>
+        <v>2680.4450000000002</v>
       </c>
       <c r="J67" s="68">
-        <v>15.694771668091024</v>
+        <v>14.791112701320943</v>
       </c>
       <c r="K67" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L67" s="70">
-        <v>73.555865846230745</v>
+        <v>70.14150503262303</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="92"/>
       <c r="B68" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C68" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D68" s="67"/>
       <c r="E68" s="67">
-        <v>511.685</v>
+        <v>843.47900000000004</v>
       </c>
       <c r="F68" s="68">
-        <v>4.2140528163043243</v>
+        <v>4.4474784015106312</v>
       </c>
       <c r="G68" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H68" s="67"/>
       <c r="I68" s="67">
-        <v>429.81400000000002</v>
+        <v>745.2</v>
       </c>
       <c r="J68" s="68">
-        <v>3.6253980807103052</v>
+        <v>4.1121295848354906</v>
       </c>
       <c r="K68" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L68" s="70">
-        <v>-16.000273605831708</v>
+        <v>-11.651623810432742</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="93"/>
       <c r="B69" s="94" t="s">
         <v>62</v>
       </c>
       <c r="C69" s="95" t="s">
         <v>75</v>
       </c>
       <c r="D69" s="96"/>
       <c r="E69" s="96">
-        <v>3680.7379999999994</v>
+        <v>5676.8579999999984</v>
       </c>
       <c r="F69" s="97">
-        <v>30.313228519456977</v>
+        <v>29.932817940272166</v>
       </c>
       <c r="G69" s="95" t="s">
         <v>75</v>
       </c>
       <c r="H69" s="96"/>
       <c r="I69" s="96">
-        <v>3664.3329999999996</v>
+        <v>5748.5720000000001</v>
       </c>
       <c r="J69" s="97">
-        <v>30.907941168234245</v>
+        <v>31.721515018460714</v>
       </c>
       <c r="K69" s="98" t="s">
         <v>75</v>
       </c>
       <c r="L69" s="99">
-        <v>-0.44569866151841686</v>
+        <v>1.2632692239263654</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="100" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>