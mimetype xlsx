--- v2 (2026-05-15)
+++ v3 (2026-07-23)
@@ -1,90 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://zmgovlv-my.sharepoint.com/personal/anita_krampe_zm_gov_lv/Documents/Desktop/Gatavie/Latviski/2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Anita.Krampe\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\20DD3OFD\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="156" documentId="8_{2977A0B3-CAE8-41B6-924B-5CB406B28488}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A8C31D82-CF48-4D21-B2D5-DB6EDDD81ED8}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{99F696FB-7C83-4EC7-95CA-197047197195}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{289D5B98-3B27-4186-982A-C7CB6AF0D9B2}"/>
+    <workbookView xWindow="3680" yWindow="300" windowWidth="12030" windowHeight="10020" xr2:uid="{289D5B98-3B27-4186-982A-C7CB6AF0D9B2}"/>
   </bookViews>
   <sheets>
     <sheet name="Eksports" sheetId="1" r:id="rId1"/>
     <sheet name="Eksports_valstis" sheetId="2" r:id="rId2"/>
     <sheet name="Imports" sheetId="4" r:id="rId3"/>
     <sheet name="Imports_valstis" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="770" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="763" uniqueCount="88">
   <si>
     <r>
       <t xml:space="preserve">Meža nozares produkcijas </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <color indexed="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>eksports</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="18"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> no Latvijas</t>
     </r>
   </si>
   <si>
@@ -384,54 +383,54 @@
   <si>
     <t>Beļģija</t>
   </si>
   <si>
     <t>Brazīlija</t>
   </si>
   <si>
     <t xml:space="preserve">    Malka apaļkoku, pagaļu, zaru, žagaru saišķu vai tml. veidā</t>
   </si>
   <si>
     <t>Ungārija</t>
   </si>
   <si>
     <t>2026/2025</t>
   </si>
   <si>
     <t>Enerģetiskā  koksne:</t>
   </si>
   <si>
     <t>Enerģētiskā koksne:</t>
   </si>
   <si>
     <t>ASV</t>
   </si>
   <si>
-    <t>2025.gada janvāris- marts</t>
+    <t>2025.gada janvāris- aprīlis</t>
   </si>
   <si>
-    <t>2026.gada janvāris- marts</t>
+    <t>2026.gada janvāris- aprīlis</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="Times New Roman Baltic"/>
       <family val="1"/>
@@ -1104,55 +1103,51 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal_4407_val" xfId="1" xr:uid="{72B5051F-23FE-4038-93E4-AF4977188083}"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
-[...3 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013–2022 dizains">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1534,1437 +1529,1437 @@
         <v>4</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="12">
         <v>3605</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="15"/>
       <c r="E5" s="15">
-        <v>5.867</v>
+        <v>6.3680000000000003</v>
       </c>
       <c r="F5" s="16">
-        <v>6.5016685479006911E-4</v>
+        <v>5.3262127222214852E-4</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>75</v>
       </c>
       <c r="H5" s="15"/>
       <c r="I5" s="15">
-        <v>1.8620000000000001</v>
+        <v>2.4729999999999999</v>
       </c>
       <c r="J5" s="16">
-        <v>2.2256671560118247E-4</v>
+        <v>2.1523742477391077E-4</v>
       </c>
       <c r="K5" s="16" t="s">
         <v>75</v>
       </c>
       <c r="L5" s="16">
-        <v>-68.263166865518997</v>
+        <v>-61.165201005025125</v>
       </c>
       <c r="M5" s="17"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="12">
         <v>44</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="19"/>
       <c r="E6" s="19">
-        <v>803821.375</v>
+        <v>1059133.112</v>
       </c>
       <c r="F6" s="20">
-        <v>89.077555002007614</v>
+        <v>88.586184919290716</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="19">
-        <v>752439.34699999995</v>
+        <v>1029004.3810000001</v>
       </c>
       <c r="J6" s="20">
-        <v>89.939825000477128</v>
+        <v>89.559342113834276</v>
       </c>
       <c r="K6" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L6" s="20">
-        <v>-6.3922196644745908</v>
+        <v>-2.8446595294435393</v>
       </c>
       <c r="M6" s="17"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="21">
         <v>4401</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>83</v>
       </c>
       <c r="C7" s="23">
-        <v>1459.000315</v>
+        <v>1783.9083969999999</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>76</v>
       </c>
       <c r="E7" s="25">
-        <v>177553.17600000001</v>
+        <v>214458.40900000001</v>
       </c>
       <c r="F7" s="26">
-        <v>19.676016703239746</v>
+        <v>17.937360339245895</v>
       </c>
       <c r="G7" s="23">
-        <v>1356.406438</v>
+        <v>1697.1420969999999</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>76</v>
       </c>
       <c r="I7" s="25">
-        <v>170245.802</v>
+        <v>218631.23</v>
       </c>
       <c r="J7" s="26">
-        <v>20.349650373807314</v>
+        <v>19.028557590114271</v>
       </c>
       <c r="K7" s="26">
-        <v>-7.031792655918653</v>
+        <v>-4.8638315815943773</v>
       </c>
       <c r="L7" s="26">
-        <v>-4.1155974590958655</v>
+        <v>1.9457483711911694</v>
       </c>
       <c r="M7" s="17"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="27">
         <v>44011</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>80</v>
       </c>
       <c r="C8" s="29">
-        <v>92.184838999999997</v>
+        <v>108.299441</v>
       </c>
       <c r="D8" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E8" s="31">
-        <v>23893.224999999999</v>
+        <v>27229.127</v>
       </c>
       <c r="F8" s="32">
-        <v>2.6477898328006559</v>
+        <v>2.2774516746605609</v>
       </c>
       <c r="G8" s="29">
-        <v>82.526289000000006</v>
+        <v>110.66790399999999</v>
       </c>
       <c r="H8" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I8" s="31">
-        <v>23225.31</v>
+        <v>29529.553</v>
       </c>
       <c r="J8" s="32">
-        <v>2.7761444497955421</v>
+        <v>2.570103090353705</v>
       </c>
       <c r="K8" s="32">
-        <v>-10.477373616718028</v>
+        <v>2.1869577332351988</v>
       </c>
       <c r="L8" s="32">
-        <v>-2.7954158553313637</v>
+        <v>8.4484015958352234</v>
       </c>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="27">
         <v>44012</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="29">
-        <v>852.24102000000005</v>
+        <v>1039.0749370000001</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E9" s="31">
-        <v>58229.002</v>
+        <v>71030.611999999994</v>
       </c>
       <c r="F9" s="32">
-        <v>6.4527982082673674</v>
+        <v>5.9410199324996551</v>
       </c>
       <c r="G9" s="29">
-        <v>662.71778500000005</v>
+        <v>827.27617099999998</v>
       </c>
       <c r="H9" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I9" s="31">
-        <v>39152.591999999997</v>
+        <v>51716.786999999997</v>
       </c>
       <c r="J9" s="32">
-        <v>4.6799483398029702</v>
+        <v>4.5011678331827207</v>
       </c>
       <c r="K9" s="32">
-        <v>-22.238220239621885</v>
+        <v>-20.383396659677118</v>
       </c>
       <c r="L9" s="32">
-        <v>-32.761011428634831</v>
+        <v>-27.190846954831251</v>
       </c>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="27">
         <v>440131</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="29">
-        <v>454.15938199999999</v>
+        <v>556.62541299999998</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E10" s="31">
-        <v>86474.203999999998</v>
+        <v>105480.05899999999</v>
       </c>
       <c r="F10" s="32">
-        <v>9.5828636841920591</v>
+        <v>8.8223811587071737</v>
       </c>
       <c r="G10" s="29">
-        <v>524.07003699999996</v>
+        <v>648.70834200000002</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I10" s="31">
-        <v>97994.187000000005</v>
+        <v>124704.28599999999</v>
       </c>
       <c r="J10" s="32">
-        <v>11.713342829537106</v>
+        <v>10.853630965187731</v>
       </c>
       <c r="K10" s="32">
-        <v>15.39341864790541</v>
+        <v>16.543069513069472</v>
       </c>
       <c r="L10" s="32">
-        <v>13.321872266092219</v>
+        <v>18.225460985000019</v>
       </c>
       <c r="M10" s="17"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="29">
-        <v>60.415073999999997</v>
+        <v>79.908606000000006</v>
       </c>
       <c r="D11" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="31">
-        <v>8956.7450000000008</v>
+        <v>10718.611000000001</v>
       </c>
       <c r="F11" s="32">
-        <v>0.99256497797966226</v>
+        <v>0.89650757337850429</v>
       </c>
       <c r="G11" s="29">
-        <v>87.092326999999997</v>
+        <v>110.48968000000001</v>
       </c>
       <c r="H11" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="31">
-        <v>9873.7129999999997</v>
+        <v>12680.603999999999</v>
       </c>
       <c r="J11" s="32">
-        <v>1.1802147546716959</v>
+        <v>1.103655701390114</v>
       </c>
       <c r="K11" s="32">
-        <v>44.156617270716247</v>
+        <v>38.270063176924893</v>
       </c>
       <c r="L11" s="32">
-        <v>10.237737035050108</v>
+        <v>18.304545243782037</v>
       </c>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="21">
         <v>4402</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="23">
-        <v>2.0055800000000001</v>
+        <v>3.0358320000000001</v>
       </c>
       <c r="D12" s="33" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="25">
-        <v>1784.0940000000001</v>
+        <v>2698.1039999999998</v>
       </c>
       <c r="F12" s="26">
-        <v>0.19770901391338566</v>
+        <v>0.22567016097168149</v>
       </c>
       <c r="G12" s="23">
-        <v>2.210988</v>
+        <v>3.062675</v>
       </c>
       <c r="H12" s="33" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="25">
-        <v>1929.809</v>
+        <v>2757.3969999999999</v>
       </c>
       <c r="J12" s="26">
-        <v>0.23067199294715482</v>
+        <v>0.23998990269280523</v>
       </c>
       <c r="K12" s="26">
-        <v>10.241825307392364</v>
+        <v>0.88420571362315004</v>
       </c>
       <c r="L12" s="26">
-        <v>8.1674508181743732</v>
+        <v>2.1975802267073514</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="21">
         <v>4403</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="23">
-        <v>1050.701</v>
+        <v>1453.319</v>
       </c>
       <c r="D13" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E13" s="25">
-        <v>89750.524000000005</v>
+        <v>123377.054</v>
       </c>
       <c r="F13" s="26">
-        <v>9.9459376009614129</v>
+        <v>10.319290745053504</v>
       </c>
       <c r="G13" s="23">
-        <v>731.84900000000005</v>
+        <v>1061.116</v>
       </c>
       <c r="H13" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="25">
-        <v>65905.732000000004</v>
+        <v>91896.902000000002</v>
       </c>
       <c r="J13" s="26">
-        <v>7.8777778252050208</v>
+        <v>7.9982420263568352</v>
       </c>
       <c r="K13" s="26">
-        <v>-30.346597176551654</v>
+        <v>-26.986711107471926</v>
       </c>
       <c r="L13" s="26">
-        <v>-26.567858255624223</v>
+        <v>-25.515402564240187</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="27"/>
       <c r="B14" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="29">
-        <v>255.465</v>
+        <v>364.08300000000003</v>
       </c>
       <c r="D14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="31">
-        <v>26697.817999999999</v>
+        <v>37672.114999999998</v>
       </c>
       <c r="F14" s="32">
-        <v>2.9585880959293829</v>
+        <v>3.150906064478499</v>
       </c>
       <c r="G14" s="29">
-        <v>216.50700000000001</v>
+        <v>299.697</v>
       </c>
       <c r="H14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="31">
-        <v>26139.808000000001</v>
+        <v>34937.057999999997</v>
       </c>
       <c r="J14" s="32">
-        <v>3.1245173002177835</v>
+        <v>3.0407450032740635</v>
       </c>
       <c r="K14" s="32">
-        <v>-15.249838529739884</v>
+        <v>-17.684429099957981</v>
       </c>
       <c r="L14" s="32">
-        <v>-2.090095902219419</v>
+        <v>-7.2601631206530373</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="27"/>
       <c r="B15" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="29">
-        <v>140.98599999999999</v>
+        <v>201.02199999999999</v>
       </c>
       <c r="D15" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E15" s="31">
-        <v>14208.291999999999</v>
+        <v>20673.878000000001</v>
       </c>
       <c r="F15" s="32">
-        <v>1.5745288088595362</v>
+        <v>1.7291688445548818</v>
       </c>
       <c r="G15" s="29">
-        <v>143.13200000000001</v>
+        <v>197.934</v>
       </c>
       <c r="H15" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I15" s="31">
-        <v>16108.691000000001</v>
+        <v>21953.280999999999</v>
       </c>
       <c r="J15" s="32">
-        <v>1.9254878885630113</v>
+        <v>1.9107026557937832</v>
       </c>
       <c r="K15" s="32">
-        <v>1.5221369497680728</v>
+        <v>-1.5361502721095175</v>
       </c>
       <c r="L15" s="32">
-        <v>13.375281138647779</v>
+        <v>6.1885002900761936</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="27"/>
       <c r="B16" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="29">
-        <v>114.479</v>
+        <v>163.06100000000001</v>
       </c>
       <c r="D16" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="31">
-        <v>12489.526</v>
+        <v>16998.237000000001</v>
       </c>
       <c r="F16" s="32">
-        <v>1.3840592870698467</v>
+        <v>1.4217372199236176</v>
       </c>
       <c r="G16" s="29">
-        <v>73.375</v>
+        <v>101.76300000000001</v>
       </c>
       <c r="H16" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I16" s="31">
-        <v>10031.117</v>
+        <v>12983.777</v>
       </c>
       <c r="J16" s="32">
-        <v>1.1990294116547724</v>
+        <v>1.1300423474802805</v>
       </c>
       <c r="K16" s="32">
-        <v>-35.905275203312399</v>
+        <v>-37.592066772557509</v>
       </c>
       <c r="L16" s="32">
-        <v>-19.683765420721329</v>
+        <v>-23.616919801741794</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="27"/>
       <c r="B17" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="29">
-        <v>795.23599999999999</v>
+        <v>1089.2360000000001</v>
       </c>
       <c r="D17" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E17" s="31">
-        <v>63052.705999999998</v>
+        <v>85704.938999999998</v>
       </c>
       <c r="F17" s="32">
-        <v>6.9873495050320296</v>
+        <v>7.168384680575004</v>
       </c>
       <c r="G17" s="29">
-        <v>515.34199999999998</v>
+        <v>761.41899999999998</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I17" s="31">
-        <v>39765.923999999999</v>
+        <v>56959.843999999997</v>
       </c>
       <c r="J17" s="32">
-        <v>4.7532605249872368</v>
+        <v>4.9574970230827713</v>
       </c>
       <c r="K17" s="32">
-        <v>-35.196344229888993</v>
+        <v>-30.096048973776124</v>
       </c>
       <c r="L17" s="32">
-        <v>-36.932248395493126</v>
+        <v>-33.539601492511416</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="27"/>
       <c r="B18" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="29">
-        <v>297.28399999999999</v>
+        <v>381.44900000000001</v>
       </c>
       <c r="D18" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="31">
-        <v>23333.7</v>
+        <v>30401.14</v>
       </c>
       <c r="F18" s="32">
-        <v>2.5857846155812232</v>
+        <v>2.5427597147932861</v>
       </c>
       <c r="G18" s="29">
-        <v>183.90100000000001</v>
+        <v>290.96499999999997</v>
       </c>
       <c r="H18" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I18" s="31">
-        <v>15146.558000000001</v>
+        <v>22719.506000000001</v>
       </c>
       <c r="J18" s="32">
-        <v>1.8104831722464096</v>
+        <v>1.9773910083200221</v>
       </c>
       <c r="K18" s="32">
-        <v>-38.139624063185366</v>
+        <v>-23.721126546405952</v>
       </c>
       <c r="L18" s="32">
-        <v>-35.087200058284793</v>
+        <v>-25.267585360285828</v>
       </c>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="27"/>
       <c r="B19" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="29">
-        <v>497.952</v>
+        <v>707.78700000000003</v>
       </c>
       <c r="D19" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="31">
-        <v>39719.006000000001</v>
+        <v>55303.798999999999</v>
       </c>
       <c r="F19" s="32">
-        <v>4.4015648894508068</v>
+        <v>4.6256249657817179</v>
       </c>
       <c r="G19" s="29">
-        <v>331.44099999999997</v>
+        <v>470.45400000000001</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I19" s="31">
-        <v>24619.366000000002</v>
+        <v>34240.338000000003</v>
       </c>
       <c r="J19" s="32">
-        <v>2.9427773527408272</v>
+        <v>2.9801060147627494</v>
       </c>
       <c r="K19" s="32">
-        <v>-33.439166827324726</v>
+        <v>-33.531698095613507</v>
       </c>
       <c r="L19" s="32">
-        <v>-38.016157806164635</v>
+        <v>-38.086824740557148</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="21">
         <v>4404</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="23">
-        <v>18.604502</v>
+        <v>25.568304999999999</v>
       </c>
       <c r="D20" s="33" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="25">
-        <v>8513.1929999999993</v>
+        <v>11530.404</v>
       </c>
       <c r="F20" s="26">
-        <v>0.94341161019785791</v>
+        <v>0.96440616327188289</v>
       </c>
       <c r="G20" s="23">
-        <v>13.88247</v>
+        <v>21.703831000000001</v>
       </c>
       <c r="H20" s="33" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="25">
-        <v>6504.1310000000003</v>
+        <v>10384.482</v>
       </c>
       <c r="J20" s="26">
-        <v>0.77744526020936322</v>
+        <v>0.9038128440319575</v>
       </c>
       <c r="K20" s="26">
-        <v>-25.381125493173645</v>
+        <v>-15.114314382592035</v>
       </c>
       <c r="L20" s="26">
-        <v>-23.59939449275964</v>
+        <v>-9.9382640885783395</v>
       </c>
       <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="21">
         <v>4406</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="23">
-        <v>0.86799999999999999</v>
+        <v>1.3260000000000001</v>
       </c>
       <c r="D21" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="25">
-        <v>513.20399999999995</v>
+        <v>700.12199999999996</v>
       </c>
       <c r="F21" s="26">
-        <v>5.6872035204650173E-2</v>
+        <v>5.8558396725928871E-2</v>
       </c>
       <c r="G21" s="23">
-        <v>0.13600000000000001</v>
+        <v>0.63500000000000001</v>
       </c>
       <c r="H21" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I21" s="25">
-        <v>77.626000000000005</v>
+        <v>282.17700000000002</v>
       </c>
       <c r="J21" s="26">
-        <v>9.2787131392359761E-3</v>
+        <v>2.455926033579775E-2</v>
       </c>
       <c r="K21" s="26">
-        <v>-84.331797235023046</v>
+        <v>-52.111613876319765</v>
       </c>
       <c r="L21" s="26">
-        <v>-84.874241042548377</v>
+        <v>-59.69602440717474</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="21">
         <v>4407</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="23">
-        <v>821.70399999999995</v>
+        <v>1111.826</v>
       </c>
       <c r="D22" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="25">
-        <v>223109.98699999999</v>
+        <v>305554.94799999997</v>
       </c>
       <c r="F22" s="26">
-        <v>24.724513127670566</v>
+        <v>25.556699927376322</v>
       </c>
       <c r="G22" s="23">
-        <v>674.702</v>
+        <v>948.17200000000003</v>
       </c>
       <c r="H22" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I22" s="25">
-        <v>185536.08</v>
+        <v>262802.89399999997</v>
       </c>
       <c r="J22" s="26">
-        <v>22.177312540879822</v>
+        <v>22.873036040311785</v>
       </c>
       <c r="K22" s="26">
-        <v>-17.889897091896835</v>
+        <v>-14.719389544766898</v>
       </c>
       <c r="L22" s="26">
-        <v>-16.840979422404793</v>
+        <v>-13.991609129497718</v>
       </c>
       <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="27">
         <v>44071</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="29">
-        <v>709.57799999999997</v>
+        <v>959.89800000000002</v>
       </c>
       <c r="D23" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E23" s="31">
-        <v>198032.503</v>
+        <v>271757.53999999998</v>
       </c>
       <c r="F23" s="32">
-        <v>21.945486555601658</v>
+        <v>22.72987542254419</v>
       </c>
       <c r="G23" s="29">
-        <v>548.76099999999997</v>
+        <v>767.48500000000001</v>
       </c>
       <c r="H23" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I23" s="31">
-        <v>160059.46400000001</v>
+        <v>226619.391</v>
       </c>
       <c r="J23" s="32">
-        <v>19.132067241334962</v>
+        <v>19.723806762099464</v>
       </c>
       <c r="K23" s="32">
-        <v>-22.663752258384562</v>
+        <v>-20.045150630587834</v>
       </c>
       <c r="L23" s="32">
-        <v>-19.175154797694997</v>
+        <v>-16.609713570412797</v>
       </c>
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="29">
-        <v>112.126</v>
+        <v>151.928</v>
       </c>
       <c r="D24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="31">
-        <v>25077.484</v>
+        <v>33797.408000000003</v>
       </c>
       <c r="F24" s="32">
-        <v>2.7790265720689078</v>
+        <v>2.8268245048321328</v>
       </c>
       <c r="G24" s="29">
-        <v>125.941</v>
+        <v>180.68700000000001</v>
       </c>
       <c r="H24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I24" s="31">
-        <v>25476.616000000002</v>
+        <v>36183.502999999997</v>
       </c>
       <c r="J24" s="32">
-        <v>3.0452452995448627</v>
+        <v>3.149229278212323</v>
       </c>
       <c r="K24" s="32">
-        <v>12.320960348179725</v>
+        <v>18.92936127639409</v>
       </c>
       <c r="L24" s="32">
-        <v>1.5915950738917883</v>
+        <v>7.0599940681841442</v>
       </c>
       <c r="M24" s="17"/>
     </row>
     <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="21">
         <v>4408</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="23">
-        <v>23.26</v>
+        <v>31.544</v>
       </c>
       <c r="D25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="25">
-        <v>9875.4689999999991</v>
+        <v>13519.111999999999</v>
       </c>
       <c r="F25" s="26">
-        <v>1.094375766031503</v>
+        <v>1.1307422476057967</v>
       </c>
       <c r="G25" s="23">
-        <v>22.326000000000001</v>
+        <v>35.226999999999997</v>
       </c>
       <c r="H25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I25" s="25">
-        <v>10172.474</v>
+        <v>15890.772999999999</v>
       </c>
       <c r="J25" s="26">
-        <v>1.2159259547359951</v>
+        <v>1.3830525912603289</v>
       </c>
       <c r="K25" s="26">
-        <v>-4.0154772141014661</v>
+        <v>11.675754501648479</v>
       </c>
       <c r="L25" s="26">
-        <v>3.0075027322753081</v>
+        <v>17.543023535865373</v>
       </c>
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="21">
         <v>4409</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="33"/>
       <c r="E26" s="25">
-        <v>14228.527</v>
+        <v>20458.423999999999</v>
       </c>
       <c r="F26" s="26">
-        <v>1.5767712029803267</v>
+        <v>1.7111482127104485</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H26" s="33"/>
       <c r="I26" s="25">
-        <v>11564.495000000001</v>
+        <v>18143.73</v>
       </c>
       <c r="J26" s="26">
-        <v>1.3823156121032742</v>
+        <v>1.5791385851165178</v>
       </c>
       <c r="K26" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L26" s="26">
-        <v>-18.723174928789181</v>
+        <v>-11.314136416373028</v>
       </c>
       <c r="M26" s="17"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="27">
         <v>44091</v>
       </c>
       <c r="B27" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="29" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="35"/>
       <c r="E27" s="31">
-        <v>7459.7489999999998</v>
+        <v>11288.945</v>
       </c>
       <c r="F27" s="32">
-        <v>0.82667147517527917</v>
+        <v>0.94421046607190051</v>
       </c>
       <c r="G27" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="35"/>
       <c r="I27" s="31">
-        <v>6988.5529999999999</v>
+        <v>10586.915999999999</v>
       </c>
       <c r="J27" s="32">
-        <v>0.83534870462663291</v>
+        <v>0.92143167656195413</v>
       </c>
       <c r="K27" s="32" t="s">
         <v>75</v>
       </c>
       <c r="L27" s="32">
-        <v>-6.316512794197231</v>
+        <v>-6.2187299167459891</v>
       </c>
       <c r="M27" s="17"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="27">
         <v>44092</v>
       </c>
       <c r="B28" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="35"/>
       <c r="E28" s="31">
-        <v>6768.7780000000002</v>
+        <v>9169.4789999999994</v>
       </c>
       <c r="F28" s="32">
-        <v>0.75009972780504763</v>
+        <v>0.76693774663854797</v>
       </c>
       <c r="G28" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H28" s="35"/>
       <c r="I28" s="31">
-        <v>4575.942</v>
+        <v>7556.8140000000003</v>
       </c>
       <c r="J28" s="32">
-        <v>0.54696690747664123</v>
+        <v>0.65770690855456371</v>
       </c>
       <c r="K28" s="32" t="s">
         <v>75</v>
       </c>
       <c r="L28" s="32">
-        <v>-32.396335054865148</v>
+        <v>-17.587313303187663</v>
       </c>
       <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="21">
         <v>4410</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="23">
-        <v>298.67</v>
+        <v>364.26799999999997</v>
       </c>
       <c r="D29" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="25">
-        <v>68304.207999999999</v>
+        <v>84110.629000000001</v>
       </c>
       <c r="F29" s="26">
-        <v>7.5693083491199378</v>
+        <v>7.0350361534838468</v>
       </c>
       <c r="G29" s="23">
-        <v>213</v>
+        <v>286.15899999999999</v>
       </c>
       <c r="H29" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="25">
-        <v>50271.078999999998</v>
+        <v>69780.267999999996</v>
       </c>
       <c r="J29" s="26">
-        <v>6.0089521711909635</v>
+        <v>6.0733219508100831</v>
       </c>
       <c r="K29" s="26">
-        <v>-28.683831653664583</v>
+        <v>-21.442728979762148</v>
       </c>
       <c r="L29" s="26">
-        <v>-26.40119771244548</v>
+        <v>-17.037514961396859</v>
       </c>
       <c r="M29" s="17"/>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="21">
         <v>4411</v>
       </c>
       <c r="B30" s="36" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="23">
-        <v>7.4489999999999998</v>
+        <v>10.199999999999999</v>
       </c>
       <c r="D30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="25">
-        <v>5662.92</v>
+        <v>7776.4709999999995</v>
       </c>
       <c r="F30" s="26">
-        <v>0.62755119913546586</v>
+        <v>0.65042617421775173</v>
       </c>
       <c r="G30" s="23">
-        <v>6.03</v>
+        <v>8.2140000000000004</v>
       </c>
       <c r="H30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="25">
-        <v>4682.1170000000002</v>
+        <v>6432.8969999999999</v>
       </c>
       <c r="J30" s="26">
-        <v>0.55965811103676766</v>
+        <v>0.55988685164408269</v>
       </c>
       <c r="K30" s="26">
-        <v>-19.049536850583966</v>
+        <v>-19.470588235294109</v>
       </c>
       <c r="L30" s="26">
-        <v>-17.319739639620547</v>
+        <v>-17.277425711482749</v>
       </c>
       <c r="M30" s="17"/>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="21">
         <v>4412</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="23">
-        <v>89.414000000000001</v>
+        <v>120.544</v>
       </c>
       <c r="D31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="25">
-        <v>98443.183999999994</v>
+        <v>133011.04800000001</v>
       </c>
       <c r="F31" s="26">
-        <v>10.909237313243574</v>
+        <v>11.125080654108238</v>
       </c>
       <c r="G31" s="23">
-        <v>88.757000000000005</v>
+        <v>122.608</v>
       </c>
       <c r="H31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="25">
-        <v>98568.091</v>
+        <v>135636.67499999999</v>
       </c>
       <c r="J31" s="26">
-        <v>11.781942146588866</v>
+        <v>11.805130866112368</v>
       </c>
       <c r="K31" s="26">
-        <v>-0.7347842619723941</v>
+        <v>1.7122378550570805</v>
       </c>
       <c r="L31" s="26">
-        <v>0.1268823243262901</v>
+        <v>1.9739916642112152</v>
       </c>
       <c r="M31" s="17"/>
     </row>
     <row r="32" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="21">
         <v>4413</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="23">
-        <v>3.899</v>
+        <v>5.2030000000000003</v>
       </c>
       <c r="D32" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="25">
-        <v>2588.328</v>
+        <v>3453.8939999999998</v>
       </c>
       <c r="F32" s="26">
-        <v>0.28683229502728308</v>
+        <v>0.28888464453524582</v>
       </c>
       <c r="G32" s="23">
-        <v>2.4089999999999998</v>
+        <v>3.508</v>
       </c>
       <c r="H32" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="25">
-        <v>2163.9050000000002</v>
+        <v>3015.2750000000001</v>
       </c>
       <c r="J32" s="26">
-        <v>0.25865372111867707</v>
+        <v>0.26243430084316782</v>
       </c>
       <c r="K32" s="26">
-        <v>-38.214926904334447</v>
+        <v>-32.577359215837021</v>
       </c>
       <c r="L32" s="26">
-        <v>-16.397574032348285</v>
+        <v>-12.699260602670485</v>
       </c>
       <c r="M32" s="17"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="36" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D33" s="33"/>
       <c r="E33" s="25">
-        <v>34223.321000000004</v>
+        <v>46182.625999999997</v>
       </c>
       <c r="F33" s="26">
-        <v>3.7925462715256395</v>
+        <v>3.8627275462750736</v>
       </c>
       <c r="G33" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H33" s="33"/>
       <c r="I33" s="25">
-        <v>35342.15</v>
+        <v>47694.614999999998</v>
       </c>
       <c r="J33" s="26">
-        <v>4.2244824101956659</v>
+        <v>4.1510983049668981</v>
       </c>
       <c r="K33" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L33" s="26">
-        <v>3.2692005547912717</v>
+        <v>3.2739346610563063</v>
       </c>
       <c r="M33" s="17"/>
     </row>
     <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="21">
         <v>4418</v>
       </c>
       <c r="B34" s="36" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D34" s="33"/>
       <c r="E34" s="25">
-        <v>41623.086000000003</v>
+        <v>57216.349000000002</v>
       </c>
       <c r="F34" s="26">
-        <v>4.6125704638276055</v>
+        <v>4.7855911740399586</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H34" s="33"/>
       <c r="I34" s="25">
-        <v>28726.776999999998</v>
+        <v>44992.023999999998</v>
       </c>
       <c r="J34" s="26">
-        <v>3.4337402828665886</v>
+        <v>3.9158784395980546</v>
       </c>
       <c r="K34" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L34" s="26">
-        <v>-30.983548408688399</v>
+        <v>-21.365090946295794</v>
       </c>
       <c r="M34" s="17"/>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D35" s="33"/>
       <c r="E35" s="25">
-        <v>2615.194</v>
+        <v>3441.1669999999999</v>
       </c>
       <c r="F35" s="26">
-        <v>0.28980952064868926</v>
+        <v>0.28782015475327793</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H35" s="33"/>
       <c r="I35" s="25">
-        <v>2640.5920000000001</v>
+        <v>3384.1930000000002</v>
       </c>
       <c r="J35" s="26">
-        <v>0.31563259327752824</v>
+        <v>0.29454305954625781</v>
       </c>
       <c r="K35" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L35" s="26">
-        <v>0.97117078121164768</v>
+        <v>-1.6556592574553837</v>
       </c>
       <c r="M35" s="17"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="21">
         <v>44219910</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D36" s="33"/>
       <c r="E36" s="25">
-        <v>4364.1909999999998</v>
+        <v>5341.0789999999997</v>
       </c>
       <c r="F36" s="26">
-        <v>0.48362916928125554</v>
+        <v>0.44672931721403902</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H36" s="33"/>
       <c r="I36" s="25">
-        <v>50.356000000000002</v>
+        <v>95.837000000000003</v>
       </c>
       <c r="J36" s="26">
-        <v>6.0191028629501308E-3</v>
+        <v>8.3411682483046055E-3</v>
       </c>
       <c r="K36" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L36" s="26">
-        <v>-98.846154991841559</v>
+        <v>-98.205662189231788</v>
       </c>
       <c r="M36" s="17"/>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D37" s="33"/>
       <c r="E37" s="25">
-        <v>20668.769000000077</v>
+        <v>26303.271999999939</v>
       </c>
       <c r="F37" s="26">
-        <v>2.2904633599987267</v>
+        <v>2.2000129077018191</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H37" s="33"/>
       <c r="I37" s="25">
-        <v>78058.130999999907</v>
+        <v>97183.012000000192</v>
       </c>
       <c r="J37" s="26">
-        <v>9.3303661883119346</v>
+        <v>8.4583183318447688</v>
       </c>
       <c r="K37" s="26" t="s">
         <v>75</v>
       </c>
       <c r="L37" s="26">
-        <v>277.66221587748947</v>
+        <v>269.47118974400001</v>
       </c>
       <c r="M37" s="17"/>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="38">
         <v>47</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D38" s="40"/>
       <c r="E38" s="19">
-        <v>5900.6509999999998</v>
+        <v>7321.4709999999995</v>
       </c>
       <c r="F38" s="20">
-        <v>0.6538959778223753</v>
+        <v>0.61236984901971814</v>
       </c>
       <c r="G38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H38" s="40"/>
       <c r="I38" s="19">
-        <v>4037.489</v>
+        <v>5459.2960000000003</v>
       </c>
       <c r="J38" s="20">
-        <v>0.48260508378405076</v>
+        <v>0.47514953987808817</v>
       </c>
       <c r="K38" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L38" s="20">
-        <v>-31.575532936958989</v>
+        <v>-25.434437970183854</v>
       </c>
       <c r="M38" s="17"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="38">
         <v>48</v>
       </c>
       <c r="B39" s="39" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="19">
-        <v>31416.041000000001</v>
+        <v>42410.563000000002</v>
       </c>
       <c r="F39" s="20">
-        <v>3.4814502415077309</v>
+        <v>3.5472311590322829</v>
       </c>
       <c r="G39" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="19">
-        <v>27637.032999999999</v>
+        <v>38340.49</v>
       </c>
       <c r="J39" s="20">
-        <v>3.3034820965475262</v>
+        <v>3.3369625281722115</v>
       </c>
       <c r="K39" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L39" s="20">
-        <v>-12.028912236268095</v>
+        <v>-9.5968379386993838</v>
       </c>
       <c r="M39" s="17"/>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D40" s="19"/>
       <c r="E40" s="19">
-        <v>52704.252999999997</v>
+        <v>70829.497000000003</v>
       </c>
       <c r="F40" s="20">
-        <v>5.8405587876376446</v>
+        <v>5.9241986185607489</v>
       </c>
       <c r="G40" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H40" s="19"/>
       <c r="I40" s="19">
-        <v>43905.623</v>
+        <v>60213.555</v>
       </c>
       <c r="J40" s="20">
-        <v>5.2480828719300403</v>
+        <v>5.2406835886301009</v>
       </c>
       <c r="K40" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L40" s="20">
-        <v>-16.694345331106387</v>
+        <v>-14.988023986673237</v>
       </c>
       <c r="M40" s="17"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D41" s="41"/>
       <c r="E41" s="19">
-        <v>8535.5560000000005</v>
+        <v>15895.246999999999</v>
       </c>
       <c r="F41" s="20">
-        <v>0.9458898241698489</v>
+        <v>1.3294828328243229</v>
       </c>
       <c r="G41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H41" s="41"/>
       <c r="I41" s="19">
-        <v>8581.7270000000008</v>
+        <v>15943.561</v>
       </c>
       <c r="J41" s="20">
-        <v>1.0257823805456439</v>
+        <v>1.387646992060557</v>
       </c>
       <c r="K41" s="20" t="s">
         <v>75</v>
       </c>
       <c r="L41" s="20">
-        <v>0.5409255120580343</v>
+        <v>0.30395249598826812</v>
       </c>
       <c r="M41" s="17"/>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="42"/>
       <c r="B42" s="43" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="44"/>
       <c r="D42" s="45"/>
       <c r="E42" s="45">
-        <v>902383.74300000002</v>
+        <v>1195596.2579999999</v>
       </c>
       <c r="F42" s="46">
         <v>100</v>
       </c>
       <c r="G42" s="44"/>
       <c r="H42" s="45"/>
       <c r="I42" s="45">
-        <v>836603.08100000001</v>
+        <v>1148963.7560000001</v>
       </c>
       <c r="J42" s="46">
         <v>100</v>
       </c>
       <c r="K42" s="46"/>
       <c r="L42" s="46">
-        <v>-7.2896550398071618</v>
+        <v>-3.900355298703174</v>
       </c>
       <c r="M42" s="17"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="2"/>
       <c r="B43" s="47"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="48"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="2"/>
       <c r="B44" s="47"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
@@ -3150,2212 +3145,2212 @@
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="50"/>
       <c r="B6" s="51"/>
       <c r="C6" s="52"/>
       <c r="D6" s="53"/>
       <c r="E6" s="53"/>
       <c r="F6" s="54"/>
       <c r="G6" s="52"/>
       <c r="H6" s="53"/>
       <c r="I6" s="53"/>
       <c r="J6" s="54"/>
       <c r="K6" s="55"/>
       <c r="L6" s="56"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="57"/>
       <c r="B7" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D7" s="60"/>
       <c r="E7" s="60">
-        <v>902383.74300000002</v>
+        <v>1195596.2579999999</v>
       </c>
       <c r="F7" s="61">
         <v>100</v>
       </c>
       <c r="G7" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H7" s="60"/>
       <c r="I7" s="60">
-        <v>836603.08100000001</v>
+        <v>1148963.7560000001</v>
       </c>
       <c r="J7" s="61">
         <v>100</v>
       </c>
       <c r="K7" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L7" s="63">
-        <v>-7.2896550398071618</v>
+        <v>-3.900355298703174</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="64"/>
       <c r="B8" s="65" t="s">
         <v>52</v>
       </c>
       <c r="C8" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="67"/>
       <c r="E8" s="67">
-        <v>171554.34700000001</v>
+        <v>226566.671</v>
       </c>
       <c r="F8" s="68">
-        <v>19.011240875158361</v>
+        <v>18.950098704641483</v>
       </c>
       <c r="G8" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H8" s="67"/>
       <c r="I8" s="67">
-        <v>154635.698</v>
+        <v>218521.315</v>
       </c>
       <c r="J8" s="68">
-        <v>18.483759086227895</v>
+        <v>19.018991143877301</v>
       </c>
       <c r="K8" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L8" s="70">
-        <v>-9.8619762750750954</v>
+        <v>-3.550988309308742</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="64"/>
       <c r="B9" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="67"/>
       <c r="E9" s="67">
-        <v>60330.8</v>
+        <v>82491.823000000004</v>
       </c>
       <c r="F9" s="68">
-        <v>6.6857144167323499</v>
+        <v>6.8996387742123577</v>
       </c>
       <c r="G9" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H9" s="67"/>
       <c r="I9" s="67">
-        <v>71576.679000000004</v>
+        <v>98833.217000000004</v>
       </c>
       <c r="J9" s="68">
-        <v>8.5556317715736458</v>
+        <v>8.6019438371213521</v>
       </c>
       <c r="K9" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L9" s="70">
-        <v>18.640361142235808</v>
+        <v>19.809713745809692</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="64"/>
       <c r="B10" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C10" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D10" s="67"/>
       <c r="E10" s="67">
-        <v>59370.909</v>
+        <v>79023.127999999997</v>
       </c>
       <c r="F10" s="68">
-        <v>6.5793416005722527</v>
+        <v>6.6095161699644605</v>
       </c>
       <c r="G10" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H10" s="67"/>
       <c r="I10" s="67">
-        <v>69487.088000000003</v>
+        <v>93490.672999999995</v>
       </c>
       <c r="J10" s="68">
-        <v>8.3058608769335862</v>
+        <v>8.1369558014151995</v>
       </c>
       <c r="K10" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="70">
-        <v>17.038949159427563</v>
+        <v>18.307988263891552</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="64"/>
       <c r="B11" s="65" t="s">
         <v>55</v>
       </c>
       <c r="C11" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D11" s="67"/>
       <c r="E11" s="67">
-        <v>91883.418000000005</v>
+        <v>116445.82399999999</v>
       </c>
       <c r="F11" s="68">
-        <v>10.182299793492623</v>
+        <v>9.7395607606526973</v>
       </c>
       <c r="G11" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H11" s="67"/>
       <c r="I11" s="67">
-        <v>71990.803</v>
+        <v>95812.695000000007</v>
       </c>
       <c r="J11" s="68">
-        <v>8.6051324259944959</v>
+        <v>8.339052863909485</v>
       </c>
       <c r="K11" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="70">
-        <v>-21.6498421945949</v>
+        <v>-17.71908024799583</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="64"/>
       <c r="B12" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="67"/>
       <c r="E12" s="67">
-        <v>70550.835000000006</v>
+        <v>92333.322</v>
       </c>
       <c r="F12" s="68">
-        <v>7.8182741596664611</v>
+        <v>7.7227844585642726</v>
       </c>
       <c r="G12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H12" s="71"/>
       <c r="I12" s="67">
-        <v>68590.409</v>
+        <v>94527.464000000007</v>
       </c>
       <c r="J12" s="68">
-        <v>8.1986799424660504</v>
+        <v>8.2271928515036645</v>
       </c>
       <c r="K12" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="70">
-        <v>-2.7787424486187962</v>
+        <v>2.3763273674914536</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="64"/>
       <c r="B13" s="65" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="67"/>
       <c r="E13" s="67">
-        <v>86628.953999999998</v>
+        <v>111847.632</v>
       </c>
       <c r="F13" s="68">
-        <v>9.6000127076757416</v>
+        <v>9.3549667165318287</v>
       </c>
       <c r="G13" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H13" s="67"/>
       <c r="I13" s="67">
-        <v>84685.1</v>
+        <v>108254.014</v>
       </c>
       <c r="J13" s="68">
-        <v>10.122494397077173</v>
+        <v>9.4218824079251462</v>
       </c>
       <c r="K13" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="70">
-        <v>-2.2438848794134025</v>
+        <v>-3.2129585005429546</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="64"/>
       <c r="B14" s="65" t="s">
         <v>58</v>
       </c>
       <c r="C14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="67"/>
       <c r="E14" s="67">
-        <v>35329.108999999997</v>
+        <v>48433.148999999998</v>
       </c>
       <c r="F14" s="68">
-        <v>3.9150870429632723</v>
+        <v>4.0509619092501374</v>
       </c>
       <c r="G14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H14" s="67"/>
       <c r="I14" s="67">
-        <v>35672.411</v>
+        <v>48485.425999999999</v>
       </c>
       <c r="J14" s="68">
-        <v>4.2639588366517147</v>
+        <v>4.2199264987084586</v>
       </c>
       <c r="K14" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L14" s="70">
-        <v>0.9717256101760261</v>
+        <v>0.10793640529134677</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="64"/>
       <c r="B15" s="65" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="67"/>
       <c r="E15" s="67">
-        <v>19206.164000000001</v>
+        <v>25207.758000000002</v>
       </c>
       <c r="F15" s="68">
-        <v>2.1283809852500855</v>
+        <v>2.1083838152996299</v>
       </c>
       <c r="G15" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H15" s="67"/>
       <c r="I15" s="67">
-        <v>17972.441999999999</v>
+        <v>26085.866000000002</v>
       </c>
       <c r="J15" s="68">
-        <v>2.1482639029391764</v>
+        <v>2.2703819736503505</v>
       </c>
       <c r="K15" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L15" s="70">
-        <v>-6.4235731820263613</v>
+        <v>3.4834831403887647</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="64"/>
       <c r="B16" s="65" t="s">
         <v>60</v>
       </c>
       <c r="C16" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="67"/>
       <c r="E16" s="67">
-        <v>32519.316999999999</v>
+        <v>45062.749000000003</v>
       </c>
       <c r="F16" s="68">
-        <v>3.6037126391360528</v>
+        <v>3.7690607258491444</v>
       </c>
       <c r="G16" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H16" s="67"/>
       <c r="I16" s="67">
-        <v>31337.544000000002</v>
+        <v>44430.957999999999</v>
       </c>
       <c r="J16" s="68">
-        <v>3.7458078641716122</v>
+        <v>3.8670460898333157</v>
       </c>
       <c r="K16" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L16" s="70">
-        <v>-3.6340646391804525</v>
+        <v>-1.4020249852045303</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="64"/>
       <c r="B17" s="65" t="s">
         <v>61</v>
       </c>
       <c r="C17" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="67"/>
       <c r="E17" s="67">
-        <v>25151.116000000002</v>
+        <v>34948.773999999998</v>
       </c>
       <c r="F17" s="68">
-        <v>2.7871862935367622</v>
+        <v>2.9231250738825918</v>
       </c>
       <c r="G17" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H17" s="71"/>
       <c r="I17" s="67">
-        <v>26257.383999999998</v>
+        <v>37321.514000000003</v>
       </c>
       <c r="J17" s="68">
-        <v>3.1385712766697305</v>
+        <v>3.2482760056706264</v>
       </c>
       <c r="K17" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L17" s="70">
-        <v>4.3984847431819585</v>
+        <v>6.789193806912956</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="64"/>
       <c r="B18" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="67"/>
       <c r="E18" s="67">
-        <v>249858.77399999998</v>
+        <v>333235.42799999996</v>
       </c>
       <c r="F18" s="68">
-        <v>27.688749485816032</v>
+        <v>27.871902891151404</v>
       </c>
       <c r="G18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H18" s="71"/>
       <c r="I18" s="67">
-        <v>204397.52300000004</v>
+        <v>283200.61400000006</v>
       </c>
       <c r="J18" s="68">
-        <v>24.43183961929493</v>
+        <v>24.648350526385101</v>
       </c>
       <c r="K18" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L18" s="70">
-        <v>-18.194778703268565</v>
+        <v>-15.014854302946414</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="57">
         <v>44</v>
       </c>
       <c r="B19" s="72" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="60"/>
       <c r="E19" s="60">
-        <v>803821.375</v>
+        <v>1059133.112</v>
       </c>
       <c r="F19" s="61">
         <v>100</v>
       </c>
       <c r="G19" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="60"/>
       <c r="I19" s="60">
-        <v>752439.34699999995</v>
+        <v>1029004.3810000001</v>
       </c>
       <c r="J19" s="61">
         <v>100</v>
       </c>
       <c r="K19" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L19" s="63">
-        <v>-6.3922196644745908</v>
+        <v>-2.8446595294435393</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="64"/>
       <c r="B20" s="65" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="67"/>
       <c r="E20" s="67">
-        <v>166783.291</v>
+        <v>220440.21299999999</v>
       </c>
       <c r="F20" s="68">
-        <v>20.748800192082477</v>
+        <v>20.813267992701562</v>
       </c>
       <c r="G20" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H20" s="67"/>
       <c r="I20" s="67">
-        <v>149218.682</v>
+        <v>208891.467</v>
       </c>
       <c r="J20" s="68">
-        <v>19.831323626939461</v>
+        <v>20.300347681415751</v>
       </c>
       <c r="K20" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L20" s="70">
-        <v>-10.531396097706212</v>
+        <v>-5.2389470336793709</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="64"/>
       <c r="B21" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="67"/>
       <c r="E21" s="67">
-        <v>47198.898999999998</v>
+        <v>64915.678999999996</v>
       </c>
       <c r="F21" s="68">
-        <v>5.8718143692060929</v>
+        <v>6.1291331811369139</v>
       </c>
       <c r="G21" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H21" s="67"/>
       <c r="I21" s="67">
-        <v>59998.625999999997</v>
+        <v>82950.551000000007</v>
       </c>
       <c r="J21" s="68">
-        <v>7.9738820463358886</v>
+        <v>8.0612437159293293</v>
       </c>
       <c r="K21" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L21" s="70">
-        <v>27.118698256075845</v>
+        <v>27.781997011846727</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="64"/>
       <c r="B22" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="67"/>
       <c r="E22" s="67">
-        <v>51728.266000000003</v>
+        <v>68769.62</v>
       </c>
       <c r="F22" s="68">
-        <v>6.4352936621024792</v>
+        <v>6.4930101061744541</v>
       </c>
       <c r="G22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H22" s="67"/>
       <c r="I22" s="67">
-        <v>63451.892</v>
+        <v>84658.172000000006</v>
       </c>
       <c r="J22" s="68">
-        <v>8.4328248187690811</v>
+        <v>8.2271925720790495</v>
       </c>
       <c r="K22" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L22" s="70">
-        <v>22.66386814512591</v>
+        <v>23.104027621499164</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="64"/>
       <c r="B23" s="65" t="s">
         <v>55</v>
       </c>
       <c r="C23" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="67"/>
       <c r="E23" s="67">
-        <v>86337.373999999996</v>
+        <v>108698.52899999999</v>
       </c>
       <c r="F23" s="68">
-        <v>10.740865655631515</v>
+        <v>10.262971459247513</v>
       </c>
       <c r="G23" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H23" s="67"/>
       <c r="I23" s="67">
-        <v>66647.976999999999</v>
+        <v>88557.335999999996</v>
       </c>
       <c r="J23" s="68">
-        <v>8.8575879591793871</v>
+        <v>8.6061184612196513</v>
       </c>
       <c r="K23" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L23" s="70">
-        <v>-22.805183998299505</v>
+        <v>-18.52940714588695</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="64"/>
       <c r="B24" s="65" t="s">
         <v>57</v>
       </c>
       <c r="C24" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="67"/>
       <c r="E24" s="67">
-        <v>71471.027000000002</v>
+        <v>91507.929000000004</v>
       </c>
       <c r="F24" s="68">
-        <v>8.8914066262544953</v>
+        <v>8.6398893550974165</v>
       </c>
       <c r="G24" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H24" s="67"/>
       <c r="I24" s="67">
-        <v>70706.260999999999</v>
+        <v>89575.585000000006</v>
       </c>
       <c r="J24" s="68">
-        <v>9.3969382757438389</v>
+        <v>8.7050732391391055</v>
       </c>
       <c r="K24" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L24" s="70">
-        <v>-1.0700363939082662</v>
+        <v>-2.1116683779391372</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="64"/>
       <c r="B25" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="67"/>
       <c r="E25" s="67">
-        <v>380302.51799999998</v>
+        <v>504801.14199999999</v>
       </c>
       <c r="F25" s="68">
-        <v>47.31181949472294</v>
+        <v>47.661727905642145</v>
       </c>
       <c r="G25" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H25" s="71"/>
       <c r="I25" s="67">
-        <v>342415.90899999993</v>
+        <v>474371.27</v>
       </c>
       <c r="J25" s="68">
-        <v>45.507443273032337</v>
+        <v>46.10002433021711</v>
       </c>
       <c r="K25" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L25" s="70">
-        <v>-9.9622293323863964</v>
+        <v>-6.0280909586373266</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="73">
         <v>4403</v>
       </c>
       <c r="B26" s="74" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="75">
-        <v>1050.701</v>
+        <v>1453.319</v>
       </c>
       <c r="D26" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="77">
-        <v>89750.524000000005</v>
+        <v>123377.054</v>
       </c>
       <c r="F26" s="78">
         <v>100</v>
       </c>
       <c r="G26" s="75">
-        <v>731.84900000000005</v>
+        <v>1061.116</v>
       </c>
       <c r="H26" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I26" s="77">
-        <v>65905.732000000004</v>
+        <v>91896.902000000002</v>
       </c>
       <c r="J26" s="78">
         <v>100</v>
       </c>
       <c r="K26" s="79">
-        <v>-30.346597176551654</v>
+        <v>-26.986711107471926</v>
       </c>
       <c r="L26" s="80">
-        <v>-26.567858255624223</v>
+        <v>-25.515402564240187</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="73"/>
       <c r="B27" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="75">
-        <v>438.27</v>
+        <v>582.471</v>
       </c>
       <c r="D27" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="77">
-        <v>37541.991999999998</v>
+        <v>51075.017999999996</v>
       </c>
       <c r="F27" s="78">
-        <v>41.829273331039268</v>
+        <v>41.3975016780673</v>
       </c>
       <c r="G27" s="75">
-        <v>327.03300000000002</v>
+        <v>488.899</v>
       </c>
       <c r="H27" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I27" s="77">
-        <v>31255.249</v>
+        <v>44672.786999999997</v>
       </c>
       <c r="J27" s="78">
-        <v>47.424173970179098</v>
+        <v>48.611853095983577</v>
       </c>
       <c r="K27" s="79">
-        <v>-25.38092956396741</v>
+        <v>-16.064662446714088</v>
       </c>
       <c r="L27" s="80">
-        <v>-16.745896168748846</v>
+        <v>-12.534955934817294</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="64"/>
       <c r="B28" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="66">
-        <v>224.55699999999999</v>
+        <v>278.17</v>
       </c>
       <c r="D28" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="67">
-        <v>16216.172</v>
+        <v>20484.705000000002</v>
       </c>
       <c r="F28" s="68">
-        <v>18.068052728026412</v>
+        <v>16.603334522803571</v>
       </c>
       <c r="G28" s="66">
-        <v>85.167000000000002</v>
+        <v>145.60400000000001</v>
       </c>
       <c r="H28" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I28" s="67">
-        <v>6384.3010000000004</v>
+        <v>10154.992</v>
       </c>
       <c r="J28" s="68">
-        <v>9.6870193324004035</v>
+        <v>11.050418217580392</v>
       </c>
       <c r="K28" s="83">
-        <v>-62.073326594138678</v>
+        <v>-47.656469065679261</v>
       </c>
       <c r="L28" s="70">
-        <v>-60.630036484566141</v>
+        <v>-50.426466966451308</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="64"/>
       <c r="B29" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="66">
-        <v>47.484999999999999</v>
+        <v>67.527000000000001</v>
       </c>
       <c r="D29" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="67">
-        <v>4819.8379999999997</v>
+        <v>6821.0330000000004</v>
       </c>
       <c r="F29" s="68">
-        <v>5.3702616822604847</v>
+        <v>5.528607450782542</v>
       </c>
       <c r="G29" s="66">
-        <v>56.898000000000003</v>
+        <v>70.421999999999997</v>
       </c>
       <c r="H29" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="67">
-        <v>5946.4880000000003</v>
+        <v>7394.2820000000002</v>
       </c>
       <c r="J29" s="68">
-        <v>9.0227174777453349</v>
+        <v>8.0462799496766486</v>
       </c>
       <c r="K29" s="84">
-        <v>19.82310203222071</v>
+        <v>4.2871740192811707</v>
       </c>
       <c r="L29" s="85">
-        <v>23.375266969553763</v>
+        <v>8.404137613760259</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="64"/>
       <c r="B30" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C30" s="86">
-        <v>44.643000000000001</v>
+        <v>56.161000000000001</v>
       </c>
       <c r="D30" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="88">
-        <v>3327.4250000000002</v>
+        <v>4137.2569999999996</v>
       </c>
       <c r="F30" s="89">
-        <v>3.7074156803808749</v>
+        <v>3.3533439694548064</v>
       </c>
       <c r="G30" s="66">
-        <v>25.46</v>
+        <v>53.817999999999998</v>
       </c>
       <c r="H30" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="67">
-        <v>1650.6089999999999</v>
+        <v>3493.8870000000002</v>
       </c>
       <c r="J30" s="68">
-        <v>2.5044999120865539</v>
+        <v>3.8019638572799761</v>
       </c>
       <c r="K30" s="84">
-        <v>-42.969782496696006</v>
+        <v>-4.1719342604298415</v>
       </c>
       <c r="L30" s="85">
-        <v>-50.393803015845592</v>
+        <v>-15.550641403229228</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="64"/>
       <c r="B31" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C31" s="86" t="s">
         <v>75</v>
       </c>
       <c r="D31" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="88" t="s">
         <v>75</v>
       </c>
       <c r="F31" s="89" t="s">
         <v>75</v>
       </c>
       <c r="G31" s="66">
-        <v>4.1100000000000003</v>
+        <v>8.9760000000000009</v>
       </c>
       <c r="H31" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="67">
-        <v>358.08100000000002</v>
+        <v>760.62300000000005</v>
       </c>
       <c r="J31" s="68">
-        <v>0.54332299958370844</v>
+        <v>0.82769166690733487</v>
       </c>
       <c r="K31" s="67" t="s">
         <v>75</v>
       </c>
       <c r="L31" s="68" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="64"/>
       <c r="B32" s="81" t="s">
         <v>65</v>
       </c>
       <c r="C32" s="86">
-        <v>96.272999999999996</v>
+        <v>146.39500000000001</v>
       </c>
       <c r="D32" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="88">
-        <v>10476.334999999999</v>
+        <v>15967.602000000001</v>
       </c>
       <c r="F32" s="89">
-        <v>11.67272850685529</v>
+        <v>12.942116448979242</v>
       </c>
       <c r="G32" s="66">
-        <v>125.483</v>
+        <v>164.834</v>
       </c>
       <c r="H32" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="67">
-        <v>13889.141</v>
+        <v>18312.493999999999</v>
       </c>
       <c r="J32" s="68">
-        <v>21.074253450367561</v>
+        <v>19.927215827145073</v>
       </c>
       <c r="K32" s="84">
-        <v>30.340801678559938</v>
+        <v>12.595375525120387</v>
       </c>
       <c r="L32" s="85">
-        <v>32.576335140103865</v>
+        <v>14.685310918946989</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="64"/>
       <c r="B33" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C33" s="86">
-        <v>25.312000000000012</v>
+        <v>34.217999999999961</v>
       </c>
       <c r="D33" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="88">
-        <v>2702.2219999999943</v>
+        <v>3664.4209999999948</v>
       </c>
       <c r="F33" s="89">
-        <v>3.010814733516201</v>
+        <v>2.9700992860471405</v>
       </c>
       <c r="G33" s="66">
-        <v>29.914999999999964</v>
+        <v>45.245000000000005</v>
       </c>
       <c r="H33" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I33" s="67">
-        <v>3026.6289999999972</v>
+        <v>4556.5089999999982</v>
       </c>
       <c r="J33" s="68">
-        <v>4.5923607979955321</v>
+        <v>4.9582835773941518</v>
       </c>
       <c r="K33" s="84">
-        <v>18.185050568899928</v>
+        <v>32.225729148401591</v>
       </c>
       <c r="L33" s="85">
-        <v>12.005194243848342</v>
+        <v>24.344582677590939</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="73"/>
       <c r="B34" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="75">
-        <v>612.43100000000004</v>
+        <v>870.84799999999996</v>
       </c>
       <c r="D34" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="77">
-        <v>52208.531999999999</v>
+        <v>72302.035999999993</v>
       </c>
       <c r="F34" s="78">
-        <v>58.170726668960725</v>
+        <v>58.602498321932693</v>
       </c>
       <c r="G34" s="75">
-        <v>404.81599999999997</v>
+        <v>572.21699999999998</v>
       </c>
       <c r="H34" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I34" s="77">
-        <v>34650.483</v>
+        <v>47224.114999999998</v>
       </c>
       <c r="J34" s="78">
-        <v>52.575826029820888</v>
+        <v>51.388146904016416</v>
       </c>
       <c r="K34" s="90">
-        <v>-33.90014548577718</v>
+        <v>-34.291977474829132</v>
       </c>
       <c r="L34" s="91">
-        <v>-33.630612329800805</v>
+        <v>-34.684944418439336</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="64"/>
       <c r="B35" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C35" s="66">
-        <v>153.51900000000001</v>
+        <v>244.96199999999999</v>
       </c>
       <c r="D35" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="67">
-        <v>10039.352999999999</v>
+        <v>15977.233</v>
       </c>
       <c r="F35" s="68">
-        <v>11.185843327221129</v>
+        <v>12.949922600680676</v>
       </c>
       <c r="G35" s="66">
-        <v>73.911000000000001</v>
+        <v>109.589</v>
       </c>
       <c r="H35" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I35" s="67">
-        <v>4400.6000000000004</v>
+        <v>6578.451</v>
       </c>
       <c r="J35" s="68">
-        <v>6.677112697875808</v>
+        <v>7.1585122641022219</v>
       </c>
       <c r="K35" s="84">
-        <v>-51.855470658354996</v>
+        <v>-55.26285709620268</v>
       </c>
       <c r="L35" s="85">
-        <v>-56.16649798049734</v>
+        <v>-58.826093354212205</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="64"/>
       <c r="B36" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="66">
-        <v>260.87900000000002</v>
+        <v>349.73099999999999</v>
       </c>
       <c r="D36" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="67">
-        <v>20351.633999999998</v>
+        <v>27017.614000000001</v>
       </c>
       <c r="F36" s="68">
-        <v>22.675782929133646</v>
+        <v>21.898410704473459</v>
       </c>
       <c r="G36" s="66">
-        <v>155.416</v>
+        <v>221.73</v>
       </c>
       <c r="H36" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I36" s="67">
-        <v>10206.675999999999</v>
+        <v>14537.839</v>
       </c>
       <c r="J36" s="68">
-        <v>15.486780421466221</v>
+        <v>15.819726980567856</v>
       </c>
       <c r="K36" s="84">
-        <v>-40.426021258897812</v>
+        <v>-36.599843880010638</v>
       </c>
       <c r="L36" s="85">
-        <v>-49.848370897393295</v>
+        <v>-46.191255082702718</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="64"/>
       <c r="B37" s="81" t="s">
         <v>65</v>
       </c>
       <c r="C37" s="66">
-        <v>24.326000000000001</v>
+        <v>29.242000000000001</v>
       </c>
       <c r="D37" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E37" s="67">
-        <v>3950.4409999999998</v>
+        <v>4582.0519999999997</v>
       </c>
       <c r="F37" s="68">
-        <v>4.4015798726701574</v>
+        <v>3.7138607637689258</v>
       </c>
       <c r="G37" s="66">
-        <v>24.164000000000001</v>
+        <v>26.655999999999999</v>
       </c>
       <c r="H37" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I37" s="67">
-        <v>2971.5929999999998</v>
+        <v>3239.4459999999999</v>
       </c>
       <c r="J37" s="68">
-        <v>4.5088536456889656</v>
+        <v>3.5250872766091725</v>
       </c>
       <c r="K37" s="84">
-        <v>-0.66595412316040048</v>
+        <v>-8.8434443608508388</v>
       </c>
       <c r="L37" s="85">
-        <v>-24.778195649549001</v>
+        <v>-29.301413427870305</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="64"/>
       <c r="B38" s="81" t="s">
         <v>57</v>
       </c>
       <c r="C38" s="66">
-        <v>11.348000000000001</v>
+        <v>24.917000000000002</v>
       </c>
       <c r="D38" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E38" s="67">
-        <v>620.678</v>
+        <v>1467.8430000000001</v>
       </c>
       <c r="F38" s="68">
-        <v>0.69155919357083639</v>
+        <v>1.1897212264445869</v>
       </c>
       <c r="G38" s="66">
-        <v>13.382</v>
+        <v>14.47</v>
       </c>
       <c r="H38" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I38" s="67">
-        <v>942.45500000000004</v>
+        <v>1021.518</v>
       </c>
       <c r="J38" s="68">
-        <v>1.430004601117244</v>
+        <v>1.1115913352552407</v>
       </c>
       <c r="K38" s="84">
-        <v>17.923863235812469</v>
+        <v>-41.927198298350525</v>
       </c>
       <c r="L38" s="85">
-        <v>51.842823493018933</v>
+        <v>-30.406862314293832</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="64"/>
       <c r="B39" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C39" s="86">
-        <v>62.936</v>
+        <v>86.744</v>
       </c>
       <c r="D39" s="87" t="s">
         <v>77</v>
       </c>
       <c r="E39" s="88">
-        <v>8362.2049999999999</v>
+        <v>11310.144</v>
       </c>
       <c r="F39" s="89">
-        <v>9.317165657996604</v>
+        <v>9.1671373511641807</v>
       </c>
       <c r="G39" s="86">
-        <v>35.695</v>
+        <v>45.914999999999999</v>
       </c>
       <c r="H39" s="87" t="s">
         <v>77</v>
       </c>
       <c r="I39" s="88">
-        <v>4998.4399999999996</v>
+        <v>6380.45</v>
       </c>
       <c r="J39" s="89">
-        <v>7.5842265131051105</v>
+        <v>6.9430523348871978</v>
       </c>
       <c r="K39" s="84">
-        <v>-43.283653235032418</v>
+        <v>-47.0683851332657</v>
       </c>
       <c r="L39" s="85">
-        <v>-40.225813646041928</v>
+        <v>-43.586483072187235</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="64"/>
       <c r="B40" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="66">
-        <v>99.423000000000002</v>
+        <v>135.25199999999995</v>
       </c>
       <c r="D40" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E40" s="67">
-        <v>8884.2209999999977</v>
+        <v>11947.149999999987</v>
       </c>
       <c r="F40" s="68">
-        <v>9.8987956883683452</v>
+        <v>9.6834456754008613</v>
       </c>
       <c r="G40" s="66">
-        <v>102.24799999999999</v>
+        <v>153.85699999999997</v>
       </c>
       <c r="H40" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="67">
-        <v>11130.719000000001</v>
+        <v>15466.410999999996</v>
       </c>
       <c r="J40" s="68">
-        <v>16.88884815056754</v>
+        <v>16.830176712594728</v>
       </c>
       <c r="K40" s="83">
-        <v>2.8413948482745326</v>
+        <v>13.755803980717493</v>
       </c>
       <c r="L40" s="70">
-        <v>25.286381327074185</v>
+        <v>29.4569081329021</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="73">
         <v>4407</v>
       </c>
       <c r="B41" s="74" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="75">
-        <v>821.70399999999995</v>
+        <v>1111.826</v>
       </c>
       <c r="D41" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E41" s="77">
-        <v>223109.98699999999</v>
+        <v>305554.94799999997</v>
       </c>
       <c r="F41" s="78">
         <v>100</v>
       </c>
       <c r="G41" s="75">
-        <v>674.702</v>
+        <v>948.17200000000003</v>
       </c>
       <c r="H41" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I41" s="77">
-        <v>185536.08</v>
+        <v>262802.89399999997</v>
       </c>
       <c r="J41" s="78">
         <v>100</v>
       </c>
       <c r="K41" s="79">
-        <v>-17.889897091896835</v>
+        <v>-14.719389544766898</v>
       </c>
       <c r="L41" s="80">
-        <v>-16.840979422404793</v>
+        <v>-13.991609129497718</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="73"/>
       <c r="B42" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="75">
-        <v>709.57799999999997</v>
+        <v>959.89800000000002</v>
       </c>
       <c r="D42" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E42" s="77">
-        <v>198032.503</v>
+        <v>271757.53999999998</v>
       </c>
       <c r="F42" s="78">
-        <v>88.760035201830746</v>
+        <v>88.939008115816861</v>
       </c>
       <c r="G42" s="75">
-        <v>548.76099999999997</v>
+        <v>767.48500000000001</v>
       </c>
       <c r="H42" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I42" s="77">
-        <v>160059.46400000001</v>
+        <v>226619.391</v>
       </c>
       <c r="J42" s="78">
-        <v>86.268645969021236</v>
+        <v>86.231695378514374</v>
       </c>
       <c r="K42" s="79">
-        <v>-22.663752258384562</v>
+        <v>-20.045150630587834</v>
       </c>
       <c r="L42" s="80">
-        <v>-19.175154797694997</v>
+        <v>-16.609713570412797</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="64"/>
       <c r="B43" s="81" t="s">
         <v>52</v>
       </c>
       <c r="C43" s="66">
-        <v>249.52099999999999</v>
+        <v>349.92599999999999</v>
       </c>
       <c r="D43" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="67">
-        <v>76561.232999999993</v>
+        <v>108785.723</v>
       </c>
       <c r="F43" s="68">
-        <v>34.315466568513578</v>
+        <v>35.602671045601916</v>
       </c>
       <c r="G43" s="66">
-        <v>211.54300000000001</v>
+        <v>313.072</v>
       </c>
       <c r="H43" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I43" s="67">
-        <v>64772.62</v>
+        <v>96559.664999999994</v>
       </c>
       <c r="J43" s="68">
-        <v>34.911064198402812</v>
+        <v>36.742238082050953</v>
       </c>
       <c r="K43" s="83">
-        <v>-15.220362214002019</v>
+        <v>-10.53194103896252</v>
       </c>
       <c r="L43" s="70">
-        <v>-15.397626890361069</v>
+        <v>-11.238660426056096</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="64"/>
       <c r="B44" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C44" s="66">
-        <v>56.231999999999999</v>
+        <v>76.08</v>
       </c>
       <c r="D44" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E44" s="67">
-        <v>12886.955</v>
+        <v>17564.232</v>
       </c>
       <c r="F44" s="68">
-        <v>5.7760547491762431</v>
+        <v>5.7483055388126134</v>
       </c>
       <c r="G44" s="66">
-        <v>48.207999999999998</v>
+        <v>61.543999999999997</v>
       </c>
       <c r="H44" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I44" s="67">
-        <v>12698.353999999999</v>
+        <v>16339.157999999999</v>
       </c>
       <c r="J44" s="68">
-        <v>6.84414265947626</v>
+        <v>6.217267150794771</v>
       </c>
       <c r="K44" s="83">
-        <v>-14.26945511452554</v>
+        <v>-19.106203995793901</v>
       </c>
       <c r="L44" s="70">
-        <v>-1.4635032092530824</v>
+        <v>-6.9748224687535467</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="64"/>
       <c r="B45" s="81" t="s">
         <v>85</v>
       </c>
       <c r="C45" s="66">
-        <v>57.747</v>
+        <v>77.638000000000005</v>
       </c>
       <c r="D45" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E45" s="67">
-        <v>17353.127</v>
+        <v>23781.114000000001</v>
       </c>
       <c r="F45" s="68">
-        <v>7.7778351535648653</v>
+        <v>7.7829255116497089</v>
       </c>
       <c r="G45" s="66">
-        <v>17.614000000000001</v>
+        <v>23.754999999999999</v>
       </c>
       <c r="H45" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I45" s="67">
-        <v>3826.1950000000002</v>
+        <v>4920.4549999999999</v>
       </c>
       <c r="J45" s="68">
-        <v>2.0622377060030592</v>
+        <v>1.8722986361025387</v>
       </c>
       <c r="K45" s="83">
-        <v>-69.497982579181595</v>
+        <v>-69.402869728741095</v>
       </c>
       <c r="L45" s="70">
-        <v>-77.950976789370586</v>
+        <v>-79.30940072866224</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="64"/>
       <c r="B46" s="81" t="s">
         <v>58</v>
       </c>
       <c r="C46" s="66">
-        <v>38.249000000000002</v>
+        <v>51.167000000000002</v>
       </c>
       <c r="D46" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E46" s="67">
-        <v>9309.9069999999992</v>
+        <v>12516.047</v>
       </c>
       <c r="F46" s="68">
-        <v>4.1727881056261271</v>
+        <v>4.0961689810370867</v>
       </c>
       <c r="G46" s="66">
-        <v>26.949000000000002</v>
+        <v>36.277999999999999</v>
       </c>
       <c r="H46" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I46" s="67">
-        <v>7691.5010000000002</v>
+        <v>10199.328</v>
       </c>
       <c r="J46" s="68">
-        <v>4.1455554089533422</v>
+        <v>3.880980093012218</v>
       </c>
       <c r="K46" s="83">
-        <v>-29.543256032837462</v>
+        <v>-29.098833232356796</v>
       </c>
       <c r="L46" s="70">
-        <v>-17.383696743694639</v>
+        <v>-18.509989615730916</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="64"/>
       <c r="B47" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C47" s="66">
-        <v>43.622999999999998</v>
+        <v>58.57</v>
       </c>
       <c r="D47" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E47" s="67">
-        <v>10421.275</v>
+        <v>14141.138999999999</v>
       </c>
       <c r="F47" s="68">
-        <v>4.6709137229253663</v>
+        <v>4.6280183294560819</v>
       </c>
       <c r="G47" s="66">
-        <v>33.671999999999997</v>
+        <v>46.188000000000002</v>
       </c>
       <c r="H47" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I47" s="67">
-        <v>8426.5059999999994</v>
+        <v>11870.333000000001</v>
       </c>
       <c r="J47" s="68">
-        <v>4.5417074673562139</v>
+        <v>4.5168197424797007</v>
       </c>
       <c r="K47" s="83">
-        <v>-22.811360979299913</v>
+        <v>-21.140515622332249</v>
       </c>
       <c r="L47" s="70">
-        <v>-19.141314282561396</v>
+        <v>-16.058154862914499</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="64"/>
       <c r="B48" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C48" s="66">
-        <v>264.20599999999996</v>
+        <v>346.51699999999994</v>
       </c>
       <c r="D48" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E48" s="67">
-        <v>71500.005999999994</v>
+        <v>94969.284999999974</v>
       </c>
       <c r="F48" s="68">
-        <v>32.046976902024561</v>
+        <v>31.08091870925945</v>
       </c>
       <c r="G48" s="66">
-        <v>210.77499999999998</v>
+        <v>286.64800000000002</v>
       </c>
       <c r="H48" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I48" s="67">
-        <v>62644.288</v>
+        <v>86730.452000000019</v>
       </c>
       <c r="J48" s="68">
-        <v>33.763938528829541</v>
+        <v>33.002091674074194</v>
       </c>
       <c r="K48" s="83">
-        <v>-20.223234900040115</v>
+        <v>-17.277363015378732</v>
       </c>
       <c r="L48" s="70">
-        <v>-12.385618541066968</v>
+        <v>-8.6752606382157751</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="73"/>
       <c r="B49" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C49" s="75">
-        <v>112.126</v>
+        <v>151.928</v>
       </c>
       <c r="D49" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E49" s="77">
-        <v>25077.484</v>
+        <v>33797.408000000003</v>
       </c>
       <c r="F49" s="78">
-        <v>11.239964798169254</v>
+        <v>11.060991884183137</v>
       </c>
       <c r="G49" s="75">
-        <v>125.941</v>
+        <v>180.68700000000001</v>
       </c>
       <c r="H49" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I49" s="77">
-        <v>25476.616000000002</v>
+        <v>36183.502999999997</v>
       </c>
       <c r="J49" s="78">
-        <v>13.731354030978775</v>
+        <v>13.768304621485639</v>
       </c>
       <c r="K49" s="79">
-        <v>12.320960348179725</v>
+        <v>18.92936127639409</v>
       </c>
       <c r="L49" s="80">
-        <v>1.5915950738917883</v>
+        <v>7.0599940681841442</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="64"/>
       <c r="B50" s="81" t="s">
         <v>52</v>
       </c>
       <c r="C50" s="66">
-        <v>12.323</v>
+        <v>18.059999999999999</v>
       </c>
       <c r="D50" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E50" s="67">
-        <v>2952.6030000000001</v>
+        <v>4260.7960000000003</v>
       </c>
       <c r="F50" s="68">
-        <v>1.3233845063152641</v>
+        <v>1.3944450999366569</v>
       </c>
       <c r="G50" s="66">
-        <v>12.875999999999999</v>
+        <v>17.687999999999999</v>
       </c>
       <c r="H50" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I50" s="67">
-        <v>3229.4290000000001</v>
+        <v>4622.8739999999998</v>
       </c>
       <c r="J50" s="68">
-        <v>1.7405935276847502</v>
+        <v>1.7590651037503418</v>
       </c>
       <c r="K50" s="83">
-        <v>4.4875436176255699</v>
+        <v>-2.0598006644518265</v>
       </c>
       <c r="L50" s="70">
-        <v>9.3756593758117841</v>
+        <v>8.4978956983624538</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="64"/>
       <c r="B51" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C51" s="66">
-        <v>5.8390000000000004</v>
+        <v>11.170999999999999</v>
       </c>
       <c r="D51" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E51" s="67">
-        <v>2894.8009999999999</v>
+        <v>4277.4440000000004</v>
       </c>
       <c r="F51" s="68">
-        <v>1.297477104868461</v>
+        <v>1.3998935471337877</v>
       </c>
       <c r="G51" s="66">
-        <v>18.141999999999999</v>
+        <v>25.983000000000001</v>
       </c>
       <c r="H51" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I51" s="67">
-        <v>4434.4430000000002</v>
+        <v>6298.5659999999998</v>
       </c>
       <c r="J51" s="68">
-        <v>2.3900704380517257</v>
+        <v>2.3966882191183183</v>
       </c>
       <c r="K51" s="83">
-        <v>210.70388765199519</v>
+        <v>132.59332199444992</v>
       </c>
       <c r="L51" s="70">
-        <v>53.186453922048536</v>
+        <v>47.25069457367529</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="64"/>
       <c r="B52" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C52" s="66">
-        <v>0.155</v>
+        <v>0.20200000000000001</v>
       </c>
       <c r="D52" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E52" s="67">
-        <v>242.46799999999999</v>
+        <v>317.10899999999998</v>
       </c>
       <c r="F52" s="68">
-        <v>0.10867644396393604</v>
+        <v>0.10378133362775718</v>
       </c>
       <c r="G52" s="66">
-        <v>0.436</v>
+        <v>0.44700000000000001</v>
       </c>
       <c r="H52" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I52" s="67">
-        <v>383.613</v>
+        <v>402.988</v>
       </c>
       <c r="J52" s="68">
-        <v>0.20675924596445072</v>
+        <v>0.15334229919096709</v>
       </c>
       <c r="K52" s="83">
-        <v>181.29032258064518</v>
+        <v>121.28712871287128</v>
       </c>
       <c r="L52" s="70">
-        <v>58.211805269148932</v>
+        <v>27.08185513498514</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="64"/>
       <c r="B53" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C53" s="66">
-        <v>2.1320000000000001</v>
+        <v>2.8439999999999999</v>
       </c>
       <c r="D53" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E53" s="67">
-        <v>689.94500000000005</v>
+        <v>1015.2380000000001</v>
       </c>
       <c r="F53" s="68">
-        <v>0.30923985487032457</v>
+        <v>0.33226036974534612</v>
       </c>
       <c r="G53" s="66">
-        <v>3.1709999999999998</v>
+        <v>4.6390000000000002</v>
       </c>
       <c r="H53" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I53" s="67">
-        <v>1268.635</v>
+        <v>1722.9179999999999</v>
       </c>
       <c r="J53" s="68">
-        <v>0.68376727588510011</v>
+        <v>0.65559323711252593</v>
       </c>
       <c r="K53" s="67">
-        <v>48.733583489681031</v>
+        <v>63.115330520393833</v>
       </c>
       <c r="L53" s="68">
-        <v>83.874801614621447</v>
+        <v>69.705822674092161</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="64"/>
       <c r="B54" s="81" t="s">
         <v>73</v>
       </c>
       <c r="C54" s="66">
-        <v>0.628</v>
+        <v>0.88200000000000001</v>
       </c>
       <c r="D54" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E54" s="67">
-        <v>392.85700000000003</v>
+        <v>493.93299999999999</v>
       </c>
       <c r="F54" s="68">
-        <v>0.17608221186441106</v>
+        <v>0.16165112142121163</v>
       </c>
       <c r="G54" s="66">
-        <v>1.6990000000000001</v>
+        <v>2.5299999999999998</v>
       </c>
       <c r="H54" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I54" s="67">
-        <v>422.19799999999998</v>
+        <v>608.21299999999997</v>
       </c>
       <c r="J54" s="68">
-        <v>0.2275557401018713</v>
+        <v>0.2314331439592138</v>
       </c>
       <c r="K54" s="83">
-        <v>170.54140127388538</v>
+        <v>186.84807256235825</v>
       </c>
       <c r="L54" s="70">
-        <v>7.4686208976803128</v>
+        <v>23.136741217938461</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="64"/>
       <c r="B55" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="66">
-        <v>91.049000000000007</v>
+        <v>118.76900000000001</v>
       </c>
       <c r="D55" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E55" s="67">
-        <v>17904.810000000001</v>
+        <v>23432.888000000003</v>
       </c>
       <c r="F55" s="68">
-        <v>8.0251046762868583</v>
+        <v>7.6689604123183779</v>
       </c>
       <c r="G55" s="66">
-        <v>89.617000000000004</v>
+        <v>129.4</v>
       </c>
       <c r="H55" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I55" s="67">
-        <v>15738.298000000001</v>
+        <v>22527.944</v>
       </c>
       <c r="J55" s="68">
-        <v>8.4826078032908754</v>
+        <v>8.5721826183542724</v>
       </c>
       <c r="K55" s="83">
-        <v>-1.5727794923612581</v>
+        <v>8.9509888944084732</v>
       </c>
       <c r="L55" s="70">
-        <v>-12.100167496890503</v>
+        <v>-3.8618543305460387</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="73">
         <v>4412</v>
       </c>
       <c r="B56" s="74" t="s">
         <v>29</v>
       </c>
       <c r="C56" s="75">
-        <v>89.414000000000001</v>
+        <v>120.544</v>
       </c>
       <c r="D56" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E56" s="77">
-        <v>98443.183999999994</v>
+        <v>133011.04800000001</v>
       </c>
       <c r="F56" s="78">
         <v>100</v>
       </c>
       <c r="G56" s="75">
-        <v>88.757000000000005</v>
+        <v>122.608</v>
       </c>
       <c r="H56" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I56" s="77">
-        <v>98568.091</v>
+        <v>135636.67499999999</v>
       </c>
       <c r="J56" s="78">
         <v>100</v>
       </c>
       <c r="K56" s="79">
-        <v>-0.7347842619723941</v>
+        <v>1.7122378550570805</v>
       </c>
       <c r="L56" s="80">
-        <v>0.1268823243262901</v>
+        <v>1.9739916642112152</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="73"/>
       <c r="B57" s="81" t="s">
         <v>54</v>
       </c>
       <c r="C57" s="66">
-        <v>12.513999999999999</v>
+        <v>16.207999999999998</v>
       </c>
       <c r="D57" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E57" s="67">
-        <v>13968.335999999999</v>
+        <v>18026.98</v>
       </c>
       <c r="F57" s="68">
-        <v>14.189236301011961</v>
+        <v>13.552994485089689</v>
       </c>
       <c r="G57" s="66">
-        <v>13.249000000000001</v>
+        <v>18.21</v>
       </c>
       <c r="H57" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I57" s="67">
-        <v>14497.81</v>
+        <v>19891.382000000001</v>
       </c>
       <c r="J57" s="68">
-        <v>14.708421207021246</v>
+        <v>14.66519435101163</v>
       </c>
       <c r="K57" s="83">
-        <v>5.8734217676202753</v>
+        <v>12.351924975320845</v>
       </c>
       <c r="L57" s="70">
-        <v>3.7905302392496871</v>
+        <v>10.342286949894003</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="73"/>
       <c r="B58" s="81" t="s">
         <v>52</v>
       </c>
       <c r="C58" s="66">
-        <v>6.9610000000000003</v>
+        <v>9.4770000000000003</v>
       </c>
       <c r="D58" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E58" s="67">
-        <v>8668.16</v>
+        <v>11741.798000000001</v>
       </c>
       <c r="F58" s="68">
-        <v>8.8052414070637948</v>
+        <v>8.8276862535509082</v>
       </c>
       <c r="G58" s="66">
-        <v>7.4009999999999998</v>
+        <v>10.718999999999999</v>
       </c>
       <c r="H58" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I58" s="67">
-        <v>8746.8259999999991</v>
+        <v>12858.9</v>
       </c>
       <c r="J58" s="68">
-        <v>8.8738920590437314</v>
+        <v>9.4804004890270281</v>
       </c>
       <c r="K58" s="83">
-        <v>6.3209309007326464</v>
+        <v>13.105413105413097</v>
       </c>
       <c r="L58" s="70">
-        <v>0.90752824128764642</v>
+        <v>9.5138921654077073</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="73"/>
       <c r="B59" s="81" t="s">
         <v>69</v>
       </c>
       <c r="C59" s="66">
-        <v>6.2889999999999997</v>
+        <v>8.2159999999999993</v>
       </c>
       <c r="D59" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E59" s="67">
-        <v>6394.1120000000001</v>
+        <v>8423.1370000000006</v>
       </c>
       <c r="F59" s="68">
-        <v>6.4952307922100525</v>
+        <v>6.3326596750068465</v>
       </c>
       <c r="G59" s="66">
-        <v>3.9620000000000002</v>
+        <v>5.016</v>
       </c>
       <c r="H59" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I59" s="67">
-        <v>4230.6719999999996</v>
+        <v>5498.1710000000003</v>
       </c>
       <c r="J59" s="68">
-        <v>4.2921314160380764</v>
+        <v>4.0536020217245818</v>
       </c>
       <c r="K59" s="83">
-        <v>-37.001113054539665</v>
+        <v>-38.948393378773119</v>
       </c>
       <c r="L59" s="70">
-        <v>-33.834878087840821</v>
+        <v>-34.725376068322291</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="73"/>
       <c r="B60" s="81" t="s">
         <v>60</v>
       </c>
       <c r="C60" s="66">
-        <v>4.9610000000000003</v>
+        <v>6.1340000000000003</v>
       </c>
       <c r="D60" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E60" s="67">
-        <v>5892.652</v>
+        <v>7276.0640000000003</v>
       </c>
       <c r="F60" s="68">
-        <v>5.9858405229964928</v>
+        <v>5.4702704094174193</v>
       </c>
       <c r="G60" s="66">
-        <v>4.7779999999999996</v>
+        <v>6.0949999999999998</v>
       </c>
       <c r="H60" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I60" s="67">
-        <v>6146.1809999999996</v>
+        <v>7773.3140000000003</v>
       </c>
       <c r="J60" s="68">
-        <v>6.2354672162617009</v>
+        <v>5.7309824204994708</v>
       </c>
       <c r="K60" s="83">
-        <v>-3.6887724249143461</v>
+        <v>-0.63580045647213213</v>
       </c>
       <c r="L60" s="70">
-        <v>4.3024600807921383</v>
+        <v>6.8340520369254589</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="73"/>
       <c r="B61" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C61" s="66">
-        <v>8.8320000000000007</v>
+        <v>12.318</v>
       </c>
       <c r="D61" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E61" s="67">
-        <v>6972.607</v>
+        <v>9634.9169999999995</v>
       </c>
       <c r="F61" s="68">
-        <v>7.0828743206843043</v>
+        <v>7.2436967792329545</v>
       </c>
       <c r="G61" s="66">
-        <v>9.4149999999999991</v>
+        <v>13.249000000000001</v>
       </c>
       <c r="H61" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I61" s="67">
-        <v>7742.8670000000002</v>
+        <v>10659.853999999999</v>
       </c>
       <c r="J61" s="68">
-        <v>7.8553484413125139</v>
+        <v>7.8591236477892137</v>
       </c>
       <c r="K61" s="83">
-        <v>6.600996376811576</v>
+        <v>7.5580451371976052</v>
       </c>
       <c r="L61" s="70">
-        <v>11.046944134381878</v>
+        <v>10.637735644219871</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="64"/>
       <c r="B62" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C62" s="66">
-        <v>49.856999999999999</v>
+        <v>68.191000000000003</v>
       </c>
       <c r="D62" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E62" s="67">
-        <v>56547.316999999995</v>
+        <v>77908.152000000002</v>
       </c>
       <c r="F62" s="68">
-        <v>57.441576656033391</v>
+        <v>58.572692397702177</v>
       </c>
       <c r="G62" s="66">
-        <v>49.952000000000012</v>
+        <v>69.319000000000003</v>
       </c>
       <c r="H62" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I62" s="67">
-        <v>57203.735000000008</v>
+        <v>78955.053999999989</v>
       </c>
       <c r="J62" s="68">
-        <v>58.034739660322742</v>
+        <v>58.210697069948075</v>
       </c>
       <c r="K62" s="83">
-        <v>0.19054495858156945</v>
+        <v>1.6541772374653547</v>
       </c>
       <c r="L62" s="70">
-        <v>1.1608296110671572</v>
+        <v>1.3437643855292412</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="57" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="72" t="s">
         <v>42</v>
       </c>
       <c r="C63" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D63" s="60"/>
       <c r="E63" s="60">
-        <v>52704.252999999997</v>
+        <v>70829.497000000003</v>
       </c>
       <c r="F63" s="61">
         <v>100</v>
       </c>
       <c r="G63" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H63" s="60"/>
       <c r="I63" s="60">
-        <v>43905.623</v>
+        <v>60213.555</v>
       </c>
       <c r="J63" s="61">
         <v>100</v>
       </c>
       <c r="K63" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L63" s="63">
-        <v>-16.694345331106387</v>
+        <v>-14.988023986673237</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="64"/>
       <c r="B64" s="65" t="s">
         <v>57</v>
       </c>
       <c r="C64" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D64" s="67"/>
       <c r="E64" s="67">
-        <v>14293.535</v>
+        <v>19255.844000000001</v>
       </c>
       <c r="F64" s="68">
-        <v>27.120268643215567</v>
+        <v>27.186193345408057</v>
       </c>
       <c r="G64" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H64" s="67"/>
       <c r="I64" s="67">
-        <v>13143.361999999999</v>
+        <v>17718.363000000001</v>
       </c>
       <c r="J64" s="68">
-        <v>29.935486850966672</v>
+        <v>29.425870968754463</v>
       </c>
       <c r="K64" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L64" s="70">
-        <v>-8.0468057761778358</v>
+        <v>-7.9844903188870857</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="64"/>
       <c r="B65" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C65" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D65" s="67"/>
       <c r="E65" s="67">
-        <v>5468.8739999999998</v>
+        <v>7218.7269999999999</v>
       </c>
       <c r="F65" s="68">
-        <v>10.376532611134818</v>
+        <v>10.191695982254398</v>
       </c>
       <c r="G65" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H65" s="67"/>
       <c r="I65" s="67">
-        <v>3803.317</v>
+        <v>5560.0910000000003</v>
       </c>
       <c r="J65" s="68">
-        <v>8.6624827075110638</v>
+        <v>9.233952388295295</v>
       </c>
       <c r="K65" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L65" s="70">
-        <v>-30.455208878463829</v>
+        <v>-22.976848965198428</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="64"/>
       <c r="B66" s="65" t="s">
         <v>55</v>
       </c>
       <c r="C66" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D66" s="67"/>
       <c r="E66" s="67">
-        <v>3872.5540000000001</v>
+        <v>5481.5129999999999</v>
       </c>
       <c r="F66" s="68">
-        <v>7.3477068349683288</v>
+        <v>7.7390257338690409</v>
       </c>
       <c r="G66" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H66" s="67"/>
       <c r="I66" s="67">
-        <v>3708.81</v>
+        <v>5143.6369999999997</v>
       </c>
       <c r="J66" s="68">
-        <v>8.4472323738578989</v>
+        <v>8.5423240663999991</v>
       </c>
       <c r="K66" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L66" s="70">
-        <v>-4.2283206380078919</v>
+        <v>-6.1639186115220417</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="92"/>
       <c r="B67" s="65" t="s">
         <v>52</v>
       </c>
       <c r="C67" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D67" s="67"/>
       <c r="E67" s="67">
-        <v>3926.047</v>
+        <v>5106.5469999999996</v>
       </c>
       <c r="F67" s="68">
-        <v>7.4492033878176782</v>
+        <v>7.2096332972687911</v>
       </c>
       <c r="G67" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H67" s="67"/>
       <c r="I67" s="67">
-        <v>4458.6890000000003</v>
+        <v>5623.4129999999996</v>
       </c>
       <c r="J67" s="68">
-        <v>10.155166230074904</v>
+        <v>9.3391147558053991</v>
       </c>
       <c r="K67" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L67" s="70">
-        <v>13.566877829022431</v>
+        <v>10.121634051346243</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="92"/>
       <c r="B68" s="65" t="s">
         <v>60</v>
       </c>
       <c r="C68" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D68" s="67"/>
       <c r="E68" s="67">
-        <v>3850.5940000000001</v>
+        <v>4920.7569999999996</v>
       </c>
       <c r="F68" s="68">
-        <v>7.306040368317146</v>
+        <v>6.947327326071508</v>
       </c>
       <c r="G68" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H68" s="67"/>
       <c r="I68" s="67">
-        <v>3358.5720000000001</v>
+        <v>4300.0379999999996</v>
       </c>
       <c r="J68" s="68">
-        <v>7.6495258933007282</v>
+        <v>7.1413122842522743</v>
       </c>
       <c r="K68" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L68" s="70">
-        <v>-12.777820772587292</v>
+        <v>-12.614298978795338</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="93"/>
       <c r="B69" s="94" t="s">
         <v>62</v>
       </c>
       <c r="C69" s="95" t="s">
         <v>75</v>
       </c>
       <c r="D69" s="96"/>
       <c r="E69" s="96">
-        <v>21292.648999999998</v>
+        <v>28846.109000000004</v>
       </c>
       <c r="F69" s="97">
-        <v>40.400248154546468</v>
+        <v>40.726124315128203</v>
       </c>
       <c r="G69" s="95" t="s">
         <v>75</v>
       </c>
       <c r="H69" s="96"/>
       <c r="I69" s="96">
-        <v>15432.873</v>
+        <v>21868.012999999999</v>
       </c>
       <c r="J69" s="97">
-        <v>35.150105944288732</v>
+        <v>36.317425536492571</v>
       </c>
       <c r="K69" s="98" t="s">
         <v>75</v>
       </c>
       <c r="L69" s="99">
-        <v>-27.520183139260872</v>
+        <v>-24.19077040858441</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="100" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5448,1448 +5443,1448 @@
         <v>4</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="12">
         <v>3605</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="15"/>
       <c r="E5" s="15">
-        <v>52.728000000000002</v>
+        <v>58.893000000000001</v>
       </c>
       <c r="F5" s="15">
-        <v>2.0028248992841509E-2</v>
+        <v>1.6595863744230485E-2</v>
       </c>
       <c r="G5" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H5" s="19"/>
       <c r="I5" s="19">
-        <v>108.039</v>
+        <v>142.864</v>
       </c>
       <c r="J5" s="20">
-        <v>4.4411715873047909E-2</v>
+        <v>4.3137080010641753E-2</v>
       </c>
       <c r="K5" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L5" s="20">
-        <v>104.8987255348202</v>
+        <v>142.5823102915457</v>
       </c>
       <c r="M5" s="17"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="12">
         <v>44</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D6" s="19"/>
       <c r="E6" s="19">
-        <v>154132.318</v>
+        <v>209128.98199999999</v>
       </c>
       <c r="F6" s="19">
-        <v>58.5457525934575</v>
+        <v>58.931894966152683</v>
       </c>
       <c r="G6" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H6" s="19"/>
       <c r="I6" s="19">
-        <v>140928.06299999999</v>
+        <v>193297.91200000001</v>
       </c>
       <c r="J6" s="20">
-        <v>57.931460791889918</v>
+        <v>58.365350933993092</v>
       </c>
       <c r="K6" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L6" s="20">
-        <v>-8.5668308706030132</v>
+        <v>-7.5700028989764689</v>
       </c>
       <c r="M6" s="17"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="21">
         <v>4401</v>
       </c>
       <c r="B7" s="22" t="s">
         <v>84</v>
       </c>
       <c r="C7" s="23">
-        <v>119.09597599999999</v>
+        <v>174.394589</v>
       </c>
       <c r="D7" s="24" t="s">
         <v>76</v>
       </c>
       <c r="E7" s="25">
-        <v>12532.89</v>
+        <v>17460.517</v>
       </c>
       <c r="F7" s="25">
-        <v>4.7605037460152753</v>
+        <v>4.9203192405858092</v>
       </c>
       <c r="G7" s="23">
-        <v>69.366574999999997</v>
+        <v>109.405969</v>
       </c>
       <c r="H7" s="24" t="s">
         <v>76</v>
       </c>
       <c r="I7" s="25">
-        <v>5964.5069999999996</v>
+        <v>10020.343000000001</v>
       </c>
       <c r="J7" s="25">
-        <v>2.4518367460528632</v>
+        <v>3.0255931356050096</v>
       </c>
       <c r="K7" s="23">
-        <v>-41.755735726956885</v>
+        <v>-37.265273178859928</v>
       </c>
       <c r="L7" s="26">
-        <v>-52.409165005038737</v>
+        <v>-42.61141866532359</v>
       </c>
       <c r="M7" s="17"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="27">
         <v>44011</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>80</v>
       </c>
       <c r="C8" s="29">
-        <v>4.2438039999999999</v>
+        <v>6.9957580000000004</v>
       </c>
       <c r="D8" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E8" s="31">
-        <v>342.52800000000002</v>
+        <v>531.33900000000006</v>
       </c>
       <c r="F8" s="31">
-        <v>0.13010613091753939</v>
+        <v>0.14972967323783273</v>
       </c>
       <c r="G8" s="29">
-        <v>0.46948000000000001</v>
+        <v>0.59295299999999995</v>
       </c>
       <c r="H8" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I8" s="31">
-        <v>111.188</v>
+        <v>142.767</v>
       </c>
       <c r="J8" s="31">
-        <v>4.5706178921430689E-2</v>
+        <v>4.310779133917076E-2</v>
       </c>
       <c r="K8" s="29">
-        <v>-88.937283625728242</v>
+        <v>-91.524106465661049</v>
       </c>
       <c r="L8" s="32">
-        <v>-67.539004110612865</v>
+        <v>-73.130713160524635</v>
       </c>
       <c r="M8" s="17"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="27">
         <v>44012</v>
       </c>
       <c r="B9" s="28" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="29">
-        <v>23.980477</v>
+        <v>34.074689999999997</v>
       </c>
       <c r="D9" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E9" s="31">
-        <v>1938.8209999999999</v>
+        <v>2666.9160000000002</v>
       </c>
       <c r="F9" s="31">
-        <v>0.73644344068711054</v>
+        <v>0.75152861211533106</v>
       </c>
       <c r="G9" s="29">
-        <v>7.7361909999999998</v>
+        <v>12.882490000000001</v>
       </c>
       <c r="H9" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I9" s="31">
-        <v>702.75300000000004</v>
+        <v>1231.6890000000001</v>
       </c>
       <c r="J9" s="31">
-        <v>0.28888148321376572</v>
+        <v>0.37190241727256229</v>
       </c>
       <c r="K9" s="29">
-        <v>-67.739628365190569</v>
+        <v>-62.193375787131146</v>
       </c>
       <c r="L9" s="32">
-        <v>-63.75359045523026</v>
+        <v>-53.815980705804009</v>
       </c>
       <c r="M9" s="17"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="27">
         <v>440131</v>
       </c>
       <c r="B10" s="28" t="s">
         <v>10</v>
       </c>
       <c r="C10" s="29">
-        <v>44.761488999999997</v>
+        <v>56.749223000000001</v>
       </c>
       <c r="D10" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E10" s="31">
-        <v>7757.4759999999997</v>
+        <v>9902.5869999999995</v>
       </c>
       <c r="F10" s="31">
-        <v>2.9466063739188324</v>
+        <v>2.7905181357273046</v>
       </c>
       <c r="G10" s="29">
-        <v>10.581317</v>
+        <v>19.765644000000002</v>
       </c>
       <c r="H10" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I10" s="31">
-        <v>2532.3220000000001</v>
+        <v>4641.5829999999996</v>
       </c>
       <c r="J10" s="31">
-        <v>1.0409645143241644</v>
+        <v>1.4015030885809903</v>
       </c>
       <c r="K10" s="29">
-        <v>-76.360667984034222</v>
+        <v>-65.170194488830262</v>
       </c>
       <c r="L10" s="32">
-        <v>-67.356366942031144</v>
+        <v>-53.12757161335719</v>
       </c>
       <c r="M10" s="17"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="27" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="28" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="29">
-        <v>46.110205999999998</v>
+        <v>76.574917999999997</v>
       </c>
       <c r="D11" s="30" t="s">
         <v>76</v>
       </c>
       <c r="E11" s="31">
-        <v>2494.0650000000001</v>
+        <v>4359.6750000000002</v>
       </c>
       <c r="F11" s="31">
-        <v>0.94734780049179312</v>
+        <v>1.2285428195053409</v>
       </c>
       <c r="G11" s="29">
-        <v>50.579586999999997</v>
+        <v>76.164882000000006</v>
       </c>
       <c r="H11" s="30" t="s">
         <v>76</v>
       </c>
       <c r="I11" s="31">
-        <v>2618.2440000000001</v>
+        <v>4004.3040000000001</v>
       </c>
       <c r="J11" s="31">
-        <v>1.0762845695935026</v>
+        <v>1.2090798384122861</v>
       </c>
       <c r="K11" s="29">
-        <v>9.6928237535958939</v>
+        <v>-0.53547037425491073</v>
       </c>
       <c r="L11" s="32">
-        <v>4.9789800987544464</v>
+        <v>-8.1513186189337539</v>
       </c>
       <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="21">
         <v>4402</v>
       </c>
       <c r="B12" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="23">
-        <v>0.66807399999999995</v>
+        <v>0.945214</v>
       </c>
       <c r="D12" s="24" t="s">
         <v>76</v>
       </c>
       <c r="E12" s="25">
-        <v>621.16499999999996</v>
+        <v>855.91499999999996</v>
       </c>
       <c r="F12" s="25">
-        <v>0.23594384929522064</v>
+        <v>0.24119417785888028</v>
       </c>
       <c r="G12" s="23">
-        <v>0.211308</v>
+        <v>0.38583899999999999</v>
       </c>
       <c r="H12" s="24" t="s">
         <v>76</v>
       </c>
       <c r="I12" s="25">
-        <v>207.35300000000001</v>
+        <v>397.76299999999998</v>
       </c>
       <c r="J12" s="25">
-        <v>8.5236835970567137E-2</v>
+        <v>0.12010257557028288</v>
       </c>
       <c r="K12" s="23">
-        <v>-68.37056972730565</v>
+        <v>-59.179720148029972</v>
       </c>
       <c r="L12" s="26">
-        <v>-66.618692295927801</v>
+        <v>-53.527745161610675</v>
       </c>
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="21">
         <v>4403</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="23">
-        <v>370.25299999999999</v>
+        <v>491.846</v>
       </c>
       <c r="D13" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E13" s="25">
-        <v>38196.434999999998</v>
+        <v>51443.96</v>
       </c>
       <c r="F13" s="25">
-        <v>14.508566811160788</v>
+        <v>14.496747501802309</v>
       </c>
       <c r="G13" s="23">
-        <v>251.36</v>
+        <v>354.70299999999997</v>
       </c>
       <c r="H13" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I13" s="25">
-        <v>28542.225999999999</v>
+        <v>40830.548999999999</v>
       </c>
       <c r="J13" s="26">
-        <v>11.732885638485367</v>
+        <v>12.328582841663598</v>
       </c>
       <c r="K13" s="25">
-        <v>-32.111286066554484</v>
+        <v>-27.883321202164911</v>
       </c>
       <c r="L13" s="26">
-        <v>-25.275157223442445</v>
+        <v>-20.631014797461162</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="27"/>
       <c r="B14" s="28" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="29">
-        <v>229.089</v>
+        <v>303.84800000000001</v>
       </c>
       <c r="D14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E14" s="31">
-        <v>25174.661</v>
+        <v>34039.534</v>
       </c>
       <c r="F14" s="31">
-        <v>9.5623649449699659</v>
+        <v>9.5922345300986684</v>
       </c>
       <c r="G14" s="29">
-        <v>161.595</v>
+        <v>225.251</v>
       </c>
       <c r="H14" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I14" s="31">
-        <v>19135.771000000001</v>
+        <v>26859.427</v>
       </c>
       <c r="J14" s="32">
-        <v>7.8661633730755547</v>
+        <v>8.1100714773420268</v>
       </c>
       <c r="K14" s="31">
-        <v>-29.461912182601523</v>
+        <v>-25.86720992074985</v>
       </c>
       <c r="L14" s="32">
-        <v>-23.987969490433255</v>
+        <v>-21.093435062888936</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="27"/>
       <c r="B15" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="29">
-        <v>226.93199999999999</v>
+        <v>300.95600000000002</v>
       </c>
       <c r="D15" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E15" s="31">
-        <v>24872.263999999999</v>
+        <v>33651.580999999998</v>
       </c>
       <c r="F15" s="31">
-        <v>9.4475022077015645</v>
+        <v>9.4829105845165866</v>
       </c>
       <c r="G15" s="29">
-        <v>159.30099999999999</v>
+        <v>220.93799999999999</v>
       </c>
       <c r="H15" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I15" s="31">
-        <v>18811.819</v>
+        <v>26187.83</v>
       </c>
       <c r="J15" s="32">
-        <v>7.7329960521960048</v>
+        <v>7.907286076373925</v>
       </c>
       <c r="K15" s="31">
-        <v>-29.802319637600693</v>
+        <v>-26.587939765281309</v>
       </c>
       <c r="L15" s="32">
-        <v>-24.366278035646452</v>
+        <v>-22.179495816258964</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="27"/>
       <c r="B16" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="29">
-        <v>2.157</v>
+        <v>2.8919999999999999</v>
       </c>
       <c r="D16" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="31">
-        <v>302.39699999999999</v>
+        <v>387.95299999999997</v>
       </c>
       <c r="F16" s="31">
-        <v>0.11486273726840185</v>
+        <v>0.10932394558208018</v>
       </c>
       <c r="G16" s="29">
-        <v>2.294</v>
+        <v>4.3129999999999997</v>
       </c>
       <c r="H16" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I16" s="31">
-        <v>323.952</v>
+        <v>671.59699999999998</v>
       </c>
       <c r="J16" s="32">
-        <v>0.13316732087954919</v>
+        <v>0.2027854009681023</v>
       </c>
       <c r="K16" s="31">
-        <v>6.351414000927214</v>
+        <v>49.135546334716459</v>
       </c>
       <c r="L16" s="32">
-        <v>7.1280469052272366</v>
+        <v>73.112980180588892</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="27"/>
       <c r="B17" s="28" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="29">
-        <v>141.16399999999999</v>
+        <v>187.99799999999999</v>
       </c>
       <c r="D17" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E17" s="31">
-        <v>13021.773999999999</v>
+        <v>17404.425999999999</v>
       </c>
       <c r="F17" s="31">
-        <v>4.9462018661908225</v>
+        <v>4.9045129717036389</v>
       </c>
       <c r="G17" s="29">
-        <v>89.765000000000001</v>
+        <v>129.452</v>
       </c>
       <c r="H17" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I17" s="31">
-        <v>9406.4549999999999</v>
+        <v>13971.121999999999</v>
       </c>
       <c r="J17" s="32">
-        <v>3.8667222654098135</v>
+        <v>4.2185113643215724</v>
       </c>
       <c r="K17" s="31">
-        <v>-36.410841290980692</v>
+        <v>-31.141820657666567</v>
       </c>
       <c r="L17" s="32">
-        <v>-27.763644185500375</v>
+        <v>-19.726614368092346</v>
       </c>
       <c r="M17" s="17"/>
     </row>
     <row r="18" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="27"/>
       <c r="B18" s="28" t="s">
         <v>16</v>
       </c>
       <c r="C18" s="29">
-        <v>122.029</v>
+        <v>156.49700000000001</v>
       </c>
       <c r="D18" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E18" s="31">
-        <v>11800.272999999999</v>
+        <v>15229.566000000001</v>
       </c>
       <c r="F18" s="31">
-        <v>4.4822258729233955</v>
+        <v>4.291644205928808</v>
       </c>
       <c r="G18" s="29">
-        <v>72.671999999999997</v>
+        <v>103.794</v>
       </c>
       <c r="H18" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I18" s="31">
-        <v>8061.2780000000002</v>
+        <v>11694.713</v>
       </c>
       <c r="J18" s="32">
-        <v>3.3137588103337858</v>
+        <v>3.5311608969543911</v>
       </c>
       <c r="K18" s="31">
-        <v>-40.446942939793004</v>
+        <v>-33.676683898093899</v>
       </c>
       <c r="L18" s="32">
-        <v>-31.685665238422867</v>
+        <v>-23.210464434771161</v>
       </c>
       <c r="M18" s="17"/>
     </row>
     <row r="19" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="27"/>
       <c r="B19" s="28" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="29">
-        <v>19.135000000000002</v>
+        <v>31.501000000000001</v>
       </c>
       <c r="D19" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="31">
-        <v>1221.501</v>
+        <v>2174.86</v>
       </c>
       <c r="F19" s="31">
-        <v>0.463975993267427</v>
+        <v>0.61286876577483096</v>
       </c>
       <c r="G19" s="29">
-        <v>17.093</v>
+        <v>25.658000000000001</v>
       </c>
       <c r="H19" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I19" s="31">
-        <v>1345.1769999999999</v>
+        <v>2276.4090000000001</v>
       </c>
       <c r="J19" s="32">
-        <v>0.55296345507602773</v>
+        <v>0.68735046736718108</v>
       </c>
       <c r="K19" s="31">
-        <v>-10.671544290567031</v>
+        <v>-18.548617504206216</v>
       </c>
       <c r="L19" s="32">
-        <v>10.124920077838654</v>
+        <v>4.6692200877297836</v>
       </c>
       <c r="M19" s="17"/>
     </row>
     <row r="20" spans="1:15" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="21">
         <v>4404</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>19</v>
       </c>
       <c r="C20" s="23">
-        <v>5.4995760000000002</v>
+        <v>7.7742529999999999</v>
       </c>
       <c r="D20" s="24" t="s">
         <v>76</v>
       </c>
       <c r="E20" s="25">
-        <v>1803.652</v>
+        <v>2582.846</v>
       </c>
       <c r="F20" s="25">
-        <v>0.68510073115681558</v>
+        <v>0.72783794828469828</v>
       </c>
       <c r="G20" s="23">
-        <v>6.8124269999999996</v>
+        <v>9.50319</v>
       </c>
       <c r="H20" s="33" t="s">
         <v>76</v>
       </c>
       <c r="I20" s="25">
-        <v>2289.15</v>
+        <v>3252.6909999999998</v>
       </c>
       <c r="J20" s="26">
-        <v>0.94100352086549865</v>
+        <v>0.98213400098621295</v>
       </c>
       <c r="K20" s="25">
-        <v>23.871858485090474</v>
+        <v>22.239268518788883</v>
       </c>
       <c r="L20" s="26">
-        <v>26.917498497492865</v>
+        <v>25.934376265561315</v>
       </c>
       <c r="M20" s="17"/>
     </row>
     <row r="21" spans="1:15" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="21">
         <v>4406</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>20</v>
       </c>
       <c r="C21" s="23">
-        <v>0.29499999999999998</v>
+        <v>0.35099999999999998</v>
       </c>
       <c r="D21" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="25">
-        <v>141.02699999999999</v>
+        <v>187.08199999999999</v>
       </c>
       <c r="F21" s="25">
-        <v>5.3567817302257986E-2</v>
+        <v>5.2719124191298254E-2</v>
       </c>
       <c r="G21" s="23">
-        <v>0.13600000000000001</v>
+        <v>0.16</v>
       </c>
       <c r="H21" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I21" s="25">
-        <v>63.981999999999999</v>
+        <v>84.813999999999993</v>
       </c>
       <c r="J21" s="26">
-        <v>2.6301154259011573E-2</v>
+        <v>2.5609168888051356E-2</v>
       </c>
       <c r="K21" s="25">
-        <v>-53.898305084745758</v>
+        <v>-54.415954415954417</v>
       </c>
       <c r="L21" s="26">
-        <v>-54.631382643039984</v>
+        <v>-54.664799392779642</v>
       </c>
       <c r="M21" s="17"/>
     </row>
     <row r="22" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="21">
         <v>4407</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>21</v>
       </c>
       <c r="C22" s="23">
-        <v>142.536</v>
+        <v>192.322</v>
       </c>
       <c r="D22" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E22" s="25">
-        <v>36870.637999999999</v>
+        <v>50511.237000000001</v>
       </c>
       <c r="F22" s="25">
-        <v>14.00497493530807</v>
+        <v>14.233909069066504</v>
       </c>
       <c r="G22" s="23">
-        <v>113.876</v>
+        <v>161.61600000000001</v>
       </c>
       <c r="H22" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I22" s="25">
-        <v>28439.226999999999</v>
+        <v>40849.648999999998</v>
       </c>
       <c r="J22" s="26">
-        <v>11.69054572120357</v>
+        <v>12.334349992437785</v>
       </c>
       <c r="K22" s="25">
-        <v>-20.107200987820619</v>
+        <v>-15.965932134649178</v>
       </c>
       <c r="L22" s="26">
-        <v>-22.867548427016644</v>
+        <v>-19.127601250391084</v>
       </c>
       <c r="M22" s="17"/>
     </row>
     <row r="23" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="27">
         <v>44071</v>
       </c>
       <c r="B23" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C23" s="29">
-        <v>137.994</v>
+        <v>186.98699999999999</v>
       </c>
       <c r="D23" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E23" s="31">
-        <v>34830.180999999997</v>
+        <v>47774.826000000001</v>
       </c>
       <c r="F23" s="31">
-        <v>13.22992598872966</v>
+        <v>13.462796982668911</v>
       </c>
       <c r="G23" s="29">
-        <v>107.262</v>
+        <v>153.208</v>
       </c>
       <c r="H23" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I23" s="31">
-        <v>26704.891</v>
+        <v>38661.819000000003</v>
       </c>
       <c r="J23" s="32">
-        <v>10.977610228831386</v>
+        <v>11.673745517134826</v>
       </c>
       <c r="K23" s="31">
-        <v>-22.270533501456587</v>
+        <v>-18.064892211758036</v>
       </c>
       <c r="L23" s="32">
-        <v>-23.328302543130619</v>
+        <v>-19.074914056201894</v>
       </c>
       <c r="M23" s="17"/>
     </row>
     <row r="24" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B24" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C24" s="29">
-        <v>4.5419999999999998</v>
+        <v>5.335</v>
       </c>
       <c r="D24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="E24" s="31">
-        <v>2040.4570000000001</v>
+        <v>2736.4110000000001</v>
       </c>
       <c r="F24" s="31">
-        <v>0.77504894657841028</v>
+        <v>0.77111208639759399</v>
       </c>
       <c r="G24" s="29">
-        <v>6.6139999999999999</v>
+        <v>8.4079999999999995</v>
       </c>
       <c r="H24" s="35" t="s">
         <v>77</v>
       </c>
       <c r="I24" s="31">
-        <v>1734.336</v>
+        <v>2187.83</v>
       </c>
       <c r="J24" s="32">
-        <v>0.71293549237218423</v>
+        <v>0.66060447530296185</v>
       </c>
       <c r="K24" s="31">
-        <v>45.618670189343909</v>
+        <v>57.600749765698211</v>
       </c>
       <c r="L24" s="32">
-        <v>-15.002570502588394</v>
+        <v>-20.047463630280689</v>
       </c>
       <c r="M24" s="17"/>
     </row>
     <row r="25" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="21">
         <v>4408</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="23">
-        <v>40.79</v>
+        <v>55.081000000000003</v>
       </c>
       <c r="D25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E25" s="25">
-        <v>13023.82</v>
+        <v>17469.208999999999</v>
       </c>
       <c r="F25" s="25">
-        <v>4.9469790205953021</v>
+        <v>4.9227686190801094</v>
       </c>
       <c r="G25" s="23">
-        <v>43.936</v>
+        <v>55.423999999999999</v>
       </c>
       <c r="H25" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I25" s="25">
-        <v>13742.87</v>
+        <v>17552.996999999999</v>
       </c>
       <c r="J25" s="26">
-        <v>5.6492973622509819</v>
+        <v>5.3000408501480756</v>
       </c>
       <c r="K25" s="25">
-        <v>7.7126746751654833</v>
+        <v>0.62271926798713961</v>
       </c>
       <c r="L25" s="26">
-        <v>5.5210376064779849</v>
+        <v>0.47963247792158459</v>
       </c>
       <c r="M25" s="17"/>
     </row>
     <row r="26" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="21">
         <v>4409</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>26</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="33"/>
       <c r="E26" s="25">
-        <v>4149.1589999999997</v>
+        <v>5171.1899999999996</v>
       </c>
       <c r="F26" s="25">
-        <v>1.5760201328115853</v>
+        <v>1.457225215824075</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H26" s="33"/>
       <c r="I26" s="25">
-        <v>2928.9780000000001</v>
+        <v>4672.2510000000002</v>
       </c>
       <c r="J26" s="26">
-        <v>1.2040183520248069</v>
+        <v>1.4107631398868921</v>
       </c>
       <c r="K26" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L26" s="26">
-        <v>-29.4079113381772</v>
+        <v>-9.6484368201516375</v>
       </c>
       <c r="M26" s="17"/>
     </row>
     <row r="27" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="27">
         <v>44091</v>
       </c>
       <c r="B27" s="28" t="s">
         <v>22</v>
       </c>
       <c r="C27" s="29" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="35"/>
       <c r="E27" s="31">
-        <v>2756.7640000000001</v>
+        <v>3310.3449999999998</v>
       </c>
       <c r="F27" s="31">
-        <v>1.0471316152044783</v>
+        <v>0.9328448978044025</v>
       </c>
       <c r="G27" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H27" s="35"/>
       <c r="I27" s="31">
-        <v>1944.529</v>
+        <v>2904.5590000000002</v>
       </c>
       <c r="J27" s="32">
-        <v>0.79933977040607529</v>
+        <v>0.87701726102187827</v>
       </c>
       <c r="K27" s="31" t="s">
         <v>75</v>
       </c>
       <c r="L27" s="32">
-        <v>-29.463349057082873</v>
+        <v>-12.258118111556337</v>
       </c>
       <c r="M27" s="17"/>
     </row>
     <row r="28" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="27">
         <v>44092</v>
       </c>
       <c r="B28" s="28" t="s">
         <v>24</v>
       </c>
       <c r="C28" s="29" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="35"/>
       <c r="E28" s="31">
-        <v>1392.395</v>
+        <v>1860.845</v>
       </c>
       <c r="F28" s="31">
-        <v>0.5288885176071072</v>
+        <v>0.52438031801967266</v>
       </c>
       <c r="G28" s="29" t="s">
         <v>75</v>
       </c>
       <c r="H28" s="35"/>
       <c r="I28" s="31">
-        <v>984.44899999999996</v>
+        <v>1767.692</v>
       </c>
       <c r="J28" s="32">
-        <v>0.40467858161873149</v>
+        <v>0.5337458788650139</v>
       </c>
       <c r="K28" s="31" t="s">
         <v>75</v>
       </c>
       <c r="L28" s="32">
-        <v>-29.298151745733076</v>
+        <v>-5.0059515972582362</v>
       </c>
       <c r="M28" s="17"/>
     </row>
     <row r="29" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="21">
         <v>4410</v>
       </c>
       <c r="B29" s="22" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="23">
-        <v>14.01</v>
+        <v>19.042999999999999</v>
       </c>
       <c r="D29" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="25">
-        <v>5070.3029999999999</v>
+        <v>6835.8090000000002</v>
       </c>
       <c r="F29" s="25">
-        <v>1.925908264169915</v>
+        <v>1.9263096589676949</v>
       </c>
       <c r="G29" s="23">
-        <v>16.446999999999999</v>
+        <v>21.59</v>
       </c>
       <c r="H29" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="25">
-        <v>5894.5810000000001</v>
+        <v>7962.3559999999998</v>
       </c>
       <c r="J29" s="26">
-        <v>2.4230921848838527</v>
+        <v>2.4041941135990412</v>
       </c>
       <c r="K29" s="25">
-        <v>17.394718058529619</v>
+        <v>13.374993435908211</v>
       </c>
       <c r="L29" s="26">
-        <v>16.256977147125138</v>
+        <v>16.480083045035336</v>
       </c>
       <c r="M29" s="17"/>
     </row>
     <row r="30" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="21">
         <v>4411</v>
       </c>
       <c r="B30" s="36" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="23">
-        <v>10.489000000000001</v>
+        <v>15.218</v>
       </c>
       <c r="D30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="25">
-        <v>5953.1869999999999</v>
+        <v>8118.9690000000001</v>
       </c>
       <c r="F30" s="25">
-        <v>2.2612636841326648</v>
+        <v>2.2879001454779218</v>
       </c>
       <c r="G30" s="23">
-        <v>9.5380000000000003</v>
+        <v>13.71</v>
       </c>
       <c r="H30" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="25">
-        <v>5294.8149999999996</v>
+        <v>7506.5209999999997</v>
       </c>
       <c r="J30" s="26">
-        <v>2.1765456860980956</v>
+        <v>2.2665569841147</v>
       </c>
       <c r="K30" s="25">
-        <v>-9.0666412432071741</v>
+        <v>-9.9093179129977607</v>
       </c>
       <c r="L30" s="26">
-        <v>-11.059152013870895</v>
+        <v>-7.5434208456763452</v>
       </c>
       <c r="M30" s="17"/>
     </row>
     <row r="31" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="21">
         <v>4412</v>
       </c>
       <c r="B31" s="22" t="s">
         <v>29</v>
       </c>
       <c r="C31" s="23">
-        <v>11.865</v>
+        <v>15.153</v>
       </c>
       <c r="D31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="25">
-        <v>8324.0619999999999</v>
+        <v>10885.462</v>
       </c>
       <c r="F31" s="25">
-        <v>3.161818888784901</v>
+        <v>3.067489245665846</v>
       </c>
       <c r="G31" s="23">
-        <v>11.332000000000001</v>
+        <v>14.202999999999999</v>
       </c>
       <c r="H31" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="25">
-        <v>7538.5339999999997</v>
+        <v>9643.3619999999992</v>
       </c>
       <c r="J31" s="26">
-        <v>3.0988738335907526</v>
+        <v>2.9117655824111197</v>
       </c>
       <c r="K31" s="25">
-        <v>-4.4922039612305049</v>
+        <v>-6.2693856002111854</v>
       </c>
       <c r="L31" s="26">
-        <v>-9.4368350451978884</v>
+        <v>-11.410631905196126</v>
       </c>
       <c r="M31" s="17"/>
     </row>
     <row r="32" spans="1:15" s="34" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="21">
         <v>4413</v>
       </c>
       <c r="B32" s="22" t="s">
         <v>30</v>
       </c>
       <c r="C32" s="23">
-        <v>5.0999999999999997E-2</v>
+        <v>9.1999999999999998E-2</v>
       </c>
       <c r="D32" s="33" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="25">
-        <v>41.006</v>
+        <v>52.033000000000001</v>
       </c>
       <c r="F32" s="25">
-        <v>1.5575754403741066E-2</v>
+        <v>1.4662737136901584E-2</v>
       </c>
       <c r="G32" s="23">
-        <v>6.8000000000000005E-2</v>
+        <v>0.11799999999999999</v>
       </c>
       <c r="H32" s="33" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="25">
-        <v>116.907</v>
+        <v>199.95599999999999</v>
       </c>
       <c r="J32" s="26">
-        <v>4.805709482289184E-2</v>
+        <v>6.0375727759322727E-2</v>
       </c>
       <c r="K32" s="25">
-        <v>33.333333333333357</v>
+        <v>28.260869565217391</v>
       </c>
       <c r="L32" s="26">
-        <v>185.09730283373165</v>
+        <v>284.28689485518805</v>
       </c>
       <c r="M32" s="17"/>
       <c r="O32" s="102"/>
     </row>
     <row r="33" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="21" t="s">
         <v>31</v>
       </c>
       <c r="B33" s="36" t="s">
         <v>32</v>
       </c>
       <c r="C33" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D33" s="33"/>
       <c r="E33" s="25">
-        <v>5731.5950000000003</v>
+        <v>7292.8519999999999</v>
       </c>
       <c r="F33" s="25">
-        <v>2.1770939877508235</v>
+        <v>2.0551029510950163</v>
       </c>
       <c r="G33" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H33" s="33"/>
       <c r="I33" s="25">
-        <v>4623.5569999999998</v>
+        <v>6271.3890000000001</v>
       </c>
       <c r="J33" s="26">
-        <v>1.9006108887239028</v>
+        <v>1.8936149699774512</v>
       </c>
       <c r="K33" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L33" s="26">
-        <v>-19.332105635516822</v>
+        <v>-14.006358554924736</v>
       </c>
       <c r="M33" s="17"/>
     </row>
     <row r="34" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="21">
         <v>4418</v>
       </c>
       <c r="B34" s="36" t="s">
         <v>33</v>
       </c>
       <c r="C34" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D34" s="33"/>
       <c r="E34" s="25">
-        <v>7771.8029999999999</v>
+        <v>11004.787</v>
       </c>
       <c r="F34" s="25">
-        <v>2.9520483539544946</v>
+        <v>3.1011146585549896</v>
       </c>
       <c r="G34" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H34" s="33"/>
       <c r="I34" s="25">
-        <v>6395.4279999999999</v>
+        <v>8944.4629999999997</v>
       </c>
       <c r="J34" s="26">
-        <v>2.6289759366759688</v>
+        <v>2.7007364772316662</v>
       </c>
       <c r="K34" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L34" s="26">
-        <v>-17.709854457196098</v>
+        <v>-18.722070677060813</v>
       </c>
       <c r="M34" s="17"/>
     </row>
     <row r="35" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="21" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="22" t="s">
         <v>35</v>
       </c>
       <c r="C35" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D35" s="33"/>
       <c r="E35" s="25">
-        <v>765.29899999999998</v>
+        <v>1074.0630000000001</v>
       </c>
       <c r="F35" s="25">
-        <v>0.29069183215696809</v>
+        <v>0.30266760397193948</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H35" s="33"/>
       <c r="I35" s="25">
-        <v>711.00099999999998</v>
+        <v>903.85500000000002</v>
       </c>
       <c r="J35" s="26">
-        <v>0.29227199805119386</v>
+        <v>0.27291455827233319</v>
       </c>
       <c r="K35" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L35" s="26">
-        <v>-7.0950046975103849</v>
+        <v>-15.847115113359278</v>
       </c>
       <c r="M35" s="17"/>
     </row>
     <row r="36" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="21">
         <v>44219910</v>
       </c>
       <c r="B36" s="22" t="s">
         <v>36</v>
       </c>
       <c r="C36" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D36" s="33"/>
       <c r="E36" s="25">
-        <v>268.86500000000001</v>
+        <v>347.291</v>
       </c>
       <c r="F36" s="25">
-        <v>0.10212591347026878</v>
+        <v>9.786552078511114E-2</v>
       </c>
       <c r="G36" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H36" s="33"/>
       <c r="I36" s="25">
-        <v>249.518</v>
+        <v>329.928</v>
       </c>
       <c r="J36" s="26">
-        <v>0.10256965097058623</v>
+        <v>9.9620131969922532E-2</v>
       </c>
       <c r="K36" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L36" s="26">
-        <v>-7.1958045859446225</v>
+        <v>-4.9995536884054008</v>
       </c>
       <c r="M36" s="17"/>
     </row>
     <row r="37" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="37" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="22" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="23" t="s">
         <v>75</v>
       </c>
       <c r="D37" s="33"/>
       <c r="E37" s="25">
-        <v>12867.412000000009</v>
+        <v>17835.760000000013</v>
       </c>
       <c r="F37" s="25">
-        <v>4.8875688709884111</v>
+        <v>5.0260615478035859</v>
       </c>
       <c r="G37" s="23" t="s">
         <v>75</v>
       </c>
       <c r="H37" s="33"/>
       <c r="I37" s="25">
-        <v>27925.428999999982</v>
+        <v>33875.024999999987</v>
       </c>
       <c r="J37" s="26">
-        <v>11.47933818696</v>
+        <v>10.228396683471617</v>
       </c>
       <c r="K37" s="25" t="s">
         <v>75</v>
       </c>
       <c r="L37" s="26">
-        <v>117.02444127847902</v>
+        <v>89.927566865667416</v>
       </c>
       <c r="M37" s="17"/>
       <c r="N37" s="101"/>
       <c r="O37" s="101"/>
       <c r="P37" s="101"/>
       <c r="Q37" s="101"/>
       <c r="R37" s="101"/>
       <c r="S37" s="101"/>
       <c r="T37" s="101"/>
       <c r="U37" s="101"/>
       <c r="V37" s="101"/>
       <c r="W37" s="101"/>
     </row>
     <row r="38" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="38">
         <v>47</v>
       </c>
       <c r="B38" s="39" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D38" s="40"/>
       <c r="E38" s="19">
-        <v>1463.94</v>
+        <v>1757.414</v>
       </c>
       <c r="F38" s="19">
-        <v>0.55606423210780609</v>
+        <v>0.49523378476564406</v>
       </c>
       <c r="G38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H38" s="40"/>
       <c r="I38" s="19">
-        <v>1039.1220000000001</v>
+        <v>1396.6120000000001</v>
       </c>
       <c r="J38" s="19">
-        <v>0.4271530745511648</v>
+        <v>0.42170010350978837</v>
       </c>
       <c r="K38" s="18" t="s">
         <v>75</v>
       </c>
       <c r="L38" s="20">
-        <v>-29.018812246403542</v>
+        <v>-20.530279148794758</v>
       </c>
       <c r="M38" s="17"/>
     </row>
     <row r="39" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="38">
         <v>48</v>
       </c>
       <c r="B39" s="39" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D39" s="40"/>
       <c r="E39" s="19">
-        <v>88000.070999999996</v>
+        <v>117185.21</v>
       </c>
       <c r="F39" s="19">
-        <v>33.426022860258897</v>
+        <v>33.022426740003667</v>
       </c>
       <c r="G39" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H39" s="40"/>
       <c r="I39" s="19">
-        <v>82545.547999999995</v>
+        <v>111308.107</v>
       </c>
       <c r="J39" s="20">
-        <v>33.932093265959864</v>
+        <v>33.60893379362242</v>
       </c>
       <c r="K39" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L39" s="20">
-        <v>-6.1983165899945707</v>
+        <v>-5.0152258975343411</v>
       </c>
       <c r="M39" s="17"/>
     </row>
     <row r="40" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>42</v>
       </c>
       <c r="C40" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D40" s="19"/>
       <c r="E40" s="19">
-        <v>18965.330999999998</v>
+        <v>25951.218000000001</v>
       </c>
       <c r="F40" s="19">
-        <v>7.2038076828185362</v>
+        <v>7.3129723044304358</v>
       </c>
       <c r="G40" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H40" s="19"/>
       <c r="I40" s="19">
-        <v>18121.996999999999</v>
+        <v>24235.838</v>
       </c>
       <c r="J40" s="20">
-        <v>7.4494301300107049</v>
+        <v>7.3178917217140196</v>
       </c>
       <c r="K40" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L40" s="20">
-        <v>-4.4467138485481694</v>
+        <v>-6.6100173024634179</v>
       </c>
       <c r="M40" s="17"/>
     </row>
     <row r="41" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>44</v>
       </c>
       <c r="C41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="D41" s="41"/>
       <c r="E41" s="19">
-        <v>653.75900000000001</v>
+        <v>783.81399999999996</v>
       </c>
       <c r="F41" s="19">
-        <v>0.24832438236441876</v>
+        <v>0.2208763409033378</v>
       </c>
       <c r="G41" s="18" t="s">
         <v>75</v>
       </c>
       <c r="H41" s="41"/>
       <c r="I41" s="19">
-        <v>524.12099999999998</v>
+        <v>804.73699999999997</v>
       </c>
       <c r="J41" s="20">
-        <v>0.2154510217152856</v>
+        <v>0.24298636715004346</v>
       </c>
       <c r="K41" s="19" t="s">
         <v>75</v>
       </c>
       <c r="L41" s="20">
-        <v>-19.829631408515986</v>
+        <v>2.6693832975680456</v>
       </c>
       <c r="M41" s="17"/>
     </row>
     <row r="42" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="42"/>
       <c r="B42" s="43" t="s">
         <v>45</v>
       </c>
       <c r="C42" s="44"/>
       <c r="D42" s="45"/>
       <c r="E42" s="45">
-        <v>263268.147</v>
+        <v>354865.53100000002</v>
       </c>
       <c r="F42" s="46">
         <v>100</v>
       </c>
       <c r="G42" s="44"/>
       <c r="H42" s="45"/>
       <c r="I42" s="45">
-        <v>243266.89</v>
+        <v>331186.07</v>
       </c>
       <c r="J42" s="46">
         <v>100</v>
       </c>
       <c r="K42" s="44"/>
       <c r="L42" s="46">
-        <v>-7.5972947080453244</v>
+        <v>-6.6727982662255272</v>
       </c>
       <c r="M42" s="17"/>
     </row>
     <row r="43" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="2"/>
       <c r="B43" s="47"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
       <c r="F43" s="48"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
     </row>
     <row r="44" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="2"/>
       <c r="B44" s="47"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
@@ -7075,2212 +7070,2212 @@
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="50"/>
       <c r="B6" s="51"/>
       <c r="C6" s="52"/>
       <c r="D6" s="53"/>
       <c r="E6" s="53"/>
       <c r="F6" s="54"/>
       <c r="G6" s="52"/>
       <c r="H6" s="53"/>
       <c r="I6" s="53"/>
       <c r="J6" s="54"/>
       <c r="K6" s="55"/>
       <c r="L6" s="56"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A7" s="57"/>
       <c r="B7" s="58" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D7" s="60"/>
       <c r="E7" s="60">
-        <v>263268.147</v>
+        <v>354865.53100000002</v>
       </c>
       <c r="F7" s="61">
         <v>100</v>
       </c>
       <c r="G7" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H7" s="60"/>
       <c r="I7" s="60">
-        <v>243266.89</v>
+        <v>331186.07</v>
       </c>
       <c r="J7" s="61">
         <v>100</v>
       </c>
       <c r="K7" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L7" s="63">
-        <v>-7.5972947080453244</v>
+        <v>-6.6727982662255272</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A8" s="64"/>
       <c r="B8" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C8" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D8" s="67"/>
       <c r="E8" s="67">
-        <v>68801.168000000005</v>
+        <v>93473.047000000006</v>
       </c>
       <c r="F8" s="68">
-        <v>26.133494987526923</v>
+        <v>26.340413152158192</v>
       </c>
       <c r="G8" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H8" s="67"/>
       <c r="I8" s="67">
-        <v>56893.875999999997</v>
+        <v>78050.540999999997</v>
       </c>
       <c r="J8" s="68">
-        <v>23.387430981667908</v>
+        <v>23.566975809097283</v>
       </c>
       <c r="K8" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L8" s="70">
-        <v>-17.30681665171732</v>
+        <v>-16.499415066676928</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A9" s="64"/>
       <c r="B9" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C9" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D9" s="67"/>
       <c r="E9" s="67">
-        <v>31667.914000000001</v>
+        <v>43759.321000000004</v>
       </c>
       <c r="F9" s="68">
-        <v>12.028767764297745</v>
+        <v>12.33124019588141</v>
       </c>
       <c r="G9" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H9" s="67"/>
       <c r="I9" s="67">
-        <v>32680.920999999998</v>
+        <v>45831.694000000003</v>
       </c>
       <c r="J9" s="68">
-        <v>13.434183747734842</v>
+        <v>13.838653902321436</v>
       </c>
       <c r="K9" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L9" s="70">
-        <v>3.1988434729234063</v>
+        <v>4.7358435931855514</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="64"/>
       <c r="B10" s="65" t="s">
         <v>66</v>
       </c>
       <c r="C10" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D10" s="67"/>
       <c r="E10" s="67">
-        <v>35817.087</v>
+        <v>48688.720999999998</v>
       </c>
       <c r="F10" s="68">
-        <v>13.604793214881404</v>
+        <v>13.720329743719176</v>
       </c>
       <c r="G10" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H10" s="67"/>
       <c r="I10" s="67">
-        <v>33882.449000000001</v>
+        <v>46069.491999999998</v>
       </c>
       <c r="J10" s="68">
-        <v>13.928097243319877</v>
+        <v>13.910455835295247</v>
       </c>
       <c r="K10" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L10" s="70">
-        <v>-5.401438704381512</v>
+        <v>-5.3795395446924958</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="64"/>
       <c r="B11" s="65" t="s">
         <v>61</v>
       </c>
       <c r="C11" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D11" s="67"/>
       <c r="E11" s="67">
-        <v>32629.912</v>
+        <v>43926.555999999997</v>
       </c>
       <c r="F11" s="68">
-        <v>12.39417391424873</v>
+        <v>12.378366497364883</v>
       </c>
       <c r="G11" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H11" s="67"/>
       <c r="I11" s="67">
-        <v>33778.451000000001</v>
+        <v>44655.334000000003</v>
       </c>
       <c r="J11" s="68">
-        <v>13.885346665960173</v>
+        <v>13.483457803644942</v>
       </c>
       <c r="K11" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L11" s="70">
-        <v>3.5198961002407874</v>
+        <v>1.6590829474543958</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="64"/>
       <c r="B12" s="65" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D12" s="67"/>
       <c r="E12" s="67">
-        <v>20142.097000000002</v>
+        <v>26807.088</v>
       </c>
       <c r="F12" s="68">
-        <v>7.6507914951063194</v>
+        <v>7.5541538014296457</v>
       </c>
       <c r="G12" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H12" s="71"/>
       <c r="I12" s="67">
-        <v>18572.12</v>
+        <v>27235.256000000001</v>
       </c>
       <c r="J12" s="68">
-        <v>7.6344627088380168</v>
+        <v>8.2235511898190641</v>
       </c>
       <c r="K12" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L12" s="70">
-        <v>-7.7945062026064242</v>
+        <v>1.5972193622821005</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="64"/>
       <c r="B13" s="65" t="s">
         <v>74</v>
       </c>
       <c r="C13" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D13" s="67"/>
       <c r="E13" s="67">
-        <v>8168.3829999999998</v>
+        <v>11859.477999999999</v>
       </c>
       <c r="F13" s="68">
-        <v>3.1026856431666987</v>
+        <v>3.3419639170308701</v>
       </c>
       <c r="G13" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H13" s="67"/>
       <c r="I13" s="67">
-        <v>8350.9979999999996</v>
+        <v>11074.791999999999</v>
       </c>
       <c r="J13" s="68">
-        <v>3.4328543436387906</v>
+        <v>3.3439788092536618</v>
       </c>
       <c r="K13" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L13" s="70">
-        <v>2.2356321930546081</v>
+        <v>-6.6165306769825767</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A14" s="64"/>
       <c r="B14" s="65" t="s">
         <v>54</v>
       </c>
       <c r="C14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D14" s="67"/>
       <c r="E14" s="67">
-        <v>14729.647000000001</v>
+        <v>19442.712</v>
       </c>
       <c r="F14" s="68">
-        <v>5.5949218193874408</v>
+        <v>5.478895610179733</v>
       </c>
       <c r="G14" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H14" s="67"/>
       <c r="I14" s="67">
-        <v>14062.001</v>
+        <v>18308.993999999999</v>
       </c>
       <c r="J14" s="68">
-        <v>5.7804829091209244</v>
+        <v>5.5283104147466098</v>
       </c>
       <c r="K14" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L14" s="70">
-        <v>-4.5326680265996915</v>
+        <v>-5.8310692458953293</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A15" s="64"/>
       <c r="B15" s="65" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D15" s="67"/>
       <c r="E15" s="67">
-        <v>9107.5550000000003</v>
+        <v>11698.424999999999</v>
       </c>
       <c r="F15" s="68">
-        <v>3.4594215455924489</v>
+        <v>3.2965796838690427</v>
       </c>
       <c r="G15" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H15" s="67"/>
       <c r="I15" s="67">
-        <v>6631.8379999999997</v>
+        <v>9277.9699999999993</v>
       </c>
       <c r="J15" s="68">
-        <v>2.7261572670247065</v>
+        <v>2.8014372705953479</v>
       </c>
       <c r="K15" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L15" s="70">
-        <v>-27.183113360281663</v>
+        <v>-20.690434823491195</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A16" s="64"/>
       <c r="B16" s="65" t="s">
         <v>57</v>
       </c>
       <c r="C16" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D16" s="67"/>
       <c r="E16" s="67">
-        <v>4251.7529999999997</v>
+        <v>5722.4440000000004</v>
       </c>
       <c r="F16" s="68">
-        <v>1.6149895262490681</v>
+        <v>1.6125668739576737</v>
       </c>
       <c r="G16" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H16" s="67"/>
       <c r="I16" s="67">
-        <v>3983.8290000000002</v>
+        <v>5235.9049999999997</v>
       </c>
       <c r="J16" s="68">
-        <v>1.6376371646795007</v>
+        <v>1.5809556845189774</v>
       </c>
       <c r="K16" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L16" s="70">
-        <v>-6.301494936323901</v>
+        <v>-8.5022937751771899</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A17" s="64"/>
       <c r="B17" s="65" t="s">
         <v>81</v>
       </c>
       <c r="C17" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D17" s="67"/>
       <c r="E17" s="67">
-        <v>1513.26</v>
+        <v>2030.559</v>
       </c>
       <c r="F17" s="68">
-        <v>0.57479798344157451</v>
+        <v>0.57220519397247405</v>
       </c>
       <c r="G17" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H17" s="71"/>
       <c r="I17" s="67">
-        <v>1334.3430000000001</v>
+        <v>1696.4960000000001</v>
       </c>
       <c r="J17" s="68">
-        <v>0.54850991024713647</v>
+        <v>0.51224859789543686</v>
       </c>
       <c r="K17" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L17" s="70">
-        <v>-11.823282185480348</v>
+        <v>-16.451775102324035</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A18" s="64"/>
       <c r="B18" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D18" s="67"/>
       <c r="E18" s="67">
-        <v>36439.370999999985</v>
+        <v>47457.179999999993</v>
       </c>
       <c r="F18" s="68">
-        <v>13.841162106101649</v>
+        <v>13.373285330436895</v>
       </c>
       <c r="G18" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H18" s="71"/>
       <c r="I18" s="67">
-        <v>33096.064000000071</v>
+        <v>43749.59600000002</v>
       </c>
       <c r="J18" s="68">
-        <v>13.604837057768144</v>
+        <v>13.209974682811996</v>
       </c>
       <c r="K18" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L18" s="70">
-        <v>-9.1749854847931225</v>
+        <v>-7.8124827476052605</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A19" s="57">
         <v>44</v>
       </c>
       <c r="B19" s="72" t="s">
         <v>8</v>
       </c>
       <c r="C19" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D19" s="60"/>
       <c r="E19" s="60">
-        <v>154132.318</v>
+        <v>209128.98199999999</v>
       </c>
       <c r="F19" s="61">
         <v>100</v>
       </c>
       <c r="G19" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H19" s="60"/>
       <c r="I19" s="60">
-        <v>140928.06299999999</v>
+        <v>193297.91200000001</v>
       </c>
       <c r="J19" s="61">
         <v>100</v>
       </c>
       <c r="K19" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L19" s="63">
-        <v>-8.5668308706030132</v>
+        <v>-7.5700028989764689</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A20" s="64"/>
       <c r="B20" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C20" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D20" s="67"/>
       <c r="E20" s="67">
-        <v>50092.438999999998</v>
+        <v>68304.216</v>
       </c>
       <c r="F20" s="68">
-        <v>32.499633853556915</v>
+        <v>32.661286516471449</v>
       </c>
       <c r="G20" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H20" s="67"/>
       <c r="I20" s="67">
-        <v>39307.021000000001</v>
+        <v>53440.81</v>
       </c>
       <c r="J20" s="68">
-        <v>27.89154988953478</v>
+        <v>27.646863562602785</v>
       </c>
       <c r="K20" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L20" s="70">
-        <v>-21.531029862610598</v>
+        <v>-21.760598203777061</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A21" s="64"/>
       <c r="B21" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D21" s="67"/>
       <c r="E21" s="67">
-        <v>25554.895</v>
+        <v>35314.125</v>
       </c>
       <c r="F21" s="68">
-        <v>16.5798421327836</v>
+        <v>16.886289342717692</v>
       </c>
       <c r="G21" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H21" s="67"/>
       <c r="I21" s="67">
-        <v>26220.942999999999</v>
+        <v>36810.991999999998</v>
       </c>
       <c r="J21" s="68">
-        <v>18.605906050095928</v>
+        <v>19.04365733655726</v>
       </c>
       <c r="K21" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L21" s="70">
-        <v>2.6063421508873303</v>
+        <v>4.2387203420727495</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A22" s="64"/>
       <c r="B22" s="65" t="s">
         <v>66</v>
       </c>
       <c r="C22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D22" s="67"/>
       <c r="E22" s="67">
-        <v>26420.789000000001</v>
+        <v>35868.525999999998</v>
       </c>
       <c r="F22" s="68">
-        <v>17.141628272923267</v>
+        <v>17.151389375576837</v>
       </c>
       <c r="G22" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H22" s="67"/>
       <c r="I22" s="67">
-        <v>24158.079000000002</v>
+        <v>33481.779000000002</v>
       </c>
       <c r="J22" s="68">
-        <v>17.142135133156554</v>
+        <v>17.321335059221955</v>
       </c>
       <c r="K22" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L22" s="70">
-        <v>-8.564127286282023</v>
+        <v>-6.6541541182930013</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A23" s="64"/>
       <c r="B23" s="65" t="s">
         <v>61</v>
       </c>
       <c r="C23" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="67"/>
       <c r="E23" s="67">
-        <v>10990.321</v>
+        <v>14811.897999999999</v>
       </c>
       <c r="F23" s="68">
-        <v>7.1304455435491478</v>
+        <v>7.0826615509465825</v>
       </c>
       <c r="G23" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H23" s="67"/>
       <c r="I23" s="67">
-        <v>13038.723</v>
+        <v>16849.917000000001</v>
       </c>
       <c r="J23" s="68">
-        <v>9.2520415894739152</v>
+        <v>8.7170713980604209</v>
       </c>
       <c r="K23" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L23" s="70">
-        <v>18.638236317210389</v>
+        <v>13.759337257115881</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A24" s="64"/>
       <c r="B24" s="65" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D24" s="67"/>
       <c r="E24" s="67">
-        <v>9084.2909999999993</v>
+        <v>11670.427</v>
       </c>
       <c r="F24" s="68">
-        <v>5.8938262383103845</v>
+        <v>5.5804924254831407</v>
       </c>
       <c r="G24" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H24" s="67"/>
       <c r="I24" s="67">
-        <v>6605.6909999999998</v>
+        <v>9248.1910000000007</v>
       </c>
       <c r="J24" s="68">
-        <v>4.6872786437148433</v>
+        <v>4.784423641368666</v>
       </c>
       <c r="K24" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L24" s="70">
-        <v>-27.28446281608548</v>
+        <v>-20.755333116774555</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A25" s="64"/>
       <c r="B25" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C25" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="67"/>
       <c r="E25" s="67">
-        <v>31989.582999999999</v>
+        <v>43159.790000000008</v>
       </c>
       <c r="F25" s="68">
-        <v>20.754623958876682</v>
+        <v>20.637880788804303</v>
       </c>
       <c r="G25" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H25" s="71"/>
       <c r="I25" s="67">
-        <v>31597.605999999985</v>
+        <v>43466.222999999998</v>
       </c>
       <c r="J25" s="68">
-        <v>22.421088694023979</v>
+        <v>22.486649002188908</v>
       </c>
       <c r="K25" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L25" s="70">
-        <v>-1.2253270072323654</v>
+        <v>0.70999650369010125</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A26" s="73">
         <v>4403</v>
       </c>
       <c r="B26" s="74" t="s">
         <v>63</v>
       </c>
       <c r="C26" s="75">
-        <v>370.25299999999999</v>
+        <v>491.846</v>
       </c>
       <c r="D26" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E26" s="77">
-        <v>38196.434999999998</v>
+        <v>51443.96</v>
       </c>
       <c r="F26" s="78">
         <v>100</v>
       </c>
       <c r="G26" s="75">
-        <v>251.36</v>
+        <v>354.70299999999997</v>
       </c>
       <c r="H26" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I26" s="77">
-        <v>28542.225999999999</v>
+        <v>40830.548999999999</v>
       </c>
       <c r="J26" s="78">
         <v>100</v>
       </c>
       <c r="K26" s="79">
-        <v>-32.111286066554484</v>
+        <v>-27.883321202164911</v>
       </c>
       <c r="L26" s="80">
-        <v>-25.275157223442445</v>
+        <v>-20.631014797461162</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A27" s="73"/>
       <c r="B27" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="75">
-        <v>348.96100000000001</v>
+        <v>457.45299999999997</v>
       </c>
       <c r="D27" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E27" s="77">
-        <v>36672.536999999997</v>
+        <v>48881.146999999997</v>
       </c>
       <c r="F27" s="78">
-        <v>96.010365888858473</v>
+        <v>95.018243152354515</v>
       </c>
       <c r="G27" s="75">
-        <v>231.97300000000001</v>
+        <v>324.73200000000003</v>
       </c>
       <c r="H27" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I27" s="77">
-        <v>26873.097000000002</v>
+        <v>37882.542999999998</v>
       </c>
       <c r="J27" s="78">
-        <v>94.152071390647677</v>
+        <v>92.779901147055355</v>
       </c>
       <c r="K27" s="79">
-        <v>-33.524663214513936</v>
+        <v>-29.013035218918652</v>
       </c>
       <c r="L27" s="80">
-        <v>-26.72146734762309</v>
+        <v>-22.500707685930529</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A28" s="64"/>
       <c r="B28" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C28" s="66">
-        <v>251.66200000000001</v>
+        <v>334.87799999999999</v>
       </c>
       <c r="D28" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E28" s="67">
-        <v>24129.620999999999</v>
+        <v>33114.737999999998</v>
       </c>
       <c r="F28" s="68">
-        <v>63.172442663824512</v>
+        <v>64.370507247109273</v>
       </c>
       <c r="G28" s="66">
-        <v>159.70699999999999</v>
+        <v>211.84200000000001</v>
       </c>
       <c r="H28" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I28" s="67">
-        <v>17679.651999999998</v>
+        <v>23623.620999999999</v>
       </c>
       <c r="J28" s="68">
-        <v>61.942092393214175</v>
+        <v>57.857710901707449</v>
       </c>
       <c r="K28" s="83">
-        <v>-36.53908814203178</v>
+        <v>-36.740544317632086</v>
       </c>
       <c r="L28" s="70">
-        <v>-26.730502729404666</v>
+        <v>-28.661307844259554</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A29" s="64"/>
       <c r="B29" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C29" s="66">
-        <v>21.917999999999999</v>
+        <v>29.863</v>
       </c>
       <c r="D29" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E29" s="67">
-        <v>2438.4009999999998</v>
+        <v>3290.6170000000002</v>
       </c>
       <c r="F29" s="68">
-        <v>6.3838444608770422</v>
+        <v>6.3965079671160616</v>
       </c>
       <c r="G29" s="66">
-        <v>6.766</v>
+        <v>17.244</v>
       </c>
       <c r="H29" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I29" s="67">
-        <v>1071.6980000000001</v>
+        <v>2336.0970000000002</v>
       </c>
       <c r="J29" s="68">
-        <v>3.7547807238300197</v>
+        <v>5.7214440099740029</v>
       </c>
       <c r="K29" s="83">
-        <v>-69.130395109042794</v>
+        <v>-42.256303787295316</v>
       </c>
       <c r="L29" s="70">
-        <v>-56.049148601891154</v>
+        <v>-29.007325981723181</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A30" s="64"/>
       <c r="B30" s="81" t="s">
         <v>59</v>
       </c>
       <c r="C30" s="66">
-        <v>61.725000000000001</v>
+        <v>78.084999999999994</v>
       </c>
       <c r="D30" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E30" s="67">
-        <v>8214.25</v>
+        <v>10383.379999999999</v>
       </c>
       <c r="F30" s="68">
-        <v>21.505279223047911</v>
+        <v>20.183866094289787</v>
       </c>
       <c r="G30" s="66">
-        <v>48.96</v>
+        <v>66.7</v>
       </c>
       <c r="H30" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I30" s="67">
-        <v>5850.7</v>
+        <v>8108.07</v>
       </c>
       <c r="J30" s="68">
-        <v>20.498401210893643</v>
+        <v>19.857852021534171</v>
       </c>
       <c r="K30" s="83">
-        <v>-20.680437424058322</v>
+        <v>-14.580265095729002</v>
       </c>
       <c r="L30" s="70">
-        <v>-28.77377727729251</v>
+        <v>-21.912999427931943</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A31" s="64"/>
       <c r="B31" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C31" s="66">
-        <v>1.4870000000000001</v>
+        <v>2.012</v>
       </c>
       <c r="D31" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E31" s="67">
-        <v>334.76600000000002</v>
+        <v>459.55</v>
       </c>
       <c r="F31" s="68">
-        <v>0.87643257806651342</v>
+        <v>0.89330214859042734</v>
       </c>
       <c r="G31" s="66">
-        <v>15.391999999999999</v>
+        <v>25.315000000000001</v>
       </c>
       <c r="H31" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I31" s="67">
-        <v>2009.671</v>
+        <v>3212.8180000000002</v>
       </c>
       <c r="J31" s="68">
-        <v>7.0410450817676242</v>
+        <v>7.8686622607009289</v>
       </c>
       <c r="K31" s="83">
-        <v>935.10423671822446</v>
+        <v>1158.2007952286283</v>
       </c>
       <c r="L31" s="70">
-        <v>500.32111982698353</v>
+        <v>599.1226199543031</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A32" s="64"/>
       <c r="B32" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="66">
-        <v>11.148999999999999</v>
+        <v>11.595000000000001</v>
       </c>
       <c r="D32" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E32" s="67">
-        <v>1455.11</v>
+        <v>1532.473</v>
       </c>
       <c r="F32" s="68">
-        <v>3.809544005873847</v>
+        <v>2.9789172528708909</v>
       </c>
       <c r="G32" s="66">
-        <v>1.1479999999999999</v>
+        <v>3.621</v>
       </c>
       <c r="H32" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I32" s="67">
-        <v>261.37599999999998</v>
+        <v>601.54300000000001</v>
       </c>
       <c r="J32" s="68">
-        <v>0.91575198094220123</v>
+        <v>1.4732669893809167</v>
       </c>
       <c r="K32" s="83">
-        <v>-89.703112386761148</v>
+        <v>-68.771021992238033</v>
       </c>
       <c r="L32" s="70">
-        <v>-82.037371745091434</v>
+        <v>-60.74691038602311</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A33" s="64"/>
       <c r="B33" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C33" s="66">
         <v>1.0199999999999818</v>
       </c>
       <c r="D33" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E33" s="67">
-        <v>100.38899999999558</v>
+        <v>100.38900000000285</v>
       </c>
       <c r="F33" s="68">
-        <v>0.26282295716863519</v>
+        <v>0.19514244237808062</v>
       </c>
       <c r="G33" s="66">
-        <v>2.8421709430404007E-14</v>
+        <v>1.0000000000047748E-2</v>
       </c>
       <c r="H33" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I33" s="67">
-        <v>3.637978807091713E-12</v>
+        <v>0.39400000000023283</v>
       </c>
       <c r="J33" s="68">
-        <v>1.2745953336266461E-14</v>
+        <v>9.6496375789664941E-4</v>
       </c>
       <c r="K33" s="83">
-        <v>-99.999999999997215</v>
+        <v>-99.019607843132547</v>
       </c>
       <c r="L33" s="70">
-        <v>-99.999999999996376</v>
+        <v>-99.607526721054867</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A34" s="73"/>
       <c r="B34" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C34" s="75">
-        <v>21.292000000000002</v>
+        <v>34.393000000000001</v>
       </c>
       <c r="D34" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E34" s="77">
-        <v>1523.8979999999999</v>
+        <v>2562.8130000000001</v>
       </c>
       <c r="F34" s="78">
-        <v>3.9896341111415241</v>
+        <v>4.9817568476454772</v>
       </c>
       <c r="G34" s="75">
-        <v>19.387</v>
+        <v>29.971</v>
       </c>
       <c r="H34" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I34" s="77">
-        <v>1669.1289999999999</v>
+        <v>2948.0059999999999</v>
       </c>
       <c r="J34" s="78">
-        <v>5.8479286093523326</v>
+        <v>7.2200988529446413</v>
       </c>
       <c r="K34" s="79">
-        <v>-8.9470223558143953</v>
+        <v>-12.857267467217168</v>
       </c>
       <c r="L34" s="80">
-        <v>9.5302310259610561</v>
+        <v>15.030086081192803</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A35" s="64"/>
       <c r="B35" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="66">
-        <v>17.347000000000001</v>
+        <v>27.443999999999999</v>
       </c>
       <c r="D35" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E35" s="67">
-        <v>1137.0809999999999</v>
+        <v>1828.665</v>
       </c>
       <c r="F35" s="68">
-        <v>2.9769296532516716</v>
+        <v>3.5546738625875611</v>
       </c>
       <c r="G35" s="66">
-        <v>14.58</v>
+        <v>17.27</v>
       </c>
       <c r="H35" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I35" s="67">
-        <v>1013.579</v>
+        <v>1251.4749999999999</v>
       </c>
       <c r="J35" s="68">
-        <v>3.5511561011394135</v>
+        <v>3.0650457332817149</v>
       </c>
       <c r="K35" s="83">
-        <v>-15.950884879229843</v>
+        <v>-37.071855414662586</v>
       </c>
       <c r="L35" s="70">
-        <v>-10.861319466247345</v>
+        <v>-31.563462963418669</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A36" s="64"/>
       <c r="B36" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C36" s="66">
-        <v>3.3769999999999998</v>
+        <v>4.1680000000000001</v>
       </c>
       <c r="D36" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E36" s="67">
-        <v>312.101</v>
+        <v>395.471</v>
       </c>
       <c r="F36" s="68">
-        <v>0.81709457963812593</v>
+        <v>0.76874136438952212</v>
       </c>
       <c r="G36" s="66">
-        <v>0.79400000000000004</v>
+        <v>1.214</v>
       </c>
       <c r="H36" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I36" s="67">
-        <v>76.733999999999995</v>
+        <v>133.27799999999999</v>
       </c>
       <c r="J36" s="68">
-        <v>0.268843782541698</v>
+        <v>0.32641735970780111</v>
       </c>
       <c r="K36" s="83">
-        <v>-76.488007106899616</v>
+        <v>-70.873320537428015</v>
       </c>
       <c r="L36" s="70">
-        <v>-75.413728248227343</v>
+        <v>-66.298919516222426</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A37" s="64"/>
       <c r="B37" s="81" t="s">
         <v>55</v>
       </c>
-      <c r="C37" s="66" t="s">
-        <v>75</v>
+      <c r="C37" s="66">
+        <v>2.2109999999999999</v>
       </c>
       <c r="D37" s="82" t="s">
         <v>77</v>
       </c>
-      <c r="E37" s="67" t="s">
-[...3 lines deleted...]
-        <v>75</v>
+      <c r="E37" s="67">
+        <v>257.255</v>
+      </c>
+      <c r="F37" s="68">
+        <v>0.50006842397047191</v>
       </c>
       <c r="G37" s="66">
-        <v>1.8859999999999999</v>
+        <v>7.91</v>
       </c>
       <c r="H37" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I37" s="67">
-        <v>231.33099999999999</v>
+        <v>1009.124</v>
       </c>
       <c r="J37" s="68">
-        <v>0.81048689054595813</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>2.471492607165287</v>
+      </c>
+      <c r="K37" s="67">
+        <v>257.75667118950702</v>
+      </c>
+      <c r="L37" s="68">
+        <v>292.26603953275935</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A38" s="64"/>
       <c r="B38" s="81" t="s">
         <v>54</v>
       </c>
       <c r="C38" s="66">
-        <v>0</v>
+        <v>2E-3</v>
       </c>
       <c r="D38" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E38" s="67">
-        <v>0.25800000000000001</v>
+        <v>6.9</v>
       </c>
       <c r="F38" s="68">
-        <v>6.7545570679567357E-4</v>
+        <v>1.3412653302739524E-2</v>
       </c>
       <c r="G38" s="66">
         <v>5.0999999999999997E-2</v>
       </c>
       <c r="H38" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I38" s="67">
-        <v>32.034999999999997</v>
+        <v>32.198999999999998</v>
       </c>
       <c r="J38" s="68">
-        <v>0.11223721653664995</v>
-[...5 lines deleted...]
-        <v>75</v>
+        <v>7.8860071168771195E-2</v>
+      </c>
+      <c r="K38" s="67">
+        <v>2449.9999999999995</v>
+      </c>
+      <c r="L38" s="68">
+        <v>366.65217391304344</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A39" s="64"/>
       <c r="B39" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C39" s="66">
         <v>1.2999999999999999E-2</v>
       </c>
       <c r="D39" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E39" s="67">
-        <v>1.6559999999999999</v>
+        <v>1.72</v>
       </c>
       <c r="F39" s="68">
-        <v>4.3354831412931597E-3</v>
+        <v>3.3434440116973888E-3</v>
       </c>
       <c r="G39" s="66">
         <v>1.6E-2</v>
       </c>
       <c r="H39" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I39" s="67">
         <v>7.9820000000000002</v>
       </c>
       <c r="J39" s="68">
-        <v>2.796558334307913E-2</v>
+        <v>1.9549088110473359E-2</v>
       </c>
       <c r="K39" s="67">
         <v>23.076923076923084</v>
       </c>
       <c r="L39" s="68">
-        <v>382.00483091787441</v>
+        <v>364.06976744186051</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="64"/>
       <c r="B40" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="66">
         <v>0.55499999999999972</v>
       </c>
       <c r="D40" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E40" s="67">
         <v>72.802000000000135</v>
       </c>
       <c r="F40" s="68">
-        <v>0.19059893940363845</v>
+        <v>0.14151709938348472</v>
       </c>
       <c r="G40" s="66">
-        <v>2.0600000000000023</v>
+        <v>3.5100000000000051</v>
       </c>
       <c r="H40" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I40" s="67">
-        <v>307.46800000000007</v>
+        <v>513.94799999999987</v>
       </c>
       <c r="J40" s="68">
-        <v>1.0772390352455343</v>
+        <v>1.2587339935105939</v>
       </c>
       <c r="K40" s="83">
-        <v>271.17117117117175</v>
+        <v>532.43243243243364</v>
       </c>
       <c r="L40" s="70">
-        <v>322.33455124859137</v>
+        <v>605.95313315568103</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="73">
         <v>4407</v>
       </c>
       <c r="B41" s="74" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="75">
-        <v>142.536</v>
+        <v>192.322</v>
       </c>
       <c r="D41" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E41" s="77">
-        <v>36870.637999999999</v>
+        <v>50511.237000000001</v>
       </c>
       <c r="F41" s="78">
         <v>100</v>
       </c>
       <c r="G41" s="75">
-        <v>113.876</v>
+        <v>161.61600000000001</v>
       </c>
       <c r="H41" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I41" s="77">
-        <v>28439.226999999999</v>
+        <v>40849.648999999998</v>
       </c>
       <c r="J41" s="78">
         <v>100</v>
       </c>
       <c r="K41" s="79">
-        <v>-20.107200987820619</v>
+        <v>-15.965932134649178</v>
       </c>
       <c r="L41" s="80">
-        <v>-22.867548427016644</v>
+        <v>-19.127601250391084</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A42" s="73"/>
       <c r="B42" s="74" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="75">
-        <v>137.994</v>
+        <v>186.98699999999999</v>
       </c>
       <c r="D42" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E42" s="77">
-        <v>34830.180999999997</v>
+        <v>47774.826000000001</v>
       </c>
       <c r="F42" s="78">
-        <v>94.465902651318373</v>
+        <v>94.582569815108656</v>
       </c>
       <c r="G42" s="75">
-        <v>107.262</v>
+        <v>153.208</v>
       </c>
       <c r="H42" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I42" s="77">
-        <v>26704.891</v>
+        <v>38661.819000000003</v>
       </c>
       <c r="J42" s="78">
-        <v>93.901606397389074</v>
+        <v>94.644188986789104</v>
       </c>
       <c r="K42" s="79">
-        <v>-22.270533501456587</v>
+        <v>-18.064892211758036</v>
       </c>
       <c r="L42" s="80">
-        <v>-23.328302543130619</v>
+        <v>-19.074914056201894</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="64"/>
       <c r="B43" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C43" s="66">
-        <v>33.317</v>
+        <v>44.86</v>
       </c>
       <c r="D43" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E43" s="67">
-        <v>8048.3779999999997</v>
+        <v>11085.605</v>
       </c>
       <c r="F43" s="68">
-        <v>21.828691979780768</v>
+        <v>21.946809578233054</v>
       </c>
       <c r="G43" s="66">
-        <v>26.442</v>
+        <v>37.591999999999999</v>
       </c>
       <c r="H43" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I43" s="67">
-        <v>6452.0309999999999</v>
+        <v>9382.6769999999997</v>
       </c>
       <c r="J43" s="68">
-        <v>22.687082880276602</v>
+        <v>22.968806904558715</v>
       </c>
       <c r="K43" s="83">
-        <v>-20.635111204490201</v>
+        <v>-16.201515827017392</v>
       </c>
       <c r="L43" s="70">
-        <v>-19.834393961118625</v>
+        <v>-15.361615356130764</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="64"/>
       <c r="B44" s="81" t="s">
         <v>66</v>
       </c>
       <c r="C44" s="66">
-        <v>63.091000000000001</v>
+        <v>87.153999999999996</v>
       </c>
       <c r="D44" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E44" s="67">
-        <v>16459.513999999999</v>
+        <v>23007.056</v>
       </c>
       <c r="F44" s="68">
-        <v>44.641250851151533</v>
+        <v>45.548391539094553</v>
       </c>
       <c r="G44" s="66">
-        <v>46.04</v>
+        <v>69.491</v>
       </c>
       <c r="H44" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I44" s="67">
-        <v>12008.124</v>
+        <v>18181.166000000001</v>
       </c>
       <c r="J44" s="68">
-        <v>42.223805872079438</v>
+        <v>44.507520737815888</v>
       </c>
       <c r="K44" s="83">
-        <v>-27.026041749219381</v>
+        <v>-20.266424948940951</v>
       </c>
       <c r="L44" s="70">
-        <v>-27.044480171164224</v>
+        <v>-20.975695456211344</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="64"/>
       <c r="B45" s="81" t="s">
         <v>55</v>
       </c>
       <c r="C45" s="66">
-        <v>25.407</v>
+        <v>32.837000000000003</v>
       </c>
       <c r="D45" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E45" s="67">
-        <v>6506.2780000000002</v>
+        <v>8340.2139999999999</v>
       </c>
       <c r="F45" s="68">
-        <v>17.646231128411721</v>
+        <v>16.511601171042393</v>
       </c>
       <c r="G45" s="66">
-        <v>23.827000000000002</v>
+        <v>31.666</v>
       </c>
       <c r="H45" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I45" s="67">
-        <v>5399.1530000000002</v>
+        <v>7333.4939999999997</v>
       </c>
       <c r="J45" s="68">
-        <v>18.984879581994267</v>
+        <v>17.952403948440292</v>
       </c>
       <c r="K45" s="83">
-        <v>-6.2187586098319292</v>
+        <v>-3.5660992173462946</v>
       </c>
       <c r="L45" s="70">
-        <v>-17.01625722110245</v>
+        <v>-12.070673486315822</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A46" s="64"/>
       <c r="B46" s="81" t="s">
         <v>74</v>
       </c>
       <c r="C46" s="66">
-        <v>6.9450000000000003</v>
+        <v>10.436</v>
       </c>
       <c r="D46" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E46" s="67">
-        <v>1611.9390000000001</v>
+        <v>2475.7399999999998</v>
       </c>
       <c r="F46" s="68">
-        <v>4.3718771560177512</v>
+        <v>4.9013648190797614</v>
       </c>
       <c r="G46" s="66">
-        <v>4.0540000000000003</v>
+        <v>5.2619999999999996</v>
       </c>
       <c r="H46" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I46" s="67">
-        <v>1078.011</v>
+        <v>1406.2760000000001</v>
       </c>
       <c r="J46" s="68">
-        <v>3.7905777115531305</v>
+        <v>3.4425656876513191</v>
       </c>
       <c r="K46" s="83">
-        <v>-41.627069834413241</v>
+        <v>-49.578382522039099</v>
       </c>
       <c r="L46" s="70">
-        <v>-33.123337793799898</v>
+        <v>-43.197750975465915</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A47" s="64"/>
       <c r="B47" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C47" s="66">
-        <v>7.242</v>
+        <v>9.282</v>
       </c>
       <c r="D47" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E47" s="67">
-        <v>1544.9639999999999</v>
+        <v>2028.3779999999999</v>
       </c>
       <c r="F47" s="68">
-        <v>4.1902285498829723</v>
+        <v>4.0156965468891599</v>
       </c>
       <c r="G47" s="66">
-        <v>5.9409999999999998</v>
+        <v>7.8339999999999996</v>
       </c>
       <c r="H47" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I47" s="67">
-        <v>1373.6890000000001</v>
+        <v>1768.336</v>
       </c>
       <c r="J47" s="68">
-        <v>4.8302613850932028</v>
+        <v>4.3288890927802104</v>
       </c>
       <c r="K47" s="83">
-        <v>-17.964650648991991</v>
+        <v>-15.600086188321486</v>
       </c>
       <c r="L47" s="70">
-        <v>-11.086018832801274</v>
+        <v>-12.820194263593862</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A48" s="64"/>
       <c r="B48" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C48" s="66">
-        <v>1.9920000000000186</v>
+        <v>2.4179999999999779</v>
       </c>
       <c r="D48" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E48" s="67">
-        <v>659.10800000000017</v>
+        <v>837.833000000006</v>
       </c>
       <c r="F48" s="68">
-        <v>1.7876229860736346</v>
+        <v>1.6587061607697431</v>
       </c>
       <c r="G48" s="66">
-        <v>0.95799999999999841</v>
+        <v>1.3629999999999995</v>
       </c>
       <c r="H48" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I48" s="67">
-        <v>393.88300000000527</v>
+        <v>589.87000000000262</v>
       </c>
       <c r="J48" s="68">
-        <v>1.3849989663924596</v>
+        <v>1.4440026155426762</v>
       </c>
       <c r="K48" s="83">
-        <v>-51.907630522088887</v>
+        <v>-43.631100082712493</v>
       </c>
       <c r="L48" s="70">
-        <v>-40.23999101816316</v>
+        <v>-29.595754762584143</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A49" s="73"/>
       <c r="B49" s="74" t="s">
         <v>67</v>
       </c>
       <c r="C49" s="75">
-        <v>4.5419999999999998</v>
+        <v>5.335</v>
       </c>
       <c r="D49" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E49" s="77">
-        <v>2040.4570000000001</v>
+        <v>2736.4110000000001</v>
       </c>
       <c r="F49" s="78">
-        <v>5.5340973486816258</v>
+        <v>5.4174301848913338</v>
       </c>
       <c r="G49" s="75">
-        <v>6.6139999999999999</v>
+        <v>8.4079999999999995</v>
       </c>
       <c r="H49" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I49" s="77">
-        <v>1734.336</v>
+        <v>2187.83</v>
       </c>
       <c r="J49" s="78">
-        <v>6.0983936026109298</v>
+        <v>5.3558110132109098</v>
       </c>
       <c r="K49" s="79">
-        <v>45.618670189343909</v>
+        <v>57.600749765698211</v>
       </c>
       <c r="L49" s="80">
-        <v>-15.002570502588394</v>
+        <v>-20.047463630280689</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A50" s="64"/>
       <c r="B50" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C50" s="66">
-        <v>0.433</v>
+        <v>0.505</v>
       </c>
       <c r="D50" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E50" s="67">
-        <v>262.72000000000003</v>
+        <v>310.97500000000002</v>
       </c>
       <c r="F50" s="68">
-        <v>0.71254530502021696</v>
+        <v>0.61565508680771375</v>
       </c>
       <c r="G50" s="66">
-        <v>0.83099999999999996</v>
+        <v>1.4470000000000001</v>
       </c>
       <c r="H50" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I50" s="67">
-        <v>367.73700000000002</v>
+        <v>421.63099999999997</v>
       </c>
       <c r="J50" s="68">
-        <v>1.2930625716374078</v>
+        <v>1.032153299530187</v>
       </c>
       <c r="K50" s="83">
-        <v>91.916859122401846</v>
+        <v>186.53465346534654</v>
       </c>
       <c r="L50" s="70">
-        <v>39.972975030450662</v>
+        <v>35.583567810917252</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A51" s="64"/>
       <c r="B51" s="81" t="s">
         <v>74</v>
       </c>
       <c r="C51" s="66">
-        <v>1.0669999999999999</v>
+        <v>1.2969999999999999</v>
       </c>
       <c r="D51" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E51" s="67">
-        <v>665.58799999999997</v>
+        <v>816.52499999999998</v>
       </c>
       <c r="F51" s="68">
-        <v>1.805197946398432</v>
+        <v>1.616521488079969</v>
       </c>
       <c r="G51" s="66">
-        <v>0.38</v>
+        <v>0.44500000000000001</v>
       </c>
       <c r="H51" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I51" s="67">
-        <v>286.10199999999998</v>
+        <v>337.666</v>
       </c>
       <c r="J51" s="68">
-        <v>1.0060118722636169</v>
+        <v>0.82660685774803122</v>
       </c>
       <c r="K51" s="83">
-        <v>-64.386129334582947</v>
+        <v>-65.690053970701612</v>
       </c>
       <c r="L51" s="70">
-        <v>-57.015150513530898</v>
+        <v>-58.645969198738555</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A52" s="64"/>
       <c r="B52" s="81" t="s">
         <v>78</v>
       </c>
       <c r="C52" s="66">
-        <v>0.92400000000000004</v>
+        <v>0.92600000000000005</v>
       </c>
       <c r="D52" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E52" s="67">
-        <v>92.317999999999998</v>
+        <v>98.765000000000001</v>
       </c>
       <c r="F52" s="68">
-        <v>0.25038351655319879</v>
+        <v>0.19553074893018357</v>
       </c>
       <c r="G52" s="66">
-        <v>4.3739999999999997</v>
+        <v>5.2569999999999997</v>
       </c>
       <c r="H52" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I52" s="67">
-        <v>226.47</v>
+        <v>289.404</v>
       </c>
       <c r="J52" s="68">
-        <v>0.7963296611402273</v>
+        <v>0.70846141174921728</v>
       </c>
       <c r="K52" s="83">
-        <v>373.37662337662334</v>
+        <v>467.71058315334767</v>
       </c>
       <c r="L52" s="70">
-        <v>145.3151064797764</v>
+        <v>193.0228319748899</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A53" s="64"/>
       <c r="B53" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C53" s="66">
-        <v>0.112</v>
+        <v>0.14899999999999999</v>
       </c>
       <c r="D53" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E53" s="67">
-        <v>217.267</v>
+        <v>259.64299999999997</v>
       </c>
       <c r="F53" s="68">
-        <v>0.58926834951974516</v>
+        <v>0.51403017510737248</v>
       </c>
       <c r="G53" s="66">
-        <v>0.104</v>
+        <v>0.124</v>
       </c>
       <c r="H53" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I53" s="67">
-        <v>155.85599999999999</v>
+        <v>179.661</v>
       </c>
       <c r="J53" s="68">
-        <v>0.54803177315614104</v>
+        <v>0.43981038857885912</v>
       </c>
       <c r="K53" s="83">
-        <v>-7.1428571428571495</v>
+        <v>-16.778523489932883</v>
       </c>
       <c r="L53" s="70">
-        <v>-28.265222053970462</v>
+        <v>-30.804604784261457</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A54" s="64"/>
       <c r="B54" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="66">
-        <v>6.0000000000000001E-3</v>
+        <v>1.7999999999999999E-2</v>
       </c>
       <c r="D54" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E54" s="67">
-        <v>15.138</v>
+        <v>61.74</v>
       </c>
       <c r="F54" s="68">
-        <v>4.1057060092098217E-2</v>
+        <v>0.12223022770161023</v>
       </c>
       <c r="G54" s="66">
         <v>6.0000000000000001E-3</v>
       </c>
       <c r="H54" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I54" s="67">
         <v>19.271999999999998</v>
       </c>
       <c r="J54" s="68">
-        <v>6.7765554949858517E-2</v>
+        <v>4.7177883951952687E-2</v>
       </c>
       <c r="K54" s="83">
-        <v>0</v>
+        <v>-66.666666666666657</v>
       </c>
       <c r="L54" s="70">
-        <v>27.308759413396739</v>
+        <v>-68.78522837706511</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A55" s="64"/>
       <c r="B55" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C55" s="66">
-        <v>2</v>
+        <v>2.44</v>
       </c>
       <c r="D55" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E55" s="67">
-        <v>787.42600000000016</v>
+        <v>1188.7629999999999</v>
       </c>
       <c r="F55" s="68">
-        <v>2.1356451710979347</v>
+        <v>2.3534624582644841</v>
       </c>
       <c r="G55" s="66">
-        <v>0.91900000000000048</v>
+        <v>1.1289999999999996</v>
       </c>
       <c r="H55" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I55" s="67">
-        <v>678.89900000000011</v>
+        <v>940.19599999999991</v>
       </c>
       <c r="J55" s="68">
-        <v>2.3871921694636784</v>
+        <v>2.3016011716526625</v>
       </c>
       <c r="K55" s="83">
-        <v>-54.049999999999976</v>
+        <v>-53.729508196721333</v>
       </c>
       <c r="L55" s="70">
-        <v>-13.782501466804502</v>
+        <v>-20.909718758070365</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A56" s="73">
         <v>4412</v>
       </c>
       <c r="B56" s="74" t="s">
         <v>29</v>
       </c>
       <c r="C56" s="75">
-        <v>11.865</v>
+        <v>15.153</v>
       </c>
       <c r="D56" s="76" t="s">
         <v>77</v>
       </c>
       <c r="E56" s="77">
-        <v>8324.0619999999999</v>
+        <v>10885.462</v>
       </c>
       <c r="F56" s="78">
         <v>100</v>
       </c>
       <c r="G56" s="75">
-        <v>11.332000000000001</v>
+        <v>14.202999999999999</v>
       </c>
       <c r="H56" s="76" t="s">
         <v>77</v>
       </c>
       <c r="I56" s="77">
-        <v>7538.5339999999997</v>
+        <v>9643.3619999999992</v>
       </c>
       <c r="J56" s="78">
         <v>100</v>
       </c>
       <c r="K56" s="79">
-        <v>-4.4922039612305049</v>
+        <v>-6.2693856002111854</v>
       </c>
       <c r="L56" s="80">
-        <v>-9.4368350451978884</v>
+        <v>-11.410631905196126</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A57" s="73"/>
       <c r="B57" s="81" t="s">
         <v>53</v>
       </c>
       <c r="C57" s="66">
-        <v>4.16</v>
+        <v>5.633</v>
       </c>
       <c r="D57" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E57" s="67">
-        <v>3565.2849999999999</v>
+        <v>4860.6540000000005</v>
       </c>
       <c r="F57" s="68">
-        <v>42.831072137617426</v>
+        <v>44.652712030045215</v>
       </c>
       <c r="G57" s="66">
-        <v>3.9020000000000001</v>
+        <v>5.2480000000000002</v>
       </c>
       <c r="H57" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I57" s="67">
-        <v>3478.8049999999998</v>
+        <v>4620.4089999999997</v>
       </c>
       <c r="J57" s="68">
-        <v>46.146969689332174</v>
+        <v>47.912844089022066</v>
       </c>
       <c r="K57" s="83">
-        <v>-6.2019230769230766</v>
+        <v>-6.8347239481626092</v>
       </c>
       <c r="L57" s="70">
-        <v>-2.4256125386890535</v>
+        <v>-4.9426476354828131</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A58" s="73"/>
       <c r="B58" s="81" t="s">
         <v>61</v>
       </c>
       <c r="C58" s="66">
-        <v>0.42899999999999999</v>
+        <v>0.55900000000000005</v>
       </c>
       <c r="D58" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E58" s="67">
-        <v>560.54399999999998</v>
+        <v>741.64400000000001</v>
       </c>
       <c r="F58" s="68">
-        <v>6.7340200012926381</v>
+        <v>6.8131605254788452</v>
       </c>
       <c r="G58" s="66">
-        <v>0.29499999999999998</v>
+        <v>0.38200000000000001</v>
       </c>
       <c r="H58" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I58" s="67">
-        <v>403.64400000000001</v>
+        <v>543.41200000000003</v>
       </c>
       <c r="J58" s="68">
-        <v>5.3544097565919317</v>
+        <v>5.6350886755054939</v>
       </c>
       <c r="K58" s="83">
-        <v>-31.235431235431239</v>
+        <v>-31.663685152057251</v>
       </c>
       <c r="L58" s="70">
-        <v>-27.990666209967458</v>
+        <v>-26.728726990308015</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A59" s="73"/>
       <c r="B59" s="81" t="s">
         <v>79</v>
       </c>
       <c r="C59" s="66">
-        <v>2.0019999999999998</v>
+        <v>2.391</v>
       </c>
       <c r="D59" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E59" s="67">
-        <v>671.14499999999998</v>
+        <v>811.95799999999997</v>
       </c>
       <c r="F59" s="68">
-        <v>8.0627102489145326</v>
+        <v>7.4591046296427299</v>
       </c>
       <c r="G59" s="66">
-        <v>2.415</v>
+        <v>2.722</v>
       </c>
       <c r="H59" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I59" s="67">
-        <v>702.65300000000002</v>
+        <v>785.21400000000006</v>
       </c>
       <c r="J59" s="68">
-        <v>9.3208175488762155</v>
+        <v>8.142533693124868</v>
       </c>
       <c r="K59" s="83">
-        <v>20.629370629370644</v>
+        <v>13.84358009201171</v>
       </c>
       <c r="L59" s="70">
-        <v>4.694663597285242</v>
+        <v>-3.2937664263422386</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A60" s="73"/>
       <c r="B60" s="81" t="s">
         <v>74</v>
       </c>
       <c r="C60" s="66">
-        <v>0.216</v>
+        <v>0.33800000000000002</v>
       </c>
       <c r="D60" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E60" s="67">
-        <v>214.54599999999999</v>
+        <v>308.23099999999999</v>
       </c>
       <c r="F60" s="68">
-        <v>2.5774195338766095</v>
+        <v>2.8315839970779377</v>
       </c>
       <c r="G60" s="66">
-        <v>0.46800000000000003</v>
+        <v>0.624</v>
       </c>
       <c r="H60" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I60" s="67">
-        <v>327.36</v>
+        <v>438.834</v>
       </c>
       <c r="J60" s="68">
-        <v>4.3424888711784018</v>
+        <v>4.5506328601995865</v>
       </c>
       <c r="K60" s="67">
-        <v>116.66666666666667</v>
+        <v>84.615384615384599</v>
       </c>
       <c r="L60" s="68">
-        <v>52.582662925433254</v>
+        <v>42.371792584133331</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A61" s="73"/>
       <c r="B61" s="81" t="s">
         <v>56</v>
       </c>
       <c r="C61" s="66">
-        <v>0.38600000000000001</v>
+        <v>0.52500000000000002</v>
       </c>
       <c r="D61" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E61" s="67">
-        <v>282.78699999999998</v>
+        <v>417.30399999999997</v>
       </c>
       <c r="F61" s="68">
-        <v>3.3972236151052213</v>
+        <v>3.8335901590580166</v>
       </c>
       <c r="G61" s="66">
-        <v>0.16500000000000001</v>
+        <v>0.18</v>
       </c>
       <c r="H61" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I61" s="67">
-        <v>138.79900000000001</v>
+        <v>147.94800000000001</v>
       </c>
       <c r="J61" s="68">
-        <v>1.841193526486715</v>
+        <v>1.5341952319118584</v>
       </c>
       <c r="K61" s="83">
-        <v>-57.253886010362699</v>
+        <v>-65.714285714285708</v>
       </c>
       <c r="L61" s="70">
-        <v>-50.917474990010149</v>
+        <v>-64.546709353373089</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A62" s="64"/>
       <c r="B62" s="65" t="s">
         <v>62</v>
       </c>
       <c r="C62" s="66">
-        <v>4.6719999999999997</v>
+        <v>5.7070000000000007</v>
       </c>
       <c r="D62" s="82" t="s">
         <v>77</v>
       </c>
       <c r="E62" s="67">
-        <v>3029.7549999999992</v>
+        <v>3745.6709999999994</v>
       </c>
       <c r="F62" s="68">
-        <v>36.397554463193565</v>
+        <v>34.409848658697257</v>
       </c>
       <c r="G62" s="66">
-        <v>4.0870000000000006</v>
+        <v>5.0469999999999988</v>
       </c>
       <c r="H62" s="82" t="s">
         <v>77</v>
       </c>
       <c r="I62" s="67">
-        <v>2487.2730000000001</v>
+        <v>3107.5449999999992</v>
       </c>
       <c r="J62" s="68">
-        <v>32.994120607534569</v>
+        <v>32.224705450236129</v>
       </c>
       <c r="K62" s="83">
-        <v>-12.521404109589021</v>
+        <v>-11.564745049938704</v>
       </c>
       <c r="L62" s="70">
-        <v>-17.905144145318655</v>
+        <v>-17.036360107441372</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A63" s="57" t="s">
         <v>70</v>
       </c>
       <c r="B63" s="72" t="s">
         <v>42</v>
       </c>
       <c r="C63" s="59" t="s">
         <v>75</v>
       </c>
       <c r="D63" s="60"/>
       <c r="E63" s="60">
-        <v>18965.330999999998</v>
+        <v>25951.218000000001</v>
       </c>
       <c r="F63" s="61">
         <v>100</v>
       </c>
       <c r="G63" s="59" t="s">
         <v>75</v>
       </c>
       <c r="H63" s="60"/>
       <c r="I63" s="60">
-        <v>18121.996999999999</v>
+        <v>24235.838</v>
       </c>
       <c r="J63" s="61">
         <v>100</v>
       </c>
       <c r="K63" s="62" t="s">
         <v>75</v>
       </c>
       <c r="L63" s="63">
-        <v>-4.4467138485481694</v>
+        <v>-6.6100173024634179</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A64" s="64"/>
       <c r="B64" s="65" t="s">
         <v>61</v>
       </c>
       <c r="C64" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D64" s="67"/>
       <c r="E64" s="67">
-        <v>5977.43</v>
+        <v>8038.9949999999999</v>
       </c>
       <c r="F64" s="68">
-        <v>31.517667685314855</v>
+        <v>30.977332162212964</v>
       </c>
       <c r="G64" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H64" s="67"/>
       <c r="I64" s="67">
-        <v>6220.4740000000002</v>
+        <v>8603.7139999999999</v>
       </c>
       <c r="J64" s="68">
-        <v>34.325543702495928</v>
+        <v>35.499964969232757</v>
       </c>
       <c r="K64" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L64" s="70">
-        <v>4.0660283767438496</v>
+        <v>7.0247462524855422</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A65" s="64"/>
       <c r="B65" s="65" t="s">
         <v>73</v>
       </c>
       <c r="C65" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D65" s="67"/>
       <c r="E65" s="67">
-        <v>1612.261</v>
+        <v>2338.8629999999998</v>
       </c>
       <c r="F65" s="68">
-        <v>8.5010960262175246</v>
+        <v>9.0125365214072026</v>
       </c>
       <c r="G65" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H65" s="67"/>
       <c r="I65" s="67">
-        <v>296.82400000000001</v>
+        <v>469.44799999999998</v>
       </c>
       <c r="J65" s="68">
-        <v>1.6379210304471412</v>
+        <v>1.9369992487984116</v>
       </c>
       <c r="K65" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L65" s="70">
-        <v>-81.589581339497755</v>
+        <v>-79.928366903063591</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A66" s="64"/>
       <c r="B66" s="65" t="s">
         <v>56</v>
       </c>
       <c r="C66" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D66" s="67"/>
       <c r="E66" s="67">
-        <v>3279.8820000000001</v>
+        <v>4344.3980000000001</v>
       </c>
       <c r="F66" s="68">
-        <v>17.294093100721526</v>
+        <v>16.74063236646542</v>
       </c>
       <c r="G66" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H66" s="67"/>
       <c r="I66" s="67">
-        <v>2430.482</v>
+        <v>3616.1970000000001</v>
       </c>
       <c r="J66" s="68">
-        <v>13.411777962439793</v>
+        <v>14.920866363275742</v>
       </c>
       <c r="K66" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L66" s="70">
-        <v>-25.897273133606642</v>
+        <v>-16.761839039609168</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="92"/>
       <c r="B67" s="65" t="s">
         <v>65</v>
       </c>
       <c r="C67" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D67" s="67"/>
       <c r="E67" s="67">
-        <v>1575.421</v>
+        <v>1731.117</v>
       </c>
       <c r="F67" s="68">
-        <v>8.3068468459633014</v>
+        <v>6.6706580014857098</v>
       </c>
       <c r="G67" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H67" s="67"/>
       <c r="I67" s="67">
-        <v>2680.4450000000002</v>
+        <v>3138.8180000000002</v>
       </c>
       <c r="J67" s="68">
-        <v>14.791112701320943</v>
+        <v>12.95114284886704</v>
       </c>
       <c r="K67" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L67" s="70">
-        <v>70.14150503262303</v>
+        <v>81.317496159993823</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="92"/>
       <c r="B68" s="65" t="s">
         <v>53</v>
       </c>
       <c r="C68" s="66" t="s">
         <v>75</v>
       </c>
       <c r="D68" s="67"/>
       <c r="E68" s="67">
-        <v>843.47900000000004</v>
+        <v>1290.903</v>
       </c>
       <c r="F68" s="68">
-        <v>4.4474784015106312</v>
+        <v>4.9743445567757165</v>
       </c>
       <c r="G68" s="66" t="s">
         <v>75</v>
       </c>
       <c r="H68" s="67"/>
       <c r="I68" s="67">
-        <v>745.2</v>
+        <v>1059.048</v>
       </c>
       <c r="J68" s="68">
-        <v>4.1121295848354906</v>
+        <v>4.3697601873721057</v>
       </c>
       <c r="K68" s="69" t="s">
         <v>75</v>
       </c>
       <c r="L68" s="70">
-        <v>-11.651623810432742</v>
+        <v>-17.960683335618558</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A69" s="93"/>
       <c r="B69" s="94" t="s">
         <v>62</v>
       </c>
       <c r="C69" s="95" t="s">
         <v>75</v>
       </c>
       <c r="D69" s="96"/>
       <c r="E69" s="96">
-        <v>5676.8579999999984</v>
+        <v>8206.9420000000027</v>
       </c>
       <c r="F69" s="97">
-        <v>29.932817940272166</v>
+        <v>31.624496391652997</v>
       </c>
       <c r="G69" s="95" t="s">
         <v>75</v>
       </c>
       <c r="H69" s="96"/>
       <c r="I69" s="96">
-        <v>5748.5720000000001</v>
+        <v>7348.6130000000012</v>
       </c>
       <c r="J69" s="97">
-        <v>31.721515018460714</v>
+        <v>30.32126638245396</v>
       </c>
       <c r="K69" s="98" t="s">
         <v>75</v>
       </c>
       <c r="L69" s="99">
-        <v>1.2632692239263654</v>
+        <v>-10.458572754626525</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="L71" s="100" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>