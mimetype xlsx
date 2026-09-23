--- v3 (2026-07-23)
+++ v4 (2026-09-23)
@@ -1,60 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Anita.Krampe\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\20DD3OFD\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://zmgovlv-my.sharepoint.com/personal/anita_krampe_zm_gov_lv/Documents/Desktop/Gatavie/Latviski/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{99F696FB-7C83-4EC7-95CA-197047197195}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="211" documentId="8_{2977A0B3-CAE8-41B6-924B-5CB406B28488}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{8A36E04C-7887-4209-97C3-4ED3AE3262ED}"/>
   <bookViews>
-    <workbookView xWindow="3680" yWindow="300" windowWidth="12030" windowHeight="10020" xr2:uid="{289D5B98-3B27-4186-982A-C7CB6AF0D9B2}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{289D5B98-3B27-4186-982A-C7CB6AF0D9B2}"/>
   </bookViews>
   <sheets>
     <sheet name="Eksports" sheetId="1" r:id="rId1"/>
     <sheet name="Eksports_valstis" sheetId="2" r:id="rId2"/>
     <sheet name="Imports" sheetId="4" r:id="rId3"/>
     <sheet name="Imports_valstis" sheetId="5" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -383,65 +384,65 @@
   <si>
     <t>Beļģija</t>
   </si>
   <si>
     <t>Brazīlija</t>
   </si>
   <si>
     <t xml:space="preserve">    Malka apaļkoku, pagaļu, zaru, žagaru saišķu vai tml. veidā</t>
   </si>
   <si>
     <t>Ungārija</t>
   </si>
   <si>
     <t>2026/2025</t>
   </si>
   <si>
     <t>Enerģetiskā  koksne:</t>
   </si>
   <si>
     <t>Enerģētiskā koksne:</t>
   </si>
   <si>
     <t>ASV</t>
   </si>
   <si>
-    <t>2025.gada janvāris- aprīlis</t>
+    <t>2025.gada janvāris- jūlijs</t>
   </si>
   <si>
-    <t>2026.gada janvāris- aprīlis</t>
+    <t>2026.gada janvāris- jūlijs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color indexed="10"/>
       <name val="Times New Roman Baltic"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
@@ -507,50 +508,62 @@
       <sz val="14"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman Baltic"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman Baltic"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
@@ -708,94 +721,93 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="125">
+  <cellXfs count="128">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="10" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="11" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="12" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1010,50 +1022,56 @@
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="9" xfId="1" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -1085,69 +1103,75 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
     <cellStyle name="Normal_4407_val" xfId="1" xr:uid="{72B5051F-23FE-4038-93E4-AF4977188083}"/>
+    <cellStyle name="Parastais_Ievade" xfId="3" xr:uid="{65C7441A-0B9F-4963-BA02-D967FD3FEA14}"/>
     <cellStyle name="Parasts" xfId="0" builtinId="0"/>
+    <cellStyle name="Parasts 2" xfId="2" xr:uid="{A3BA7C0B-8AE6-4D89-B86C-77E7C817FC22}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013–2022 dizains">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1445,1542 +1469,1542 @@
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
       <selection activeCell="M42" sqref="M42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.81640625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="45" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.36328125" customWidth="1"/>
     <col min="4" max="4" width="5.453125" customWidth="1"/>
     <col min="5" max="5" width="16.08984375" customWidth="1"/>
     <col min="6" max="6" width="18.81640625" customWidth="1"/>
     <col min="7" max="7" width="11.08984375" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="16.453125" customWidth="1"/>
     <col min="10" max="10" width="11.453125" customWidth="1"/>
     <col min="11" max="11" width="11" customWidth="1"/>
     <col min="12" max="12" width="11.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="103" t="s">
+      <c r="A2" s="106" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="104"/>
-[...9 lines deleted...]
-      <c r="L2" s="105"/>
+      <c r="B2" s="107"/>
+      <c r="C2" s="107"/>
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+      <c r="F2" s="107"/>
+      <c r="G2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="108"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="109" t="s">
         <v>86</v>
       </c>
-      <c r="D3" s="107"/>
-[...2 lines deleted...]
-      <c r="G3" s="106" t="s">
+      <c r="D3" s="110"/>
+      <c r="E3" s="110"/>
+      <c r="F3" s="110"/>
+      <c r="G3" s="109" t="s">
         <v>87</v>
       </c>
-      <c r="H3" s="107"/>
-[...2 lines deleted...]
-      <c r="K3" s="109" t="s">
+      <c r="H3" s="110"/>
+      <c r="I3" s="110"/>
+      <c r="J3" s="111"/>
+      <c r="K3" s="112" t="s">
         <v>82</v>
       </c>
-      <c r="L3" s="110"/>
+      <c r="L3" s="113"/>
       <c r="M3" s="5"/>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="6"/>
       <c r="B4" s="7"/>
-      <c r="C4" s="111" t="s">
+      <c r="C4" s="114" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="112"/>
+      <c r="D4" s="115"/>
       <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="111" t="s">
+      <c r="G4" s="114" t="s">
         <v>3</v>
       </c>
-      <c r="H4" s="112"/>
+      <c r="H4" s="115"/>
       <c r="I4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="12">
         <v>3605</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="15"/>
       <c r="E5" s="15">
-        <v>6.3680000000000003</v>
-[...2 lines deleted...]
-        <v>5.3262127222214852E-4</v>
+        <v>8.3919999999999995</v>
+      </c>
+      <c r="F5" s="105">
+        <v>4.1799761866876181E-4</v>
       </c>
       <c r="G5" s="14" t="s">
         <v>75</v>
       </c>
       <c r="H5" s="15"/>
       <c r="I5" s="15">
-        <v>2.4729999999999999</v>
-[...10 lines deleted...]
-      <c r="M5" s="17"/>
+        <v>4.1059999999999999</v>
+      </c>
+      <c r="J5" s="105">
+        <v>2.0778382267440729E-4</v>
+      </c>
+      <c r="K5" s="105" t="s">
+        <v>75</v>
+      </c>
+      <c r="L5" s="105">
+        <v>-51.072449952335553</v>
+      </c>
+      <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="12">
         <v>44</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="18" t="s">
-[...25 lines deleted...]
-      <c r="M6" s="17"/>
+      <c r="C6" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18">
+        <v>1769587.352</v>
+      </c>
+      <c r="F6" s="19">
+        <v>88.141479881120119</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18">
+        <v>1750955.8729999999</v>
+      </c>
+      <c r="J6" s="19">
+        <v>88.606990897745746</v>
+      </c>
+      <c r="K6" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="L6" s="19">
+        <v>-1.0528713928104552</v>
+      </c>
+      <c r="M6" s="16"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="21">
+      <c r="A7" s="20">
         <v>4401</v>
       </c>
-      <c r="B7" s="22" t="s">
+      <c r="B7" s="21" t="s">
         <v>83</v>
       </c>
-      <c r="C7" s="23">
-[...2 lines deleted...]
-      <c r="D7" s="24" t="s">
+      <c r="C7" s="22">
+        <v>2597.8929779999999</v>
+      </c>
+      <c r="D7" s="23" t="s">
         <v>76</v>
       </c>
-      <c r="E7" s="25">
-[...8 lines deleted...]
-      <c r="H7" s="24" t="s">
+      <c r="E7" s="24">
+        <v>321530.114</v>
+      </c>
+      <c r="F7" s="25">
+        <v>16.015112247651995</v>
+      </c>
+      <c r="G7" s="22">
+        <v>2451.671437</v>
+      </c>
+      <c r="H7" s="23" t="s">
         <v>76</v>
       </c>
-      <c r="I7" s="25">
-[...11 lines deleted...]
-      <c r="M7" s="17"/>
+      <c r="I7" s="24">
+        <v>333361.549</v>
+      </c>
+      <c r="J7" s="25">
+        <v>16.869736235723757</v>
+      </c>
+      <c r="K7" s="25">
+        <v>-5.6284666935190391</v>
+      </c>
+      <c r="L7" s="25">
+        <v>3.6797284250644089</v>
+      </c>
+      <c r="M7" s="16"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="27">
+      <c r="A8" s="26">
         <v>44011</v>
       </c>
-      <c r="B8" s="28" t="s">
+      <c r="B8" s="27" t="s">
         <v>80</v>
       </c>
-      <c r="C8" s="29">
-[...2 lines deleted...]
-      <c r="D8" s="30" t="s">
+      <c r="C8" s="28">
+        <v>171.348277</v>
+      </c>
+      <c r="D8" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="E8" s="31">
-[...8 lines deleted...]
-      <c r="H8" s="30" t="s">
+      <c r="E8" s="30">
+        <v>41182.847999999998</v>
+      </c>
+      <c r="F8" s="31">
+        <v>2.0512788839367948</v>
+      </c>
+      <c r="G8" s="28">
+        <v>166.95147800000001</v>
+      </c>
+      <c r="H8" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="I8" s="31">
-[...11 lines deleted...]
-      <c r="M8" s="17"/>
+      <c r="I8" s="30">
+        <v>42888.269</v>
+      </c>
+      <c r="J8" s="31">
+        <v>2.1703576426469264</v>
+      </c>
+      <c r="K8" s="31">
+        <v>-2.5660012910430301</v>
+      </c>
+      <c r="L8" s="31">
+        <v>4.1410953414392377</v>
+      </c>
+      <c r="M8" s="16"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="27">
+      <c r="A9" s="26">
         <v>44012</v>
       </c>
-      <c r="B9" s="28" t="s">
+      <c r="B9" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="29">
-[...2 lines deleted...]
-      <c r="D9" s="30" t="s">
+      <c r="C9" s="28">
+        <v>1450.1668770000001</v>
+      </c>
+      <c r="D9" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="E9" s="31">
-[...8 lines deleted...]
-      <c r="H9" s="30" t="s">
+      <c r="E9" s="30">
+        <v>98532.25</v>
+      </c>
+      <c r="F9" s="31">
+        <v>4.907798601295891</v>
+      </c>
+      <c r="G9" s="28">
+        <v>1163.4744499999999</v>
+      </c>
+      <c r="H9" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="I9" s="31">
-[...11 lines deleted...]
-      <c r="M9" s="17"/>
+      <c r="I9" s="30">
+        <v>78330.107999999993</v>
+      </c>
+      <c r="J9" s="31">
+        <v>3.9638892524937099</v>
+      </c>
+      <c r="K9" s="31">
+        <v>-19.769616279823509</v>
+      </c>
+      <c r="L9" s="31">
+        <v>-20.503075896470452</v>
+      </c>
+      <c r="M9" s="16"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="27">
+      <c r="A10" s="26">
         <v>440131</v>
       </c>
-      <c r="B10" s="28" t="s">
+      <c r="B10" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="29">
-[...2 lines deleted...]
-      <c r="D10" s="30" t="s">
+      <c r="C10" s="28">
+        <v>871.41707899999994</v>
+      </c>
+      <c r="D10" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="E10" s="31">
-[...8 lines deleted...]
-      <c r="H10" s="30" t="s">
+      <c r="E10" s="30">
+        <v>165753.43</v>
+      </c>
+      <c r="F10" s="31">
+        <v>8.2560222862463437</v>
+      </c>
+      <c r="G10" s="28">
+        <v>983.43645900000001</v>
+      </c>
+      <c r="H10" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="I10" s="31">
-[...11 lines deleted...]
-      <c r="M10" s="17"/>
+      <c r="I10" s="30">
+        <v>193693.83499999999</v>
+      </c>
+      <c r="J10" s="31">
+        <v>9.8018620225927684</v>
+      </c>
+      <c r="K10" s="31">
+        <v>12.854852481035673</v>
+      </c>
+      <c r="L10" s="31">
+        <v>16.856607431894471</v>
+      </c>
+      <c r="M10" s="16"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="27" t="s">
+      <c r="A11" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="28" t="s">
+      <c r="B11" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="29">
-[...2 lines deleted...]
-      <c r="D11" s="30" t="s">
+      <c r="C11" s="28">
+        <v>104.960745</v>
+      </c>
+      <c r="D11" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="E11" s="31">
-[...8 lines deleted...]
-      <c r="H11" s="30" t="s">
+      <c r="E11" s="30">
+        <v>16061.585999999999</v>
+      </c>
+      <c r="F11" s="31">
+        <v>0.80001247617296534</v>
+      </c>
+      <c r="G11" s="28">
+        <v>137.80905000000001</v>
+      </c>
+      <c r="H11" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="31">
-[...14 lines deleted...]
-      <c r="A12" s="21">
+      <c r="I11" s="30">
+        <v>18449.337</v>
+      </c>
+      <c r="J11" s="31">
+        <v>0.93362731799035104</v>
+      </c>
+      <c r="K11" s="31">
+        <v>31.295800158430669</v>
+      </c>
+      <c r="L11" s="31">
+        <v>14.866221803998686</v>
+      </c>
+      <c r="M11" s="16"/>
+    </row>
+    <row r="12" spans="1:13" s="33" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="20">
         <v>4402</v>
       </c>
-      <c r="B12" s="22" t="s">
+      <c r="B12" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="23">
-[...2 lines deleted...]
-      <c r="D12" s="33" t="s">
+      <c r="C12" s="22">
+        <v>4.8295979999999998</v>
+      </c>
+      <c r="D12" s="102" t="s">
         <v>76</v>
       </c>
-      <c r="E12" s="25">
-[...8 lines deleted...]
-      <c r="H12" s="33" t="s">
+      <c r="E12" s="24">
+        <v>4299.4809999999998</v>
+      </c>
+      <c r="F12" s="25">
+        <v>0.21415310051377343</v>
+      </c>
+      <c r="G12" s="22">
+        <v>5.4103519999999996</v>
+      </c>
+      <c r="H12" s="102" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="25">
-[...11 lines deleted...]
-      <c r="M12" s="17"/>
+      <c r="I12" s="24">
+        <v>5036.3149999999996</v>
+      </c>
+      <c r="J12" s="25">
+        <v>0.25486234361725713</v>
+      </c>
+      <c r="K12" s="25">
+        <v>12.024893169162315</v>
+      </c>
+      <c r="L12" s="25">
+        <v>17.137742904317985</v>
+      </c>
+      <c r="M12" s="16"/>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="21">
+      <c r="A13" s="20">
         <v>4403</v>
       </c>
-      <c r="B13" s="22" t="s">
+      <c r="B13" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="23">
-[...29 lines deleted...]
-      <c r="M13" s="17"/>
+      <c r="C13" s="22">
+        <v>2431.3609999999999</v>
+      </c>
+      <c r="D13" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" s="24">
+        <v>204597.62100000001</v>
+      </c>
+      <c r="F13" s="25">
+        <v>10.190814866932062</v>
+      </c>
+      <c r="G13" s="22">
+        <v>1946.29</v>
+      </c>
+      <c r="H13" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="I13" s="24">
+        <v>165550.47399999999</v>
+      </c>
+      <c r="J13" s="25">
+        <v>8.3776693456600277</v>
+      </c>
+      <c r="K13" s="25">
+        <v>-19.950595571780578</v>
+      </c>
+      <c r="L13" s="25">
+        <v>-19.084848987564733</v>
+      </c>
+      <c r="M13" s="16"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="27"/>
-      <c r="B14" s="28" t="s">
+      <c r="A14" s="26"/>
+      <c r="B14" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="29">
-[...29 lines deleted...]
-      <c r="M14" s="17"/>
+      <c r="C14" s="28">
+        <v>598.15700000000004</v>
+      </c>
+      <c r="D14" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="E14" s="30">
+        <v>61374.644</v>
+      </c>
+      <c r="F14" s="31">
+        <v>3.0570132314874892</v>
+      </c>
+      <c r="G14" s="28">
+        <v>538.94200000000001</v>
+      </c>
+      <c r="H14" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="I14" s="30">
+        <v>59819.226999999999</v>
+      </c>
+      <c r="J14" s="31">
+        <v>3.0271475049897996</v>
+      </c>
+      <c r="K14" s="31">
+        <v>-9.899574860780703</v>
+      </c>
+      <c r="L14" s="31">
+        <v>-2.5342990176855467</v>
+      </c>
+      <c r="M14" s="16"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="27"/>
-      <c r="B15" s="28" t="s">
+      <c r="A15" s="26"/>
+      <c r="B15" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="C15" s="29">
-[...29 lines deleted...]
-      <c r="M15" s="17"/>
+      <c r="C15" s="28">
+        <v>358.73500000000001</v>
+      </c>
+      <c r="D15" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="E15" s="30">
+        <v>36986.129000000001</v>
+      </c>
+      <c r="F15" s="31">
+        <v>1.8422442618893746</v>
+      </c>
+      <c r="G15" s="28">
+        <v>330.45699999999999</v>
+      </c>
+      <c r="H15" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="I15" s="30">
+        <v>37037.892</v>
+      </c>
+      <c r="J15" s="31">
+        <v>1.8742997524505232</v>
+      </c>
+      <c r="K15" s="31">
+        <v>-7.8826989281781872</v>
+      </c>
+      <c r="L15" s="31">
+        <v>0.13995246704514283</v>
+      </c>
+      <c r="M15" s="16"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="27"/>
-      <c r="B16" s="28" t="s">
+      <c r="A16" s="26"/>
+      <c r="B16" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="29">
-[...29 lines deleted...]
-      <c r="M16" s="17"/>
+      <c r="C16" s="28">
+        <v>239.422</v>
+      </c>
+      <c r="D16" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="E16" s="30">
+        <v>24388.514999999999</v>
+      </c>
+      <c r="F16" s="31">
+        <v>1.2147689695981145</v>
+      </c>
+      <c r="G16" s="28">
+        <v>208.48500000000001</v>
+      </c>
+      <c r="H16" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="I16" s="30">
+        <v>22781.334999999999</v>
+      </c>
+      <c r="J16" s="31">
+        <v>1.1528477525392762</v>
+      </c>
+      <c r="K16" s="31">
+        <v>-12.921536032611867</v>
+      </c>
+      <c r="L16" s="31">
+        <v>-6.5899051254248162</v>
+      </c>
+      <c r="M16" s="16"/>
     </row>
     <row r="17" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="27"/>
-      <c r="B17" s="28" t="s">
+      <c r="A17" s="26"/>
+      <c r="B17" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="29">
-[...29 lines deleted...]
-      <c r="M17" s="17"/>
+      <c r="C17" s="28">
+        <v>1833.204</v>
+      </c>
+      <c r="D17" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" s="30">
+        <v>143222.97700000001</v>
+      </c>
+      <c r="F17" s="31">
+        <v>7.1338016354445726</v>
+      </c>
+      <c r="G17" s="28">
+        <v>1407.348</v>
+      </c>
+      <c r="H17" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="I17" s="30">
+        <v>105731.247</v>
+      </c>
+      <c r="J17" s="31">
+        <v>5.3505218406702291</v>
+      </c>
+      <c r="K17" s="31">
+        <v>-23.230147872249898</v>
+      </c>
+      <c r="L17" s="31">
+        <v>-26.177175468151319</v>
+      </c>
+      <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="27"/>
-      <c r="B18" s="28" t="s">
+      <c r="A18" s="26"/>
+      <c r="B18" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="29">
-[...29 lines deleted...]
-      <c r="M18" s="17"/>
+      <c r="C18" s="28">
+        <v>671.66300000000001</v>
+      </c>
+      <c r="D18" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" s="30">
+        <v>54171.31</v>
+      </c>
+      <c r="F18" s="31">
+        <v>2.6982219471124029</v>
+      </c>
+      <c r="G18" s="28">
+        <v>640.904</v>
+      </c>
+      <c r="H18" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="I18" s="30">
+        <v>49396.464</v>
+      </c>
+      <c r="J18" s="31">
+        <v>2.4997043634970151</v>
+      </c>
+      <c r="K18" s="31">
+        <v>-4.5795287219930252</v>
+      </c>
+      <c r="L18" s="31">
+        <v>-8.814344714942278</v>
+      </c>
+      <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="27"/>
-      <c r="B19" s="28" t="s">
+      <c r="A19" s="26"/>
+      <c r="B19" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="29">
-[...32 lines deleted...]
-      <c r="A20" s="21">
+      <c r="C19" s="28">
+        <v>1161.5409999999999</v>
+      </c>
+      <c r="D19" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" s="30">
+        <v>89051.667000000001</v>
+      </c>
+      <c r="F19" s="31">
+        <v>4.4355796883321696</v>
+      </c>
+      <c r="G19" s="28">
+        <v>766.44399999999996</v>
+      </c>
+      <c r="H19" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="I19" s="30">
+        <v>56334.783000000003</v>
+      </c>
+      <c r="J19" s="31">
+        <v>2.850817477173214</v>
+      </c>
+      <c r="K19" s="31">
+        <v>-34.014899172736904</v>
+      </c>
+      <c r="L19" s="31">
+        <v>-36.739215673525791</v>
+      </c>
+      <c r="M19" s="16"/>
+    </row>
+    <row r="20" spans="1:13" s="33" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="20">
         <v>4404</v>
       </c>
-      <c r="B20" s="22" t="s">
+      <c r="B20" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="23">
-[...2 lines deleted...]
-      <c r="D20" s="33" t="s">
+      <c r="C20" s="22">
+        <v>46.788705</v>
+      </c>
+      <c r="D20" s="102" t="s">
         <v>76</v>
       </c>
-      <c r="E20" s="25">
-[...8 lines deleted...]
-      <c r="H20" s="33" t="s">
+      <c r="E20" s="24">
+        <v>21179.347000000002</v>
+      </c>
+      <c r="F20" s="25">
+        <v>1.0549233330504511</v>
+      </c>
+      <c r="G20" s="22">
+        <v>42.494132999999998</v>
+      </c>
+      <c r="H20" s="102" t="s">
         <v>76</v>
       </c>
-      <c r="I20" s="25">
-[...14 lines deleted...]
-      <c r="A21" s="21">
+      <c r="I20" s="24">
+        <v>20337.847000000002</v>
+      </c>
+      <c r="J20" s="25">
+        <v>1.0291952251892906</v>
+      </c>
+      <c r="K20" s="25">
+        <v>-9.1786511295835229</v>
+      </c>
+      <c r="L20" s="25">
+        <v>-3.9732103166353521</v>
+      </c>
+      <c r="M20" s="16"/>
+    </row>
+    <row r="21" spans="1:13" s="33" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="20">
         <v>4406</v>
       </c>
-      <c r="B21" s="22" t="s">
+      <c r="B21" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="C21" s="23">
-[...29 lines deleted...]
-      <c r="M21" s="17"/>
+      <c r="C21" s="22">
+        <v>2.5339999999999998</v>
+      </c>
+      <c r="D21" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" s="24">
+        <v>1169.82</v>
+      </c>
+      <c r="F21" s="25">
+        <v>5.8267632777775372E-2</v>
+      </c>
+      <c r="G21" s="22">
+        <v>1.7749999999999999</v>
+      </c>
+      <c r="H21" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="I21" s="24">
+        <v>853.16800000000001</v>
+      </c>
+      <c r="J21" s="25">
+        <v>4.3174502782142896E-2</v>
+      </c>
+      <c r="K21" s="25">
+        <v>-29.952644041041832</v>
+      </c>
+      <c r="L21" s="25">
+        <v>-27.068437879331857</v>
+      </c>
+      <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="21">
+      <c r="A22" s="20">
         <v>4407</v>
       </c>
-      <c r="B22" s="22" t="s">
+      <c r="B22" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="C22" s="23">
-[...29 lines deleted...]
-      <c r="M22" s="17"/>
+      <c r="C22" s="22">
+        <v>1897.9380000000001</v>
+      </c>
+      <c r="D22" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E22" s="24">
+        <v>531198.28200000001</v>
+      </c>
+      <c r="F22" s="25">
+        <v>26.458486286575003</v>
+      </c>
+      <c r="G22" s="22">
+        <v>1746.5309999999999</v>
+      </c>
+      <c r="H22" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="I22" s="24">
+        <v>485161.07</v>
+      </c>
+      <c r="J22" s="25">
+        <v>24.551539634049128</v>
+      </c>
+      <c r="K22" s="25">
+        <v>-7.977447103119288</v>
+      </c>
+      <c r="L22" s="25">
+        <v>-8.6666718549364585</v>
+      </c>
+      <c r="M22" s="16"/>
     </row>
     <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="27">
+      <c r="A23" s="26">
         <v>44071</v>
       </c>
-      <c r="B23" s="28" t="s">
+      <c r="B23" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="C23" s="29">
-[...29 lines deleted...]
-      <c r="M23" s="17"/>
+      <c r="C23" s="28">
+        <v>1638.095</v>
+      </c>
+      <c r="D23" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="E23" s="30">
+        <v>472427.73200000002</v>
+      </c>
+      <c r="F23" s="31">
+        <v>23.531180525391328</v>
+      </c>
+      <c r="G23" s="28">
+        <v>1438.595</v>
+      </c>
+      <c r="H23" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="I23" s="30">
+        <v>422134.06099999999</v>
+      </c>
+      <c r="J23" s="31">
+        <v>21.362062561045164</v>
+      </c>
+      <c r="K23" s="31">
+        <v>-12.178780839939076</v>
+      </c>
+      <c r="L23" s="31">
+        <v>-10.645791428687771</v>
+      </c>
+      <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="27" t="s">
+      <c r="A24" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="28" t="s">
+      <c r="B24" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="C24" s="29">
-[...29 lines deleted...]
-      <c r="M24" s="17"/>
+      <c r="C24" s="28">
+        <v>259.84300000000002</v>
+      </c>
+      <c r="D24" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="E24" s="30">
+        <v>58770.55</v>
+      </c>
+      <c r="F24" s="31">
+        <v>2.9273057611836752</v>
+      </c>
+      <c r="G24" s="28">
+        <v>307.93599999999998</v>
+      </c>
+      <c r="H24" s="103" t="s">
+        <v>77</v>
+      </c>
+      <c r="I24" s="30">
+        <v>63027.008999999998</v>
+      </c>
+      <c r="J24" s="31">
+        <v>3.1894770730039634</v>
+      </c>
+      <c r="K24" s="31">
+        <v>18.508483969165983</v>
+      </c>
+      <c r="L24" s="31">
+        <v>7.2425032605616169</v>
+      </c>
+      <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="21">
+      <c r="A25" s="20">
         <v>4408</v>
       </c>
-      <c r="B25" s="22" t="s">
+      <c r="B25" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="C25" s="23">
-[...29 lines deleted...]
-      <c r="M25" s="17"/>
+      <c r="C25" s="22">
+        <v>53.354999999999997</v>
+      </c>
+      <c r="D25" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E25" s="24">
+        <v>22672.404999999999</v>
+      </c>
+      <c r="F25" s="25">
+        <v>1.1292911462695101</v>
+      </c>
+      <c r="G25" s="22">
+        <v>69.825000000000003</v>
+      </c>
+      <c r="H25" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="I25" s="24">
+        <v>31297.519</v>
+      </c>
+      <c r="J25" s="25">
+        <v>1.5838086064405488</v>
+      </c>
+      <c r="K25" s="25">
+        <v>30.868709586730404</v>
+      </c>
+      <c r="L25" s="25">
+        <v>38.042342662809709</v>
+      </c>
+      <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="21">
+      <c r="A26" s="20">
         <v>4409</v>
       </c>
-      <c r="B26" s="22" t="s">
+      <c r="B26" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C26" s="23" t="s">
-[...25 lines deleted...]
-      <c r="M26" s="17"/>
+      <c r="C26" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D26" s="102"/>
+      <c r="E26" s="24">
+        <v>35036.137000000002</v>
+      </c>
+      <c r="F26" s="25">
+        <v>1.7451169963480098</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="H26" s="102"/>
+      <c r="I26" s="24">
+        <v>30791.31</v>
+      </c>
+      <c r="J26" s="25">
+        <v>1.5581919378842439</v>
+      </c>
+      <c r="K26" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="L26" s="25">
+        <v>-12.115567991984962</v>
+      </c>
+      <c r="M26" s="16"/>
     </row>
     <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="27">
+      <c r="A27" s="26">
         <v>44091</v>
       </c>
-      <c r="B27" s="28" t="s">
+      <c r="B27" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="C27" s="29" t="s">
-[...25 lines deleted...]
-      <c r="M27" s="17"/>
+      <c r="C27" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D27" s="103"/>
+      <c r="E27" s="30">
+        <v>20057.488000000001</v>
+      </c>
+      <c r="F27" s="31">
+        <v>0.99904459252588973</v>
+      </c>
+      <c r="G27" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="H27" s="103"/>
+      <c r="I27" s="30">
+        <v>18013.530999999999</v>
+      </c>
+      <c r="J27" s="31">
+        <v>0.91157338797952736</v>
+      </c>
+      <c r="K27" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="L27" s="31">
+        <v>-10.190493445639863</v>
+      </c>
+      <c r="M27" s="16"/>
     </row>
     <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="27">
+      <c r="A28" s="26">
         <v>44092</v>
       </c>
-      <c r="B28" s="28" t="s">
+      <c r="B28" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="C28" s="29" t="s">
-[...25 lines deleted...]
-      <c r="M28" s="17"/>
+      <c r="C28" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D28" s="103"/>
+      <c r="E28" s="30">
+        <v>14978.648999999999</v>
+      </c>
+      <c r="F28" s="31">
+        <v>0.74607240382211992</v>
+      </c>
+      <c r="G28" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="H28" s="103"/>
+      <c r="I28" s="30">
+        <v>12777.779</v>
+      </c>
+      <c r="J28" s="31">
+        <v>0.64661854990471657</v>
+      </c>
+      <c r="K28" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="L28" s="31">
+        <v>-14.693381225503041</v>
+      </c>
+      <c r="M28" s="16"/>
     </row>
     <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="21">
+      <c r="A29" s="20">
         <v>4410</v>
       </c>
-      <c r="B29" s="22" t="s">
+      <c r="B29" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="C29" s="23">
-[...29 lines deleted...]
-      <c r="M29" s="17"/>
+      <c r="C29" s="22">
+        <v>651.91300000000001</v>
+      </c>
+      <c r="D29" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E29" s="24">
+        <v>148054.484</v>
+      </c>
+      <c r="F29" s="25">
+        <v>7.3744544500991775</v>
+      </c>
+      <c r="G29" s="22">
+        <v>490.584</v>
+      </c>
+      <c r="H29" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="I29" s="24">
+        <v>126818.054</v>
+      </c>
+      <c r="J29" s="25">
+        <v>6.4176181306014159</v>
+      </c>
+      <c r="K29" s="25">
+        <v>-24.747013788649713</v>
+      </c>
+      <c r="L29" s="25">
+        <v>-14.343658784424248</v>
+      </c>
+      <c r="M29" s="16"/>
     </row>
     <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="21">
+      <c r="A30" s="20">
         <v>4411</v>
       </c>
-      <c r="B30" s="36" t="s">
+      <c r="B30" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="23">
-[...29 lines deleted...]
-      <c r="M30" s="17"/>
+      <c r="C30" s="22">
+        <v>16.138000000000002</v>
+      </c>
+      <c r="D30" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E30" s="24">
+        <v>12297.494000000001</v>
+      </c>
+      <c r="F30" s="25">
+        <v>0.61252659766365425</v>
+      </c>
+      <c r="G30" s="22">
+        <v>15.95</v>
+      </c>
+      <c r="H30" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="I30" s="24">
+        <v>12473.009</v>
+      </c>
+      <c r="J30" s="25">
+        <v>0.63119568686611938</v>
+      </c>
+      <c r="K30" s="25">
+        <v>-1.1649522865287048</v>
+      </c>
+      <c r="L30" s="25">
+        <v>1.4272420055663326</v>
+      </c>
+      <c r="M30" s="16"/>
     </row>
     <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="21">
+      <c r="A31" s="20">
         <v>4412</v>
       </c>
-      <c r="B31" s="22" t="s">
+      <c r="B31" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="C31" s="23">
-[...32 lines deleted...]
-      <c r="A32" s="21">
+      <c r="C31" s="22">
+        <v>200.78899999999999</v>
+      </c>
+      <c r="D31" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E31" s="24">
+        <v>223183.818</v>
+      </c>
+      <c r="F31" s="25">
+        <v>11.11657584001458</v>
+      </c>
+      <c r="G31" s="22">
+        <v>202.298</v>
+      </c>
+      <c r="H31" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="I31" s="24">
+        <v>222297.36300000001</v>
+      </c>
+      <c r="J31" s="25">
+        <v>11.249341416117963</v>
+      </c>
+      <c r="K31" s="25">
+        <v>0.75153519366101462</v>
+      </c>
+      <c r="L31" s="25">
+        <v>-0.39718605405342927</v>
+      </c>
+      <c r="M31" s="16"/>
+    </row>
+    <row r="32" spans="1:13" s="33" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="20">
         <v>4413</v>
       </c>
-      <c r="B32" s="22" t="s">
+      <c r="B32" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="C32" s="23">
-[...29 lines deleted...]
-      <c r="M32" s="17"/>
+      <c r="C32" s="22">
+        <v>8.6199999999999992</v>
+      </c>
+      <c r="D32" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E32" s="24">
+        <v>5790.0749999999998</v>
+      </c>
+      <c r="F32" s="25">
+        <v>0.28839818421276592</v>
+      </c>
+      <c r="G32" s="22">
+        <v>5.6059999999999999</v>
+      </c>
+      <c r="H32" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="I32" s="24">
+        <v>5166.1769999999997</v>
+      </c>
+      <c r="J32" s="25">
+        <v>0.26143400040735543</v>
+      </c>
+      <c r="K32" s="25">
+        <v>-34.965197215777252</v>
+      </c>
+      <c r="L32" s="25">
+        <v>-10.775300838072049</v>
+      </c>
+      <c r="M32" s="16"/>
     </row>
     <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="21" t="s">
+      <c r="A33" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B33" s="36" t="s">
+      <c r="B33" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="C33" s="23" t="s">
-[...25 lines deleted...]
-      <c r="M33" s="17"/>
+      <c r="C33" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D33" s="102"/>
+      <c r="E33" s="24">
+        <v>82082.035000000003</v>
+      </c>
+      <c r="F33" s="25">
+        <v>4.0884288805393192</v>
+      </c>
+      <c r="G33" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="H33" s="102"/>
+      <c r="I33" s="24">
+        <v>83061.52</v>
+      </c>
+      <c r="J33" s="25">
+        <v>4.203322002617325</v>
+      </c>
+      <c r="K33" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="L33" s="25">
+        <v>1.1933000930106088</v>
+      </c>
+      <c r="M33" s="16"/>
     </row>
     <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="21">
+      <c r="A34" s="20">
         <v>4418</v>
       </c>
-      <c r="B34" s="36" t="s">
+      <c r="B34" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="C34" s="23" t="s">
-[...25 lines deleted...]
-      <c r="M34" s="17"/>
+      <c r="C34" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D34" s="102"/>
+      <c r="E34" s="24">
+        <v>100086.338</v>
+      </c>
+      <c r="F34" s="25">
+        <v>4.9852062613532899</v>
+      </c>
+      <c r="G34" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="H34" s="102"/>
+      <c r="I34" s="24">
+        <v>85234.009000000005</v>
+      </c>
+      <c r="J34" s="25">
+        <v>4.3132606458560252</v>
+      </c>
+      <c r="K34" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="L34" s="25">
+        <v>-14.839516857935193</v>
+      </c>
+      <c r="M34" s="16"/>
     </row>
     <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="21" t="s">
+      <c r="A35" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="22" t="s">
+      <c r="B35" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="C35" s="23" t="s">
-[...25 lines deleted...]
-      <c r="M35" s="17"/>
+      <c r="C35" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D35" s="102"/>
+      <c r="E35" s="24">
+        <v>5853.2280000000001</v>
+      </c>
+      <c r="F35" s="25">
+        <v>0.29154377568223538</v>
+      </c>
+      <c r="G35" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="H35" s="102"/>
+      <c r="I35" s="24">
+        <v>6025.9809999999998</v>
+      </c>
+      <c r="J35" s="25">
+        <v>0.30494431747280754</v>
+      </c>
+      <c r="K35" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="L35" s="25">
+        <v>2.9514141598447847</v>
+      </c>
+      <c r="M35" s="16"/>
     </row>
     <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="21">
+      <c r="A36" s="20">
         <v>44219910</v>
       </c>
-      <c r="B36" s="22" t="s">
+      <c r="B36" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="C36" s="23" t="s">
-[...25 lines deleted...]
-      <c r="M36" s="17"/>
+      <c r="C36" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D36" s="102"/>
+      <c r="E36" s="24">
+        <v>6892.8530000000001</v>
+      </c>
+      <c r="F36" s="25">
+        <v>0.34332651809268722</v>
+      </c>
+      <c r="G36" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="H36" s="102"/>
+      <c r="I36" s="24">
+        <v>295.76900000000001</v>
+      </c>
+      <c r="J36" s="25">
+        <v>1.4967368107303161E-2</v>
+      </c>
+      <c r="K36" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="L36" s="25">
+        <v>-95.709048198184405</v>
+      </c>
+      <c r="M36" s="16"/>
     </row>
     <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="37" t="s">
+      <c r="A37" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="B37" s="22" t="s">
+      <c r="B37" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="C37" s="23" t="s">
-[...25 lines deleted...]
-      <c r="M37" s="17"/>
+      <c r="C37" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D37" s="102"/>
+      <c r="E37" s="24">
+        <v>43663.81999999976</v>
+      </c>
+      <c r="F37" s="25">
+        <v>2.1748537633438225</v>
+      </c>
+      <c r="G37" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="H37" s="102"/>
+      <c r="I37" s="24">
+        <v>137194.73899999988</v>
+      </c>
+      <c r="J37" s="25">
+        <v>6.942729498353037</v>
+      </c>
+      <c r="K37" s="25" t="s">
+        <v>75</v>
+      </c>
+      <c r="L37" s="25">
+        <v>214.20690860305086</v>
+      </c>
+      <c r="M37" s="16"/>
     </row>
     <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="38">
+      <c r="A38" s="37">
         <v>47</v>
       </c>
-      <c r="B38" s="39" t="s">
+      <c r="B38" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="C38" s="18" t="s">
-[...25 lines deleted...]
-      <c r="M38" s="17"/>
+      <c r="C38" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D38" s="39"/>
+      <c r="E38" s="18">
+        <v>11959.603999999999</v>
+      </c>
+      <c r="F38" s="19">
+        <v>0.5956966148976881</v>
+      </c>
+      <c r="G38" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="H38" s="39"/>
+      <c r="I38" s="18">
+        <v>9944.1110000000008</v>
+      </c>
+      <c r="J38" s="19">
+        <v>0.5032209928588951</v>
+      </c>
+      <c r="K38" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="L38" s="19">
+        <v>-16.85250615321376</v>
+      </c>
+      <c r="M38" s="16"/>
     </row>
     <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="38">
+      <c r="A39" s="37">
         <v>48</v>
       </c>
-      <c r="B39" s="39" t="s">
+      <c r="B39" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="C39" s="18" t="s">
-[...25 lines deleted...]
-      <c r="M39" s="17"/>
+      <c r="C39" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D39" s="39"/>
+      <c r="E39" s="18">
+        <v>74869.369000000006</v>
+      </c>
+      <c r="F39" s="19">
+        <v>3.7291727780306032</v>
+      </c>
+      <c r="G39" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="H39" s="39"/>
+      <c r="I39" s="18">
+        <v>67403.232000000004</v>
+      </c>
+      <c r="J39" s="19">
+        <v>3.410935510367739</v>
+      </c>
+      <c r="K39" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="L39" s="19">
+        <v>-9.9722184115108572</v>
+      </c>
+      <c r="M39" s="16"/>
     </row>
     <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="C40" s="18" t="s">
-[...25 lines deleted...]
-      <c r="M40" s="17"/>
+      <c r="C40" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D40" s="18"/>
+      <c r="E40" s="18">
+        <v>121401.87300000001</v>
+      </c>
+      <c r="F40" s="19">
+        <v>6.046912990458468</v>
+      </c>
+      <c r="G40" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="H40" s="18"/>
+      <c r="I40" s="18">
+        <v>115872.47</v>
+      </c>
+      <c r="J40" s="19">
+        <v>5.8637176715356993</v>
+      </c>
+      <c r="K40" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="L40" s="19">
+        <v>-4.554627423252362</v>
+      </c>
+      <c r="M40" s="16"/>
     </row>
     <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="C41" s="18" t="s">
-[...25 lines deleted...]
-      <c r="M41" s="17"/>
+      <c r="C41" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D41" s="104"/>
+      <c r="E41" s="18">
+        <v>29840.35</v>
+      </c>
+      <c r="F41" s="19">
+        <v>1.4863197378744504</v>
+      </c>
+      <c r="G41" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="H41" s="104"/>
+      <c r="I41" s="18">
+        <v>31912.45</v>
+      </c>
+      <c r="J41" s="19">
+        <v>1.6149271436692376</v>
+      </c>
+      <c r="K41" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="L41" s="19">
+        <v>6.9439534053722634</v>
+      </c>
+      <c r="M41" s="16"/>
     </row>
     <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="42"/>
-      <c r="B42" s="43" t="s">
+      <c r="A42" s="41"/>
+      <c r="B42" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="C42" s="44"/>
-[...4 lines deleted...]
-      <c r="F42" s="46">
+      <c r="C42" s="43"/>
+      <c r="D42" s="44"/>
+      <c r="E42" s="44">
+        <v>2007666.94</v>
+      </c>
+      <c r="F42" s="45">
         <v>100</v>
       </c>
-      <c r="G42" s="44"/>
-[...4 lines deleted...]
-      <c r="J42" s="46">
+      <c r="G42" s="43"/>
+      <c r="H42" s="44"/>
+      <c r="I42" s="44">
+        <v>1976092.2420000001</v>
+      </c>
+      <c r="J42" s="45">
         <v>100</v>
       </c>
-      <c r="K42" s="46"/>
-[...3 lines deleted...]
-      <c r="M42" s="17"/>
+      <c r="K42" s="45"/>
+      <c r="L42" s="45">
+        <v>-1.5727059788113988</v>
+      </c>
+      <c r="M42" s="16"/>
     </row>
     <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="2"/>
-      <c r="B43" s="47"/>
+      <c r="B43" s="46"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
-      <c r="F43" s="48"/>
+      <c r="F43" s="47"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
     </row>
     <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="2"/>
-      <c r="B44" s="47"/>
+      <c r="B44" s="46"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2" t="s">
         <v>46</v>
       </c>
       <c r="M44" s="2"/>
     </row>
     <row r="45" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="2"/>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
@@ -3036,3876 +3060,3876 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{77C59A48-BF8C-4A28-A7EA-DF1C63F663F7}">
   <dimension ref="A1:M71"/>
   <sheetViews>
     <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
       <selection activeCell="M69" sqref="M69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="12" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="28.54296875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="13.81640625" customWidth="1"/>
     <col min="4" max="4" width="5" customWidth="1"/>
     <col min="5" max="5" width="15.453125" customWidth="1"/>
     <col min="6" max="7" width="12.453125" customWidth="1"/>
     <col min="8" max="8" width="5.08984375" customWidth="1"/>
     <col min="9" max="9" width="15.36328125" customWidth="1"/>
     <col min="10" max="10" width="10.36328125" customWidth="1"/>
     <col min="11" max="12" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="113" t="s">
+      <c r="A2" s="116" t="s">
         <v>47</v>
       </c>
-      <c r="B2" s="114"/>
-[...9 lines deleted...]
-      <c r="L2" s="115"/>
+      <c r="B2" s="117"/>
+      <c r="C2" s="117"/>
+      <c r="D2" s="117"/>
+      <c r="E2" s="117"/>
+      <c r="F2" s="117"/>
+      <c r="G2" s="117"/>
+      <c r="H2" s="117"/>
+      <c r="I2" s="117"/>
+      <c r="J2" s="117"/>
+      <c r="K2" s="117"/>
+      <c r="L2" s="118"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="116"/>
-[...10 lines deleted...]
-      <c r="L3" s="118"/>
+      <c r="A3" s="119"/>
+      <c r="B3" s="120"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="120"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="120"/>
+      <c r="I3" s="120"/>
+      <c r="J3" s="120"/>
+      <c r="K3" s="120"/>
+      <c r="L3" s="121"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="119" t="s">
+      <c r="A4" s="122" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="121" t="s">
+      <c r="B4" s="124" t="s">
         <v>49</v>
       </c>
-      <c r="C4" s="106" t="s">
+      <c r="C4" s="109" t="s">
         <v>86</v>
       </c>
-      <c r="D4" s="107"/>
-[...2 lines deleted...]
-      <c r="G4" s="106" t="s">
+      <c r="D4" s="110"/>
+      <c r="E4" s="110"/>
+      <c r="F4" s="110"/>
+      <c r="G4" s="109" t="s">
         <v>87</v>
       </c>
-      <c r="H4" s="107"/>
-[...2 lines deleted...]
-      <c r="K4" s="109" t="s">
+      <c r="H4" s="110"/>
+      <c r="I4" s="110"/>
+      <c r="J4" s="111"/>
+      <c r="K4" s="112" t="s">
         <v>82</v>
       </c>
-      <c r="L4" s="110"/>
+      <c r="L4" s="113"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="120"/>
-[...1 lines deleted...]
-      <c r="C5" s="111" t="s">
+      <c r="A5" s="123"/>
+      <c r="B5" s="125"/>
+      <c r="C5" s="114" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="112"/>
-      <c r="E5" s="49" t="s">
+      <c r="D5" s="115"/>
+      <c r="E5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="111" t="s">
+      <c r="G5" s="114" t="s">
         <v>50</v>
       </c>
-      <c r="H5" s="112"/>
-      <c r="I5" s="49" t="s">
+      <c r="H5" s="115"/>
+      <c r="I5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>51</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="50"/>
-[...10 lines deleted...]
-      <c r="L6" s="56"/>
+      <c r="A6" s="49"/>
+      <c r="B6" s="50"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="55"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="57"/>
-      <c r="B7" s="58" t="s">
+      <c r="A7" s="56"/>
+      <c r="B7" s="57" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="59" t="s">
-[...6 lines deleted...]
-      <c r="F7" s="61">
+      <c r="C7" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59">
+        <v>2007666.94</v>
+      </c>
+      <c r="F7" s="60">
         <v>100</v>
       </c>
-      <c r="G7" s="59" t="s">
-[...6 lines deleted...]
-      <c r="J7" s="61">
+      <c r="G7" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="H7" s="59"/>
+      <c r="I7" s="59">
+        <v>1976092.2420000001</v>
+      </c>
+      <c r="J7" s="60">
         <v>100</v>
       </c>
-      <c r="K7" s="62" t="s">
-[...3 lines deleted...]
-        <v>-3.900355298703174</v>
+      <c r="K7" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="L7" s="62">
+        <v>-1.5727059788113988</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="64"/>
-      <c r="B8" s="65" t="s">
+      <c r="A8" s="63"/>
+      <c r="B8" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="C8" s="66" t="s">
-[...23 lines deleted...]
-        <v>-3.550988309308742</v>
+      <c r="C8" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D8" s="66"/>
+      <c r="E8" s="66">
+        <v>416522.66700000002</v>
+      </c>
+      <c r="F8" s="67">
+        <v>20.746601874113644</v>
+      </c>
+      <c r="G8" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H8" s="66"/>
+      <c r="I8" s="66">
+        <v>390172.28899999999</v>
+      </c>
+      <c r="J8" s="67">
+        <v>19.744639481257575</v>
+      </c>
+      <c r="K8" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L8" s="69">
+        <v>-6.3262770762965523</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="64"/>
-      <c r="B9" s="65" t="s">
+      <c r="A9" s="63"/>
+      <c r="B9" s="64" t="s">
         <v>53</v>
       </c>
-      <c r="C9" s="66" t="s">
-[...23 lines deleted...]
-        <v>19.809713745809692</v>
+      <c r="C9" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" s="66"/>
+      <c r="E9" s="66">
+        <v>137171.08499999999</v>
+      </c>
+      <c r="F9" s="67">
+        <v>6.8323625929707248</v>
+      </c>
+      <c r="G9" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H9" s="66"/>
+      <c r="I9" s="66">
+        <v>162688.96299999999</v>
+      </c>
+      <c r="J9" s="67">
+        <v>8.2328627956831983</v>
+      </c>
+      <c r="K9" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L9" s="69">
+        <v>18.602957029901745</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="64"/>
-      <c r="B10" s="65" t="s">
+      <c r="A10" s="63"/>
+      <c r="B10" s="64" t="s">
         <v>54</v>
       </c>
-      <c r="C10" s="66" t="s">
-[...23 lines deleted...]
-        <v>18.307988263891552</v>
+      <c r="C10" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" s="66"/>
+      <c r="E10" s="66">
+        <v>134339.878</v>
+      </c>
+      <c r="F10" s="67">
+        <v>6.6913428379709234</v>
+      </c>
+      <c r="G10" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H10" s="66"/>
+      <c r="I10" s="66">
+        <v>158491.723</v>
+      </c>
+      <c r="J10" s="67">
+        <v>8.0204617796379161</v>
+      </c>
+      <c r="K10" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" s="69">
+        <v>17.978165053864352</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="64"/>
-      <c r="B11" s="65" t="s">
+      <c r="A11" s="63"/>
+      <c r="B11" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="C11" s="66" t="s">
-[...23 lines deleted...]
-        <v>-17.71908024799583</v>
+      <c r="C11" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D11" s="66"/>
+      <c r="E11" s="66">
+        <v>194570.09700000001</v>
+      </c>
+      <c r="F11" s="67">
+        <v>9.6913533377204484</v>
+      </c>
+      <c r="G11" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H11" s="66"/>
+      <c r="I11" s="66">
+        <v>167080.35999999999</v>
+      </c>
+      <c r="J11" s="67">
+        <v>8.4550891121812306</v>
+      </c>
+      <c r="K11" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="69">
+        <v>-14.128449039114177</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="64"/>
-      <c r="B12" s="65" t="s">
+      <c r="A12" s="63"/>
+      <c r="B12" s="64" t="s">
         <v>56</v>
       </c>
-      <c r="C12" s="66" t="s">
-[...23 lines deleted...]
-        <v>2.3763273674914536</v>
+      <c r="C12" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D12" s="66"/>
+      <c r="E12" s="66">
+        <v>159682.747</v>
+      </c>
+      <c r="F12" s="67">
+        <v>7.9536472817548125</v>
+      </c>
+      <c r="G12" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H12" s="70"/>
+      <c r="I12" s="66">
+        <v>174321.85699999999</v>
+      </c>
+      <c r="J12" s="67">
+        <v>8.8215445258551846</v>
+      </c>
+      <c r="K12" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="69">
+        <v>9.1676215965898837</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="64"/>
-      <c r="B13" s="65" t="s">
+      <c r="A13" s="63"/>
+      <c r="B13" s="64" t="s">
         <v>57</v>
       </c>
-      <c r="C13" s="66" t="s">
-[...23 lines deleted...]
-        <v>-3.2129585005429546</v>
+      <c r="C13" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D13" s="66"/>
+      <c r="E13" s="66">
+        <v>152272.03700000001</v>
+      </c>
+      <c r="F13" s="67">
+        <v>7.5845267940707348</v>
+      </c>
+      <c r="G13" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H13" s="66"/>
+      <c r="I13" s="66">
+        <v>149087.899</v>
+      </c>
+      <c r="J13" s="67">
+        <v>7.5445819699746588</v>
+      </c>
+      <c r="K13" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" s="69">
+        <v>-2.0910851806625574</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="64"/>
-      <c r="B14" s="65" t="s">
+      <c r="A14" s="63"/>
+      <c r="B14" s="64" t="s">
         <v>58</v>
       </c>
-      <c r="C14" s="66" t="s">
-[...23 lines deleted...]
-        <v>0.10793640529134677</v>
+      <c r="C14" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" s="66"/>
+      <c r="E14" s="66">
+        <v>79309.323999999993</v>
+      </c>
+      <c r="F14" s="67">
+        <v>3.9503227562236991</v>
+      </c>
+      <c r="G14" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H14" s="66"/>
+      <c r="I14" s="66">
+        <v>82592.72</v>
+      </c>
+      <c r="J14" s="67">
+        <v>4.1795984137060334</v>
+      </c>
+      <c r="K14" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L14" s="69">
+        <v>4.1399873739940185</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="64"/>
-      <c r="B15" s="65" t="s">
+      <c r="A15" s="63"/>
+      <c r="B15" s="64" t="s">
         <v>59</v>
       </c>
-      <c r="C15" s="66" t="s">
-[...23 lines deleted...]
-        <v>3.4834831403887647</v>
+      <c r="C15" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66">
+        <v>41059.165000000001</v>
+      </c>
+      <c r="F15" s="67">
+        <v>2.0451183501582189</v>
+      </c>
+      <c r="G15" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" s="66"/>
+      <c r="I15" s="66">
+        <v>42115.964</v>
+      </c>
+      <c r="J15" s="67">
+        <v>2.1312752059273556</v>
+      </c>
+      <c r="K15" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L15" s="69">
+        <v>2.5738443536296929</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="64"/>
-      <c r="B16" s="65" t="s">
+      <c r="A16" s="63"/>
+      <c r="B16" s="64" t="s">
         <v>60</v>
       </c>
-      <c r="C16" s="66" t="s">
-[...23 lines deleted...]
-        <v>-1.4020249852045303</v>
+      <c r="C16" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" s="66"/>
+      <c r="E16" s="66">
+        <v>71743.159</v>
+      </c>
+      <c r="F16" s="67">
+        <v>3.5734592013553805</v>
+      </c>
+      <c r="G16" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H16" s="66"/>
+      <c r="I16" s="66">
+        <v>73731.422000000006</v>
+      </c>
+      <c r="J16" s="67">
+        <v>3.7311730916658292</v>
+      </c>
+      <c r="K16" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L16" s="69">
+        <v>2.7713624932518046</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="64"/>
-      <c r="B17" s="65" t="s">
+      <c r="A17" s="63"/>
+      <c r="B17" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="C17" s="66" t="s">
-[...23 lines deleted...]
-        <v>6.789193806912956</v>
+      <c r="C17" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" s="66"/>
+      <c r="E17" s="66">
+        <v>60606.781999999999</v>
+      </c>
+      <c r="F17" s="67">
+        <v>3.0187667482336491</v>
+      </c>
+      <c r="G17" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" s="70"/>
+      <c r="I17" s="66">
+        <v>68397.183000000005</v>
+      </c>
+      <c r="J17" s="67">
+        <v>3.4612343263275664</v>
+      </c>
+      <c r="K17" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L17" s="69">
+        <v>12.854008648735062</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="64"/>
-      <c r="B18" s="65" t="s">
+      <c r="A18" s="63"/>
+      <c r="B18" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="C18" s="66" t="s">
-[...23 lines deleted...]
-        <v>-15.014854302946414</v>
+      <c r="C18" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" s="66"/>
+      <c r="E18" s="66">
+        <v>560389.99900000007</v>
+      </c>
+      <c r="F18" s="67">
+        <v>27.912498225427772</v>
+      </c>
+      <c r="G18" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H18" s="70"/>
+      <c r="I18" s="66">
+        <v>507411.8620000002</v>
+      </c>
+      <c r="J18" s="67">
+        <v>25.677539297783458</v>
+      </c>
+      <c r="K18" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L18" s="69">
+        <v>-9.4537977291775093</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="57">
+      <c r="A19" s="56">
         <v>44</v>
       </c>
-      <c r="B19" s="72" t="s">
+      <c r="B19" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="C19" s="59" t="s">
-[...6 lines deleted...]
-      <c r="F19" s="61">
+      <c r="C19" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" s="59"/>
+      <c r="E19" s="59">
+        <v>1769587.352</v>
+      </c>
+      <c r="F19" s="60">
         <v>100</v>
       </c>
-      <c r="G19" s="59" t="s">
-[...6 lines deleted...]
-      <c r="J19" s="61">
+      <c r="G19" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="H19" s="59"/>
+      <c r="I19" s="59">
+        <v>1750955.8729999999</v>
+      </c>
+      <c r="J19" s="60">
         <v>100</v>
       </c>
-      <c r="K19" s="62" t="s">
-[...3 lines deleted...]
-        <v>-2.8446595294435393</v>
+      <c r="K19" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="L19" s="62">
+        <v>-1.0528713928104552</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="64"/>
-      <c r="B20" s="65" t="s">
+      <c r="A20" s="63"/>
+      <c r="B20" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="C20" s="66" t="s">
-[...23 lines deleted...]
-        <v>-5.2389470336793709</v>
+      <c r="C20" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="66"/>
+      <c r="E20" s="66">
+        <v>405827.38900000002</v>
+      </c>
+      <c r="F20" s="67">
+        <v>22.93344765045541</v>
+      </c>
+      <c r="G20" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H20" s="66"/>
+      <c r="I20" s="66">
+        <v>374225.27299999999</v>
+      </c>
+      <c r="J20" s="67">
+        <v>21.372627304354687</v>
+      </c>
+      <c r="K20" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L20" s="69">
+        <v>-7.7870830940885654</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="64"/>
-      <c r="B21" s="65" t="s">
+      <c r="A21" s="63"/>
+      <c r="B21" s="64" t="s">
         <v>53</v>
       </c>
-      <c r="C21" s="66" t="s">
-[...23 lines deleted...]
-        <v>27.781997011846727</v>
+      <c r="C21" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" s="66"/>
+      <c r="E21" s="66">
+        <v>106701.435</v>
+      </c>
+      <c r="F21" s="67">
+        <v>6.0297354001431627</v>
+      </c>
+      <c r="G21" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H21" s="66"/>
+      <c r="I21" s="66">
+        <v>135684.06</v>
+      </c>
+      <c r="J21" s="67">
+        <v>7.7491421738416371</v>
+      </c>
+      <c r="K21" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L21" s="69">
+        <v>27.162357282261478</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="64"/>
-      <c r="B22" s="65" t="s">
+      <c r="A22" s="63"/>
+      <c r="B22" s="64" t="s">
         <v>54</v>
       </c>
-      <c r="C22" s="66" t="s">
-[...23 lines deleted...]
-        <v>23.104027621499164</v>
+      <c r="C22" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66">
+        <v>116444.01700000001</v>
+      </c>
+      <c r="F22" s="67">
+        <v>6.5802921154694154</v>
+      </c>
+      <c r="G22" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66">
+        <v>140944.38</v>
+      </c>
+      <c r="J22" s="67">
+        <v>8.0495677917064228</v>
+      </c>
+      <c r="K22" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L22" s="69">
+        <v>21.040465307891257</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="64"/>
-      <c r="B23" s="65" t="s">
+      <c r="A23" s="63"/>
+      <c r="B23" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="C23" s="66" t="s">
-[...23 lines deleted...]
-        <v>-18.52940714588695</v>
+      <c r="C23" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D23" s="66"/>
+      <c r="E23" s="66">
+        <v>179355.08300000001</v>
+      </c>
+      <c r="F23" s="67">
+        <v>10.135418452064073</v>
+      </c>
+      <c r="G23" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H23" s="66"/>
+      <c r="I23" s="66">
+        <v>151983.65100000001</v>
+      </c>
+      <c r="J23" s="67">
+        <v>8.6800389058119922</v>
+      </c>
+      <c r="K23" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L23" s="69">
+        <v>-15.261029429536713</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="64"/>
-      <c r="B24" s="65" t="s">
+      <c r="A24" s="63"/>
+      <c r="B24" s="64" t="s">
         <v>57</v>
       </c>
-      <c r="C24" s="66" t="s">
-[...23 lines deleted...]
-        <v>-2.1116683779391372</v>
+      <c r="C24" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D24" s="66"/>
+      <c r="E24" s="66">
+        <v>118352.202</v>
+      </c>
+      <c r="F24" s="67">
+        <v>6.6881243170187403</v>
+      </c>
+      <c r="G24" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H24" s="66"/>
+      <c r="I24" s="66">
+        <v>116429.132</v>
+      </c>
+      <c r="J24" s="67">
+        <v>6.6494612340239145</v>
+      </c>
+      <c r="K24" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L24" s="69">
+        <v>-1.6248704861444041</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="64"/>
-      <c r="B25" s="65" t="s">
+      <c r="A25" s="63"/>
+      <c r="B25" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="C25" s="66" t="s">
-[...23 lines deleted...]
-        <v>-6.0280909586373266</v>
+      <c r="C25" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D25" s="66"/>
+      <c r="E25" s="66">
+        <v>842907.22599999991</v>
+      </c>
+      <c r="F25" s="67">
+        <v>47.632982064849202</v>
+      </c>
+      <c r="G25" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H25" s="70"/>
+      <c r="I25" s="66">
+        <v>831689.37699999986</v>
+      </c>
+      <c r="J25" s="67">
+        <v>47.499162590261342</v>
+      </c>
+      <c r="K25" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L25" s="69">
+        <v>-1.3308521571506906</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="73">
+      <c r="A26" s="72">
         <v>4403</v>
       </c>
-      <c r="B26" s="74" t="s">
+      <c r="B26" s="73" t="s">
         <v>63</v>
       </c>
-      <c r="C26" s="75">
-[...8 lines deleted...]
-      <c r="F26" s="78">
+      <c r="C26" s="74">
+        <v>2431.3609999999999</v>
+      </c>
+      <c r="D26" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="E26" s="76">
+        <v>204597.62100000001</v>
+      </c>
+      <c r="F26" s="77">
         <v>100</v>
       </c>
-      <c r="G26" s="75">
-[...8 lines deleted...]
-      <c r="J26" s="78">
+      <c r="G26" s="74">
+        <v>1946.29</v>
+      </c>
+      <c r="H26" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="I26" s="76">
+        <v>165550.47399999999</v>
+      </c>
+      <c r="J26" s="77">
         <v>100</v>
       </c>
-      <c r="K26" s="79">
-[...3 lines deleted...]
-        <v>-25.515402564240187</v>
+      <c r="K26" s="78">
+        <v>-19.950595571780578</v>
+      </c>
+      <c r="L26" s="79">
+        <v>-19.084848987564733</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="73"/>
-      <c r="B27" s="74" t="s">
+      <c r="A27" s="72"/>
+      <c r="B27" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="C27" s="75">
-[...27 lines deleted...]
-        <v>-12.534955934817294</v>
+      <c r="C27" s="74">
+        <v>1030.3979999999999</v>
+      </c>
+      <c r="D27" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="E27" s="76">
+        <v>91157.438999999998</v>
+      </c>
+      <c r="F27" s="77">
+        <v>44.554496066207925</v>
+      </c>
+      <c r="G27" s="74">
+        <v>971.36099999999999</v>
+      </c>
+      <c r="H27" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="I27" s="76">
+        <v>86434.356</v>
+      </c>
+      <c r="J27" s="77">
+        <v>52.210273949442154</v>
+      </c>
+      <c r="K27" s="78">
+        <v>-5.7295336365171448</v>
+      </c>
+      <c r="L27" s="79">
+        <v>-5.1812370463808213</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="64"/>
-      <c r="B28" s="81" t="s">
+      <c r="A28" s="63"/>
+      <c r="B28" s="80" t="s">
         <v>55</v>
       </c>
-      <c r="C28" s="66">
-[...27 lines deleted...]
-        <v>-50.426466966451308</v>
+      <c r="C28" s="65">
+        <v>486.94</v>
+      </c>
+      <c r="D28" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E28" s="66">
+        <v>36285.726999999999</v>
+      </c>
+      <c r="F28" s="67">
+        <v>17.735165649848881</v>
+      </c>
+      <c r="G28" s="65">
+        <v>332.339</v>
+      </c>
+      <c r="H28" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I28" s="66">
+        <v>22327.019</v>
+      </c>
+      <c r="J28" s="67">
+        <v>13.486532814155519</v>
+      </c>
+      <c r="K28" s="82">
+        <v>-31.74949685792911</v>
+      </c>
+      <c r="L28" s="69">
+        <v>-38.468866835712014</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="64"/>
-      <c r="B29" s="81" t="s">
+      <c r="A29" s="63"/>
+      <c r="B29" s="80" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="66">
-[...27 lines deleted...]
-        <v>8.404137613760259</v>
+      <c r="C29" s="65">
+        <v>92.665999999999997</v>
+      </c>
+      <c r="D29" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E29" s="66">
+        <v>9427.2980000000007</v>
+      </c>
+      <c r="F29" s="67">
+        <v>4.6077261084086611</v>
+      </c>
+      <c r="G29" s="65">
+        <v>100.328</v>
+      </c>
+      <c r="H29" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I29" s="66">
+        <v>10616.275</v>
+      </c>
+      <c r="J29" s="67">
+        <v>6.4127119321929582</v>
+      </c>
+      <c r="K29" s="83">
+        <v>8.2684048086676949</v>
+      </c>
+      <c r="L29" s="84">
+        <v>12.612065514424165</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="64"/>
-      <c r="B30" s="81" t="s">
+      <c r="A30" s="63"/>
+      <c r="B30" s="80" t="s">
         <v>66</v>
       </c>
-      <c r="C30" s="86">
-[...27 lines deleted...]
-        <v>-15.550641403229228</v>
+      <c r="C30" s="85">
+        <v>89.597999999999999</v>
+      </c>
+      <c r="D30" s="86" t="s">
+        <v>77</v>
+      </c>
+      <c r="E30" s="87">
+        <v>6454.3329999999996</v>
+      </c>
+      <c r="F30" s="88">
+        <v>3.1546471403008152</v>
+      </c>
+      <c r="G30" s="65">
+        <v>145.386</v>
+      </c>
+      <c r="H30" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I30" s="66">
+        <v>9978.2630000000008</v>
+      </c>
+      <c r="J30" s="67">
+        <v>6.0273237272639895</v>
+      </c>
+      <c r="K30" s="83">
+        <v>62.264782696042317</v>
+      </c>
+      <c r="L30" s="84">
+        <v>54.597895708201008</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="64"/>
-      <c r="B31" s="81" t="s">
+      <c r="A31" s="63"/>
+      <c r="B31" s="80" t="s">
         <v>61</v>
       </c>
-      <c r="C31" s="86" t="s">
-[...11 lines deleted...]
-      <c r="G31" s="66">
+      <c r="C31" s="85" t="s">
+        <v>75</v>
+      </c>
+      <c r="D31" s="86" t="s">
+        <v>77</v>
+      </c>
+      <c r="E31" s="87" t="s">
+        <v>75</v>
+      </c>
+      <c r="F31" s="88" t="s">
+        <v>75</v>
+      </c>
+      <c r="G31" s="65">
         <v>8.9760000000000009</v>
       </c>
-      <c r="H31" s="82" t="s">
-[...2 lines deleted...]
-      <c r="I31" s="67">
+      <c r="H31" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I31" s="66">
         <v>760.62300000000005</v>
       </c>
-      <c r="J31" s="68">
-[...5 lines deleted...]
-      <c r="L31" s="68" t="s">
+      <c r="J31" s="67">
+        <v>0.45945081377417263</v>
+      </c>
+      <c r="K31" s="66" t="s">
+        <v>75</v>
+      </c>
+      <c r="L31" s="67" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="64"/>
-      <c r="B32" s="81" t="s">
+      <c r="A32" s="63"/>
+      <c r="B32" s="80" t="s">
         <v>65</v>
       </c>
-      <c r="C32" s="86">
-[...27 lines deleted...]
-        <v>14.685310918946989</v>
+      <c r="C32" s="85">
+        <v>285.93</v>
+      </c>
+      <c r="D32" s="86" t="s">
+        <v>77</v>
+      </c>
+      <c r="E32" s="87">
+        <v>31444.560000000001</v>
+      </c>
+      <c r="F32" s="88">
+        <v>15.368976357745627</v>
+      </c>
+      <c r="G32" s="65">
+        <v>287.47000000000003</v>
+      </c>
+      <c r="H32" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I32" s="66">
+        <v>32437.948</v>
+      </c>
+      <c r="J32" s="67">
+        <v>19.593992826622774</v>
+      </c>
+      <c r="K32" s="83">
+        <v>0.53859336201168828</v>
+      </c>
+      <c r="L32" s="84">
+        <v>3.1591728426156993</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="64"/>
-      <c r="B33" s="65" t="s">
+      <c r="A33" s="63"/>
+      <c r="B33" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="C33" s="86">
-[...27 lines deleted...]
-        <v>24.344582677590939</v>
+      <c r="C33" s="85">
+        <v>75.263999999999896</v>
+      </c>
+      <c r="D33" s="86" t="s">
+        <v>77</v>
+      </c>
+      <c r="E33" s="87">
+        <v>7545.5209999999934</v>
+      </c>
+      <c r="F33" s="88">
+        <v>3.6879808099039399</v>
+      </c>
+      <c r="G33" s="65">
+        <v>96.861999999999966</v>
+      </c>
+      <c r="H33" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I33" s="66">
+        <v>10314.228000000003</v>
+      </c>
+      <c r="J33" s="67">
+        <v>6.2302618354327413</v>
+      </c>
+      <c r="K33" s="83">
+        <v>28.696322278911694</v>
+      </c>
+      <c r="L33" s="84">
+        <v>36.693384061882696</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="73"/>
-      <c r="B34" s="74" t="s">
+      <c r="A34" s="72"/>
+      <c r="B34" s="73" t="s">
         <v>67</v>
       </c>
-      <c r="C34" s="75">
-[...27 lines deleted...]
-        <v>-34.684944418439336</v>
+      <c r="C34" s="74">
+        <v>1400.963</v>
+      </c>
+      <c r="D34" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="E34" s="76">
+        <v>113440.182</v>
+      </c>
+      <c r="F34" s="77">
+        <v>55.445503933792068</v>
+      </c>
+      <c r="G34" s="74">
+        <v>974.92899999999997</v>
+      </c>
+      <c r="H34" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="I34" s="76">
+        <v>79116.118000000002</v>
+      </c>
+      <c r="J34" s="77">
+        <v>47.789726050557853</v>
+      </c>
+      <c r="K34" s="89">
+        <v>-30.410082207738537</v>
+      </c>
+      <c r="L34" s="90">
+        <v>-30.25741266881959</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="64"/>
-      <c r="B35" s="81" t="s">
+      <c r="A35" s="63"/>
+      <c r="B35" s="80" t="s">
         <v>66</v>
       </c>
-      <c r="C35" s="66">
-[...27 lines deleted...]
-        <v>-58.826093354212205</v>
+      <c r="C35" s="65">
+        <v>418.85199999999998</v>
+      </c>
+      <c r="D35" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E35" s="66">
+        <v>27628.633999999998</v>
+      </c>
+      <c r="F35" s="67">
+        <v>13.503888200146763</v>
+      </c>
+      <c r="G35" s="65">
+        <v>219.65299999999999</v>
+      </c>
+      <c r="H35" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I35" s="66">
+        <v>13712.082</v>
+      </c>
+      <c r="J35" s="67">
+        <v>8.2827198670539595</v>
+      </c>
+      <c r="K35" s="83">
+        <v>-47.55832609131626</v>
+      </c>
+      <c r="L35" s="84">
+        <v>-50.37003277107366</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="64"/>
-      <c r="B36" s="81" t="s">
+      <c r="A36" s="63"/>
+      <c r="B36" s="80" t="s">
         <v>55</v>
       </c>
-      <c r="C36" s="66">
-[...27 lines deleted...]
-        <v>-46.191255082702718</v>
+      <c r="C36" s="65">
+        <v>615.40700000000004</v>
+      </c>
+      <c r="D36" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E36" s="66">
+        <v>47478.271000000001</v>
+      </c>
+      <c r="F36" s="67">
+        <v>23.205680871528799</v>
+      </c>
+      <c r="G36" s="65">
+        <v>386.98599999999999</v>
+      </c>
+      <c r="H36" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I36" s="66">
+        <v>26095.258999999998</v>
+      </c>
+      <c r="J36" s="67">
+        <v>15.762720800183271</v>
+      </c>
+      <c r="K36" s="83">
+        <v>-37.117062366856416</v>
+      </c>
+      <c r="L36" s="84">
+        <v>-45.037469877536196</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="64"/>
-      <c r="B37" s="81" t="s">
+      <c r="A37" s="63"/>
+      <c r="B37" s="80" t="s">
         <v>65</v>
       </c>
-      <c r="C37" s="66">
-[...27 lines deleted...]
-        <v>-29.301413427870305</v>
+      <c r="C37" s="65">
+        <v>34.915999999999997</v>
+      </c>
+      <c r="D37" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E37" s="66">
+        <v>5244.3590000000004</v>
+      </c>
+      <c r="F37" s="67">
+        <v>2.5632551221111215</v>
+      </c>
+      <c r="G37" s="65">
+        <v>31.744</v>
+      </c>
+      <c r="H37" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I37" s="66">
+        <v>3922.5259999999998</v>
+      </c>
+      <c r="J37" s="67">
+        <v>2.3693837324802827</v>
+      </c>
+      <c r="K37" s="83">
+        <v>-9.0846603276434799</v>
+      </c>
+      <c r="L37" s="84">
+        <v>-25.2048534434809</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="64"/>
-      <c r="B38" s="81" t="s">
+      <c r="A38" s="63"/>
+      <c r="B38" s="80" t="s">
         <v>57</v>
       </c>
-      <c r="C38" s="66">
-[...11 lines deleted...]
-      <c r="G38" s="66">
+      <c r="C38" s="65">
+        <v>30.347000000000001</v>
+      </c>
+      <c r="D38" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E38" s="66">
+        <v>1772.3019999999999</v>
+      </c>
+      <c r="F38" s="67">
+        <v>0.86623783372339402</v>
+      </c>
+      <c r="G38" s="65">
         <v>14.47</v>
       </c>
-      <c r="H38" s="82" t="s">
-[...2 lines deleted...]
-      <c r="I38" s="67">
+      <c r="H38" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I38" s="66">
         <v>1021.518</v>
       </c>
-      <c r="J38" s="68">
-[...6 lines deleted...]
-        <v>-30.406862314293832</v>
+      <c r="J38" s="67">
+        <v>0.61704323480221501</v>
+      </c>
+      <c r="K38" s="83">
+        <v>-52.318186311661776</v>
+      </c>
+      <c r="L38" s="84">
+        <v>-42.362080503209945</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="64"/>
-      <c r="B39" s="81" t="s">
+      <c r="A39" s="63"/>
+      <c r="B39" s="80" t="s">
         <v>53</v>
       </c>
-      <c r="C39" s="86">
-[...27 lines deleted...]
-        <v>-43.586483072187235</v>
+      <c r="C39" s="85">
+        <v>111.416</v>
+      </c>
+      <c r="D39" s="86" t="s">
+        <v>77</v>
+      </c>
+      <c r="E39" s="87">
+        <v>14185.742</v>
+      </c>
+      <c r="F39" s="88">
+        <v>6.933483356583114</v>
+      </c>
+      <c r="G39" s="85">
+        <v>92.561000000000007</v>
+      </c>
+      <c r="H39" s="86" t="s">
+        <v>77</v>
+      </c>
+      <c r="I39" s="87">
+        <v>12514.383</v>
+      </c>
+      <c r="J39" s="88">
+        <v>7.5592553120687525</v>
+      </c>
+      <c r="K39" s="83">
+        <v>-16.923063114812944</v>
+      </c>
+      <c r="L39" s="84">
+        <v>-11.781963890221608</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="64"/>
-      <c r="B40" s="65" t="s">
+      <c r="A40" s="63"/>
+      <c r="B40" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="C40" s="66">
-[...27 lines deleted...]
-        <v>29.4569081329021</v>
+      <c r="C40" s="65">
+        <v>190.02500000000009</v>
+      </c>
+      <c r="D40" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E40" s="66">
+        <v>17130.874000000011</v>
+      </c>
+      <c r="F40" s="67">
+        <v>8.372958549698879</v>
+      </c>
+      <c r="G40" s="65">
+        <v>229.51499999999987</v>
+      </c>
+      <c r="H40" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I40" s="66">
+        <v>21850.350000000006</v>
+      </c>
+      <c r="J40" s="67">
+        <v>13.198603103969372</v>
+      </c>
+      <c r="K40" s="82">
+        <v>20.781476121562829</v>
+      </c>
+      <c r="L40" s="69">
+        <v>27.549534250266461</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="73">
+      <c r="A41" s="72">
         <v>4407</v>
       </c>
-      <c r="B41" s="74" t="s">
+      <c r="B41" s="73" t="s">
         <v>68</v>
       </c>
-      <c r="C41" s="75">
-[...8 lines deleted...]
-      <c r="F41" s="78">
+      <c r="C41" s="74">
+        <v>1897.9380000000001</v>
+      </c>
+      <c r="D41" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="E41" s="76">
+        <v>531198.28200000001</v>
+      </c>
+      <c r="F41" s="77">
         <v>100</v>
       </c>
-      <c r="G41" s="75">
-[...8 lines deleted...]
-      <c r="J41" s="78">
+      <c r="G41" s="74">
+        <v>1746.5309999999999</v>
+      </c>
+      <c r="H41" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="I41" s="76">
+        <v>485161.07</v>
+      </c>
+      <c r="J41" s="77">
         <v>100</v>
       </c>
-      <c r="K41" s="79">
-[...3 lines deleted...]
-        <v>-13.991609129497718</v>
+      <c r="K41" s="78">
+        <v>-7.977447103119288</v>
+      </c>
+      <c r="L41" s="79">
+        <v>-8.6666718549364585</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="73"/>
-      <c r="B42" s="74" t="s">
+      <c r="A42" s="72"/>
+      <c r="B42" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="C42" s="75">
-[...27 lines deleted...]
-        <v>-16.609713570412797</v>
+      <c r="C42" s="74">
+        <v>1638.095</v>
+      </c>
+      <c r="D42" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="E42" s="76">
+        <v>472427.73200000002</v>
+      </c>
+      <c r="F42" s="77">
+        <v>88.936231160476538</v>
+      </c>
+      <c r="G42" s="74">
+        <v>1438.595</v>
+      </c>
+      <c r="H42" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="I42" s="76">
+        <v>422134.06099999999</v>
+      </c>
+      <c r="J42" s="77">
+        <v>87.009054745468347</v>
+      </c>
+      <c r="K42" s="78">
+        <v>-12.178780839939076</v>
+      </c>
+      <c r="L42" s="79">
+        <v>-10.645791428687771</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="64"/>
-      <c r="B43" s="81" t="s">
+      <c r="A43" s="63"/>
+      <c r="B43" s="80" t="s">
         <v>52</v>
       </c>
-      <c r="C43" s="66">
-[...27 lines deleted...]
-        <v>-11.238660426056096</v>
+      <c r="C43" s="65">
+        <v>625.95299999999997</v>
+      </c>
+      <c r="D43" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E43" s="66">
+        <v>200100.42600000001</v>
+      </c>
+      <c r="F43" s="67">
+        <v>37.669629737243767</v>
+      </c>
+      <c r="G43" s="65">
+        <v>589.88300000000004</v>
+      </c>
+      <c r="H43" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I43" s="66">
+        <v>183690.15400000001</v>
+      </c>
+      <c r="J43" s="67">
+        <v>37.861684574155966</v>
+      </c>
+      <c r="K43" s="82">
+        <v>-5.7624134719379789</v>
+      </c>
+      <c r="L43" s="69">
+        <v>-8.2010180228202003</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="64"/>
-      <c r="B44" s="81" t="s">
+      <c r="A44" s="63"/>
+      <c r="B44" s="80" t="s">
         <v>53</v>
       </c>
-      <c r="C44" s="66">
-[...27 lines deleted...]
-        <v>-6.9748224687535467</v>
+      <c r="C44" s="65">
+        <v>129.756</v>
+      </c>
+      <c r="D44" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E44" s="66">
+        <v>30711.363000000001</v>
+      </c>
+      <c r="F44" s="67">
+        <v>5.7815252873878844</v>
+      </c>
+      <c r="G44" s="65">
+        <v>113.41800000000001</v>
+      </c>
+      <c r="H44" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I44" s="66">
+        <v>30524.851999999999</v>
+      </c>
+      <c r="J44" s="67">
+        <v>6.2916944263479335</v>
+      </c>
+      <c r="K44" s="82">
+        <v>-12.591325256635526</v>
+      </c>
+      <c r="L44" s="69">
+        <v>-0.60730290609375503</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A45" s="64"/>
-      <c r="B45" s="81" t="s">
+      <c r="A45" s="63"/>
+      <c r="B45" s="80" t="s">
         <v>85</v>
       </c>
-      <c r="C45" s="66">
-[...27 lines deleted...]
-        <v>-79.30940072866224</v>
+      <c r="C45" s="65">
+        <v>108.417</v>
+      </c>
+      <c r="D45" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E45" s="66">
+        <v>31647.694</v>
+      </c>
+      <c r="F45" s="67">
+        <v>5.957792988494643</v>
+      </c>
+      <c r="G45" s="65">
+        <v>52.405999999999999</v>
+      </c>
+      <c r="H45" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I45" s="66">
+        <v>11125.906999999999</v>
+      </c>
+      <c r="J45" s="67">
+        <v>2.2932398512518741</v>
+      </c>
+      <c r="K45" s="82">
+        <v>-51.662562144313164</v>
+      </c>
+      <c r="L45" s="69">
+        <v>-64.844493883187823</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A46" s="64"/>
-      <c r="B46" s="81" t="s">
+      <c r="A46" s="63"/>
+      <c r="B46" s="80" t="s">
         <v>58</v>
       </c>
-      <c r="C46" s="66">
-[...27 lines deleted...]
-        <v>-18.509989615730916</v>
+      <c r="C46" s="65">
+        <v>79.394000000000005</v>
+      </c>
+      <c r="D46" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E46" s="66">
+        <v>19698.939999999999</v>
+      </c>
+      <c r="F46" s="67">
+        <v>3.7083967828043538</v>
+      </c>
+      <c r="G46" s="65">
+        <v>62.868000000000002</v>
+      </c>
+      <c r="H46" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I46" s="66">
+        <v>17511.832999999999</v>
+      </c>
+      <c r="J46" s="67">
+        <v>3.6094884942025542</v>
+      </c>
+      <c r="K46" s="82">
+        <v>-20.815174950248132</v>
+      </c>
+      <c r="L46" s="69">
+        <v>-11.102663392040386</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A47" s="64"/>
-      <c r="B47" s="81" t="s">
+      <c r="A47" s="63"/>
+      <c r="B47" s="80" t="s">
         <v>56</v>
       </c>
-      <c r="C47" s="66">
-[...27 lines deleted...]
-        <v>-16.058154862914499</v>
+      <c r="C47" s="65">
+        <v>102.73</v>
+      </c>
+      <c r="D47" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E47" s="66">
+        <v>25190.826000000001</v>
+      </c>
+      <c r="F47" s="67">
+        <v>4.7422642078499795</v>
+      </c>
+      <c r="G47" s="65">
+        <v>89.712999999999994</v>
+      </c>
+      <c r="H47" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I47" s="66">
+        <v>23247.556</v>
+      </c>
+      <c r="J47" s="67">
+        <v>4.7917191707075757</v>
+      </c>
+      <c r="K47" s="82">
+        <v>-12.671079528862075</v>
+      </c>
+      <c r="L47" s="69">
+        <v>-7.7141972240211594</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A48" s="64"/>
-      <c r="B48" s="65" t="s">
+      <c r="A48" s="63"/>
+      <c r="B48" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="C48" s="66">
-[...27 lines deleted...]
-        <v>-8.6752606382157751</v>
+      <c r="C48" s="65">
+        <v>591.84500000000003</v>
+      </c>
+      <c r="D48" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E48" s="66">
+        <v>165078.48300000001</v>
+      </c>
+      <c r="F48" s="67">
+        <v>31.076622156695908</v>
+      </c>
+      <c r="G48" s="65">
+        <v>530.30700000000002</v>
+      </c>
+      <c r="H48" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I48" s="66">
+        <v>156033.75900000002</v>
+      </c>
+      <c r="J48" s="67">
+        <v>32.16122822880245</v>
+      </c>
+      <c r="K48" s="82">
+        <v>-10.397654791372743</v>
+      </c>
+      <c r="L48" s="69">
+        <v>-5.479044776538192</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A49" s="73"/>
-      <c r="B49" s="74" t="s">
+      <c r="A49" s="72"/>
+      <c r="B49" s="73" t="s">
         <v>67</v>
       </c>
-      <c r="C49" s="75">
-[...27 lines deleted...]
-        <v>7.0599940681841442</v>
+      <c r="C49" s="74">
+        <v>259.84300000000002</v>
+      </c>
+      <c r="D49" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="E49" s="76">
+        <v>58770.55</v>
+      </c>
+      <c r="F49" s="77">
+        <v>11.063768839523467</v>
+      </c>
+      <c r="G49" s="74">
+        <v>307.93599999999998</v>
+      </c>
+      <c r="H49" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="I49" s="76">
+        <v>63027.008999999998</v>
+      </c>
+      <c r="J49" s="77">
+        <v>12.990945254531653</v>
+      </c>
+      <c r="K49" s="78">
+        <v>18.508483969165983</v>
+      </c>
+      <c r="L49" s="79">
+        <v>7.2425032605616169</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A50" s="64"/>
-      <c r="B50" s="81" t="s">
+      <c r="A50" s="63"/>
+      <c r="B50" s="80" t="s">
         <v>52</v>
       </c>
-      <c r="C50" s="66">
-[...27 lines deleted...]
-        <v>8.4978956983624538</v>
+      <c r="C50" s="65">
+        <v>42.128999999999998</v>
+      </c>
+      <c r="D50" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E50" s="66">
+        <v>10064.379000000001</v>
+      </c>
+      <c r="F50" s="67">
+        <v>1.8946557888152205</v>
+      </c>
+      <c r="G50" s="65">
+        <v>35.732999999999997</v>
+      </c>
+      <c r="H50" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I50" s="66">
+        <v>8934.4130000000005</v>
+      </c>
+      <c r="J50" s="67">
+        <v>1.8415354306972733</v>
+      </c>
+      <c r="K50" s="82">
+        <v>-15.181941180659406</v>
+      </c>
+      <c r="L50" s="69">
+        <v>-11.227379255093634</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A51" s="64"/>
-      <c r="B51" s="81" t="s">
+      <c r="A51" s="63"/>
+      <c r="B51" s="80" t="s">
         <v>53</v>
       </c>
-      <c r="C51" s="66">
-[...27 lines deleted...]
-        <v>47.25069457367529</v>
+      <c r="C51" s="65">
+        <v>18.28</v>
+      </c>
+      <c r="D51" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E51" s="66">
+        <v>7106.143</v>
+      </c>
+      <c r="F51" s="67">
+        <v>1.337757150351627</v>
+      </c>
+      <c r="G51" s="65">
+        <v>40.502000000000002</v>
+      </c>
+      <c r="H51" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I51" s="66">
+        <v>10471.962</v>
+      </c>
+      <c r="J51" s="67">
+        <v>2.1584505945623373</v>
+      </c>
+      <c r="K51" s="82">
+        <v>121.56455142231948</v>
+      </c>
+      <c r="L51" s="69">
+        <v>47.36492074533259</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A52" s="64"/>
-      <c r="B52" s="81" t="s">
+      <c r="A52" s="63"/>
+      <c r="B52" s="80" t="s">
         <v>66</v>
       </c>
-      <c r="C52" s="66">
-[...27 lines deleted...]
-        <v>27.08185513498514</v>
+      <c r="C52" s="65">
+        <v>0.46</v>
+      </c>
+      <c r="D52" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E52" s="66">
+        <v>713.1</v>
+      </c>
+      <c r="F52" s="67">
+        <v>0.13424365706062277</v>
+      </c>
+      <c r="G52" s="65">
+        <v>0.61099999999999999</v>
+      </c>
+      <c r="H52" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I52" s="66">
+        <v>628.76</v>
+      </c>
+      <c r="J52" s="67">
+        <v>0.12959819715130894</v>
+      </c>
+      <c r="K52" s="82">
+        <v>32.826086956521735</v>
+      </c>
+      <c r="L52" s="69">
+        <v>-11.827233207123831</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A53" s="64"/>
-      <c r="B53" s="81" t="s">
+      <c r="A53" s="63"/>
+      <c r="B53" s="80" t="s">
         <v>55</v>
       </c>
-      <c r="C53" s="66">
-[...27 lines deleted...]
-        <v>69.705822674092161</v>
+      <c r="C53" s="65">
+        <v>4.6289999999999996</v>
+      </c>
+      <c r="D53" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E53" s="66">
+        <v>1919.2159999999999</v>
+      </c>
+      <c r="F53" s="67">
+        <v>0.36129936128069023</v>
+      </c>
+      <c r="G53" s="65">
+        <v>9.0860000000000003</v>
+      </c>
+      <c r="H53" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I53" s="66">
+        <v>2957.5859999999998</v>
+      </c>
+      <c r="J53" s="67">
+        <v>0.60960909332646973</v>
+      </c>
+      <c r="K53" s="66">
+        <v>96.284294664074338</v>
+      </c>
+      <c r="L53" s="67">
+        <v>54.103863244158021</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A54" s="64"/>
-      <c r="B54" s="81" t="s">
+      <c r="A54" s="63"/>
+      <c r="B54" s="80" t="s">
         <v>73</v>
       </c>
-      <c r="C54" s="66">
-[...27 lines deleted...]
-        <v>23.136741217938461</v>
+      <c r="C54" s="65">
+        <v>2.1659999999999999</v>
+      </c>
+      <c r="D54" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E54" s="66">
+        <v>1053.421</v>
+      </c>
+      <c r="F54" s="67">
+        <v>0.19831031757742015</v>
+      </c>
+      <c r="G54" s="65">
+        <v>4.0419999999999998</v>
+      </c>
+      <c r="H54" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I54" s="66">
+        <v>1088.2729999999999</v>
+      </c>
+      <c r="J54" s="67">
+        <v>0.22431169096069473</v>
+      </c>
+      <c r="K54" s="82">
+        <v>86.611265004616797</v>
+      </c>
+      <c r="L54" s="69">
+        <v>3.3084588213069477</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A55" s="64"/>
-      <c r="B55" s="65" t="s">
+      <c r="A55" s="63"/>
+      <c r="B55" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="C55" s="66">
-[...27 lines deleted...]
-        <v>-3.8618543305460387</v>
+      <c r="C55" s="65">
+        <v>192.17900000000003</v>
+      </c>
+      <c r="D55" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E55" s="66">
+        <v>37914.291000000005</v>
+      </c>
+      <c r="F55" s="67">
+        <v>7.1375025644378871</v>
+      </c>
+      <c r="G55" s="65">
+        <v>217.96199999999999</v>
+      </c>
+      <c r="H55" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I55" s="66">
+        <v>38946.014999999999</v>
+      </c>
+      <c r="J55" s="67">
+        <v>8.0274402478335691</v>
+      </c>
+      <c r="K55" s="82">
+        <v>13.416138079602845</v>
+      </c>
+      <c r="L55" s="69">
+        <v>2.7212008263585741</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A56" s="73">
+      <c r="A56" s="72">
         <v>4412</v>
       </c>
-      <c r="B56" s="74" t="s">
+      <c r="B56" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="C56" s="75">
-[...8 lines deleted...]
-      <c r="F56" s="78">
+      <c r="C56" s="74">
+        <v>200.78899999999999</v>
+      </c>
+      <c r="D56" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="E56" s="76">
+        <v>223183.818</v>
+      </c>
+      <c r="F56" s="77">
         <v>100</v>
       </c>
-      <c r="G56" s="75">
-[...8 lines deleted...]
-      <c r="J56" s="78">
+      <c r="G56" s="74">
+        <v>202.298</v>
+      </c>
+      <c r="H56" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="I56" s="76">
+        <v>222297.36300000001</v>
+      </c>
+      <c r="J56" s="77">
         <v>100</v>
       </c>
-      <c r="K56" s="79">
-[...3 lines deleted...]
-        <v>1.9739916642112152</v>
+      <c r="K56" s="78">
+        <v>0.75153519366101462</v>
+      </c>
+      <c r="L56" s="79">
+        <v>-0.39718605405342927</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A57" s="73"/>
-      <c r="B57" s="81" t="s">
+      <c r="A57" s="72"/>
+      <c r="B57" s="80" t="s">
         <v>54</v>
       </c>
-      <c r="C57" s="66">
-[...27 lines deleted...]
-        <v>10.342286949894003</v>
+      <c r="C57" s="65">
+        <v>27.619</v>
+      </c>
+      <c r="D57" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E57" s="66">
+        <v>30880.218000000001</v>
+      </c>
+      <c r="F57" s="67">
+        <v>13.83622624468231</v>
+      </c>
+      <c r="G57" s="65">
+        <v>30.832000000000001</v>
+      </c>
+      <c r="H57" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I57" s="66">
+        <v>33535.974000000002</v>
+      </c>
+      <c r="J57" s="67">
+        <v>15.086087188537636</v>
+      </c>
+      <c r="K57" s="82">
+        <v>11.633295919475726</v>
+      </c>
+      <c r="L57" s="69">
+        <v>8.6001854002455591</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A58" s="73"/>
-      <c r="B58" s="81" t="s">
+      <c r="A58" s="72"/>
+      <c r="B58" s="80" t="s">
         <v>52</v>
       </c>
-      <c r="C58" s="66">
-[...27 lines deleted...]
-        <v>9.5138921654077073</v>
+      <c r="C58" s="65">
+        <v>16.09</v>
+      </c>
+      <c r="D58" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E58" s="66">
+        <v>19753.588</v>
+      </c>
+      <c r="F58" s="67">
+        <v>8.8508155192505935</v>
+      </c>
+      <c r="G58" s="65">
+        <v>17.632000000000001</v>
+      </c>
+      <c r="H58" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I58" s="66">
+        <v>21469.554</v>
+      </c>
+      <c r="J58" s="67">
+        <v>9.6580335952973044</v>
+      </c>
+      <c r="K58" s="82">
+        <v>9.5835922933499162</v>
+      </c>
+      <c r="L58" s="69">
+        <v>8.6868572939761641</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A59" s="73"/>
-      <c r="B59" s="81" t="s">
+      <c r="A59" s="72"/>
+      <c r="B59" s="80" t="s">
         <v>69</v>
       </c>
-      <c r="C59" s="66">
-[...27 lines deleted...]
-        <v>-34.725376068322291</v>
+      <c r="C59" s="65">
+        <v>12.326000000000001</v>
+      </c>
+      <c r="D59" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E59" s="66">
+        <v>12829.164000000001</v>
+      </c>
+      <c r="F59" s="67">
+        <v>5.7482500814642403</v>
+      </c>
+      <c r="G59" s="65">
+        <v>8.0180000000000007</v>
+      </c>
+      <c r="H59" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I59" s="66">
+        <v>9049.27</v>
+      </c>
+      <c r="J59" s="67">
+        <v>4.0707950278294573</v>
+      </c>
+      <c r="K59" s="82">
+        <v>-34.950511114716853</v>
+      </c>
+      <c r="L59" s="69">
+        <v>-29.463291606530245</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A60" s="73"/>
-      <c r="B60" s="81" t="s">
+      <c r="A60" s="72"/>
+      <c r="B60" s="80" t="s">
         <v>60</v>
       </c>
-      <c r="C60" s="66">
-[...27 lines deleted...]
-        <v>6.8340520369254589</v>
+      <c r="C60" s="65">
+        <v>9.5150000000000006</v>
+      </c>
+      <c r="D60" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E60" s="66">
+        <v>11335.235000000001</v>
+      </c>
+      <c r="F60" s="67">
+        <v>5.0788785233524409</v>
+      </c>
+      <c r="G60" s="65">
+        <v>9.5820000000000007</v>
+      </c>
+      <c r="H60" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I60" s="66">
+        <v>11928.924999999999</v>
+      </c>
+      <c r="J60" s="67">
+        <v>5.3662017574180574</v>
+      </c>
+      <c r="K60" s="82">
+        <v>0.70415133998949198</v>
+      </c>
+      <c r="L60" s="69">
+        <v>5.2375623443183903</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A61" s="73"/>
-      <c r="B61" s="81" t="s">
+      <c r="A61" s="72"/>
+      <c r="B61" s="80" t="s">
         <v>61</v>
       </c>
-      <c r="C61" s="66">
-[...27 lines deleted...]
-        <v>10.637735644219871</v>
+      <c r="C61" s="65">
+        <v>20.521000000000001</v>
+      </c>
+      <c r="D61" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E61" s="66">
+        <v>16529.113000000001</v>
+      </c>
+      <c r="F61" s="67">
+        <v>7.4060535159408376</v>
+      </c>
+      <c r="G61" s="65">
+        <v>21.859000000000002</v>
+      </c>
+      <c r="H61" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I61" s="66">
+        <v>17505.603999999999</v>
+      </c>
+      <c r="J61" s="67">
+        <v>7.874859046348651</v>
+      </c>
+      <c r="K61" s="82">
+        <v>6.5201500901515566</v>
+      </c>
+      <c r="L61" s="69">
+        <v>5.9077035773183839</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A62" s="64"/>
-      <c r="B62" s="65" t="s">
+      <c r="A62" s="63"/>
+      <c r="B62" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="C62" s="66">
-[...27 lines deleted...]
-        <v>1.3437643855292412</v>
+      <c r="C62" s="65">
+        <v>114.71799999999998</v>
+      </c>
+      <c r="D62" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E62" s="66">
+        <v>131856.5</v>
+      </c>
+      <c r="F62" s="67">
+        <v>59.079776115309578</v>
+      </c>
+      <c r="G62" s="65">
+        <v>114.375</v>
+      </c>
+      <c r="H62" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I62" s="66">
+        <v>128808.03599999999</v>
+      </c>
+      <c r="J62" s="67">
+        <v>57.944023384568887</v>
+      </c>
+      <c r="K62" s="82">
+        <v>-0.29899405498699</v>
+      </c>
+      <c r="L62" s="69">
+        <v>-2.3119558004345691</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A63" s="57" t="s">
+      <c r="A63" s="56" t="s">
         <v>70</v>
       </c>
-      <c r="B63" s="72" t="s">
+      <c r="B63" s="71" t="s">
         <v>42</v>
       </c>
-      <c r="C63" s="59" t="s">
-[...6 lines deleted...]
-      <c r="F63" s="61">
+      <c r="C63" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="D63" s="59"/>
+      <c r="E63" s="59">
+        <v>121401.87300000001</v>
+      </c>
+      <c r="F63" s="60">
         <v>100</v>
       </c>
-      <c r="G63" s="59" t="s">
-[...6 lines deleted...]
-      <c r="J63" s="61">
+      <c r="G63" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="H63" s="59"/>
+      <c r="I63" s="59">
+        <v>115872.47</v>
+      </c>
+      <c r="J63" s="60">
         <v>100</v>
       </c>
-      <c r="K63" s="62" t="s">
-[...3 lines deleted...]
-        <v>-14.988023986673237</v>
+      <c r="K63" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="L63" s="62">
+        <v>-4.554627423252362</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A64" s="64"/>
-      <c r="B64" s="65" t="s">
+      <c r="A64" s="63"/>
+      <c r="B64" s="64" t="s">
         <v>57</v>
       </c>
-      <c r="C64" s="66" t="s">
-[...23 lines deleted...]
-        <v>-7.9844903188870857</v>
+      <c r="C64" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D64" s="66"/>
+      <c r="E64" s="66">
+        <v>32153.620999999999</v>
+      </c>
+      <c r="F64" s="67">
+        <v>26.485275890265711</v>
+      </c>
+      <c r="G64" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H64" s="66"/>
+      <c r="I64" s="66">
+        <v>30826.673999999999</v>
+      </c>
+      <c r="J64" s="67">
+        <v>26.603967275401999</v>
+      </c>
+      <c r="K64" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L64" s="69">
+        <v>-4.1268975584429519</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A65" s="64"/>
-      <c r="B65" s="65" t="s">
+      <c r="A65" s="63"/>
+      <c r="B65" s="64" t="s">
         <v>54</v>
       </c>
-      <c r="C65" s="66" t="s">
-[...23 lines deleted...]
-        <v>-22.976848965198428</v>
+      <c r="C65" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D65" s="66"/>
+      <c r="E65" s="66">
+        <v>12312.433999999999</v>
+      </c>
+      <c r="F65" s="67">
+        <v>10.141881418913528</v>
+      </c>
+      <c r="G65" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H65" s="66"/>
+      <c r="I65" s="66">
+        <v>11725.206</v>
+      </c>
+      <c r="J65" s="67">
+        <v>10.119061067741113</v>
+      </c>
+      <c r="K65" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L65" s="69">
+        <v>-4.7693900328724537</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A66" s="64"/>
-      <c r="B66" s="65" t="s">
+      <c r="A66" s="63"/>
+      <c r="B66" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="C66" s="66" t="s">
-[...23 lines deleted...]
-        <v>-6.1639186115220417</v>
+      <c r="C66" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D66" s="66"/>
+      <c r="E66" s="66">
+        <v>10783.439</v>
+      </c>
+      <c r="F66" s="67">
+        <v>8.8824321516028011</v>
+      </c>
+      <c r="G66" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H66" s="66"/>
+      <c r="I66" s="66">
+        <v>11016.085999999999</v>
+      </c>
+      <c r="J66" s="67">
+        <v>9.5070779107410051</v>
+      </c>
+      <c r="K66" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L66" s="69">
+        <v>2.1574471743197972</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A67" s="92"/>
-      <c r="B67" s="65" t="s">
+      <c r="A67" s="91"/>
+      <c r="B67" s="64" t="s">
         <v>52</v>
       </c>
-      <c r="C67" s="66" t="s">
-[...23 lines deleted...]
-        <v>10.121634051346243</v>
+      <c r="C67" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D67" s="66"/>
+      <c r="E67" s="66">
+        <v>8070.6469999999999</v>
+      </c>
+      <c r="F67" s="67">
+        <v>6.6478768412411551</v>
+      </c>
+      <c r="G67" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H67" s="66"/>
+      <c r="I67" s="66">
+        <v>9252.7009999999991</v>
+      </c>
+      <c r="J67" s="67">
+        <v>7.9852453304913569</v>
+      </c>
+      <c r="K67" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L67" s="69">
+        <v>14.646335046000639</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A68" s="92"/>
-      <c r="B68" s="65" t="s">
+      <c r="A68" s="91"/>
+      <c r="B68" s="64" t="s">
         <v>60</v>
       </c>
-      <c r="C68" s="66" t="s">
-[...23 lines deleted...]
-        <v>-12.614298978795338</v>
+      <c r="C68" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D68" s="66"/>
+      <c r="E68" s="66">
+        <v>8560.1139999999996</v>
+      </c>
+      <c r="F68" s="67">
+        <v>7.0510559585847563</v>
+      </c>
+      <c r="G68" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H68" s="66"/>
+      <c r="I68" s="66">
+        <v>7719.2</v>
+      </c>
+      <c r="J68" s="67">
+        <v>6.6618067259634666</v>
+      </c>
+      <c r="K68" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L68" s="69">
+        <v>-9.8236308535143309</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A69" s="93"/>
-      <c r="B69" s="94" t="s">
+      <c r="A69" s="92"/>
+      <c r="B69" s="93" t="s">
         <v>62</v>
       </c>
-      <c r="C69" s="95" t="s">
-[...23 lines deleted...]
-        <v>-24.19077040858441</v>
+      <c r="C69" s="94" t="s">
+        <v>75</v>
+      </c>
+      <c r="D69" s="95"/>
+      <c r="E69" s="95">
+        <v>49521.618000000017</v>
+      </c>
+      <c r="F69" s="96">
+        <v>40.791477739392057</v>
+      </c>
+      <c r="G69" s="94" t="s">
+        <v>75</v>
+      </c>
+      <c r="H69" s="95"/>
+      <c r="I69" s="95">
+        <v>45332.603000000003</v>
+      </c>
+      <c r="J69" s="96">
+        <v>39.122841689661065</v>
+      </c>
+      <c r="K69" s="97" t="s">
+        <v>75</v>
+      </c>
+      <c r="L69" s="98">
+        <v>-8.4589623061185364</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="L71" s="100" t="s">
+      <c r="L71" s="99" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C93BEA79-E1BB-4EBE-BB46-0D16A8E62667}">
   <dimension ref="A1:W47"/>
   <sheetViews>
-    <sheetView zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
+    <sheetView topLeftCell="A9" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
       <selection activeCell="M42" sqref="M42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="21.08984375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="47.90625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.36328125" customWidth="1"/>
     <col min="4" max="4" width="5.453125" customWidth="1"/>
     <col min="5" max="5" width="16.08984375" customWidth="1"/>
     <col min="6" max="6" width="10.08984375" customWidth="1"/>
     <col min="7" max="7" width="11.08984375" customWidth="1"/>
     <col min="8" max="8" width="6" customWidth="1"/>
     <col min="9" max="9" width="16.453125" customWidth="1"/>
     <col min="10" max="10" width="12.36328125" customWidth="1"/>
     <col min="11" max="11" width="11" customWidth="1"/>
     <col min="12" max="12" width="11.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="103" t="s">
+      <c r="A2" s="106" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="104"/>
-[...9 lines deleted...]
-      <c r="L2" s="105"/>
+      <c r="B2" s="107"/>
+      <c r="C2" s="107"/>
+      <c r="D2" s="107"/>
+      <c r="E2" s="107"/>
+      <c r="F2" s="107"/>
+      <c r="G2" s="107"/>
+      <c r="H2" s="107"/>
+      <c r="I2" s="107"/>
+      <c r="J2" s="107"/>
+      <c r="K2" s="107"/>
+      <c r="L2" s="108"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="106" t="s">
+      <c r="C3" s="109" t="s">
         <v>86</v>
       </c>
-      <c r="D3" s="107"/>
-[...2 lines deleted...]
-      <c r="G3" s="106" t="s">
+      <c r="D3" s="110"/>
+      <c r="E3" s="110"/>
+      <c r="F3" s="110"/>
+      <c r="G3" s="109" t="s">
         <v>87</v>
       </c>
-      <c r="H3" s="107"/>
-[...2 lines deleted...]
-      <c r="K3" s="109" t="s">
+      <c r="H3" s="110"/>
+      <c r="I3" s="110"/>
+      <c r="J3" s="111"/>
+      <c r="K3" s="112" t="s">
         <v>82</v>
       </c>
-      <c r="L3" s="110"/>
+      <c r="L3" s="113"/>
       <c r="M3" s="5"/>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="6"/>
       <c r="B4" s="7"/>
-      <c r="C4" s="123" t="s">
+      <c r="C4" s="126" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="124"/>
+      <c r="D4" s="127"/>
       <c r="E4" s="8" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="111" t="s">
+      <c r="G4" s="114" t="s">
         <v>3</v>
       </c>
-      <c r="H4" s="112"/>
+      <c r="H4" s="115"/>
       <c r="I4" s="10" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="K4" s="11" t="s">
         <v>6</v>
       </c>
       <c r="L4" s="11" t="s">
         <v>5</v>
       </c>
       <c r="M4" s="5"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="12">
         <v>3605</v>
       </c>
       <c r="B5" s="13" t="s">
         <v>7</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>75</v>
       </c>
       <c r="D5" s="15"/>
       <c r="E5" s="15">
-        <v>58.893000000000001</v>
+        <v>142.66300000000001</v>
       </c>
       <c r="F5" s="15">
-        <v>1.6595863744230485E-2</v>
-[...17 lines deleted...]
-      <c r="M5" s="17"/>
+        <v>2.3046688879657846E-2</v>
+      </c>
+      <c r="G5" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="H5" s="18"/>
+      <c r="I5" s="18">
+        <v>155.22499999999999</v>
+      </c>
+      <c r="J5" s="19">
+        <v>2.5134540348933841E-2</v>
+      </c>
+      <c r="K5" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="L5" s="19">
+        <v>8.8053664930640618</v>
+      </c>
+      <c r="M5" s="16"/>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="12">
         <v>44</v>
       </c>
       <c r="B6" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="18" t="s">
-[...25 lines deleted...]
-      <c r="M6" s="17"/>
+      <c r="C6" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D6" s="18"/>
+      <c r="E6" s="18">
+        <v>356882.33500000002</v>
+      </c>
+      <c r="F6" s="18">
+        <v>57.653043475819416</v>
+      </c>
+      <c r="G6" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="H6" s="18"/>
+      <c r="I6" s="18">
+        <v>367795.04399999999</v>
+      </c>
+      <c r="J6" s="19">
+        <v>59.5545780225859</v>
+      </c>
+      <c r="K6" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="L6" s="19">
+        <v>3.0577890609239522</v>
+      </c>
+      <c r="M6" s="16"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="21">
+      <c r="A7" s="20">
         <v>4401</v>
       </c>
-      <c r="B7" s="22" t="s">
+      <c r="B7" s="21" t="s">
         <v>84</v>
       </c>
-      <c r="C7" s="23">
-[...2 lines deleted...]
-      <c r="D7" s="24" t="s">
+      <c r="C7" s="22">
+        <v>317.27261399999998</v>
+      </c>
+      <c r="D7" s="23" t="s">
         <v>76</v>
       </c>
-      <c r="E7" s="25">
-[...8 lines deleted...]
-      <c r="H7" s="24" t="s">
+      <c r="E7" s="24">
+        <v>31712.811000000002</v>
+      </c>
+      <c r="F7" s="24">
+        <v>5.1230892986716317</v>
+      </c>
+      <c r="G7" s="22">
+        <v>296.32930099999999</v>
+      </c>
+      <c r="H7" s="23" t="s">
         <v>76</v>
       </c>
-      <c r="I7" s="25">
-[...11 lines deleted...]
-      <c r="M7" s="17"/>
+      <c r="I7" s="24">
+        <v>32988.955000000002</v>
+      </c>
+      <c r="J7" s="24">
+        <v>5.3416796296773255</v>
+      </c>
+      <c r="K7" s="22">
+        <v>-6.6010465687404052</v>
+      </c>
+      <c r="L7" s="25">
+        <v>4.0240645964812147</v>
+      </c>
+      <c r="M7" s="16"/>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="27">
+      <c r="A8" s="26">
         <v>44011</v>
       </c>
-      <c r="B8" s="28" t="s">
+      <c r="B8" s="27" t="s">
         <v>80</v>
       </c>
-      <c r="C8" s="29">
-[...2 lines deleted...]
-      <c r="D8" s="30" t="s">
+      <c r="C8" s="28">
+        <v>15.375261</v>
+      </c>
+      <c r="D8" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="E8" s="31">
-[...8 lines deleted...]
-      <c r="H8" s="30" t="s">
+      <c r="E8" s="30">
+        <v>1331.9870000000001</v>
+      </c>
+      <c r="F8" s="30">
+        <v>0.21517765630015362</v>
+      </c>
+      <c r="G8" s="28">
+        <v>8.4092680000000009</v>
+      </c>
+      <c r="H8" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="I8" s="31">
-[...11 lines deleted...]
-      <c r="M8" s="17"/>
+      <c r="I8" s="30">
+        <v>724.85500000000002</v>
+      </c>
+      <c r="J8" s="30">
+        <v>0.1173708954396936</v>
+      </c>
+      <c r="K8" s="28">
+        <v>-45.306502439210625</v>
+      </c>
+      <c r="L8" s="31">
+        <v>-45.580925339361421</v>
+      </c>
+      <c r="M8" s="16"/>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="27">
+      <c r="A9" s="26">
         <v>44012</v>
       </c>
-      <c r="B9" s="28" t="s">
+      <c r="B9" s="27" t="s">
         <v>9</v>
       </c>
-      <c r="C9" s="29">
-[...2 lines deleted...]
-      <c r="D9" s="30" t="s">
+      <c r="C9" s="28">
+        <v>53.674781000000003</v>
+      </c>
+      <c r="D9" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="E9" s="31">
-[...8 lines deleted...]
-      <c r="H9" s="30" t="s">
+      <c r="E9" s="30">
+        <v>4493.0659999999998</v>
+      </c>
+      <c r="F9" s="30">
+        <v>0.72583847401056156</v>
+      </c>
+      <c r="G9" s="28">
+        <v>20.617823000000001</v>
+      </c>
+      <c r="H9" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="I9" s="31">
-[...11 lines deleted...]
-      <c r="M9" s="17"/>
+      <c r="I9" s="30">
+        <v>1886.606</v>
+      </c>
+      <c r="J9" s="30">
+        <v>0.30548542199736306</v>
+      </c>
+      <c r="K9" s="28">
+        <v>-61.587504194940266</v>
+      </c>
+      <c r="L9" s="31">
+        <v>-58.010721409389497</v>
+      </c>
+      <c r="M9" s="16"/>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="27">
+      <c r="A10" s="26">
         <v>440131</v>
       </c>
-      <c r="B10" s="28" t="s">
+      <c r="B10" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="C10" s="29">
-[...2 lines deleted...]
-      <c r="D10" s="30" t="s">
+      <c r="C10" s="28">
+        <v>97.388434000000004</v>
+      </c>
+      <c r="D10" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="E10" s="31">
-[...8 lines deleted...]
-      <c r="H10" s="30" t="s">
+      <c r="E10" s="30">
+        <v>16976.170999999998</v>
+      </c>
+      <c r="F10" s="30">
+        <v>2.742438694019262</v>
+      </c>
+      <c r="G10" s="28">
+        <v>120.579032</v>
+      </c>
+      <c r="H10" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="I10" s="31">
-[...11 lines deleted...]
-      <c r="M10" s="17"/>
+      <c r="I10" s="30">
+        <v>22570.973999999998</v>
+      </c>
+      <c r="J10" s="30">
+        <v>3.6547660281381003</v>
+      </c>
+      <c r="K10" s="28">
+        <v>23.812476541105479</v>
+      </c>
+      <c r="L10" s="31">
+        <v>32.956801625054325</v>
+      </c>
+      <c r="M10" s="16"/>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="27" t="s">
+      <c r="A11" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B11" s="28" t="s">
+      <c r="B11" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="C11" s="29">
-[...2 lines deleted...]
-      <c r="D11" s="30" t="s">
+      <c r="C11" s="28">
+        <v>150.834138</v>
+      </c>
+      <c r="D11" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="E11" s="31">
-[...8 lines deleted...]
-      <c r="H11" s="30" t="s">
+      <c r="E11" s="30">
+        <v>8911.5869999999995</v>
+      </c>
+      <c r="F11" s="30">
+        <v>1.439634474341654</v>
+      </c>
+      <c r="G11" s="28">
+        <v>146.72317799999999</v>
+      </c>
+      <c r="H11" s="29" t="s">
         <v>76</v>
       </c>
-      <c r="I11" s="31">
-[...14 lines deleted...]
-      <c r="A12" s="21">
+      <c r="I11" s="30">
+        <v>7806.52</v>
+      </c>
+      <c r="J11" s="30">
+        <v>1.264057284102168</v>
+      </c>
+      <c r="K11" s="28">
+        <v>-2.7254838026123807</v>
+      </c>
+      <c r="L11" s="31">
+        <v>-12.400339019301491</v>
+      </c>
+      <c r="M11" s="16"/>
+    </row>
+    <row r="12" spans="1:13" s="33" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="20">
         <v>4402</v>
       </c>
-      <c r="B12" s="22" t="s">
+      <c r="B12" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="23">
-[...2 lines deleted...]
-      <c r="D12" s="24" t="s">
+      <c r="C12" s="22">
+        <v>1.5408809999999999</v>
+      </c>
+      <c r="D12" s="23" t="s">
         <v>76</v>
       </c>
-      <c r="E12" s="25">
-[...8 lines deleted...]
-      <c r="H12" s="24" t="s">
+      <c r="E12" s="24">
+        <v>1373.711</v>
+      </c>
+      <c r="F12" s="24">
+        <v>0.22191801677774653</v>
+      </c>
+      <c r="G12" s="22">
+        <v>0.78118100000000001</v>
+      </c>
+      <c r="H12" s="23" t="s">
         <v>76</v>
       </c>
-      <c r="I12" s="25">
-[...11 lines deleted...]
-      <c r="M12" s="17"/>
+      <c r="I12" s="24">
+        <v>790.51099999999997</v>
+      </c>
+      <c r="J12" s="24">
+        <v>0.12800212997761981</v>
+      </c>
+      <c r="K12" s="22">
+        <v>-49.302963694146399</v>
+      </c>
+      <c r="L12" s="25">
+        <v>-42.454344472745724</v>
+      </c>
+      <c r="M12" s="16"/>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="21">
+      <c r="A13" s="20">
         <v>4403</v>
       </c>
-      <c r="B13" s="22" t="s">
+      <c r="B13" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="C13" s="23">
-[...29 lines deleted...]
-      <c r="M13" s="17"/>
+      <c r="C13" s="22">
+        <v>783.09</v>
+      </c>
+      <c r="D13" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" s="24">
+        <v>81605.962</v>
+      </c>
+      <c r="F13" s="24">
+        <v>13.183146414551638</v>
+      </c>
+      <c r="G13" s="22">
+        <v>630.84900000000005</v>
+      </c>
+      <c r="H13" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="I13" s="24">
+        <v>71502.486000000004</v>
+      </c>
+      <c r="J13" s="25">
+        <v>11.577916697800463</v>
+      </c>
+      <c r="K13" s="24">
+        <v>-19.441060414511739</v>
+      </c>
+      <c r="L13" s="25">
+        <v>-12.380806196488432</v>
+      </c>
+      <c r="M13" s="16"/>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="27"/>
-      <c r="B14" s="28" t="s">
+      <c r="A14" s="26"/>
+      <c r="B14" s="27" t="s">
         <v>15</v>
       </c>
-      <c r="C14" s="29">
-[...29 lines deleted...]
-      <c r="M14" s="17"/>
+      <c r="C14" s="28">
+        <v>465.72</v>
+      </c>
+      <c r="D14" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="E14" s="30">
+        <v>53135.900999999998</v>
+      </c>
+      <c r="F14" s="30">
+        <v>8.5839115866573668</v>
+      </c>
+      <c r="G14" s="28">
+        <v>384.31</v>
+      </c>
+      <c r="H14" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="I14" s="30">
+        <v>44712.73</v>
+      </c>
+      <c r="J14" s="31">
+        <v>7.2400316720630338</v>
+      </c>
+      <c r="K14" s="30">
+        <v>-17.480460362449545</v>
+      </c>
+      <c r="L14" s="31">
+        <v>-15.852127923830622</v>
+      </c>
+      <c r="M14" s="16"/>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="27"/>
-      <c r="B15" s="28" t="s">
+      <c r="A15" s="26"/>
+      <c r="B15" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="C15" s="29">
-[...29 lines deleted...]
-      <c r="M15" s="17"/>
+      <c r="C15" s="28">
+        <v>460.44600000000003</v>
+      </c>
+      <c r="D15" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="E15" s="30">
+        <v>52366.311999999998</v>
+      </c>
+      <c r="F15" s="30">
+        <v>8.4595872821901459</v>
+      </c>
+      <c r="G15" s="28">
+        <v>376.64699999999999</v>
+      </c>
+      <c r="H15" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="I15" s="30">
+        <v>43603.633000000002</v>
+      </c>
+      <c r="J15" s="31">
+        <v>7.0604430536228246</v>
+      </c>
+      <c r="K15" s="30">
+        <v>-18.199528283446924</v>
+      </c>
+      <c r="L15" s="31">
+        <v>-16.733427780822137</v>
+      </c>
+      <c r="M15" s="16"/>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="27"/>
-      <c r="B16" s="28" t="s">
+      <c r="A16" s="26"/>
+      <c r="B16" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="29">
-[...29 lines deleted...]
-      <c r="M16" s="17"/>
+      <c r="C16" s="28">
+        <v>5.274</v>
+      </c>
+      <c r="D16" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="E16" s="30">
+        <v>769.58900000000006</v>
+      </c>
+      <c r="F16" s="30">
+        <v>0.12432430446721995</v>
+      </c>
+      <c r="G16" s="28">
+        <v>7.6630000000000003</v>
+      </c>
+      <c r="H16" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="I16" s="30">
+        <v>1109.097</v>
+      </c>
+      <c r="J16" s="31">
+        <v>0.17958861844020918</v>
+      </c>
+      <c r="K16" s="30">
+        <v>45.297686765263563</v>
+      </c>
+      <c r="L16" s="31">
+        <v>44.115495413785787</v>
+      </c>
+      <c r="M16" s="16"/>
     </row>
     <row r="17" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="27"/>
-      <c r="B17" s="28" t="s">
+      <c r="A17" s="26"/>
+      <c r="B17" s="27" t="s">
         <v>18</v>
       </c>
-      <c r="C17" s="29">
-[...29 lines deleted...]
-      <c r="M17" s="17"/>
+      <c r="C17" s="28">
+        <v>317.37</v>
+      </c>
+      <c r="D17" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" s="30">
+        <v>28470.061000000002</v>
+      </c>
+      <c r="F17" s="30">
+        <v>4.5992348278942714</v>
+      </c>
+      <c r="G17" s="28">
+        <v>246.53899999999999</v>
+      </c>
+      <c r="H17" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="I17" s="30">
+        <v>26789.756000000001</v>
+      </c>
+      <c r="J17" s="31">
+        <v>4.3378850257374291</v>
+      </c>
+      <c r="K17" s="30">
+        <v>-22.318114503576272</v>
+      </c>
+      <c r="L17" s="31">
+        <v>-5.9020070241507394</v>
+      </c>
+      <c r="M17" s="16"/>
     </row>
     <row r="18" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="27"/>
-      <c r="B18" s="28" t="s">
+      <c r="A18" s="26"/>
+      <c r="B18" s="27" t="s">
         <v>16</v>
       </c>
-      <c r="C18" s="29">
-[...29 lines deleted...]
-      <c r="M18" s="17"/>
+      <c r="C18" s="28">
+        <v>237.53299999999999</v>
+      </c>
+      <c r="D18" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" s="30">
+        <v>22850.565999999999</v>
+      </c>
+      <c r="F18" s="30">
+        <v>3.691425845005976</v>
+      </c>
+      <c r="G18" s="28">
+        <v>180.458</v>
+      </c>
+      <c r="H18" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="I18" s="30">
+        <v>20035.256000000001</v>
+      </c>
+      <c r="J18" s="31">
+        <v>3.2441742653130539</v>
+      </c>
+      <c r="K18" s="30">
+        <v>-24.028240286612803</v>
+      </c>
+      <c r="L18" s="31">
+        <v>-12.320526327444133</v>
+      </c>
+      <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="27"/>
-      <c r="B19" s="28" t="s">
+      <c r="A19" s="26"/>
+      <c r="B19" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="C19" s="29">
-[...32 lines deleted...]
-      <c r="A20" s="21">
+      <c r="C19" s="28">
+        <v>79.837000000000003</v>
+      </c>
+      <c r="D19" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" s="30">
+        <v>5619.4949999999999</v>
+      </c>
+      <c r="F19" s="30">
+        <v>0.90780898288829515</v>
+      </c>
+      <c r="G19" s="28">
+        <v>66.081000000000003</v>
+      </c>
+      <c r="H19" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="I19" s="30">
+        <v>6754.5</v>
+      </c>
+      <c r="J19" s="31">
+        <v>1.093710760424375</v>
+      </c>
+      <c r="K19" s="30">
+        <v>-17.230106341671156</v>
+      </c>
+      <c r="L19" s="31">
+        <v>20.197633417237672</v>
+      </c>
+      <c r="M19" s="16"/>
+    </row>
+    <row r="20" spans="1:15" s="33" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="20">
         <v>4404</v>
       </c>
-      <c r="B20" s="22" t="s">
+      <c r="B20" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C20" s="23">
-[...2 lines deleted...]
-      <c r="D20" s="24" t="s">
+      <c r="C20" s="22">
+        <v>15.68988</v>
+      </c>
+      <c r="D20" s="23" t="s">
         <v>76</v>
       </c>
-      <c r="E20" s="25">
-[...8 lines deleted...]
-      <c r="H20" s="33" t="s">
+      <c r="E20" s="24">
+        <v>5471.5079999999998</v>
+      </c>
+      <c r="F20" s="24">
+        <v>0.8839022211684805</v>
+      </c>
+      <c r="G20" s="22">
+        <v>17.193791000000001</v>
+      </c>
+      <c r="H20" s="32" t="s">
         <v>76</v>
       </c>
-      <c r="I20" s="25">
-[...14 lines deleted...]
-      <c r="A21" s="21">
+      <c r="I20" s="24">
+        <v>6322.0839999999998</v>
+      </c>
+      <c r="J20" s="25">
+        <v>1.0236925455780257</v>
+      </c>
+      <c r="K20" s="24">
+        <v>9.5852294600086196</v>
+      </c>
+      <c r="L20" s="25">
+        <v>15.545549782619345</v>
+      </c>
+      <c r="M20" s="16"/>
+    </row>
+    <row r="21" spans="1:15" s="33" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="20">
         <v>4406</v>
       </c>
-      <c r="B21" s="22" t="s">
+      <c r="B21" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="C21" s="23">
-[...29 lines deleted...]
-      <c r="M21" s="17"/>
+      <c r="C21" s="22">
+        <v>0.51500000000000001</v>
+      </c>
+      <c r="D21" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" s="24">
+        <v>281.89400000000001</v>
+      </c>
+      <c r="F21" s="24">
+        <v>4.5538950639214565E-2</v>
+      </c>
+      <c r="G21" s="22">
+        <v>0.42199999999999999</v>
+      </c>
+      <c r="H21" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="I21" s="24">
+        <v>280.31799999999998</v>
+      </c>
+      <c r="J21" s="25">
+        <v>4.5390008578079795E-2</v>
+      </c>
+      <c r="K21" s="24">
+        <v>-18.05825242718447</v>
+      </c>
+      <c r="L21" s="25">
+        <v>-0.55907539713510102</v>
+      </c>
+      <c r="M21" s="16"/>
     </row>
     <row r="22" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="21">
+      <c r="A22" s="20">
         <v>4407</v>
       </c>
-      <c r="B22" s="22" t="s">
+      <c r="B22" s="21" t="s">
         <v>21</v>
       </c>
-      <c r="C22" s="23">
-[...29 lines deleted...]
-      <c r="M22" s="17"/>
+      <c r="C22" s="22">
+        <v>337.58300000000003</v>
+      </c>
+      <c r="D22" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="E22" s="24">
+        <v>89693.73</v>
+      </c>
+      <c r="F22" s="24">
+        <v>14.489695925124474</v>
+      </c>
+      <c r="G22" s="22">
+        <v>304.72399999999999</v>
+      </c>
+      <c r="H22" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="I22" s="24">
+        <v>79444.222999999998</v>
+      </c>
+      <c r="J22" s="25">
+        <v>12.863868761367033</v>
+      </c>
+      <c r="K22" s="24">
+        <v>-9.7336062538694286</v>
+      </c>
+      <c r="L22" s="25">
+        <v>-11.427227967885825</v>
+      </c>
+      <c r="M22" s="16"/>
     </row>
     <row r="23" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="27">
+      <c r="A23" s="26">
         <v>44071</v>
       </c>
-      <c r="B23" s="28" t="s">
+      <c r="B23" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="C23" s="29">
-[...29 lines deleted...]
-      <c r="M23" s="17"/>
+      <c r="C23" s="28">
+        <v>325.54000000000002</v>
+      </c>
+      <c r="D23" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="E23" s="30">
+        <v>84647.536999999997</v>
+      </c>
+      <c r="F23" s="30">
+        <v>13.674501795618525</v>
+      </c>
+      <c r="G23" s="28">
+        <v>290.63900000000001</v>
+      </c>
+      <c r="H23" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="I23" s="30">
+        <v>75153.876000000004</v>
+      </c>
+      <c r="J23" s="31">
+        <v>12.169161724598297</v>
+      </c>
+      <c r="K23" s="30">
+        <v>-10.720955950113661</v>
+      </c>
+      <c r="L23" s="31">
+        <v>-11.21551947813909</v>
+      </c>
+      <c r="M23" s="16"/>
     </row>
     <row r="24" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="27" t="s">
+      <c r="A24" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="28" t="s">
+      <c r="B24" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="C24" s="29">
-[...29 lines deleted...]
-      <c r="M24" s="17"/>
+      <c r="C24" s="28">
+        <v>12.042999999999999</v>
+      </c>
+      <c r="D24" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="E24" s="30">
+        <v>5046.1930000000002</v>
+      </c>
+      <c r="F24" s="30">
+        <v>0.81519412950594927</v>
+      </c>
+      <c r="G24" s="28">
+        <v>14.085000000000001</v>
+      </c>
+      <c r="H24" s="34" t="s">
+        <v>77</v>
+      </c>
+      <c r="I24" s="30">
+        <v>4290.3469999999998</v>
+      </c>
+      <c r="J24" s="31">
+        <v>0.69470703676873724</v>
+      </c>
+      <c r="K24" s="30">
+        <v>16.95590799634644</v>
+      </c>
+      <c r="L24" s="31">
+        <v>-14.978539267126731</v>
+      </c>
+      <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="21">
+      <c r="A25" s="20">
         <v>4408</v>
       </c>
-      <c r="B25" s="22" t="s">
+      <c r="B25" s="21" t="s">
         <v>25</v>
       </c>
-      <c r="C25" s="23">
-[...29 lines deleted...]
-      <c r="M25" s="17"/>
+      <c r="C25" s="22">
+        <v>90.215000000000003</v>
+      </c>
+      <c r="D25" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="E25" s="24">
+        <v>28338.518</v>
+      </c>
+      <c r="F25" s="24">
+        <v>4.5779845345785777</v>
+      </c>
+      <c r="G25" s="22">
+        <v>92.915000000000006</v>
+      </c>
+      <c r="H25" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="I25" s="24">
+        <v>29933.317999999999</v>
+      </c>
+      <c r="J25" s="25">
+        <v>4.8469008796808994</v>
+      </c>
+      <c r="K25" s="24">
+        <v>2.9928504129025137</v>
+      </c>
+      <c r="L25" s="25">
+        <v>5.6276760838375504</v>
+      </c>
+      <c r="M25" s="16"/>
     </row>
     <row r="26" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="21">
+      <c r="A26" s="20">
         <v>4409</v>
       </c>
-      <c r="B26" s="22" t="s">
+      <c r="B26" s="21" t="s">
         <v>26</v>
       </c>
-      <c r="C26" s="23" t="s">
-[...25 lines deleted...]
-      <c r="M26" s="17"/>
+      <c r="C26" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D26" s="32"/>
+      <c r="E26" s="24">
+        <v>9193.0779999999995</v>
+      </c>
+      <c r="F26" s="24">
+        <v>1.4851083217963112</v>
+      </c>
+      <c r="G26" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="H26" s="32"/>
+      <c r="I26" s="24">
+        <v>8887.5339999999997</v>
+      </c>
+      <c r="J26" s="25">
+        <v>1.4390986112128932</v>
+      </c>
+      <c r="K26" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="L26" s="25">
+        <v>-3.3236311059255659</v>
+      </c>
+      <c r="M26" s="16"/>
     </row>
     <row r="27" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="27">
+      <c r="A27" s="26">
         <v>44091</v>
       </c>
-      <c r="B27" s="28" t="s">
+      <c r="B27" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="C27" s="29" t="s">
-[...25 lines deleted...]
-      <c r="M27" s="17"/>
+      <c r="C27" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D27" s="34"/>
+      <c r="E27" s="30">
+        <v>5210.6610000000001</v>
+      </c>
+      <c r="F27" s="30">
+        <v>0.84176333684534055</v>
+      </c>
+      <c r="G27" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="H27" s="34"/>
+      <c r="I27" s="30">
+        <v>5435.7420000000002</v>
+      </c>
+      <c r="J27" s="31">
+        <v>0.88017314624187026</v>
+      </c>
+      <c r="K27" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="L27" s="31">
+        <v>4.3196247078825527</v>
+      </c>
+      <c r="M27" s="16"/>
     </row>
     <row r="28" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="27">
+      <c r="A28" s="26">
         <v>44092</v>
       </c>
-      <c r="B28" s="28" t="s">
+      <c r="B28" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="C28" s="29" t="s">
-[...25 lines deleted...]
-      <c r="M28" s="17"/>
+      <c r="C28" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="D28" s="34"/>
+      <c r="E28" s="30">
+        <v>3982.4169999999999</v>
+      </c>
+      <c r="F28" s="30">
+        <v>0.64334498495097081</v>
+      </c>
+      <c r="G28" s="28" t="s">
+        <v>75</v>
+      </c>
+      <c r="H28" s="34"/>
+      <c r="I28" s="30">
+        <v>3451.7919999999999</v>
+      </c>
+      <c r="J28" s="31">
+        <v>0.55892546497102291</v>
+      </c>
+      <c r="K28" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="L28" s="31">
+        <v>-13.32419482942143</v>
+      </c>
+      <c r="M28" s="16"/>
     </row>
     <row r="29" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="21">
+      <c r="A29" s="20">
         <v>4410</v>
       </c>
-      <c r="B29" s="22" t="s">
+      <c r="B29" s="21" t="s">
         <v>27</v>
       </c>
-      <c r="C29" s="23">
-[...29 lines deleted...]
-      <c r="M29" s="17"/>
+      <c r="C29" s="22">
+        <v>34.290999999999997</v>
+      </c>
+      <c r="D29" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="E29" s="24">
+        <v>13009.897000000001</v>
+      </c>
+      <c r="F29" s="24">
+        <v>2.1017015520169489</v>
+      </c>
+      <c r="G29" s="22">
+        <v>40.808999999999997</v>
+      </c>
+      <c r="H29" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="I29" s="24">
+        <v>14907.112999999999</v>
+      </c>
+      <c r="J29" s="25">
+        <v>2.4138085565122638</v>
+      </c>
+      <c r="K29" s="24">
+        <v>19.007902948295474</v>
+      </c>
+      <c r="L29" s="25">
+        <v>14.582867181807806</v>
+      </c>
+      <c r="M29" s="16"/>
     </row>
     <row r="30" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="21">
+      <c r="A30" s="20">
         <v>4411</v>
       </c>
-      <c r="B30" s="36" t="s">
+      <c r="B30" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="23">
-[...29 lines deleted...]
-      <c r="M30" s="17"/>
+      <c r="C30" s="22">
+        <v>25.579000000000001</v>
+      </c>
+      <c r="D30" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="E30" s="24">
+        <v>14136.246999999999</v>
+      </c>
+      <c r="F30" s="24">
+        <v>2.2836592987319526</v>
+      </c>
+      <c r="G30" s="22">
+        <v>24.602</v>
+      </c>
+      <c r="H30" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="I30" s="24">
+        <v>13475.498</v>
+      </c>
+      <c r="J30" s="25">
+        <v>2.1819967672924929</v>
+      </c>
+      <c r="K30" s="24">
+        <v>-3.8195394659681781</v>
+      </c>
+      <c r="L30" s="25">
+        <v>-4.6741472471441661</v>
+      </c>
+      <c r="M30" s="16"/>
     </row>
     <row r="31" spans="1:15" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="21">
+      <c r="A31" s="20">
         <v>4412</v>
       </c>
-      <c r="B31" s="22" t="s">
+      <c r="B31" s="21" t="s">
         <v>29</v>
       </c>
-      <c r="C31" s="23">
-[...32 lines deleted...]
-      <c r="A32" s="21">
+      <c r="C31" s="22">
+        <v>25.303000000000001</v>
+      </c>
+      <c r="D31" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="E31" s="24">
+        <v>18030.685000000001</v>
+      </c>
+      <c r="F31" s="24">
+        <v>2.9127915961539679</v>
+      </c>
+      <c r="G31" s="22">
+        <v>25.140999999999998</v>
+      </c>
+      <c r="H31" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="I31" s="24">
+        <v>17059.167000000001</v>
+      </c>
+      <c r="J31" s="25">
+        <v>2.7622761879896967</v>
+      </c>
+      <c r="K31" s="24">
+        <v>-0.64024028771292962</v>
+      </c>
+      <c r="L31" s="25">
+        <v>-5.3881369454349626</v>
+      </c>
+      <c r="M31" s="16"/>
+    </row>
+    <row r="32" spans="1:15" s="33" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="20">
         <v>4413</v>
       </c>
-      <c r="B32" s="22" t="s">
+      <c r="B32" s="21" t="s">
         <v>30</v>
       </c>
-      <c r="C32" s="23">
-[...30 lines deleted...]
-      <c r="O32" s="102"/>
+      <c r="C32" s="22">
+        <v>0.114</v>
+      </c>
+      <c r="D32" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="E32" s="24">
+        <v>84.268000000000001</v>
+      </c>
+      <c r="F32" s="24">
+        <v>1.361318897339189E-2</v>
+      </c>
+      <c r="G32" s="22">
+        <v>0.186</v>
+      </c>
+      <c r="H32" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="I32" s="24">
+        <v>302.78399999999999</v>
+      </c>
+      <c r="J32" s="25">
+        <v>4.9027776872356793E-2</v>
+      </c>
+      <c r="K32" s="24">
+        <v>63.157894736842103</v>
+      </c>
+      <c r="L32" s="25">
+        <v>259.31077039920251</v>
+      </c>
+      <c r="M32" s="16"/>
+      <c r="O32" s="101"/>
     </row>
     <row r="33" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="21" t="s">
+      <c r="A33" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="B33" s="36" t="s">
+      <c r="B33" s="35" t="s">
         <v>32</v>
       </c>
-      <c r="C33" s="23" t="s">
-[...25 lines deleted...]
-      <c r="M33" s="17"/>
+      <c r="C33" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D33" s="32"/>
+      <c r="E33" s="24">
+        <v>12150.205</v>
+      </c>
+      <c r="F33" s="24">
+        <v>1.9628214355443465</v>
+      </c>
+      <c r="G33" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="H33" s="32"/>
+      <c r="I33" s="24">
+        <v>11795.255999999999</v>
+      </c>
+      <c r="J33" s="25">
+        <v>1.9099264800000253</v>
+      </c>
+      <c r="K33" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="L33" s="25">
+        <v>-2.9213416563753496</v>
+      </c>
+      <c r="M33" s="16"/>
     </row>
     <row r="34" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="21">
+      <c r="A34" s="20">
         <v>4418</v>
       </c>
-      <c r="B34" s="36" t="s">
+      <c r="B34" s="35" t="s">
         <v>33</v>
       </c>
-      <c r="C34" s="23" t="s">
-[...25 lines deleted...]
-      <c r="M34" s="17"/>
+      <c r="C34" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D34" s="32"/>
+      <c r="E34" s="24">
+        <v>19548.054</v>
+      </c>
+      <c r="F34" s="24">
+        <v>3.1579170404432197</v>
+      </c>
+      <c r="G34" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="H34" s="32"/>
+      <c r="I34" s="24">
+        <v>18278.018</v>
+      </c>
+      <c r="J34" s="25">
+        <v>2.9596365335451051</v>
+      </c>
+      <c r="K34" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="L34" s="25">
+        <v>-6.4969945345966407</v>
+      </c>
+      <c r="M34" s="16"/>
     </row>
     <row r="35" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="21" t="s">
+      <c r="A35" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="B35" s="22" t="s">
+      <c r="B35" s="21" t="s">
         <v>35</v>
       </c>
-      <c r="C35" s="23" t="s">
-[...25 lines deleted...]
-      <c r="M35" s="17"/>
+      <c r="C35" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D35" s="32"/>
+      <c r="E35" s="24">
+        <v>1961.241</v>
+      </c>
+      <c r="F35" s="24">
+        <v>0.31683135182232974</v>
+      </c>
+      <c r="G35" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="H35" s="32"/>
+      <c r="I35" s="24">
+        <v>1513.249</v>
+      </c>
+      <c r="J35" s="25">
+        <v>0.24503023384431494</v>
+      </c>
+      <c r="K35" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="L35" s="25">
+        <v>-22.842271806473551</v>
+      </c>
+      <c r="M35" s="16"/>
     </row>
     <row r="36" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="21">
+      <c r="A36" s="20">
         <v>44219910</v>
       </c>
-      <c r="B36" s="22" t="s">
+      <c r="B36" s="21" t="s">
         <v>36</v>
       </c>
-      <c r="C36" s="23" t="s">
-[...25 lines deleted...]
-      <c r="M36" s="17"/>
+      <c r="C36" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D36" s="32"/>
+      <c r="E36" s="24">
+        <v>618.97500000000002</v>
+      </c>
+      <c r="F36" s="24">
+        <v>9.999316045005513E-2</v>
+      </c>
+      <c r="G36" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="H36" s="32"/>
+      <c r="I36" s="24">
+        <v>802.33600000000001</v>
+      </c>
+      <c r="J36" s="25">
+        <v>0.12991687270350899</v>
+      </c>
+      <c r="K36" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="L36" s="25">
+        <v>29.623328890504457</v>
+      </c>
+      <c r="M36" s="16"/>
     </row>
     <row r="37" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="37" t="s">
+      <c r="A37" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="B37" s="22" t="s">
+      <c r="B37" s="21" t="s">
         <v>38</v>
       </c>
-      <c r="C37" s="23" t="s">
-[...35 lines deleted...]
-      <c r="W37" s="101"/>
+      <c r="C37" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="D37" s="32"/>
+      <c r="E37" s="24">
+        <v>29671.551000000058</v>
+      </c>
+      <c r="F37" s="24">
+        <v>4.7933311683751345</v>
+      </c>
+      <c r="G37" s="22" t="s">
+        <v>75</v>
+      </c>
+      <c r="H37" s="32"/>
+      <c r="I37" s="24">
+        <v>59512.19399999993</v>
+      </c>
+      <c r="J37" s="25">
+        <v>9.6364093499537873</v>
+      </c>
+      <c r="K37" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="L37" s="25">
+        <v>100.56987920853821</v>
+      </c>
+      <c r="M37" s="16"/>
+      <c r="N37" s="100"/>
+      <c r="O37" s="100"/>
+      <c r="P37" s="100"/>
+      <c r="Q37" s="100"/>
+      <c r="R37" s="100"/>
+      <c r="S37" s="100"/>
+      <c r="T37" s="100"/>
+      <c r="U37" s="100"/>
+      <c r="V37" s="100"/>
+      <c r="W37" s="100"/>
     </row>
     <row r="38" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="38">
+      <c r="A38" s="37">
         <v>47</v>
       </c>
-      <c r="B38" s="39" t="s">
+      <c r="B38" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="C38" s="18" t="s">
-[...25 lines deleted...]
-      <c r="M38" s="17"/>
+      <c r="C38" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D38" s="39"/>
+      <c r="E38" s="18">
+        <v>2707.86</v>
+      </c>
+      <c r="F38" s="18">
+        <v>0.43744493631614567</v>
+      </c>
+      <c r="G38" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="H38" s="39"/>
+      <c r="I38" s="18">
+        <v>2218.636</v>
+      </c>
+      <c r="J38" s="18">
+        <v>0.3592488069679316</v>
+      </c>
+      <c r="K38" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="L38" s="19">
+        <v>-18.066812907609705</v>
+      </c>
+      <c r="M38" s="16"/>
     </row>
     <row r="39" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="38">
+      <c r="A39" s="37">
         <v>48</v>
       </c>
-      <c r="B39" s="39" t="s">
+      <c r="B39" s="38" t="s">
         <v>40</v>
       </c>
-      <c r="C39" s="18" t="s">
-[...25 lines deleted...]
-      <c r="M39" s="17"/>
+      <c r="C39" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D39" s="39"/>
+      <c r="E39" s="18">
+        <v>208183.72500000001</v>
+      </c>
+      <c r="F39" s="18">
+        <v>33.631323748156468</v>
+      </c>
+      <c r="G39" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="H39" s="39"/>
+      <c r="I39" s="18">
+        <v>201080.37100000001</v>
+      </c>
+      <c r="J39" s="19">
+        <v>32.559592193770889</v>
+      </c>
+      <c r="K39" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="L39" s="19">
+        <v>-3.4120601886626787</v>
+      </c>
+      <c r="M39" s="16"/>
     </row>
     <row r="40" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A40" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B40" s="13" t="s">
         <v>42</v>
       </c>
-      <c r="C40" s="18" t="s">
-[...25 lines deleted...]
-      <c r="M40" s="17"/>
+      <c r="C40" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D40" s="18"/>
+      <c r="E40" s="18">
+        <v>49698.129000000001</v>
+      </c>
+      <c r="F40" s="18">
+        <v>8.0285520209451722</v>
+      </c>
+      <c r="G40" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="H40" s="18"/>
+      <c r="I40" s="18">
+        <v>44927.313999999998</v>
+      </c>
+      <c r="J40" s="19">
+        <v>7.2747778160877434</v>
+      </c>
+      <c r="K40" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="L40" s="19">
+        <v>-9.5995867369574466</v>
+      </c>
+      <c r="M40" s="16"/>
     </row>
     <row r="41" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A41" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="C41" s="18" t="s">
-[...25 lines deleted...]
-      <c r="M41" s="17"/>
+      <c r="C41" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="D41" s="40"/>
+      <c r="E41" s="18">
+        <v>1402.626</v>
+      </c>
+      <c r="F41" s="18">
+        <v>0.22658912988314392</v>
+      </c>
+      <c r="G41" s="17" t="s">
+        <v>75</v>
+      </c>
+      <c r="H41" s="40"/>
+      <c r="I41" s="18">
+        <v>1399.8520000000001</v>
+      </c>
+      <c r="J41" s="19">
+        <v>0.22666862023859388</v>
+      </c>
+      <c r="K41" s="18" t="s">
+        <v>75</v>
+      </c>
+      <c r="L41" s="19">
+        <v>-0.1977718935767544</v>
+      </c>
+      <c r="M41" s="16"/>
     </row>
     <row r="42" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="42"/>
-      <c r="B42" s="43" t="s">
+      <c r="A42" s="41"/>
+      <c r="B42" s="42" t="s">
         <v>45</v>
       </c>
-      <c r="C42" s="44"/>
-[...4 lines deleted...]
-      <c r="F42" s="46">
+      <c r="C42" s="43"/>
+      <c r="D42" s="44"/>
+      <c r="E42" s="44">
+        <v>619017.33799999999</v>
+      </c>
+      <c r="F42" s="45">
         <v>100</v>
       </c>
-      <c r="G42" s="44"/>
-[...4 lines deleted...]
-      <c r="J42" s="46">
+      <c r="G42" s="43"/>
+      <c r="H42" s="44"/>
+      <c r="I42" s="44">
+        <v>617576.44200000004</v>
+      </c>
+      <c r="J42" s="45">
         <v>100</v>
       </c>
-      <c r="K42" s="44"/>
-[...3 lines deleted...]
-      <c r="M42" s="17"/>
+      <c r="K42" s="43"/>
+      <c r="L42" s="45">
+        <v>-0.23277150922062698</v>
+      </c>
+      <c r="M42" s="16"/>
     </row>
     <row r="43" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A43" s="2"/>
-      <c r="B43" s="47"/>
+      <c r="B43" s="46"/>
       <c r="C43" s="2"/>
       <c r="D43" s="2"/>
       <c r="E43" s="2"/>
-      <c r="F43" s="48"/>
+      <c r="F43" s="47"/>
       <c r="G43" s="2"/>
       <c r="H43" s="2"/>
       <c r="I43" s="2"/>
       <c r="J43" s="2"/>
       <c r="K43" s="2"/>
       <c r="L43" s="2"/>
       <c r="M43" s="2"/>
     </row>
     <row r="44" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A44" s="2"/>
-      <c r="B44" s="47"/>
+      <c r="B44" s="46"/>
       <c r="C44" s="2"/>
       <c r="D44" s="2"/>
       <c r="E44" s="2"/>
       <c r="F44" s="2"/>
       <c r="G44" s="2"/>
       <c r="H44" s="2"/>
       <c r="I44" s="2"/>
       <c r="J44" s="2"/>
       <c r="K44" s="2"/>
       <c r="L44" s="2" t="s">
         <v>46</v>
       </c>
       <c r="M44" s="2"/>
     </row>
     <row r="45" spans="1:23" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A45" s="2"/>
       <c r="B45" s="2"/>
       <c r="C45" s="2"/>
       <c r="D45" s="2"/>
       <c r="E45" s="2"/>
       <c r="F45" s="2"/>
       <c r="G45" s="2"/>
       <c r="H45" s="2"/>
       <c r="I45" s="2"/>
       <c r="J45" s="2"/>
@@ -6961,2325 +6985,2325 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{20D7CD5D-1130-4535-A0F3-3B3D9A951EEA}">
   <dimension ref="A1:M71"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
       <selection activeCell="M69" sqref="M69"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="11.81640625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="34" customWidth="1"/>
     <col min="3" max="3" width="13.81640625" customWidth="1"/>
     <col min="4" max="4" width="5" customWidth="1"/>
     <col min="5" max="5" width="15.453125" customWidth="1"/>
     <col min="6" max="7" width="12.453125" customWidth="1"/>
     <col min="8" max="8" width="5.08984375" customWidth="1"/>
     <col min="9" max="9" width="15.36328125" customWidth="1"/>
     <col min="10" max="10" width="10.36328125" customWidth="1"/>
     <col min="11" max="12" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="113" t="s">
+      <c r="A2" s="116" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="114"/>
-[...9 lines deleted...]
-      <c r="L2" s="115"/>
+      <c r="B2" s="117"/>
+      <c r="C2" s="117"/>
+      <c r="D2" s="117"/>
+      <c r="E2" s="117"/>
+      <c r="F2" s="117"/>
+      <c r="G2" s="117"/>
+      <c r="H2" s="117"/>
+      <c r="I2" s="117"/>
+      <c r="J2" s="117"/>
+      <c r="K2" s="117"/>
+      <c r="L2" s="118"/>
       <c r="M2" s="2"/>
     </row>
     <row r="3" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="A3" s="116"/>
-[...10 lines deleted...]
-      <c r="L3" s="118"/>
+      <c r="A3" s="119"/>
+      <c r="B3" s="120"/>
+      <c r="C3" s="120"/>
+      <c r="D3" s="120"/>
+      <c r="E3" s="120"/>
+      <c r="F3" s="120"/>
+      <c r="G3" s="120"/>
+      <c r="H3" s="120"/>
+      <c r="I3" s="120"/>
+      <c r="J3" s="120"/>
+      <c r="K3" s="120"/>
+      <c r="L3" s="121"/>
       <c r="M3" s="2"/>
     </row>
     <row r="4" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="119" t="s">
+      <c r="A4" s="122" t="s">
         <v>48</v>
       </c>
-      <c r="B4" s="121" t="s">
+      <c r="B4" s="124" t="s">
         <v>49</v>
       </c>
-      <c r="C4" s="106" t="s">
+      <c r="C4" s="109" t="s">
         <v>86</v>
       </c>
-      <c r="D4" s="107"/>
-[...2 lines deleted...]
-      <c r="G4" s="106" t="s">
+      <c r="D4" s="110"/>
+      <c r="E4" s="110"/>
+      <c r="F4" s="110"/>
+      <c r="G4" s="109" t="s">
         <v>87</v>
       </c>
-      <c r="H4" s="107"/>
-[...2 lines deleted...]
-      <c r="K4" s="109" t="s">
+      <c r="H4" s="110"/>
+      <c r="I4" s="110"/>
+      <c r="J4" s="111"/>
+      <c r="K4" s="112" t="s">
         <v>82</v>
       </c>
-      <c r="L4" s="110"/>
+      <c r="L4" s="113"/>
     </row>
     <row r="5" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A5" s="120"/>
-[...1 lines deleted...]
-      <c r="C5" s="111" t="s">
+      <c r="A5" s="123"/>
+      <c r="B5" s="125"/>
+      <c r="C5" s="114" t="s">
         <v>3</v>
       </c>
-      <c r="D5" s="112"/>
-      <c r="E5" s="49" t="s">
+      <c r="D5" s="115"/>
+      <c r="E5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="G5" s="111" t="s">
+      <c r="G5" s="114" t="s">
         <v>50</v>
       </c>
-      <c r="H5" s="112"/>
-      <c r="I5" s="49" t="s">
+      <c r="H5" s="115"/>
+      <c r="I5" s="48" t="s">
         <v>4</v>
       </c>
       <c r="J5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>51</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A6" s="50"/>
-[...10 lines deleted...]
-      <c r="L6" s="56"/>
+      <c r="A6" s="49"/>
+      <c r="B6" s="50"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="52"/>
+      <c r="E6" s="52"/>
+      <c r="F6" s="53"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="52"/>
+      <c r="I6" s="52"/>
+      <c r="J6" s="53"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="55"/>
     </row>
     <row r="7" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A7" s="57"/>
-      <c r="B7" s="58" t="s">
+      <c r="A7" s="56"/>
+      <c r="B7" s="57" t="s">
         <v>45</v>
       </c>
-      <c r="C7" s="59" t="s">
-[...6 lines deleted...]
-      <c r="F7" s="61">
+      <c r="C7" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="D7" s="59"/>
+      <c r="E7" s="59">
+        <v>619017.33799999999</v>
+      </c>
+      <c r="F7" s="60">
         <v>100</v>
       </c>
-      <c r="G7" s="59" t="s">
-[...6 lines deleted...]
-      <c r="J7" s="61">
+      <c r="G7" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="H7" s="59"/>
+      <c r="I7" s="59">
+        <v>617576.44200000004</v>
+      </c>
+      <c r="J7" s="60">
         <v>100</v>
       </c>
-      <c r="K7" s="62" t="s">
-[...3 lines deleted...]
-        <v>-6.6727982662255272</v>
+      <c r="K7" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="L7" s="62">
+        <v>-0.23277150922062698</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A8" s="64"/>
-      <c r="B8" s="65" t="s">
+      <c r="A8" s="63"/>
+      <c r="B8" s="64" t="s">
         <v>56</v>
       </c>
-      <c r="C8" s="66" t="s">
-[...23 lines deleted...]
-        <v>-16.499415066676928</v>
+      <c r="C8" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D8" s="66"/>
+      <c r="E8" s="66">
+        <v>163566.98800000001</v>
+      </c>
+      <c r="F8" s="67">
+        <v>26.423652127171923</v>
+      </c>
+      <c r="G8" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H8" s="66"/>
+      <c r="I8" s="66">
+        <v>139193.98499999999</v>
+      </c>
+      <c r="J8" s="67">
+        <v>22.538745899896224</v>
+      </c>
+      <c r="K8" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L8" s="69">
+        <v>-14.900930375999847</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A9" s="64"/>
-      <c r="B9" s="65" t="s">
+      <c r="A9" s="63"/>
+      <c r="B9" s="64" t="s">
         <v>53</v>
       </c>
-      <c r="C9" s="66" t="s">
-[...23 lines deleted...]
-        <v>4.7358435931855514</v>
+      <c r="C9" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D9" s="66"/>
+      <c r="E9" s="66">
+        <v>74780.198000000004</v>
+      </c>
+      <c r="F9" s="67">
+        <v>12.080469061110533</v>
+      </c>
+      <c r="G9" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H9" s="66"/>
+      <c r="I9" s="66">
+        <v>85290.676000000007</v>
+      </c>
+      <c r="J9" s="67">
+        <v>13.81054557777319</v>
+      </c>
+      <c r="K9" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L9" s="69">
+        <v>14.055162036345505</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A10" s="64"/>
-      <c r="B10" s="65" t="s">
+      <c r="A10" s="63"/>
+      <c r="B10" s="64" t="s">
         <v>66</v>
       </c>
-      <c r="C10" s="66" t="s">
-[...23 lines deleted...]
-        <v>-5.3795395446924958</v>
+      <c r="C10" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D10" s="66"/>
+      <c r="E10" s="66">
+        <v>83003.701000000001</v>
+      </c>
+      <c r="F10" s="67">
+        <v>13.408946067355547</v>
+      </c>
+      <c r="G10" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H10" s="66"/>
+      <c r="I10" s="66">
+        <v>81435.652000000002</v>
+      </c>
+      <c r="J10" s="67">
+        <v>13.186327466810983</v>
+      </c>
+      <c r="K10" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" s="69">
+        <v>-1.8891314255975153</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A11" s="64"/>
-      <c r="B11" s="65" t="s">
+      <c r="A11" s="63"/>
+      <c r="B11" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="C11" s="66" t="s">
-[...23 lines deleted...]
-        <v>1.6590829474543958</v>
+      <c r="C11" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D11" s="66"/>
+      <c r="E11" s="66">
+        <v>78857.175000000003</v>
+      </c>
+      <c r="F11" s="67">
+        <v>12.739089870209742</v>
+      </c>
+      <c r="G11" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H11" s="66"/>
+      <c r="I11" s="66">
+        <v>81639.784</v>
+      </c>
+      <c r="J11" s="67">
+        <v>13.219381188766265</v>
+      </c>
+      <c r="K11" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L11" s="69">
+        <v>3.5286693950169998</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A12" s="64"/>
-      <c r="B12" s="65" t="s">
+      <c r="A12" s="63"/>
+      <c r="B12" s="64" t="s">
         <v>55</v>
       </c>
-      <c r="C12" s="66" t="s">
-[...23 lines deleted...]
-        <v>1.5972193622821005</v>
+      <c r="C12" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D12" s="66"/>
+      <c r="E12" s="66">
+        <v>46612.417000000001</v>
+      </c>
+      <c r="F12" s="67">
+        <v>7.5300664680251659</v>
+      </c>
+      <c r="G12" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H12" s="70"/>
+      <c r="I12" s="66">
+        <v>55563.767</v>
+      </c>
+      <c r="J12" s="67">
+        <v>8.9970671193445551</v>
+      </c>
+      <c r="K12" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L12" s="69">
+        <v>19.203788552736921</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A13" s="64"/>
-      <c r="B13" s="65" t="s">
+      <c r="A13" s="63"/>
+      <c r="B13" s="64" t="s">
         <v>74</v>
       </c>
-      <c r="C13" s="66" t="s">
-[...23 lines deleted...]
-        <v>-6.6165306769825767</v>
+      <c r="C13" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D13" s="66"/>
+      <c r="E13" s="66">
+        <v>24043.256000000001</v>
+      </c>
+      <c r="F13" s="67">
+        <v>3.8841005774865716</v>
+      </c>
+      <c r="G13" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H13" s="66"/>
+      <c r="I13" s="66">
+        <v>21540.420999999998</v>
+      </c>
+      <c r="J13" s="67">
+        <v>3.4878955114029422</v>
+      </c>
+      <c r="K13" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L13" s="69">
+        <v>-10.409717386031254</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A14" s="64"/>
-      <c r="B14" s="65" t="s">
+      <c r="A14" s="63"/>
+      <c r="B14" s="64" t="s">
         <v>54</v>
       </c>
-      <c r="C14" s="66" t="s">
-[...23 lines deleted...]
-        <v>-5.8310692458953293</v>
+      <c r="C14" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D14" s="66"/>
+      <c r="E14" s="66">
+        <v>33507.601000000002</v>
+      </c>
+      <c r="F14" s="67">
+        <v>5.4130310967154207</v>
+      </c>
+      <c r="G14" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H14" s="66"/>
+      <c r="I14" s="66">
+        <v>32451.200000000001</v>
+      </c>
+      <c r="J14" s="67">
+        <v>5.2546045789745328</v>
+      </c>
+      <c r="K14" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L14" s="69">
+        <v>-3.1527204827346536</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A15" s="64"/>
-      <c r="B15" s="65" t="s">
+      <c r="A15" s="63"/>
+      <c r="B15" s="64" t="s">
         <v>59</v>
       </c>
-      <c r="C15" s="66" t="s">
-[...23 lines deleted...]
-        <v>-20.690434823491195</v>
+      <c r="C15" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66">
+        <v>15148.513000000001</v>
+      </c>
+      <c r="F15" s="67">
+        <v>2.4471871900945046</v>
+      </c>
+      <c r="G15" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H15" s="66"/>
+      <c r="I15" s="66">
+        <v>15536.787</v>
+      </c>
+      <c r="J15" s="67">
+        <v>2.5157674327221176</v>
+      </c>
+      <c r="K15" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L15" s="69">
+        <v>2.5631162609821798</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="64"/>
-      <c r="B16" s="65" t="s">
+      <c r="A16" s="63"/>
+      <c r="B16" s="64" t="s">
         <v>57</v>
       </c>
-      <c r="C16" s="66" t="s">
-[...23 lines deleted...]
-        <v>-8.5022937751771899</v>
+      <c r="C16" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" s="66"/>
+      <c r="E16" s="66">
+        <v>9806.6360000000004</v>
+      </c>
+      <c r="F16" s="67">
+        <v>1.5842263855943888</v>
+      </c>
+      <c r="G16" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H16" s="66"/>
+      <c r="I16" s="66">
+        <v>9292.3970000000008</v>
+      </c>
+      <c r="J16" s="67">
+        <v>1.5046553540654648</v>
+      </c>
+      <c r="K16" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L16" s="69">
+        <v>-5.2437859424985236</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="64"/>
-      <c r="B17" s="65" t="s">
+      <c r="A17" s="63"/>
+      <c r="B17" s="64" t="s">
         <v>81</v>
       </c>
-      <c r="C17" s="66" t="s">
-[...23 lines deleted...]
-        <v>-16.451775102324035</v>
+      <c r="C17" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D17" s="66"/>
+      <c r="E17" s="66">
+        <v>3653.3139999999999</v>
+      </c>
+      <c r="F17" s="67">
+        <v>0.59017959202945613</v>
+      </c>
+      <c r="G17" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H17" s="70"/>
+      <c r="I17" s="66">
+        <v>3355.3629999999998</v>
+      </c>
+      <c r="J17" s="67">
+        <v>0.54331136549408721</v>
+      </c>
+      <c r="K17" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L17" s="69">
+        <v>-8.1556362250822136</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A18" s="64"/>
-      <c r="B18" s="65" t="s">
+      <c r="A18" s="63"/>
+      <c r="B18" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="C18" s="66" t="s">
-[...23 lines deleted...]
-        <v>-7.8124827476052605</v>
+      <c r="C18" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D18" s="66"/>
+      <c r="E18" s="66">
+        <v>86037.53899999999</v>
+      </c>
+      <c r="F18" s="67">
+        <v>13.899051564206751</v>
+      </c>
+      <c r="G18" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H18" s="70"/>
+      <c r="I18" s="66">
+        <v>92276.410000000149</v>
+      </c>
+      <c r="J18" s="67">
+        <v>14.94169850474966</v>
+      </c>
+      <c r="K18" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L18" s="69">
+        <v>7.25133595464668</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A19" s="57">
+      <c r="A19" s="56">
         <v>44</v>
       </c>
-      <c r="B19" s="72" t="s">
+      <c r="B19" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="C19" s="59" t="s">
-[...6 lines deleted...]
-      <c r="F19" s="61">
+      <c r="C19" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="D19" s="59"/>
+      <c r="E19" s="59">
+        <v>356882.33500000002</v>
+      </c>
+      <c r="F19" s="60">
         <v>100</v>
       </c>
-      <c r="G19" s="59" t="s">
-[...6 lines deleted...]
-      <c r="J19" s="61">
+      <c r="G19" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="H19" s="59"/>
+      <c r="I19" s="59">
+        <v>367795.04399999999</v>
+      </c>
+      <c r="J19" s="60">
         <v>100</v>
       </c>
-      <c r="K19" s="62" t="s">
-[...3 lines deleted...]
-        <v>-7.5700028989764689</v>
+      <c r="K19" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="L19" s="62">
+        <v>3.0577890609239522</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A20" s="64"/>
-      <c r="B20" s="65" t="s">
+      <c r="A20" s="63"/>
+      <c r="B20" s="64" t="s">
         <v>56</v>
       </c>
-      <c r="C20" s="66" t="s">
-[...23 lines deleted...]
-        <v>-21.760598203777061</v>
+      <c r="C20" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D20" s="66"/>
+      <c r="E20" s="66">
+        <v>117426.537</v>
+      </c>
+      <c r="F20" s="67">
+        <v>32.903432163432797</v>
+      </c>
+      <c r="G20" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H20" s="66"/>
+      <c r="I20" s="66">
+        <v>93950.221000000005</v>
+      </c>
+      <c r="J20" s="67">
+        <v>25.544178077614337</v>
+      </c>
+      <c r="K20" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L20" s="69">
+        <v>-19.992342957367459</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A21" s="64"/>
-      <c r="B21" s="65" t="s">
+      <c r="A21" s="63"/>
+      <c r="B21" s="64" t="s">
         <v>53</v>
       </c>
-      <c r="C21" s="66" t="s">
-[...23 lines deleted...]
-        <v>4.2387203420727495</v>
+      <c r="C21" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" s="66"/>
+      <c r="E21" s="66">
+        <v>59357.33</v>
+      </c>
+      <c r="F21" s="67">
+        <v>16.63218494689573</v>
+      </c>
+      <c r="G21" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H21" s="66"/>
+      <c r="I21" s="66">
+        <v>69138.096999999994</v>
+      </c>
+      <c r="J21" s="67">
+        <v>18.797995820737594</v>
+      </c>
+      <c r="K21" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L21" s="69">
+        <v>16.477774522540003</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A22" s="64"/>
-      <c r="B22" s="65" t="s">
+      <c r="A22" s="63"/>
+      <c r="B22" s="64" t="s">
         <v>66</v>
       </c>
-      <c r="C22" s="66" t="s">
-[...23 lines deleted...]
-        <v>-6.6541541182930013</v>
+      <c r="C22" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D22" s="66"/>
+      <c r="E22" s="66">
+        <v>60218.315000000002</v>
+      </c>
+      <c r="F22" s="67">
+        <v>16.873436730904597</v>
+      </c>
+      <c r="G22" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66">
+        <v>58371.447999999997</v>
+      </c>
+      <c r="J22" s="67">
+        <v>15.870645608808148</v>
+      </c>
+      <c r="K22" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L22" s="69">
+        <v>-3.0669523051251195</v>
       </c>
     </row>
     <row r="23" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A23" s="64"/>
-      <c r="B23" s="65" t="s">
+      <c r="A23" s="63"/>
+      <c r="B23" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="C23" s="66" t="s">
-[...23 lines deleted...]
-        <v>13.759337257115881</v>
+      <c r="C23" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D23" s="66"/>
+      <c r="E23" s="66">
+        <v>26940.308000000001</v>
+      </c>
+      <c r="F23" s="67">
+        <v>7.548792797491644</v>
+      </c>
+      <c r="G23" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H23" s="66"/>
+      <c r="I23" s="66">
+        <v>30272.98</v>
+      </c>
+      <c r="J23" s="67">
+        <v>8.2309374456932591</v>
+      </c>
+      <c r="K23" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L23" s="69">
+        <v>12.370578688261464</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A24" s="64"/>
-      <c r="B24" s="65" t="s">
+      <c r="A24" s="63"/>
+      <c r="B24" s="64" t="s">
         <v>59</v>
       </c>
-      <c r="C24" s="66" t="s">
-[...23 lines deleted...]
-        <v>-20.755333116774555</v>
+      <c r="C24" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D24" s="66"/>
+      <c r="E24" s="66">
+        <v>15102.687</v>
+      </c>
+      <c r="F24" s="67">
+        <v>4.2318393259784068</v>
+      </c>
+      <c r="G24" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H24" s="66"/>
+      <c r="I24" s="66">
+        <v>15488.004999999999</v>
+      </c>
+      <c r="J24" s="67">
+        <v>4.2110423325878203</v>
+      </c>
+      <c r="K24" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L24" s="69">
+        <v>2.5513208344978566</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A25" s="64"/>
-      <c r="B25" s="65" t="s">
+      <c r="A25" s="63"/>
+      <c r="B25" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="C25" s="66" t="s">
-[...23 lines deleted...]
-        <v>0.70999650369010125</v>
+      <c r="C25" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D25" s="66"/>
+      <c r="E25" s="66">
+        <v>77837.158000000054</v>
+      </c>
+      <c r="F25" s="67">
+        <v>21.81031403529683</v>
+      </c>
+      <c r="G25" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H25" s="70"/>
+      <c r="I25" s="66">
+        <v>100574.29300000001</v>
+      </c>
+      <c r="J25" s="67">
+        <v>27.345200714558842</v>
+      </c>
+      <c r="K25" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L25" s="69">
+        <v>29.211157735229666</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A26" s="73">
+      <c r="A26" s="72">
         <v>4403</v>
       </c>
-      <c r="B26" s="74" t="s">
+      <c r="B26" s="73" t="s">
         <v>63</v>
       </c>
-      <c r="C26" s="75">
-[...8 lines deleted...]
-      <c r="F26" s="78">
+      <c r="C26" s="74">
+        <v>783.09</v>
+      </c>
+      <c r="D26" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="E26" s="76">
+        <v>81605.962</v>
+      </c>
+      <c r="F26" s="77">
         <v>100</v>
       </c>
-      <c r="G26" s="75">
-[...8 lines deleted...]
-      <c r="J26" s="78">
+      <c r="G26" s="74">
+        <v>630.84900000000005</v>
+      </c>
+      <c r="H26" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="I26" s="76">
+        <v>71502.486000000004</v>
+      </c>
+      <c r="J26" s="77">
         <v>100</v>
       </c>
-      <c r="K26" s="79">
-[...3 lines deleted...]
-        <v>-20.631014797461162</v>
+      <c r="K26" s="78">
+        <v>-19.441060414511739</v>
+      </c>
+      <c r="L26" s="79">
+        <v>-12.380806196488432</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A27" s="73"/>
-      <c r="B27" s="74" t="s">
+      <c r="A27" s="72"/>
+      <c r="B27" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="C27" s="75">
-[...27 lines deleted...]
-        <v>-22.500707685930529</v>
+      <c r="C27" s="74">
+        <v>697.97900000000004</v>
+      </c>
+      <c r="D27" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="E27" s="76">
+        <v>75216.877999999997</v>
+      </c>
+      <c r="F27" s="77">
+        <v>92.170812225704779</v>
+      </c>
+      <c r="G27" s="74">
+        <v>557.10500000000002</v>
+      </c>
+      <c r="H27" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="I27" s="76">
+        <v>63638.889000000003</v>
+      </c>
+      <c r="J27" s="77">
+        <v>89.002344617780139</v>
+      </c>
+      <c r="K27" s="78">
+        <v>-20.183128718772345</v>
+      </c>
+      <c r="L27" s="79">
+        <v>-15.392807183515373</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="64"/>
-      <c r="B28" s="81" t="s">
+      <c r="A28" s="63"/>
+      <c r="B28" s="80" t="s">
         <v>56</v>
       </c>
-      <c r="C28" s="66">
-[...27 lines deleted...]
-        <v>-28.661307844259554</v>
+      <c r="C28" s="65">
+        <v>534.99199999999996</v>
+      </c>
+      <c r="D28" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E28" s="66">
+        <v>53788.714</v>
+      </c>
+      <c r="F28" s="67">
+        <v>65.912725837359773</v>
+      </c>
+      <c r="G28" s="65">
+        <v>337.13499999999999</v>
+      </c>
+      <c r="H28" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I28" s="66">
+        <v>36711.731</v>
+      </c>
+      <c r="J28" s="67">
+        <v>51.34329315487016</v>
+      </c>
+      <c r="K28" s="82">
+        <v>-36.983169841792026</v>
+      </c>
+      <c r="L28" s="69">
+        <v>-31.748264143292214</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="64"/>
-      <c r="B29" s="81" t="s">
+      <c r="A29" s="63"/>
+      <c r="B29" s="80" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="66">
-[...27 lines deleted...]
-        <v>-29.007325981723181</v>
+      <c r="C29" s="65">
+        <v>42.442999999999998</v>
+      </c>
+      <c r="D29" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E29" s="66">
+        <v>5192.6459999999997</v>
+      </c>
+      <c r="F29" s="67">
+        <v>6.3630718549705962</v>
+      </c>
+      <c r="G29" s="65">
+        <v>27.283000000000001</v>
+      </c>
+      <c r="H29" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I29" s="66">
+        <v>4181.1769999999997</v>
+      </c>
+      <c r="J29" s="67">
+        <v>5.8475966835614628</v>
+      </c>
+      <c r="K29" s="82">
+        <v>-35.718493037721174</v>
+      </c>
+      <c r="L29" s="69">
+        <v>-19.478874546811014</v>
       </c>
     </row>
     <row r="30" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A30" s="64"/>
-      <c r="B30" s="81" t="s">
+      <c r="A30" s="63"/>
+      <c r="B30" s="80" t="s">
         <v>59</v>
       </c>
-      <c r="C30" s="66">
-[...27 lines deleted...]
-        <v>-21.912999427931943</v>
+      <c r="C30" s="65">
+        <v>97.644999999999996</v>
+      </c>
+      <c r="D30" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E30" s="66">
+        <v>12913.1</v>
+      </c>
+      <c r="F30" s="67">
+        <v>15.823721310950296</v>
+      </c>
+      <c r="G30" s="65">
+        <v>114.25700000000001</v>
+      </c>
+      <c r="H30" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I30" s="66">
+        <v>13482.48</v>
+      </c>
+      <c r="J30" s="67">
+        <v>18.855959777398507</v>
+      </c>
+      <c r="K30" s="82">
+        <v>17.012647857033141</v>
+      </c>
+      <c r="L30" s="69">
+        <v>4.4093207672828303</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A31" s="64"/>
-      <c r="B31" s="81" t="s">
+      <c r="A31" s="63"/>
+      <c r="B31" s="80" t="s">
         <v>55</v>
       </c>
-      <c r="C31" s="66">
-[...27 lines deleted...]
-        <v>599.1226199543031</v>
+      <c r="C31" s="65">
+        <v>2.8170000000000002</v>
+      </c>
+      <c r="D31" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E31" s="66">
+        <v>636.15499999999997</v>
+      </c>
+      <c r="F31" s="67">
+        <v>0.77954475924197786</v>
+      </c>
+      <c r="G31" s="65">
+        <v>69.558000000000007</v>
+      </c>
+      <c r="H31" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I31" s="66">
+        <v>7910.0929999999998</v>
+      </c>
+      <c r="J31" s="67">
+        <v>11.062682491906644</v>
+      </c>
+      <c r="K31" s="82">
+        <v>2369.2225772097981</v>
+      </c>
+      <c r="L31" s="69">
+        <v>1143.4222791615252</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A32" s="64"/>
-      <c r="B32" s="81" t="s">
+      <c r="A32" s="63"/>
+      <c r="B32" s="80" t="s">
         <v>66</v>
       </c>
-      <c r="C32" s="66">
-[...27 lines deleted...]
-        <v>-60.74691038602311</v>
+      <c r="C32" s="65">
+        <v>18.13</v>
+      </c>
+      <c r="D32" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E32" s="66">
+        <v>2424.2809999999999</v>
+      </c>
+      <c r="F32" s="67">
+        <v>2.9707155464940169</v>
+      </c>
+      <c r="G32" s="65">
+        <v>8.8239999999999998</v>
+      </c>
+      <c r="H32" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I32" s="66">
+        <v>1329.556</v>
+      </c>
+      <c r="J32" s="67">
+        <v>1.8594542293256768</v>
+      </c>
+      <c r="K32" s="82">
+        <v>-51.32928847214562</v>
+      </c>
+      <c r="L32" s="69">
+        <v>-45.156687694207065</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A33" s="64"/>
-      <c r="B33" s="65" t="s">
+      <c r="A33" s="63"/>
+      <c r="B33" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="C33" s="66">
-[...27 lines deleted...]
-        <v>-99.607526721054867</v>
+      <c r="C33" s="65">
+        <v>1.9520000000001119</v>
+      </c>
+      <c r="D33" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E33" s="66">
+        <v>261.98199999998906</v>
+      </c>
+      <c r="F33" s="67">
+        <v>0.32103291668810796</v>
+      </c>
+      <c r="G33" s="65">
+        <v>4.8000000000001819E-2</v>
+      </c>
+      <c r="H33" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I33" s="66">
+        <v>23.852000000013504</v>
+      </c>
+      <c r="J33" s="67">
+        <v>3.3358280717699106E-2</v>
+      </c>
+      <c r="K33" s="82">
+        <v>-97.540983606557432</v>
+      </c>
+      <c r="L33" s="69">
+        <v>-90.895557710066157</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A34" s="73"/>
-      <c r="B34" s="74" t="s">
+      <c r="A34" s="72"/>
+      <c r="B34" s="73" t="s">
         <v>67</v>
       </c>
-      <c r="C34" s="75">
-[...27 lines deleted...]
-        <v>15.030086081192803</v>
+      <c r="C34" s="74">
+        <v>85.111000000000004</v>
+      </c>
+      <c r="D34" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="E34" s="76">
+        <v>6389.0839999999998</v>
+      </c>
+      <c r="F34" s="77">
+        <v>7.8291877742952165</v>
+      </c>
+      <c r="G34" s="74">
+        <v>73.744</v>
+      </c>
+      <c r="H34" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="I34" s="76">
+        <v>7863.5969999999998</v>
+      </c>
+      <c r="J34" s="77">
+        <v>10.997655382219856</v>
+      </c>
+      <c r="K34" s="78">
+        <v>-13.355500464099826</v>
+      </c>
+      <c r="L34" s="79">
+        <v>23.078629111778778</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="64"/>
-      <c r="B35" s="81" t="s">
+      <c r="A35" s="63"/>
+      <c r="B35" s="80" t="s">
         <v>56</v>
       </c>
-      <c r="C35" s="66">
-[...27 lines deleted...]
-        <v>-31.563462963418669</v>
+      <c r="C35" s="65">
+        <v>70.744</v>
+      </c>
+      <c r="D35" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E35" s="66">
+        <v>4680.8890000000001</v>
+      </c>
+      <c r="F35" s="67">
+        <v>5.7359644874966369</v>
+      </c>
+      <c r="G35" s="65">
+        <v>33.911999999999999</v>
+      </c>
+      <c r="H35" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I35" s="66">
+        <v>2651.6889999999999</v>
+      </c>
+      <c r="J35" s="67">
+        <v>3.7085270014248173</v>
+      </c>
+      <c r="K35" s="82">
+        <v>-52.063779260431986</v>
+      </c>
+      <c r="L35" s="69">
+        <v>-43.350739571051569</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A36" s="64"/>
-      <c r="B36" s="81" t="s">
+      <c r="A36" s="63"/>
+      <c r="B36" s="80" t="s">
         <v>53</v>
       </c>
-      <c r="C36" s="66">
-[...27 lines deleted...]
-        <v>-66.298919516222426</v>
+      <c r="C36" s="65">
+        <v>4.8739999999999997</v>
+      </c>
+      <c r="D36" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E36" s="66">
+        <v>509.85599999999999</v>
+      </c>
+      <c r="F36" s="67">
+        <v>0.62477788081218877</v>
+      </c>
+      <c r="G36" s="65">
+        <v>2.6669999999999998</v>
+      </c>
+      <c r="H36" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I36" s="66">
+        <v>228.92099999999999</v>
+      </c>
+      <c r="J36" s="67">
+        <v>0.32015809911839982</v>
+      </c>
+      <c r="K36" s="82">
+        <v>-45.281083299138288</v>
+      </c>
+      <c r="L36" s="69">
+        <v>-55.100852005272081</v>
       </c>
     </row>
     <row r="37" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A37" s="64"/>
-      <c r="B37" s="81" t="s">
+      <c r="A37" s="63"/>
+      <c r="B37" s="80" t="s">
         <v>55</v>
       </c>
-      <c r="C37" s="66">
-[...27 lines deleted...]
-        <v>292.26603953275935</v>
+      <c r="C37" s="65">
+        <v>8.202</v>
+      </c>
+      <c r="D37" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E37" s="66">
+        <v>973.89700000000005</v>
+      </c>
+      <c r="F37" s="67">
+        <v>1.1934140302150964</v>
+      </c>
+      <c r="G37" s="65">
+        <v>32.841999999999999</v>
+      </c>
+      <c r="H37" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I37" s="66">
+        <v>4181.6859999999997</v>
+      </c>
+      <c r="J37" s="67">
+        <v>5.848308546922409</v>
+      </c>
+      <c r="K37" s="66">
+        <v>300.41453304072178</v>
+      </c>
+      <c r="L37" s="67">
+        <v>329.37661785589228</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A38" s="64"/>
-      <c r="B38" s="81" t="s">
+      <c r="A38" s="63"/>
+      <c r="B38" s="80" t="s">
         <v>54</v>
       </c>
-      <c r="C38" s="66">
-[...27 lines deleted...]
-        <v>366.65217391304344</v>
+      <c r="C38" s="65">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="D38" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E38" s="66">
+        <v>12.154999999999999</v>
+      </c>
+      <c r="F38" s="67">
+        <v>1.4894745067768455E-2</v>
+      </c>
+      <c r="G38" s="65">
+        <v>5.2999999999999999E-2</v>
+      </c>
+      <c r="H38" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I38" s="66">
+        <v>35.033999999999999</v>
+      </c>
+      <c r="J38" s="67">
+        <v>4.8996897814154318E-2</v>
+      </c>
+      <c r="K38" s="66">
+        <v>783.33333333333326</v>
+      </c>
+      <c r="L38" s="67">
+        <v>188.22706705059647</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A39" s="64"/>
-      <c r="B39" s="81" t="s">
+      <c r="A39" s="63"/>
+      <c r="B39" s="80" t="s">
         <v>61</v>
       </c>
-      <c r="C39" s="66">
+      <c r="C39" s="65">
         <v>1.2999999999999999E-2</v>
       </c>
-      <c r="D39" s="82" t="s">
-[...24 lines deleted...]
-        <v>364.06976744186051</v>
+      <c r="D39" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E39" s="66">
+        <v>1.8049999999999999</v>
+      </c>
+      <c r="F39" s="67">
+        <v>2.2118481980520003E-3</v>
+      </c>
+      <c r="G39" s="65">
+        <v>7.6999999999999999E-2</v>
+      </c>
+      <c r="H39" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I39" s="66">
+        <v>101.604</v>
+      </c>
+      <c r="J39" s="67">
+        <v>0.1420985558460163</v>
+      </c>
+      <c r="K39" s="66">
+        <v>492.30769230769232</v>
+      </c>
+      <c r="L39" s="67">
+        <v>5529.0304709141274</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A40" s="64"/>
-      <c r="B40" s="65" t="s">
+      <c r="A40" s="63"/>
+      <c r="B40" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="C40" s="66">
-[...27 lines deleted...]
-        <v>605.95313315568103</v>
+      <c r="C40" s="65">
+        <v>1.2720000000000056</v>
+      </c>
+      <c r="D40" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E40" s="66">
+        <v>210.48199999999997</v>
+      </c>
+      <c r="F40" s="67">
+        <v>0.25792478250547429</v>
+      </c>
+      <c r="G40" s="65">
+        <v>4.1930000000000121</v>
+      </c>
+      <c r="H40" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I40" s="66">
+        <v>664.66300000000047</v>
+      </c>
+      <c r="J40" s="67">
+        <v>0.92956628109405925</v>
+      </c>
+      <c r="K40" s="82">
+        <v>229.63836477987374</v>
+      </c>
+      <c r="L40" s="69">
+        <v>215.7813969840654</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A41" s="73">
+      <c r="A41" s="72">
         <v>4407</v>
       </c>
-      <c r="B41" s="74" t="s">
+      <c r="B41" s="73" t="s">
         <v>68</v>
       </c>
-      <c r="C41" s="75">
-[...8 lines deleted...]
-      <c r="F41" s="78">
+      <c r="C41" s="74">
+        <v>337.58300000000003</v>
+      </c>
+      <c r="D41" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="E41" s="76">
+        <v>89693.73</v>
+      </c>
+      <c r="F41" s="77">
         <v>100</v>
       </c>
-      <c r="G41" s="75">
-[...8 lines deleted...]
-      <c r="J41" s="78">
+      <c r="G41" s="74">
+        <v>304.72399999999999</v>
+      </c>
+      <c r="H41" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="I41" s="76">
+        <v>79444.222999999998</v>
+      </c>
+      <c r="J41" s="77">
         <v>100</v>
       </c>
-      <c r="K41" s="79">
-[...3 lines deleted...]
-        <v>-19.127601250391084</v>
+      <c r="K41" s="78">
+        <v>-9.7336062538694286</v>
+      </c>
+      <c r="L41" s="79">
+        <v>-11.427227967885825</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A42" s="73"/>
-      <c r="B42" s="74" t="s">
+      <c r="A42" s="72"/>
+      <c r="B42" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="C42" s="75">
-[...27 lines deleted...]
-        <v>-19.074914056201894</v>
+      <c r="C42" s="74">
+        <v>325.54000000000002</v>
+      </c>
+      <c r="D42" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="E42" s="76">
+        <v>84647.536999999997</v>
+      </c>
+      <c r="F42" s="77">
+        <v>94.373973520780098</v>
+      </c>
+      <c r="G42" s="74">
+        <v>290.63900000000001</v>
+      </c>
+      <c r="H42" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="I42" s="76">
+        <v>75153.876000000004</v>
+      </c>
+      <c r="J42" s="77">
+        <v>94.599548163495797</v>
+      </c>
+      <c r="K42" s="78">
+        <v>-10.720955950113661</v>
+      </c>
+      <c r="L42" s="79">
+        <v>-11.21551947813909</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A43" s="64"/>
-      <c r="B43" s="81" t="s">
+      <c r="A43" s="63"/>
+      <c r="B43" s="80" t="s">
         <v>53</v>
       </c>
-      <c r="C43" s="66">
-[...27 lines deleted...]
-        <v>-15.361615356130764</v>
+      <c r="C43" s="65">
+        <v>75.531999999999996</v>
+      </c>
+      <c r="D43" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E43" s="66">
+        <v>19355.323</v>
+      </c>
+      <c r="F43" s="67">
+        <v>21.579348968985904</v>
+      </c>
+      <c r="G43" s="65">
+        <v>66.998999999999995</v>
+      </c>
+      <c r="H43" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I43" s="66">
+        <v>17513.202000000001</v>
+      </c>
+      <c r="J43" s="67">
+        <v>22.044651377608666</v>
+      </c>
+      <c r="K43" s="82">
+        <v>-11.297198538367846</v>
+      </c>
+      <c r="L43" s="69">
+        <v>-9.5173870257809661</v>
       </c>
     </row>
     <row r="44" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A44" s="64"/>
-      <c r="B44" s="81" t="s">
+      <c r="A44" s="63"/>
+      <c r="B44" s="80" t="s">
         <v>66</v>
       </c>
-      <c r="C44" s="66">
-[...27 lines deleted...]
-        <v>-20.975695456211344</v>
+      <c r="C44" s="65">
+        <v>150.178</v>
+      </c>
+      <c r="D44" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E44" s="66">
+        <v>40425.112999999998</v>
+      </c>
+      <c r="F44" s="67">
+        <v>45.070165997110379</v>
+      </c>
+      <c r="G44" s="65">
+        <v>136.45500000000001</v>
+      </c>
+      <c r="H44" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I44" s="66">
+        <v>35952.353999999999</v>
+      </c>
+      <c r="J44" s="67">
+        <v>45.254837472574941</v>
+      </c>
+      <c r="K44" s="82">
+        <v>-9.1378231165683292</v>
+      </c>
+      <c r="L44" s="69">
+        <v>-11.064307971136651</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A45" s="64"/>
-      <c r="B45" s="81" t="s">
+      <c r="A45" s="63"/>
+      <c r="B45" s="80" t="s">
         <v>55</v>
       </c>
-      <c r="C45" s="66">
-[...27 lines deleted...]
-        <v>-12.070673486315822</v>
+      <c r="C45" s="65">
+        <v>56.401000000000003</v>
+      </c>
+      <c r="D45" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E45" s="66">
+        <v>14156.65</v>
+      </c>
+      <c r="F45" s="67">
+        <v>15.783321755043524</v>
+      </c>
+      <c r="G45" s="65">
+        <v>59.872999999999998</v>
+      </c>
+      <c r="H45" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I45" s="66">
+        <v>14208.853999999999</v>
+      </c>
+      <c r="J45" s="67">
+        <v>17.885320622998602</v>
+      </c>
+      <c r="K45" s="82">
+        <v>6.1559192212903922</v>
+      </c>
+      <c r="L45" s="69">
+        <v>0.36875955822881629</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A46" s="64"/>
-      <c r="B46" s="81" t="s">
+      <c r="A46" s="63"/>
+      <c r="B46" s="80" t="s">
         <v>74</v>
       </c>
-      <c r="C46" s="66">
-[...27 lines deleted...]
-        <v>-43.197750975465915</v>
+      <c r="C46" s="65">
+        <v>22.561</v>
+      </c>
+      <c r="D46" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E46" s="66">
+        <v>5528.2430000000004</v>
+      </c>
+      <c r="F46" s="67">
+        <v>6.1634664987173577</v>
+      </c>
+      <c r="G46" s="65">
+        <v>10.423</v>
+      </c>
+      <c r="H46" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I46" s="66">
+        <v>2852.7570000000001</v>
+      </c>
+      <c r="J46" s="67">
+        <v>3.5908929463631361</v>
+      </c>
+      <c r="K46" s="82">
+        <v>-53.800806701830595</v>
+      </c>
+      <c r="L46" s="69">
+        <v>-48.396678655406433</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A47" s="64"/>
-      <c r="B47" s="81" t="s">
+      <c r="A47" s="63"/>
+      <c r="B47" s="80" t="s">
         <v>56</v>
       </c>
-      <c r="C47" s="66">
-[...27 lines deleted...]
-        <v>-12.820194263593862</v>
+      <c r="C47" s="65">
+        <v>17.184999999999999</v>
+      </c>
+      <c r="D47" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E47" s="66">
+        <v>3918.817</v>
+      </c>
+      <c r="F47" s="67">
+        <v>4.3691091896836047</v>
+      </c>
+      <c r="G47" s="65">
+        <v>14.113</v>
+      </c>
+      <c r="H47" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I47" s="66">
+        <v>3476.558</v>
+      </c>
+      <c r="J47" s="67">
+        <v>4.3760991910009617</v>
+      </c>
+      <c r="K47" s="82">
+        <v>-17.876054698865289</v>
+      </c>
+      <c r="L47" s="69">
+        <v>-11.285523156605679</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A48" s="64"/>
-      <c r="B48" s="65" t="s">
+      <c r="A48" s="63"/>
+      <c r="B48" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="C48" s="66">
-[...27 lines deleted...]
-        <v>-29.595754762584143</v>
+      <c r="C48" s="65">
+        <v>3.6830000000000496</v>
+      </c>
+      <c r="D48" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E48" s="66">
+        <v>1263.3910000000033</v>
+      </c>
+      <c r="F48" s="67">
+        <v>1.4085611112393288</v>
+      </c>
+      <c r="G48" s="65">
+        <v>2.7760000000000105</v>
+      </c>
+      <c r="H48" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I48" s="66">
+        <v>1150.150999999998</v>
+      </c>
+      <c r="J48" s="67">
+        <v>1.4477465529494802</v>
+      </c>
+      <c r="K48" s="82">
+        <v>-24.626663046430274</v>
+      </c>
+      <c r="L48" s="69">
+        <v>-8.9631792532956904</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A49" s="73"/>
-      <c r="B49" s="74" t="s">
+      <c r="A49" s="72"/>
+      <c r="B49" s="73" t="s">
         <v>67</v>
       </c>
-      <c r="C49" s="75">
-[...27 lines deleted...]
-        <v>-20.047463630280689</v>
+      <c r="C49" s="74">
+        <v>12.042999999999999</v>
+      </c>
+      <c r="D49" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="E49" s="76">
+        <v>5046.1930000000002</v>
+      </c>
+      <c r="F49" s="77">
+        <v>5.6260264792198971</v>
+      </c>
+      <c r="G49" s="74">
+        <v>14.085000000000001</v>
+      </c>
+      <c r="H49" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="I49" s="76">
+        <v>4290.3469999999998</v>
+      </c>
+      <c r="J49" s="77">
+        <v>5.4004518365042093</v>
+      </c>
+      <c r="K49" s="78">
+        <v>16.95590799634644</v>
+      </c>
+      <c r="L49" s="79">
+        <v>-14.978539267126731</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A50" s="64"/>
-      <c r="B50" s="81" t="s">
+      <c r="A50" s="63"/>
+      <c r="B50" s="80" t="s">
         <v>56</v>
       </c>
-      <c r="C50" s="66">
-[...27 lines deleted...]
-        <v>35.583567810917252</v>
+      <c r="C50" s="65">
+        <v>0.70899999999999996</v>
+      </c>
+      <c r="D50" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E50" s="66">
+        <v>524.697</v>
+      </c>
+      <c r="F50" s="67">
+        <v>0.58498737871643869</v>
+      </c>
+      <c r="G50" s="65">
+        <v>3.0880000000000001</v>
+      </c>
+      <c r="H50" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I50" s="66">
+        <v>808.12099999999998</v>
+      </c>
+      <c r="J50" s="67">
+        <v>1.0172180801617254</v>
+      </c>
+      <c r="K50" s="82">
+        <v>335.54301833568411</v>
+      </c>
+      <c r="L50" s="69">
+        <v>54.016699161611356</v>
       </c>
     </row>
     <row r="51" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A51" s="64"/>
-      <c r="B51" s="81" t="s">
+      <c r="A51" s="63"/>
+      <c r="B51" s="80" t="s">
         <v>74</v>
       </c>
-      <c r="C51" s="66">
-[...27 lines deleted...]
-        <v>-58.645969198738555</v>
+      <c r="C51" s="65">
+        <v>2.1240000000000001</v>
+      </c>
+      <c r="D51" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E51" s="66">
+        <v>1415.1969999999999</v>
+      </c>
+      <c r="F51" s="67">
+        <v>1.5778103999019775</v>
+      </c>
+      <c r="G51" s="65">
+        <v>0.91</v>
+      </c>
+      <c r="H51" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I51" s="66">
+        <v>659.42100000000005</v>
+      </c>
+      <c r="J51" s="67">
+        <v>0.8300427332519823</v>
+      </c>
+      <c r="K51" s="82">
+        <v>-57.156308851224104</v>
+      </c>
+      <c r="L51" s="69">
+        <v>-53.404296362979842</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A52" s="64"/>
-      <c r="B52" s="81" t="s">
+      <c r="A52" s="63"/>
+      <c r="B52" s="80" t="s">
         <v>78</v>
       </c>
-      <c r="C52" s="66">
-[...27 lines deleted...]
-        <v>193.0228319748899</v>
+      <c r="C52" s="65">
+        <v>4.91</v>
+      </c>
+      <c r="D52" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E52" s="66">
+        <v>382.24200000000002</v>
+      </c>
+      <c r="F52" s="67">
+        <v>0.42616356795508459</v>
+      </c>
+      <c r="G52" s="65">
+        <v>7.0170000000000003</v>
+      </c>
+      <c r="H52" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I52" s="66">
+        <v>426.35700000000003</v>
+      </c>
+      <c r="J52" s="67">
+        <v>0.53667464278680155</v>
+      </c>
+      <c r="K52" s="82">
+        <v>42.91242362525459</v>
+      </c>
+      <c r="L52" s="69">
+        <v>11.541117930525688</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A53" s="64"/>
-      <c r="B53" s="81" t="s">
+      <c r="A53" s="63"/>
+      <c r="B53" s="80" t="s">
         <v>53</v>
       </c>
-      <c r="C53" s="66">
-[...27 lines deleted...]
-        <v>-30.804604784261457</v>
+      <c r="C53" s="65">
+        <v>0.30499999999999999</v>
+      </c>
+      <c r="D53" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E53" s="66">
+        <v>465.68599999999998</v>
+      </c>
+      <c r="F53" s="67">
+        <v>0.51919571189647262</v>
+      </c>
+      <c r="G53" s="65">
+        <v>0.58799999999999997</v>
+      </c>
+      <c r="H53" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I53" s="66">
+        <v>422.23399999999998</v>
+      </c>
+      <c r="J53" s="67">
+        <v>0.53148483811088432</v>
+      </c>
+      <c r="K53" s="82">
+        <v>92.78688524590163</v>
+      </c>
+      <c r="L53" s="69">
+        <v>-9.3307507633899238</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A54" s="64"/>
-      <c r="B54" s="81" t="s">
+      <c r="A54" s="63"/>
+      <c r="B54" s="80" t="s">
         <v>61</v>
       </c>
-      <c r="C54" s="66">
-[...27 lines deleted...]
-        <v>-68.78522837706511</v>
+      <c r="C54" s="65">
+        <v>3.9E-2</v>
+      </c>
+      <c r="D54" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E54" s="66">
+        <v>142.959</v>
+      </c>
+      <c r="F54" s="67">
+        <v>0.15938572294852718</v>
+      </c>
+      <c r="G54" s="65">
+        <v>0.05</v>
+      </c>
+      <c r="H54" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I54" s="66">
+        <v>63.07</v>
+      </c>
+      <c r="J54" s="67">
+        <v>7.9389032478799609E-2</v>
+      </c>
+      <c r="K54" s="82">
+        <v>28.205128205128212</v>
+      </c>
+      <c r="L54" s="69">
+        <v>-55.882455809008178</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A55" s="64"/>
-      <c r="B55" s="65" t="s">
+      <c r="A55" s="63"/>
+      <c r="B55" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="C55" s="66">
-[...27 lines deleted...]
-        <v>-20.909718758070365</v>
+      <c r="C55" s="65">
+        <v>3.9559999999999995</v>
+      </c>
+      <c r="D55" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E55" s="66">
+        <v>2115.4120000000003</v>
+      </c>
+      <c r="F55" s="67">
+        <v>2.3584836978013963</v>
+      </c>
+      <c r="G55" s="65">
+        <v>2.4320000000000004</v>
+      </c>
+      <c r="H55" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I55" s="66">
+        <v>1911.1439999999998</v>
+      </c>
+      <c r="J55" s="67">
+        <v>2.4056425097140162</v>
+      </c>
+      <c r="K55" s="82">
+        <v>-38.523761375126377</v>
+      </c>
+      <c r="L55" s="69">
+        <v>-9.6561804509003668</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A56" s="73">
+      <c r="A56" s="72">
         <v>4412</v>
       </c>
-      <c r="B56" s="74" t="s">
+      <c r="B56" s="73" t="s">
         <v>29</v>
       </c>
-      <c r="C56" s="75">
-[...8 lines deleted...]
-      <c r="F56" s="78">
+      <c r="C56" s="74">
+        <v>25.303000000000001</v>
+      </c>
+      <c r="D56" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="E56" s="76">
+        <v>18030.685000000001</v>
+      </c>
+      <c r="F56" s="77">
         <v>100</v>
       </c>
-      <c r="G56" s="75">
-[...8 lines deleted...]
-      <c r="J56" s="78">
+      <c r="G56" s="74">
+        <v>25.140999999999998</v>
+      </c>
+      <c r="H56" s="75" t="s">
+        <v>77</v>
+      </c>
+      <c r="I56" s="76">
+        <v>17059.167000000001</v>
+      </c>
+      <c r="J56" s="77">
         <v>100</v>
       </c>
-      <c r="K56" s="79">
-[...3 lines deleted...]
-        <v>-11.410631905196126</v>
+      <c r="K56" s="78">
+        <v>-0.64024028771292962</v>
+      </c>
+      <c r="L56" s="79">
+        <v>-5.3881369454349626</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A57" s="73"/>
-      <c r="B57" s="81" t="s">
+      <c r="A57" s="72"/>
+      <c r="B57" s="80" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="66">
-[...27 lines deleted...]
-        <v>-4.9426476354828131</v>
+      <c r="C57" s="65">
+        <v>9.6259999999999994</v>
+      </c>
+      <c r="D57" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E57" s="66">
+        <v>8050.6750000000002</v>
+      </c>
+      <c r="F57" s="67">
+        <v>44.64985661942405</v>
+      </c>
+      <c r="G57" s="65">
+        <v>8.9090000000000007</v>
+      </c>
+      <c r="H57" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I57" s="66">
+        <v>7914.2579999999998</v>
+      </c>
+      <c r="J57" s="67">
+        <v>46.392992107996825</v>
+      </c>
+      <c r="K57" s="82">
+        <v>-7.4485767712445332</v>
+      </c>
+      <c r="L57" s="69">
+        <v>-1.694479034366688</v>
       </c>
     </row>
     <row r="58" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A58" s="73"/>
-      <c r="B58" s="81" t="s">
+      <c r="A58" s="72"/>
+      <c r="B58" s="80" t="s">
         <v>61</v>
       </c>
-      <c r="C58" s="66">
-[...27 lines deleted...]
-        <v>-26.728726990308015</v>
+      <c r="C58" s="65">
+        <v>0.92200000000000004</v>
+      </c>
+      <c r="D58" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E58" s="66">
+        <v>1258.325</v>
+      </c>
+      <c r="F58" s="67">
+        <v>6.9787975332051992</v>
+      </c>
+      <c r="G58" s="65">
+        <v>0.72799999999999998</v>
+      </c>
+      <c r="H58" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I58" s="66">
+        <v>1072.117</v>
+      </c>
+      <c r="J58" s="67">
+        <v>6.2846972539749446</v>
+      </c>
+      <c r="K58" s="82">
+        <v>-21.041214750542306</v>
+      </c>
+      <c r="L58" s="69">
+        <v>-14.798084755528187</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A59" s="73"/>
-      <c r="B59" s="81" t="s">
+      <c r="A59" s="72"/>
+      <c r="B59" s="80" t="s">
         <v>79</v>
       </c>
-      <c r="C59" s="66">
-[...27 lines deleted...]
-        <v>-3.2937664263422386</v>
+      <c r="C59" s="65">
+        <v>3.6040000000000001</v>
+      </c>
+      <c r="D59" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E59" s="66">
+        <v>1218.443</v>
+      </c>
+      <c r="F59" s="67">
+        <v>6.7576079333647057</v>
+      </c>
+      <c r="G59" s="65">
+        <v>4.4530000000000003</v>
+      </c>
+      <c r="H59" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I59" s="66">
+        <v>1349.5730000000001</v>
+      </c>
+      <c r="J59" s="67">
+        <v>7.9111307134750488</v>
+      </c>
+      <c r="K59" s="82">
+        <v>23.557158712541625</v>
+      </c>
+      <c r="L59" s="69">
+        <v>10.762095559660986</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A60" s="73"/>
-      <c r="B60" s="81" t="s">
+      <c r="A60" s="72"/>
+      <c r="B60" s="80" t="s">
         <v>74</v>
       </c>
-      <c r="C60" s="66">
-[...27 lines deleted...]
-        <v>42.371792584133331</v>
+      <c r="C60" s="65">
+        <v>1.1359999999999999</v>
+      </c>
+      <c r="D60" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E60" s="66">
+        <v>834.14599999999996</v>
+      </c>
+      <c r="F60" s="67">
+        <v>4.6262579596948195</v>
+      </c>
+      <c r="G60" s="65">
+        <v>1.3460000000000001</v>
+      </c>
+      <c r="H60" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I60" s="66">
+        <v>983.36300000000006</v>
+      </c>
+      <c r="J60" s="67">
+        <v>5.7644256604088575</v>
+      </c>
+      <c r="K60" s="66">
+        <v>18.485915492957762</v>
+      </c>
+      <c r="L60" s="67">
+        <v>17.88859504211494</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A61" s="73"/>
-      <c r="B61" s="81" t="s">
+      <c r="A61" s="72"/>
+      <c r="B61" s="80" t="s">
         <v>56</v>
       </c>
-      <c r="C61" s="66">
-[...27 lines deleted...]
-        <v>-64.546709353373089</v>
+      <c r="C61" s="65">
+        <v>0.89300000000000002</v>
+      </c>
+      <c r="D61" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E61" s="66">
+        <v>684.13800000000003</v>
+      </c>
+      <c r="F61" s="67">
+        <v>3.794298441795195</v>
+      </c>
+      <c r="G61" s="65">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="H61" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I61" s="66">
+        <v>176.505</v>
+      </c>
+      <c r="J61" s="67">
+        <v>1.0346636503411919</v>
+      </c>
+      <c r="K61" s="82">
+        <v>-73.348264277715572</v>
+      </c>
+      <c r="L61" s="69">
+        <v>-74.200380624961639</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A62" s="64"/>
-      <c r="B62" s="65" t="s">
+      <c r="A62" s="63"/>
+      <c r="B62" s="64" t="s">
         <v>62</v>
       </c>
-      <c r="C62" s="66">
-[...27 lines deleted...]
-        <v>-17.036360107441372</v>
+      <c r="C62" s="65">
+        <v>9.1219999999999999</v>
+      </c>
+      <c r="D62" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="E62" s="66">
+        <v>5984.9580000000005</v>
+      </c>
+      <c r="F62" s="67">
+        <v>33.193181512516027</v>
+      </c>
+      <c r="G62" s="65">
+        <v>9.4669999999999987</v>
+      </c>
+      <c r="H62" s="81" t="s">
+        <v>77</v>
+      </c>
+      <c r="I62" s="66">
+        <v>5563.3510000000024</v>
+      </c>
+      <c r="J62" s="67">
+        <v>32.612090613803133</v>
+      </c>
+      <c r="K62" s="82">
+        <v>3.7820653365489898</v>
+      </c>
+      <c r="L62" s="69">
+        <v>-7.0444437538241393</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A63" s="57" t="s">
+      <c r="A63" s="56" t="s">
         <v>70</v>
       </c>
-      <c r="B63" s="72" t="s">
+      <c r="B63" s="71" t="s">
         <v>42</v>
       </c>
-      <c r="C63" s="59" t="s">
-[...6 lines deleted...]
-      <c r="F63" s="61">
+      <c r="C63" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="D63" s="59"/>
+      <c r="E63" s="59">
+        <v>49698.129000000001</v>
+      </c>
+      <c r="F63" s="60">
         <v>100</v>
       </c>
-      <c r="G63" s="59" t="s">
-[...6 lines deleted...]
-      <c r="J63" s="61">
+      <c r="G63" s="58" t="s">
+        <v>75</v>
+      </c>
+      <c r="H63" s="59"/>
+      <c r="I63" s="59">
+        <v>44927.313999999998</v>
+      </c>
+      <c r="J63" s="60">
         <v>100</v>
       </c>
-      <c r="K63" s="62" t="s">
-[...3 lines deleted...]
-        <v>-6.6100173024634179</v>
+      <c r="K63" s="61" t="s">
+        <v>75</v>
+      </c>
+      <c r="L63" s="62">
+        <v>-9.5995867369574466</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A64" s="64"/>
-      <c r="B64" s="65" t="s">
+      <c r="A64" s="63"/>
+      <c r="B64" s="64" t="s">
         <v>61</v>
       </c>
-      <c r="C64" s="66" t="s">
-[...23 lines deleted...]
-        <v>7.0247462524855422</v>
+      <c r="C64" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D64" s="66"/>
+      <c r="E64" s="66">
+        <v>14924.464</v>
+      </c>
+      <c r="F64" s="67">
+        <v>30.030233130104353</v>
+      </c>
+      <c r="G64" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H64" s="66"/>
+      <c r="I64" s="66">
+        <v>16036.476000000001</v>
+      </c>
+      <c r="J64" s="67">
+        <v>35.694268301906497</v>
+      </c>
+      <c r="K64" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L64" s="69">
+        <v>7.4509342513071202</v>
       </c>
     </row>
     <row r="65" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A65" s="64"/>
-      <c r="B65" s="65" t="s">
+      <c r="A65" s="63"/>
+      <c r="B65" s="64" t="s">
         <v>73</v>
       </c>
-      <c r="C65" s="66" t="s">
-[...23 lines deleted...]
-        <v>-79.928366903063591</v>
+      <c r="C65" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D65" s="66"/>
+      <c r="E65" s="66">
+        <v>5501.4690000000001</v>
+      </c>
+      <c r="F65" s="67">
+        <v>11.069770855961197</v>
+      </c>
+      <c r="G65" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H65" s="66"/>
+      <c r="I65" s="66">
+        <v>1377.491</v>
+      </c>
+      <c r="J65" s="67">
+        <v>3.0660435208746288</v>
+      </c>
+      <c r="K65" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L65" s="69">
+        <v>-74.96139667423374</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A66" s="64"/>
-      <c r="B66" s="65" t="s">
+      <c r="A66" s="63"/>
+      <c r="B66" s="64" t="s">
         <v>56</v>
       </c>
-      <c r="C66" s="66" t="s">
-[...23 lines deleted...]
-        <v>-16.761839039609168</v>
+      <c r="C66" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D66" s="66"/>
+      <c r="E66" s="66">
+        <v>7616.6779999999999</v>
+      </c>
+      <c r="F66" s="67">
+        <v>15.325884803429924</v>
+      </c>
+      <c r="G66" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H66" s="66"/>
+      <c r="I66" s="66">
+        <v>7007.1980000000003</v>
+      </c>
+      <c r="J66" s="67">
+        <v>15.59674366466689</v>
+      </c>
+      <c r="K66" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L66" s="69">
+        <v>-8.0019136951831182</v>
       </c>
     </row>
     <row r="67" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A67" s="92"/>
-      <c r="B67" s="65" t="s">
+      <c r="A67" s="91"/>
+      <c r="B67" s="64" t="s">
         <v>65</v>
       </c>
-      <c r="C67" s="66" t="s">
-[...23 lines deleted...]
-        <v>81.317496159993823</v>
+      <c r="C67" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D67" s="66"/>
+      <c r="E67" s="66">
+        <v>3630.0970000000002</v>
+      </c>
+      <c r="F67" s="67">
+        <v>7.3042930851581955</v>
+      </c>
+      <c r="G67" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H67" s="66"/>
+      <c r="I67" s="66">
+        <v>5880.1809999999996</v>
+      </c>
+      <c r="J67" s="67">
+        <v>13.088209546646835</v>
+      </c>
+      <c r="K67" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L67" s="69">
+        <v>61.984128798762107</v>
       </c>
     </row>
     <row r="68" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A68" s="92"/>
-      <c r="B68" s="65" t="s">
+      <c r="A68" s="91"/>
+      <c r="B68" s="64" t="s">
         <v>53</v>
       </c>
-      <c r="C68" s="66" t="s">
-[...23 lines deleted...]
-        <v>-17.960683335618558</v>
+      <c r="C68" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="D68" s="66"/>
+      <c r="E68" s="66">
+        <v>2502.7579999999998</v>
+      </c>
+      <c r="F68" s="67">
+        <v>5.0359199639085004</v>
+      </c>
+      <c r="G68" s="65" t="s">
+        <v>75</v>
+      </c>
+      <c r="H68" s="66"/>
+      <c r="I68" s="66">
+        <v>1857.357</v>
+      </c>
+      <c r="J68" s="67">
+        <v>4.1341376428601988</v>
+      </c>
+      <c r="K68" s="68" t="s">
+        <v>75</v>
+      </c>
+      <c r="L68" s="69">
+        <v>-25.787591129465969</v>
       </c>
     </row>
     <row r="69" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A69" s="93"/>
-      <c r="B69" s="94" t="s">
+      <c r="A69" s="92"/>
+      <c r="B69" s="93" t="s">
         <v>62</v>
       </c>
-      <c r="C69" s="95" t="s">
-[...23 lines deleted...]
-        <v>-10.458572754626525</v>
+      <c r="C69" s="94" t="s">
+        <v>75</v>
+      </c>
+      <c r="D69" s="95"/>
+      <c r="E69" s="95">
+        <v>15522.663</v>
+      </c>
+      <c r="F69" s="96">
+        <v>31.233898161437828</v>
+      </c>
+      <c r="G69" s="94" t="s">
+        <v>75</v>
+      </c>
+      <c r="H69" s="95"/>
+      <c r="I69" s="95">
+        <v>12768.610999999997</v>
+      </c>
+      <c r="J69" s="96">
+        <v>28.420597323044944</v>
+      </c>
+      <c r="K69" s="97" t="s">
+        <v>75</v>
+      </c>
+      <c r="L69" s="98">
+        <v>-17.742136127029255</v>
       </c>
     </row>
     <row r="71" spans="1:12" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="L71" s="100" t="s">
+      <c r="L71" s="99" t="s">
         <v>46</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:L2"/>
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:F4"/>
     <mergeCell ref="G4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="G5:H5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>