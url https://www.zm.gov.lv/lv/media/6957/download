--- v0 (2025-10-31)
+++ v1 (2026-08-25)
@@ -1,1398 +1,1578 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="206DE27F" w14:textId="77777777" w:rsidR="00D33EF5" w:rsidRPr="00D33EF5" w:rsidRDefault="00D33EF5" w:rsidP="00D33EF5">
-[...57 lines deleted...]
-        <w:ind w:firstLine="300"/>
+    <w:p w14:paraId="2C6F4994" w14:textId="1C4B4125" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:pPr>
+        <w:pStyle w:val="paragraphheader"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D33EF5">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>Zivju pircēja reģistrācijas iesniegums</w:t>
+        <w:t>Zivju pircēja un zivju svērēja reģistrācijas iesnieguma veidlapa</w:t>
+      </w:r>
+      <w:r w:rsidR="003873D9">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:b/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44667B25" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Zemkopības ministrijai </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8F261D" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B6010C" w14:textId="6A477148" w:rsidR="00521C77" w:rsidRDefault="004C3185">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Jūrā nozvejoto un akvakultūrā izaudzēto zivju produktu</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3487">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B37DF8">
+        <w:t xml:space="preserve">pirmā </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3487">
+        <w:t>pircēja</w:t>
+      </w:r>
+      <w:r w:rsidR="00047BD9">
+        <w:t xml:space="preserve"> (turpmāk – zivju pircējs)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3487">
+        <w:t xml:space="preserve"> vai/un zivju svērēja reģistrācijas iesniegums </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71531361" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B1B7144" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06D50F74" w14:textId="7B37D772" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">(iesniedzēja nosaukums </w:t>
+      </w:r>
+      <w:r w:rsidR="00246109">
+        <w:t>vai vārds, uzvārds</w:t>
+      </w:r>
+      <w:r>
+        <w:t>) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BE8F23" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4785FBD2" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(reģistrācijas Nr. vai personas kods) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A1A736A" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE7CA0F" w14:textId="77777777" w:rsidR="008827A7" w:rsidRDefault="008827A7" w:rsidP="008827A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(juridiskā vai deklarētā adrese) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E429ADD" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>__________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753B3A21" w14:textId="3EC4BB1E" w:rsidR="008827A7" w:rsidRDefault="008827A7" w:rsidP="008827A7">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(pārtikas uzņēmuma atzīšanas vai reģistrācijas numurs)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A82078">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D87727" w14:textId="444B83EB" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>______________</w:t>
+      </w:r>
+      <w:r w:rsidR="008827A7">
+        <w:t>____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465FF89F" w14:textId="18F44DA4" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00044D3E">
+        <w:t xml:space="preserve">kontaktpersona, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tālruņa numurs, e-pasta adrese</w:t>
+      </w:r>
+      <w:r w:rsidR="00044D3E">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD1C380" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:r>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-[...7 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="9187" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8306"/>
+        <w:gridCol w:w="9187"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D33EF5" w:rsidRPr="00D33EF5" w14:paraId="65655BDE" w14:textId="77777777" w:rsidTr="00D33EF5">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00B62071" w14:paraId="4C7E06FC" w14:textId="77777777" w:rsidTr="00B62071">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="9187" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43105A4F" w14:textId="77777777" w:rsidR="00D33EF5" w:rsidRPr="00D33EF5" w:rsidRDefault="00D33EF5" w:rsidP="00D33EF5">
+          <w:p w14:paraId="3B4719C8" w14:textId="3B4F33E3" w:rsidR="00B62071" w:rsidRDefault="00B62071"/>
+          <w:p w14:paraId="2A69B847" w14:textId="2EBE1356" w:rsidR="00B62071" w:rsidRDefault="00CA133B" w:rsidP="00B62071">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Loma, kurai tiek pieteikta reģistrācija</w:t>
+            </w:r>
+            <w:r w:rsidR="002B25C4">
+              <w:t xml:space="preserve"> (atzīmēt </w:t>
+            </w:r>
+            <w:r w:rsidR="00D72BA9">
+              <w:t>vajadzīgo):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="084161AD" w14:textId="349196A8" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:sz w:val="96"/>
+              </w:rPr>
+              <w:t>▢</w:t>
+            </w:r>
+            <w:r>
+              <w:t>zivju pircēj</w:t>
+            </w:r>
+            <w:r w:rsidR="00E5611E">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E5611E">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(ir </w:t>
+            </w:r>
+            <w:r w:rsidR="00E5611E" w:rsidRPr="00B62071">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tiesīgs veikt </w:t>
+            </w:r>
+            <w:r w:rsidR="00D81DDA">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">tikai </w:t>
+            </w:r>
+            <w:r w:rsidR="00E5611E" w:rsidRPr="00B62071">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>pirmā pirkšanas darījumus</w:t>
+            </w:r>
+            <w:r w:rsidR="00E5611E">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F4CDD06" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52C80B57" w14:textId="5E75F539" w:rsidR="00B62071" w:rsidRDefault="007447E3" w:rsidP="00B62071">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>un/</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62071">
+              <w:t xml:space="preserve">vai </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4571B649" w14:textId="0A1C603E" w:rsidR="00B62071" w:rsidRDefault="00B62071" w:rsidP="00860BDF">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="96"/>
+              </w:rPr>
+              <w:t>▢</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> zivju svērēj</w:t>
+            </w:r>
+            <w:r w:rsidR="0021457D">
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00E5611E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0021457D">
+              <w:t xml:space="preserve">(ir </w:t>
+            </w:r>
+            <w:r w:rsidR="00E5611E">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>pilnvarots veikt tikai nozvejas svēršanu</w:t>
+            </w:r>
+            <w:r w:rsidR="005A7EEF">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00E26E09">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">papildus </w:t>
+            </w:r>
+            <w:r w:rsidR="005A7EEF">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>aizpilda šī iesnieguma 2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD120F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00035DA3">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD120F">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un 4. </w:t>
+            </w:r>
+            <w:r w:rsidR="00035DA3">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>punktu</w:t>
+            </w:r>
+            <w:r w:rsidR="0021457D">
+              <w:rPr>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:t>. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31CE2569" w14:textId="1FA684DF" w:rsidR="00B62071" w:rsidRDefault="00B62071" w:rsidP="00E53820">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B62071" w14:paraId="241EA204" w14:textId="77777777" w:rsidTr="00B62071">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9187" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D0A8DB" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071" w:rsidP="00860BDF">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FEAA77B" w14:textId="155E8112" w:rsidR="00B62071" w:rsidRDefault="00B62071" w:rsidP="00B62071">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Nozvejas svēršana notiks </w:t>
+            </w:r>
+            <w:r w:rsidR="0022388B">
+              <w:t>šajā</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008A3B53">
+              <w:t>vietā</w:t>
+            </w:r>
+            <w:r>
+              <w:t>: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1828164B" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54EBF16B" w14:textId="35B1CD17" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
+            <w:r>
+              <w:t xml:space="preserve">norādīt ostas vai izkraušanas vietas, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD3882">
+              <w:t xml:space="preserve">vai </w:t>
+            </w:r>
+            <w:r w:rsidR="009E24FD">
+              <w:t xml:space="preserve">citas tuvākās apdzīvotās vietas piekrastē, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>kur plānota svēršana</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:t>)  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A997C38" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D3F7530" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t>_________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="367FB497" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C3FCBF6" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t>_________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="168084AC" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6E67F7" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t>_________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35975263" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094069C6" w14:textId="08F432E5" w:rsidR="00B62071" w:rsidRDefault="00B62071" w:rsidP="00B62071">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Nozvejas svēršanai izmantos šādas iekārtas: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07268130" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B36C103" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve">(atzīmēt </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="OLE_LINK2"/>
+            <w:r>
+              <w:t>iekārtas, kas tiks izmantotas svēršanai</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="1"/>
+            <w:r>
+              <w:t xml:space="preserve"> vai norādīt citas) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A0DD27A" w14:textId="2345D7A4" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F508017" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t>▢ neautomātiskie svari; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0655B657" w14:textId="17521DCA" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2140E353" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t>▢ automātiskie svari;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20B36151" w14:textId="444D8D2C" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CA9286F" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:bookmarkStart w:id="2" w:name="OLE_LINK3"/>
+            <w:r>
+              <w:t>▢</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="2"/>
+            <w:r>
+              <w:t xml:space="preserve"> platformas svari; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2080F328" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DE60265" w14:textId="07638008" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t>▢ palešu svari; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A3A2D49" w14:textId="037BF385" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14E82576" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t>▢ krānu un celtņu svari; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B829212" w14:textId="4539E007" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B2ABF25" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t>▢ iekaramie svari; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41E1CBB1" w14:textId="5854348C" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E502AD5" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t>▢ grīdas svari; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3487E593" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C7F1B15" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t>__________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CC874A6" w14:textId="5190AAE7" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve"> (norādīt citus svarus)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="612FFEBC" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="094C6B03" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t>__________________________________ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53D023D3" w14:textId="7CD46325" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72FB284C" w14:textId="1B335281" w:rsidR="00B62071" w:rsidRDefault="00B62071" w:rsidP="00B62071">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Apliecinu, ka: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E7DD6EC" w14:textId="5C704935" w:rsidR="00B62071" w:rsidRDefault="002A359A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>▢</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62071">
+              <w:t xml:space="preserve"> nozveju svēršu atbilstoši Eiropas Savienības un </w:t>
+            </w:r>
+            <w:r w:rsidR="00B62071" w:rsidRPr="005F62DD">
+              <w:t>Latvijas normatīvo aktu prasībām zivju produktu svēršanas jomā, ievērojot svēršanas nosacījumus</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62071">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62071" w:rsidRPr="005F62DD">
+              <w:t xml:space="preserve"> un esmu atbildīgs par prasību ievērošanu; </w:t>
+            </w:r>
+            <w:r w:rsidR="00B62071">
+              <w:rPr>
+                <w:shd w:val="clear" w:color="auto" w:fill="F1C40F"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CAAFE0A" w14:textId="77777777" w:rsidR="00B62071" w:rsidRDefault="00B62071">
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19AABC24" w14:textId="5D65E606" w:rsidR="00B62071" w:rsidRDefault="00BF5526">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+              </w:rPr>
+              <w:t>▢</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62071">
+              <w:t xml:space="preserve"> nozveju svēršu uz </w:t>
+            </w:r>
+            <w:r w:rsidR="00B62071" w:rsidRPr="005F62DD">
+              <w:t>Latvijas normatīvajos aktos noteiktajā kārtībā verificēt</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62071">
+              <w:t>ajām svēršanas iekārtām (tostarp svariem)</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB360E">
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11966CE8" w14:textId="77777777" w:rsidR="00EB360E" w:rsidRDefault="00EB360E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D33EF5">
+          </w:p>
+          <w:p w14:paraId="446B4937" w14:textId="20FC7EBA" w:rsidR="000A09A6" w:rsidRDefault="000A09A6">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
-              <w:t> </w:t>
-[...24 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:t>▢ nekavējoties informēšu Zemkopības ministriju par izmaiņām iesniegum</w:t>
+            </w:r>
+            <w:r w:rsidR="00741498">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00D33EF5">
+              <w:t xml:space="preserve">a 2. un 3.punktā </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-                <w:lang w:eastAsia="lv-LV"/>
+                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
               </w:rPr>
-              <w:t>(iesniedzēja nosaukums)</w:t>
-[...337 lines deleted...]
-          </w:p>
+              <w:t>norādītajā informācijā.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76E0AB75" w14:textId="0A653EE3" w:rsidR="00B62071" w:rsidRDefault="00B62071" w:rsidP="005F62DD"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="232A50D4" w14:textId="77777777" w:rsidR="00D33EF5" w:rsidRPr="00D33EF5" w:rsidRDefault="00D33EF5" w:rsidP="00D33EF5">
-[...3 lines deleted...]
-        <w:ind w:firstLine="300"/>
+    <w:p w14:paraId="3FDD4B2B" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2799849E" w14:textId="518BD66F" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:r w:rsidRPr="006C0A64">
+        <w:lastRenderedPageBreak/>
+        <w:t>Ārvalstu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0A64">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D33EF5">
+        <w:t> pretendents </w:t>
+      </w:r>
+      <w:r>
+        <w:t>papildus pievieno: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47816CA0" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:r>
+        <w:t>1) ārvalstu komersanta reģistrācijas apliecības kopiju, kas izsniegta tā mītnes valstī; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B311E0D" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:r>
+        <w:t xml:space="preserve">2) ārvalstu nodokļu administrācijas iestādes izsniegtu izziņu par to, ka iesniedzējam nav nodokļu parādu – tikai </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C0A64">
+        <w:t>zivju pircēja</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> reģistrācijai; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365AB017" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:r>
+        <w:t>3) pārtikas uzņēmuma reģistrācijas apliecības kopiju, kas izsniegta tā mītnes valstī. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50223440" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3B698B" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:r>
+        <w:t>  __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414CE1B9" w14:textId="524679A4" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:r>
+        <w:t>(iesniedzēja pārstāvja vārds, uzvārds un paraksts</w:t>
+      </w:r>
+      <w:r w:rsidR="006C0A64">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="lv-LV"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:t>Lūdzu reģistrēt minēto personu kā zivju pircēju un izsniegt zivju pircēja reģistrācijas apliecību.</w:t>
-[...705 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+        <w:footnoteReference w:id="4"/>
+      </w:r>
+      <w:r>
+        <w:t>) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7C4315" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63266467" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:r>
+        <w:t>  __________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E6B336" w14:textId="74B573A6" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:r>
+        <w:t>(datums) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7775F8C1" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D4F1AA" w14:textId="647D9DE5" w:rsidR="00521C77" w:rsidRDefault="00521C77"/>
+    <w:p w14:paraId="1B47A974" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A950B06" w14:textId="3F401179" w:rsidR="00521C77" w:rsidRDefault="00521C77"/>
+    <w:sectPr w:rsidR="00521C77">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:pgSz w:w="11908" w:h="16833"/>
+      <w:pgMar w:top="1133" w:right="1133" w:bottom="1133" w:left="1133" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6658D9B4" w14:textId="77777777" w:rsidR="00E64A9F" w:rsidRDefault="00E64A9F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3E760E61" w14:textId="77777777" w:rsidR="00E64A9F" w:rsidRDefault="00E64A9F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Palatino">
+    <w:altName w:val="Palatino Linotype"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5D0269A0" w14:textId="77777777" w:rsidR="00521C77" w:rsidRDefault="00CD3487">
+    <w:pPr>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33FFE4AA" w14:textId="77777777" w:rsidR="00CD3487" w:rsidRDefault="00CD3487">
+    <w:r>
+      <w:cr/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="00927C4D" w14:textId="77777777" w:rsidR="00E64A9F" w:rsidRDefault="00E64A9F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="275BC008" w14:textId="77777777" w:rsidR="00E64A9F" w:rsidRDefault="00E64A9F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="0E0EFAB7" w14:textId="56EF0F3C" w:rsidR="003873D9" w:rsidRPr="00B62071" w:rsidRDefault="003873D9" w:rsidP="003873D9">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62071">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B62071">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pamatojoties uz 2026. gada </w:t>
+      </w:r>
+      <w:r w:rsidR="000E1AFD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>11. augusta</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62071">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> noteikumu Nr</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4A59">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000E1AFD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 475</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3093">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62071">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"Nozvejoto zivju izkraušanas kontroles un zivju tirdzniecības un transporta objektu, noliktavu un ražošanas telpu pārbaudes noteikumi" 14. punktu.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="4255998D" w14:textId="75DABFF3" w:rsidR="00A82078" w:rsidRPr="00B62071" w:rsidRDefault="00A82078" w:rsidP="003873D9">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62071">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B62071">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005F72FC" w:rsidRPr="00B62071">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pamatojoties uz Pārtikas aprites uzraudzības likuma 5. pantu, pārtikas uzņēmums (vai persona, kas ir iesaistīta kādā no pārtikas aprites posmiem, tostarp zivju pirmais pircējs) iesaistās pārtikas apritē, ja tas ir atzīts vai reģistrēts Pārtikas un veterinārajā dienestā. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="6DBFD56A" w14:textId="77777777" w:rsidR="00044D3E" w:rsidRDefault="00044D3E" w:rsidP="00044D3E">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62071">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00B62071">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B62071">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> E-pasta adrese, uz kuru nosūtāms lietotāja identifikators un parole darījumu elektroniskai reģistrācijai informācijas sistēmā.</w:t>
+      </w:r>
+      <w:r>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="2A998B4D" w14:textId="349CD5FD" w:rsidR="006C0A64" w:rsidRPr="006C0A64" w:rsidRDefault="006C0A64">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t> Dokumenta rekvizītus "datums", "paraksts" un "Z. v." neaizpilda, ja elektroniskais dokuments ir sagatavots atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D1B0646"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1A743086"/>
+    <w:lvl w:ilvl="0" w:tplc="7C347C40">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="396359A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2B467B2A"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1402411811">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2047022027">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D33EF5"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00D33EF5"/>
+    <w:rsidRoot w:val="00521C77"/>
+    <w:rsid w:val="00035DA3"/>
+    <w:rsid w:val="00044D3E"/>
+    <w:rsid w:val="00047BD9"/>
+    <w:rsid w:val="0006777D"/>
+    <w:rsid w:val="000A09A6"/>
+    <w:rsid w:val="000E1AFD"/>
+    <w:rsid w:val="000E2C2B"/>
+    <w:rsid w:val="000F3C3C"/>
+    <w:rsid w:val="0018582C"/>
+    <w:rsid w:val="001A698A"/>
+    <w:rsid w:val="001D2C1C"/>
+    <w:rsid w:val="0021457D"/>
+    <w:rsid w:val="0022388B"/>
+    <w:rsid w:val="00246109"/>
+    <w:rsid w:val="00287D46"/>
+    <w:rsid w:val="002A359A"/>
+    <w:rsid w:val="002B25C4"/>
+    <w:rsid w:val="002C56EA"/>
+    <w:rsid w:val="002F4819"/>
+    <w:rsid w:val="00367D23"/>
+    <w:rsid w:val="003873D9"/>
+    <w:rsid w:val="003A7887"/>
+    <w:rsid w:val="003B3E95"/>
+    <w:rsid w:val="004503DB"/>
+    <w:rsid w:val="004950F6"/>
+    <w:rsid w:val="004C3185"/>
+    <w:rsid w:val="00507504"/>
+    <w:rsid w:val="00521C77"/>
+    <w:rsid w:val="005820C0"/>
+    <w:rsid w:val="005A6884"/>
+    <w:rsid w:val="005A7EEF"/>
+    <w:rsid w:val="005F62DD"/>
+    <w:rsid w:val="005F72FC"/>
+    <w:rsid w:val="00625CFE"/>
+    <w:rsid w:val="00673DA0"/>
+    <w:rsid w:val="006C0A64"/>
+    <w:rsid w:val="006F6B96"/>
+    <w:rsid w:val="00741498"/>
+    <w:rsid w:val="007447E3"/>
+    <w:rsid w:val="00765114"/>
+    <w:rsid w:val="007A3093"/>
+    <w:rsid w:val="007D11F6"/>
+    <w:rsid w:val="00800BED"/>
+    <w:rsid w:val="00860BDF"/>
+    <w:rsid w:val="008827A7"/>
+    <w:rsid w:val="00896171"/>
+    <w:rsid w:val="008A3B53"/>
+    <w:rsid w:val="008A7DDE"/>
+    <w:rsid w:val="008B0C25"/>
+    <w:rsid w:val="008F0397"/>
+    <w:rsid w:val="00952BDC"/>
+    <w:rsid w:val="0095444E"/>
+    <w:rsid w:val="0096479C"/>
+    <w:rsid w:val="009A551E"/>
+    <w:rsid w:val="009B2E8E"/>
+    <w:rsid w:val="009E24FD"/>
+    <w:rsid w:val="009E399D"/>
+    <w:rsid w:val="00A10E06"/>
+    <w:rsid w:val="00A15E72"/>
+    <w:rsid w:val="00A22042"/>
+    <w:rsid w:val="00A70243"/>
+    <w:rsid w:val="00A71F4C"/>
+    <w:rsid w:val="00A82078"/>
+    <w:rsid w:val="00AD43C6"/>
+    <w:rsid w:val="00B04666"/>
+    <w:rsid w:val="00B37DF8"/>
+    <w:rsid w:val="00B62071"/>
+    <w:rsid w:val="00B63B52"/>
+    <w:rsid w:val="00BD120F"/>
+    <w:rsid w:val="00BF5526"/>
+    <w:rsid w:val="00C16DA8"/>
+    <w:rsid w:val="00C6733B"/>
+    <w:rsid w:val="00CA133B"/>
+    <w:rsid w:val="00CD3487"/>
+    <w:rsid w:val="00D72BA9"/>
+    <w:rsid w:val="00D81DDA"/>
+    <w:rsid w:val="00DD3882"/>
+    <w:rsid w:val="00DD4296"/>
+    <w:rsid w:val="00DF6932"/>
+    <w:rsid w:val="00E26E09"/>
+    <w:rsid w:val="00E26F90"/>
+    <w:rsid w:val="00E53820"/>
+    <w:rsid w:val="00E5611E"/>
+    <w:rsid w:val="00E64A9F"/>
+    <w:rsid w:val="00EA4C05"/>
+    <w:rsid w:val="00EB360E"/>
+    <w:rsid w:val="00EE6564"/>
+    <w:rsid w:val="00F03509"/>
+    <w:rsid w:val="00F43529"/>
+    <w:rsid w:val="00F57656"/>
+    <w:rsid w:val="00F732EE"/>
+    <w:rsid w:val="00FB4A59"/>
+    <w:rsid w:val="00FE6B25"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="764838E4"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{49FD7572-AD73-42E7-A721-1FE1E765181F}"/>
+  <w14:docId w14:val="2EDD7F69"/>
+  <w15:docId w15:val="{5AE853EF-CD00-48AE-9C8C-9DBDBFFA73B8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1732,221 +1912,479 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="160"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="160"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="Heading4Char"/>
+    <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D33EF5"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:contextualSpacing/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
       <w:b/>
-      <w:bCs/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="lv-LV"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="22"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
+      <w:sz w:val="60"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraphheader">
+    <w:name w:val="paragraph_header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr>
+      <w:spacing w:after="280"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
-[...13 lines deleted...]
-    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D33EF5"/>
+    <w:rsid w:val="00A71F4C"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A71F4C"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A71F4C"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A71F4C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A71F4C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003B3E95"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003B3E95"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004C3185"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00246109"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="block14">
-    <w:name w:val="block_14"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:rsid w:val="00D33EF5"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00246109"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00246109"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00246109"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00246109"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00246109"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE6B25"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...31 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1954,51 +2392,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2065,65 +2503,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -2144,69 +2582,117 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92B9CDC5-8779-4E9C-8B5F-E4CAE708AA0D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>579</Characters>
+  <Pages>3</Pages>
+  <Words>1668</Words>
+  <Characters>951</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>noteikumu_projekts_p1_25-TA-2770.docx</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Zemkopības Ministrija</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1590</CharactersWithSpaces>
+  <CharactersWithSpaces>2614</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:title>noteikumu_projekts_p1_25-TA-2770.docx</dc:title>
+  <dc:creator>Olga Adamenko</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>